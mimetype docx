--- v0 (2025-10-13)
+++ v1 (2026-06-18)
@@ -9,136 +9,225 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="78324F4D" w14:textId="4DA8F265" w:rsidR="00AD25C7" w:rsidRPr="00DE1099" w:rsidRDefault="00AD25C7" w:rsidP="00C76853">
+    <w:p w14:paraId="78324F4D" w14:textId="1F3E5B0B" w:rsidR="00AD25C7" w:rsidRPr="00DE1099" w:rsidRDefault="00AD25C7" w:rsidP="00C76853">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE1099">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Level </w:t>
       </w:r>
       <w:r w:rsidR="00CA736E" w:rsidRPr="00DE1099">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00BD41EA" w:rsidRPr="00DE1099">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Timekeeping</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE1099">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA736E" w:rsidRPr="00DE1099">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Questions </w:t>
       </w:r>
-      <w:r w:rsidR="00D940C1">
+    </w:p>
+    <w:p w14:paraId="2AA2F0D1" w14:textId="77777777" w:rsidR="00700162" w:rsidRDefault="00CA736E" w:rsidP="00CA736E">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>– Candidate</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1099">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Correct Answers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1099">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1099">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>highlighted in bold. 1 point for each correct answer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00C64B2E" w14:textId="77777777" w:rsidR="00D940C1" w:rsidRPr="00D940C1" w:rsidRDefault="00CA736E" w:rsidP="00D940C1">
-      <w:pPr>
+    <w:p w14:paraId="0A7E7A3D" w14:textId="77777777" w:rsidR="00700162" w:rsidRPr="00700162" w:rsidRDefault="00700162" w:rsidP="00700162">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D940C1">
+      <w:r w:rsidRPr="00700162">
         <w:rPr>
-          <w:b/>
-[...8 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Please circle/tick/insert your answer for each question below</w:t>
+        <w:t xml:space="preserve">Rule Book Links – </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00700162">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:t>UKA</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00700162">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00700162">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:t>World Athletics</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00700162">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00700162">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:t>World Para</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00700162">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25079559" w14:textId="2A80A538" w:rsidR="00CA736E" w:rsidRPr="00DE1099" w:rsidRDefault="00CA736E" w:rsidP="00D940C1">
+    <w:p w14:paraId="25079559" w14:textId="684148FF" w:rsidR="00CA736E" w:rsidRPr="00DE1099" w:rsidRDefault="00CA736E" w:rsidP="00CA736E">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE1099">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Total Marks = </w:t>
       </w:r>
       <w:r w:rsidR="00B503CC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -1708,59 +1797,50 @@
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07F2467F" w14:textId="77777777" w:rsidR="006816C8" w:rsidRDefault="006816C8" w:rsidP="00ED074B">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19185752" w14:textId="77777777" w:rsidR="006816C8" w:rsidRDefault="006816C8" w:rsidP="00ED074B">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F4C4966" w14:textId="77777777" w:rsidR="00DE1099" w:rsidRDefault="00DE1099" w:rsidP="00ED074B">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2C85D624" w14:textId="77777777" w:rsidR="00DE1099" w:rsidRDefault="00DE1099" w:rsidP="00ED074B">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="704"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B00F6F" w:rsidRPr="006816C8" w14:paraId="22430171" w14:textId="77777777" w:rsidTr="00B00F6F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
@@ -2457,51 +2537,73 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="536445C8" w14:textId="0236E3D6" w:rsidR="004D03CE" w:rsidRPr="0047767D" w:rsidRDefault="004D03CE" w:rsidP="00762A86">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0047767D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">What are all the duties that the Chief Timekeeper has to consider </w:t>
+              <w:t xml:space="preserve">What are all the duties that the Chief Timekeeper </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0047767D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>has to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0047767D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> consider </w:t>
             </w:r>
             <w:r w:rsidR="00C22EE5" w:rsidRPr="0047767D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>in preparation for</w:t>
             </w:r>
             <w:r w:rsidRPr="0047767D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> a </w:t>
             </w:r>
             <w:r w:rsidR="00D21BA6" w:rsidRPr="0047767D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -2914,91 +3016,135 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44E85943" w14:textId="27C864FB" w:rsidR="00952E81" w:rsidRPr="0047767D" w:rsidRDefault="00AD25C7" w:rsidP="00AD25C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0047767D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">You are the Chief Timekeeper at a league meeting and you have six timekeepers with one who is level 4. </w:t>
+              <w:t xml:space="preserve">You are the Chief Timekeeper at a league </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0047767D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>meeting</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0047767D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and you have six timekeepers with one who is level 4. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="616B41E2" w14:textId="77777777" w:rsidR="00952E81" w:rsidRPr="0047767D" w:rsidRDefault="00952E81" w:rsidP="00AD25C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="759034DA" w14:textId="77777777" w:rsidR="00AD25C7" w:rsidRPr="0047767D" w:rsidRDefault="00C22EE5" w:rsidP="00AD25C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0047767D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>For a 1500m race with 20 runners, w</w:t>
             </w:r>
             <w:r w:rsidR="00AD25C7" w:rsidRPr="0047767D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">hat instructions should you add to your duty sheet in order to cover the failure of </w:t>
+              <w:t xml:space="preserve">hat instructions should you add to your duty sheet </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00AD25C7" w:rsidRPr="0047767D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>in order to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00AD25C7" w:rsidRPr="0047767D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cover the failure of </w:t>
             </w:r>
             <w:r w:rsidR="00B745D3" w:rsidRPr="0047767D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>photo finish</w:t>
             </w:r>
             <w:r w:rsidR="00AD25C7" w:rsidRPr="0047767D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> and trackside clock at the start</w:t>
             </w:r>
             <w:r w:rsidRPr="0047767D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -7253,64 +7399,50 @@
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="254" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26413C22" w14:textId="77777777" w:rsidR="006816C8" w:rsidRDefault="006816C8" w:rsidP="00C76853">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="254" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51F65108" w14:textId="77777777" w:rsidR="00D940C1" w:rsidRDefault="00D940C1" w:rsidP="00C76853">
-[...12 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0DCD54B9" w14:textId="77777777" w:rsidR="006816C8" w:rsidRDefault="006816C8" w:rsidP="00C76853">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="254" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="134E5E19" w14:textId="77777777" w:rsidR="00DE1099" w:rsidRPr="006816C8" w:rsidRDefault="00DE1099" w:rsidP="00C76853">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="254" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7327,50 +7459,51 @@
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
       <w:tr w:rsidR="008F1E94" w:rsidRPr="006816C8" w14:paraId="02CB8327" w14:textId="77777777" w:rsidTr="00762A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38C938E9" w14:textId="7D561DC2" w:rsidR="008F1E94" w:rsidRPr="0053631D" w:rsidRDefault="00B00F6F" w:rsidP="00762A86">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0053631D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="006777A1" w:rsidRPr="0053631D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="008F1E94" w:rsidRPr="0053631D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
@@ -8027,51 +8160,73 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FCCA053" w14:textId="3ABBA13C" w:rsidR="008F1E94" w:rsidRPr="00305053" w:rsidRDefault="008F1E94" w:rsidP="008F1E94">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00305053">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>You are Chief Timekeeper at a league meeting and a coach approaches you requesting permission to call intermediate times for their athlete</w:t>
+              <w:t xml:space="preserve">You are Chief Timekeeper at a league </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305053">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>meeting</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305053">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and a coach approaches you requesting permission to call intermediate times for their athlete</w:t>
             </w:r>
             <w:r w:rsidR="00DE1099" w:rsidRPr="00305053">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00305053">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">You </w:t>
             </w:r>
             <w:r w:rsidR="00AB3848" w:rsidRPr="00305053">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -8845,92 +9000,89 @@
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006816C8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>All lap times as the leader passes the mile start line.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00897F85" w:rsidRPr="006816C8" w14:paraId="1B4DB09F" w14:textId="77777777" w:rsidTr="00897F85">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07CDE795" w14:textId="77777777" w:rsidR="00897F85" w:rsidRPr="006816C8" w:rsidRDefault="00897F85" w:rsidP="00762A86">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0139EB0B" w14:textId="7D6708AB" w:rsidR="00897F85" w:rsidRPr="006816C8" w:rsidRDefault="00897F85" w:rsidP="00762A86">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006816C8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25FAA30B" w14:textId="315B8E1D" w:rsidR="00897F85" w:rsidRPr="006816C8" w:rsidRDefault="00897F85" w:rsidP="00762A86">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006816C8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>All lap times as the lead athletes pass the finish line for each lap.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00897F85" w:rsidRPr="006816C8" w14:paraId="7F8AD65A" w14:textId="77777777" w:rsidTr="00BD41EA">
@@ -9244,50 +9396,61 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="283A0C6B" w14:textId="77777777" w:rsidR="00C557C6" w:rsidRDefault="00C557C6" w:rsidP="008F1E94">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01A87226" w14:textId="77777777" w:rsidR="00DE1099" w:rsidRDefault="00DE1099" w:rsidP="008F1E94">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="612A661B" w14:textId="77777777" w:rsidR="00DE1099" w:rsidRDefault="00DE1099" w:rsidP="008F1E94">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
       <w:tr w:rsidR="005E2BEA" w:rsidRPr="006816C8" w14:paraId="6FD1EB87" w14:textId="77777777" w:rsidTr="00762A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31D54C7A" w14:textId="59904B68" w:rsidR="005E2BEA" w:rsidRPr="00305053" w:rsidRDefault="006F4EAF" w:rsidP="00762A86">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -9382,51 +9545,73 @@
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="09BC034B" w14:textId="7FF54481" w:rsidR="005E2BEA" w:rsidRPr="00305053" w:rsidRDefault="005E2BEA" w:rsidP="005E2BEA">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00305053">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>What documentation would the Chief Timekeeper be required to produce in order to help ratify the record?</w:t>
+              <w:t xml:space="preserve">What documentation would the Chief Timekeeper be required to produce </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305053">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>in order to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305053">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> help ratify the record?</w:t>
             </w:r>
             <w:r w:rsidR="00AF1FF6" w:rsidRPr="00305053">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00B503CC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00AF1FF6" w:rsidRPr="00305053">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -9519,92 +9704,89 @@
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006816C8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The recording sheet containing all lap and kilometre times, with leader numbers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F4EAF" w:rsidRPr="006816C8" w14:paraId="1EA14371" w14:textId="77777777" w:rsidTr="006F4EAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F11D009" w14:textId="77777777" w:rsidR="006F4EAF" w:rsidRPr="006816C8" w:rsidRDefault="006F4EAF" w:rsidP="006F4EAF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4966C8E1" w14:textId="56EA4C32" w:rsidR="006F4EAF" w:rsidRPr="006816C8" w:rsidRDefault="006F4EAF" w:rsidP="006F4EAF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006816C8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="073530E4" w14:textId="77984DC9" w:rsidR="006F4EAF" w:rsidRPr="006816C8" w:rsidRDefault="006F4EAF" w:rsidP="006F4EAF">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006816C8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The timekeeping recording sheets for all timekeepers taking first place for this race</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F4EAF" w:rsidRPr="006816C8" w14:paraId="48C10A28" w14:textId="77777777" w:rsidTr="007574EF">
@@ -10093,92 +10275,89 @@
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006816C8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Just a short distance before the finish line</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008122DB" w:rsidRPr="006816C8" w14:paraId="58A09E51" w14:textId="77777777" w:rsidTr="00E50889">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="068CB889" w14:textId="77777777" w:rsidR="008122DB" w:rsidRPr="006816C8" w:rsidRDefault="008122DB" w:rsidP="008122DB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F902514" w14:textId="77777777" w:rsidR="008122DB" w:rsidRPr="006816C8" w:rsidRDefault="008122DB" w:rsidP="008122DB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006816C8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37EB4AC8" w14:textId="1346D08F" w:rsidR="008122DB" w:rsidRPr="006816C8" w:rsidRDefault="008122DB" w:rsidP="008122DB">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006816C8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Beside the 1500m start</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008122DB" w:rsidRPr="006816C8" w14:paraId="318DBE29" w14:textId="77777777" w:rsidTr="00E50889">
@@ -10218,57 +10397,67 @@
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="06C43E11" w14:textId="257227A7" w:rsidR="008122DB" w:rsidRPr="006816C8" w:rsidRDefault="008122DB" w:rsidP="008122DB">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006816C8">
-[...5 lines deleted...]
-              <w:t>In the vicinity of the 80m hurdles start line</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006816C8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>In the vicinity of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006816C8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the 80m hurdles start line</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008122DB" w:rsidRPr="006816C8" w14:paraId="3924BC24" w14:textId="77777777" w:rsidTr="00E50889">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25C4F646" w14:textId="77777777" w:rsidR="008122DB" w:rsidRPr="006816C8" w:rsidRDefault="008122DB" w:rsidP="008122DB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1028AAEF" w14:textId="77777777" w:rsidR="008122DB" w:rsidRPr="006816C8" w:rsidRDefault="008122DB" w:rsidP="008122DB">
             <w:pPr>
               <w:rPr>
@@ -10281,57 +10470,67 @@
             <w:r w:rsidRPr="006816C8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03323B97" w14:textId="5D23F0AF" w:rsidR="008122DB" w:rsidRPr="006816C8" w:rsidRDefault="008122DB" w:rsidP="008122DB">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006816C8">
-[...5 lines deleted...]
-              <w:t>In the vicinity of the 110m hurdles start line</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006816C8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>In the vicinity of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006816C8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the 110m hurdles start line</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0DAB19BA" w14:textId="77777777" w:rsidR="006F4EAF" w:rsidRDefault="006F4EAF" w:rsidP="00C76853">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
@@ -10966,89 +11165,91 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00305053">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The Chief Timekeeper takes all the times from her timekeeping team, and basically there seems to only be two tenths of a second between the first and last finisher. The Chief Timekeeper is happy.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11786B42" w14:textId="77777777" w:rsidR="00316A9D" w:rsidRPr="00305053" w:rsidRDefault="00316A9D" w:rsidP="00316A9D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="43D468F2" w14:textId="0E689603" w:rsidR="00316A9D" w:rsidRPr="00305053" w:rsidRDefault="00316A9D" w:rsidP="00316A9D">
+          <w:p w14:paraId="43D468F2" w14:textId="3AFDFBDA" w:rsidR="00316A9D" w:rsidRPr="00305053" w:rsidRDefault="00316A9D" w:rsidP="00316A9D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00305053">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Chief Track Judge is not ready. The Chief Track Judge is discussing the result with their team as the finish was so </w:t>
-[...10 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Chief Track Judge is not ready. The Chief Track Judge is discussing the result with their team as the finish was so tight and they </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00305053">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and they have to read the bib numbers. </w:t>
+              <w:t>have to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305053">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> read the bib numbers. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="711C2BF0" w14:textId="3E8C5E6F" w:rsidR="00316A9D" w:rsidRPr="00305053" w:rsidRDefault="00316A9D" w:rsidP="00316A9D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00305053">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Then the Starter whistles to the Chief Timekeeper (as the athletes are ready to race) – the track judges are not ready.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20F7F842" w14:textId="77777777" w:rsidR="006816C8" w:rsidRPr="00305053" w:rsidRDefault="006816C8" w:rsidP="00316A9D">
             <w:pPr>
@@ -11249,75 +11450,77 @@
           <w:p w14:paraId="3755DF03" w14:textId="77777777" w:rsidR="00316A9D" w:rsidRPr="006816C8" w:rsidRDefault="00316A9D" w:rsidP="00762A86">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006816C8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="1EBB8D66" w14:textId="53089975" w:rsidR="00316A9D" w:rsidRPr="006816C8" w:rsidRDefault="00316A9D" w:rsidP="00316A9D">
+          <w:p w14:paraId="1EBB8D66" w14:textId="45E70583" w:rsidR="00316A9D" w:rsidRPr="006816C8" w:rsidRDefault="00316A9D" w:rsidP="00316A9D">
             <w:pPr>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006816C8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Wave your arms at the </w:t>
             </w:r>
-            <w:r w:rsidR="00D940C1" w:rsidRPr="006816C8">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006816C8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Starter, and</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="006816C8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> shout at the top of their voice “It’s not me, it’s them!”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00316A9D" w:rsidRPr="006816C8" w14:paraId="472B9258" w14:textId="77777777" w:rsidTr="00762A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67C66BCD" w14:textId="77777777" w:rsidR="00316A9D" w:rsidRPr="006816C8" w:rsidRDefault="00316A9D" w:rsidP="00762A86">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -11606,67 +11809,91 @@
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="526855C9" w14:textId="77777777" w:rsidR="00316A9D" w:rsidRPr="006816C8" w:rsidRDefault="00316A9D" w:rsidP="00762A86">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20543531" w14:textId="4CB7C045" w:rsidR="00316A9D" w:rsidRPr="006816C8" w:rsidRDefault="00316A9D" w:rsidP="00D940C1">
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="4FF440EB" w14:textId="08058E10" w:rsidR="00316A9D" w:rsidRPr="00305053" w:rsidRDefault="00316A9D" w:rsidP="00316A9D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00305053">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">You welcome a first-time timekeeper to the team and are asked to mentor them. You are both timing second position. You check that they know what they are doing and just let them timekeep as you </w:t>
+              <w:t xml:space="preserve">You welcome a first-time timekeeper to the team and are asked to mentor them. You are both timing second position. You check that they know what they are doing and just let them </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00305053">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>timekeep</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00305053">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as you </w:t>
             </w:r>
             <w:r w:rsidR="00D1676D" w:rsidRPr="00305053">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>do not</w:t>
             </w:r>
             <w:r w:rsidRPr="00305053">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> want to intimidate them. After the first 100m race you check their time and find that they are short when compared with </w:t>
             </w:r>
             <w:r w:rsidR="00AB3848" w:rsidRPr="00305053">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -11684,60 +11911,70 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>hoto</w:t>
             </w:r>
             <w:r w:rsidR="00AB3848" w:rsidRPr="00305053">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00305053">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>finish. Their time of 11.50 comes back as 11.81 from the electronic timing.</w:t>
             </w:r>
-            <w:r w:rsidR="00D940C1">
-[...8 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D4CCE24" w14:textId="77777777" w:rsidR="00316A9D" w:rsidRPr="00305053" w:rsidRDefault="00316A9D" w:rsidP="00316A9D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20543531" w14:textId="068D3BE2" w:rsidR="00316A9D" w:rsidRPr="006816C8" w:rsidRDefault="00316A9D" w:rsidP="00316A9D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00305053">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>What would you suggest?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00316A9D" w:rsidRPr="006816C8" w14:paraId="574290D5" w14:textId="77777777" w:rsidTr="00BD41EA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="079B5F4A" w14:textId="77777777" w:rsidR="00316A9D" w:rsidRPr="006816C8" w:rsidRDefault="00316A9D" w:rsidP="00762A86">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -11959,60 +12196,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46295E78" w14:textId="6BC14997" w:rsidR="00316A9D" w:rsidRPr="006816C8" w:rsidRDefault="00316A9D" w:rsidP="00316A9D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006816C8">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Talk to them about ‘starting to stop their watch’ as their athlete’s torso reached the finish line.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4A275CE0" w14:textId="695F8F20" w:rsidR="004D03CE" w:rsidRDefault="004D03CE" w:rsidP="00AD25C7">
-      <w:pPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="09460002" w14:textId="77777777" w:rsidR="00D940C1" w:rsidRDefault="00D940C1" w:rsidP="00AD25C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="158D8FB0" w14:textId="77777777" w:rsidR="003B3555" w:rsidRPr="006816C8" w:rsidRDefault="003B3555" w:rsidP="00AD25C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C29D482" w14:textId="77777777" w:rsidR="00301101" w:rsidRPr="006816C8" w:rsidRDefault="00301101" w:rsidP="00AD25C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
@@ -12195,134 +12422,131 @@
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="5980" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="740"/>
               <w:gridCol w:w="2620"/>
               <w:gridCol w:w="2620"/>
             </w:tblGrid>
             <w:tr w:rsidR="00316A9D" w:rsidRPr="00BD5709" w14:paraId="12A4A960" w14:textId="77777777" w:rsidTr="00762A86">
               <w:trPr>
                 <w:trHeight w:val="576"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="740" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="691074CB" w14:textId="77777777" w:rsidR="00316A9D" w:rsidRPr="00BD5709" w:rsidRDefault="00316A9D" w:rsidP="00316A9D">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2620" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="375D9186" w14:textId="77777777" w:rsidR="00316A9D" w:rsidRPr="00BD5709" w:rsidRDefault="00316A9D" w:rsidP="00316A9D">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00BD5709">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>ACCUMULATIVE / TOTAL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2620" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="1BA48C3C" w14:textId="77777777" w:rsidR="00316A9D" w:rsidRPr="00BD5709" w:rsidRDefault="00316A9D" w:rsidP="00316A9D">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00BD5709">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
@@ -12333,151 +12557,148 @@
                       <w:color w:val="FF0000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>INDIVIDUAL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00316A9D" w:rsidRPr="00BD5709" w14:paraId="1EDE4A39" w14:textId="77777777" w:rsidTr="00DF78E9">
               <w:trPr>
                 <w:trHeight w:val="248"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="740" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="5202779B" w14:textId="77777777" w:rsidR="00316A9D" w:rsidRPr="00BD5709" w:rsidRDefault="00316A9D" w:rsidP="00316A9D">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00BD5709">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2620" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="43B343D5" w14:textId="77777777" w:rsidR="00316A9D" w:rsidRPr="00BD5709" w:rsidRDefault="00316A9D" w:rsidP="00316A9D">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00BD5709">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t> 55.39</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2620" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="4F3E2A01" w14:textId="77777777" w:rsidR="00316A9D" w:rsidRPr="00BD5709" w:rsidRDefault="00316A9D" w:rsidP="00316A9D">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00BD5709">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
@@ -12488,151 +12709,148 @@
                       <w:color w:val="FF0000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>55.39</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00316A9D" w:rsidRPr="00BD5709" w14:paraId="46254BA2" w14:textId="77777777" w:rsidTr="00DF78E9">
               <w:trPr>
                 <w:trHeight w:val="210"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="740" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="50D228B9" w14:textId="77777777" w:rsidR="00316A9D" w:rsidRPr="00BD5709" w:rsidRDefault="00316A9D" w:rsidP="00316A9D">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00BD5709">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2620" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="29712E01" w14:textId="77777777" w:rsidR="00316A9D" w:rsidRPr="00BD5709" w:rsidRDefault="00316A9D" w:rsidP="00316A9D">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00BD5709">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t> 2:00.32</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2620" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="75FEAC4F" w14:textId="77777777" w:rsidR="00316A9D" w:rsidRPr="00BD5709" w:rsidRDefault="00316A9D" w:rsidP="00316A9D">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00BD5709">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
@@ -12643,151 +12861,148 @@
                       <w:color w:val="FF0000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>64.93</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00316A9D" w:rsidRPr="00BD5709" w14:paraId="652EF3E6" w14:textId="77777777" w:rsidTr="00DF78E9">
               <w:trPr>
                 <w:trHeight w:val="302"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="740" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="1FD36649" w14:textId="77777777" w:rsidR="00316A9D" w:rsidRPr="00BD5709" w:rsidRDefault="00316A9D" w:rsidP="00316A9D">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00BD5709">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>3</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2620" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="0C07CF98" w14:textId="77777777" w:rsidR="00316A9D" w:rsidRPr="00BD5709" w:rsidRDefault="00316A9D" w:rsidP="00316A9D">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00BD5709">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t> 3:10.29</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2620" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="22B3C23A" w14:textId="77777777" w:rsidR="00316A9D" w:rsidRPr="00BD5709" w:rsidRDefault="00316A9D" w:rsidP="00316A9D">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00BD5709">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
@@ -12798,151 +13013,148 @@
                       <w:color w:val="FF0000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>69.97</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00316A9D" w:rsidRPr="00BD5709" w14:paraId="2FB2173C" w14:textId="77777777" w:rsidTr="00DF78E9">
               <w:trPr>
                 <w:trHeight w:val="264"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="740" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="554FADAC" w14:textId="77777777" w:rsidR="00316A9D" w:rsidRPr="00BD5709" w:rsidRDefault="00316A9D" w:rsidP="00316A9D">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00BD5709">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>4</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2620" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="6CC687A2" w14:textId="77777777" w:rsidR="00316A9D" w:rsidRPr="00BD5709" w:rsidRDefault="00316A9D" w:rsidP="00316A9D">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00BD5709">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>4:25.44</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2620" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="174E3E20" w14:textId="77777777" w:rsidR="00316A9D" w:rsidRPr="00BD5709" w:rsidRDefault="00316A9D" w:rsidP="00316A9D">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00BD5709">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
@@ -13007,81 +13219,79 @@
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="5980" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="740"/>
               <w:gridCol w:w="2620"/>
               <w:gridCol w:w="2620"/>
             </w:tblGrid>
             <w:tr w:rsidR="00E4388C" w:rsidRPr="00BD5709" w14:paraId="672D034D" w14:textId="77777777" w:rsidTr="00762A86">
               <w:trPr>
                 <w:trHeight w:val="576"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="740" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="5FB0531B" w14:textId="77777777" w:rsidR="00E4388C" w:rsidRPr="00BD5709" w:rsidRDefault="00E4388C" w:rsidP="00E4388C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2620" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="0A712800" w14:textId="77777777" w:rsidR="00E4388C" w:rsidRPr="00BD5709" w:rsidRDefault="00E4388C" w:rsidP="00E4388C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00BD5709">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
@@ -13112,599 +13322,586 @@
                   </w:r>
                   <w:r w:rsidRPr="00BD5709">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>TOTAL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2620" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="32183EC6" w14:textId="77777777" w:rsidR="00E4388C" w:rsidRPr="00BD5709" w:rsidRDefault="00E4388C" w:rsidP="00E4388C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00BD5709">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>INDIVIDUAL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00E4388C" w:rsidRPr="00BD5709" w14:paraId="61F81CD5" w14:textId="77777777" w:rsidTr="00DF78E9">
               <w:trPr>
                 <w:trHeight w:val="286"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="740" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="44E484DA" w14:textId="77777777" w:rsidR="00E4388C" w:rsidRPr="00BD5709" w:rsidRDefault="00E4388C" w:rsidP="00E4388C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00BD5709">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2620" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="0DC97DE8" w14:textId="77777777" w:rsidR="00E4388C" w:rsidRPr="00BD5709" w:rsidRDefault="00E4388C" w:rsidP="00E4388C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00BD5709">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t> 55.4</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2620" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="05EFF78A" w14:textId="77777777" w:rsidR="00E4388C" w:rsidRPr="00BD5709" w:rsidRDefault="00E4388C" w:rsidP="00E4388C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00BD5709">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>55.4</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00E4388C" w:rsidRPr="00BD5709" w14:paraId="04C8F42B" w14:textId="77777777" w:rsidTr="00DF78E9">
               <w:trPr>
                 <w:trHeight w:val="262"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="740" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="0676FDF6" w14:textId="77777777" w:rsidR="00E4388C" w:rsidRPr="00BD5709" w:rsidRDefault="00E4388C" w:rsidP="00E4388C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00BD5709">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2620" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="1DF96D08" w14:textId="77777777" w:rsidR="00E4388C" w:rsidRPr="00BD5709" w:rsidRDefault="00E4388C" w:rsidP="00E4388C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00BD5709">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t> 2:00.4</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2620" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="04D89B42" w14:textId="77777777" w:rsidR="00E4388C" w:rsidRPr="00BD5709" w:rsidRDefault="00E4388C" w:rsidP="00E4388C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00BD5709">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t> 65.0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00E4388C" w:rsidRPr="00BD5709" w14:paraId="028B1402" w14:textId="77777777" w:rsidTr="00DF78E9">
               <w:trPr>
                 <w:trHeight w:val="224"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="740" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="2C4BCA26" w14:textId="77777777" w:rsidR="00E4388C" w:rsidRPr="00BD5709" w:rsidRDefault="00E4388C" w:rsidP="00E4388C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00BD5709">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>3</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2620" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="7296D3F1" w14:textId="77777777" w:rsidR="00E4388C" w:rsidRPr="00BD5709" w:rsidRDefault="00E4388C" w:rsidP="00E4388C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00BD5709">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t> 3:10.3</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2620" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="1F4DB0F9" w14:textId="0D93AAE4" w:rsidR="00E4388C" w:rsidRPr="00BD5709" w:rsidRDefault="00E4388C" w:rsidP="00E4388C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00BD5709">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t> ?</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00E4388C" w:rsidRPr="00BD5709" w14:paraId="11A52820" w14:textId="77777777" w:rsidTr="00DF78E9">
               <w:trPr>
                 <w:trHeight w:val="406"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="740" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="2C8B3225" w14:textId="77777777" w:rsidR="00E4388C" w:rsidRPr="00BD5709" w:rsidRDefault="00E4388C" w:rsidP="00E4388C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00BD5709">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>4</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2620" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="730F8FBB" w14:textId="77777777" w:rsidR="00E4388C" w:rsidRPr="00BD5709" w:rsidRDefault="00E4388C" w:rsidP="00E4388C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00BD5709">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t> 4:25.5</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2620" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="3709E50E" w14:textId="77777777" w:rsidR="00E4388C" w:rsidRPr="00BD5709" w:rsidRDefault="00E4388C" w:rsidP="00E4388C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00BD5709">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:kern w:val="0"/>
@@ -13987,75 +14184,75 @@
     <w:p w14:paraId="55A1C1E0" w14:textId="77777777" w:rsidR="00316A9D" w:rsidRPr="006816C8" w:rsidRDefault="00316A9D" w:rsidP="00AD25C7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03CA9394" w14:textId="77777777" w:rsidR="00316A9D" w:rsidRPr="006816C8" w:rsidRDefault="00316A9D" w:rsidP="00AD25C7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AFE35B6" w14:textId="77777777" w:rsidR="00316A9D" w:rsidRPr="006816C8" w:rsidRDefault="00316A9D" w:rsidP="00AD25C7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00316A9D" w:rsidRPr="006816C8" w:rsidSect="00AF1FF6">
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1560" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22502111" w14:textId="77777777" w:rsidR="00B50134" w:rsidRDefault="00B50134" w:rsidP="00C76853">
+    <w:p w14:paraId="31726082" w14:textId="77777777" w:rsidR="00607777" w:rsidRDefault="00607777" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DBAA888" w14:textId="77777777" w:rsidR="00B50134" w:rsidRDefault="00B50134" w:rsidP="00C76853">
+    <w:p w14:paraId="216DD4A6" w14:textId="77777777" w:rsidR="00607777" w:rsidRDefault="00607777" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -14105,61 +14302,61 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="671FCA1A" w14:textId="77777777" w:rsidR="00BD591C" w:rsidRDefault="00BD591C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67934967" w14:textId="77777777" w:rsidR="00B50134" w:rsidRDefault="00B50134" w:rsidP="00C76853">
+    <w:p w14:paraId="66DBE87D" w14:textId="77777777" w:rsidR="00607777" w:rsidRDefault="00607777" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FC7BF94" w14:textId="77777777" w:rsidR="00B50134" w:rsidRDefault="00B50134" w:rsidP="00C76853">
+    <w:p w14:paraId="5BA72606" w14:textId="77777777" w:rsidR="00607777" w:rsidRDefault="00607777" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="47279D0C" w14:textId="06A51C8F" w:rsidR="00C76853" w:rsidRDefault="00C76853">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E44F07B" wp14:editId="4A581907">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
@@ -15313,210 +15510,210 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="10033022">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="255023216">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1608073798">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2007126484">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="429931257">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2035424070">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AD25C7"/>
     <w:rsid w:val="000033F5"/>
     <w:rsid w:val="0001136B"/>
     <w:rsid w:val="000142ED"/>
     <w:rsid w:val="0003303C"/>
     <w:rsid w:val="00082221"/>
     <w:rsid w:val="00083A4E"/>
     <w:rsid w:val="000A3DC2"/>
     <w:rsid w:val="000B15DF"/>
     <w:rsid w:val="000B63F0"/>
-    <w:rsid w:val="000C6352"/>
     <w:rsid w:val="00144A9C"/>
     <w:rsid w:val="00156935"/>
     <w:rsid w:val="001A52AD"/>
     <w:rsid w:val="001A6A56"/>
     <w:rsid w:val="001B4F2F"/>
     <w:rsid w:val="001C4CA5"/>
     <w:rsid w:val="001E3013"/>
     <w:rsid w:val="001E71F7"/>
     <w:rsid w:val="00210F4F"/>
     <w:rsid w:val="00212667"/>
     <w:rsid w:val="0023167C"/>
     <w:rsid w:val="00237A70"/>
     <w:rsid w:val="002B55D4"/>
     <w:rsid w:val="002C3D66"/>
+    <w:rsid w:val="002D3418"/>
     <w:rsid w:val="00301101"/>
     <w:rsid w:val="00305053"/>
     <w:rsid w:val="00316A9D"/>
     <w:rsid w:val="00344637"/>
     <w:rsid w:val="00356E11"/>
     <w:rsid w:val="00364039"/>
     <w:rsid w:val="00395B54"/>
     <w:rsid w:val="00396F8C"/>
     <w:rsid w:val="003A08C3"/>
     <w:rsid w:val="003B3555"/>
     <w:rsid w:val="003B6FCA"/>
     <w:rsid w:val="003C1FED"/>
     <w:rsid w:val="003E2F93"/>
     <w:rsid w:val="003E4265"/>
     <w:rsid w:val="0043334A"/>
     <w:rsid w:val="0044551F"/>
     <w:rsid w:val="00466315"/>
     <w:rsid w:val="00474ED2"/>
     <w:rsid w:val="0047767D"/>
     <w:rsid w:val="00481011"/>
     <w:rsid w:val="004D03CE"/>
     <w:rsid w:val="00503A3D"/>
     <w:rsid w:val="0053631D"/>
     <w:rsid w:val="00555794"/>
     <w:rsid w:val="00565884"/>
     <w:rsid w:val="00580D78"/>
     <w:rsid w:val="005B4AC9"/>
     <w:rsid w:val="005D5536"/>
     <w:rsid w:val="005E2BEA"/>
+    <w:rsid w:val="00607777"/>
     <w:rsid w:val="006777A1"/>
     <w:rsid w:val="006816C8"/>
     <w:rsid w:val="00681769"/>
     <w:rsid w:val="00684C06"/>
     <w:rsid w:val="00692D26"/>
     <w:rsid w:val="00697443"/>
     <w:rsid w:val="006B069E"/>
     <w:rsid w:val="006F4EAF"/>
+    <w:rsid w:val="00700162"/>
     <w:rsid w:val="007372F6"/>
     <w:rsid w:val="007574EF"/>
     <w:rsid w:val="00772D84"/>
     <w:rsid w:val="00772F9F"/>
-    <w:rsid w:val="00775C5E"/>
     <w:rsid w:val="007839C2"/>
     <w:rsid w:val="007941FF"/>
     <w:rsid w:val="007A14CB"/>
     <w:rsid w:val="007A3E4D"/>
     <w:rsid w:val="007C2F08"/>
     <w:rsid w:val="007C6825"/>
     <w:rsid w:val="007D3704"/>
     <w:rsid w:val="007D6D32"/>
     <w:rsid w:val="007D7FD5"/>
     <w:rsid w:val="007D7FF5"/>
     <w:rsid w:val="007E28C5"/>
     <w:rsid w:val="007F703D"/>
     <w:rsid w:val="00802B05"/>
     <w:rsid w:val="008122DB"/>
     <w:rsid w:val="00823964"/>
     <w:rsid w:val="00855756"/>
     <w:rsid w:val="00897F85"/>
     <w:rsid w:val="008A42CC"/>
     <w:rsid w:val="008E3823"/>
     <w:rsid w:val="008E5388"/>
     <w:rsid w:val="008F1E94"/>
     <w:rsid w:val="009071DF"/>
     <w:rsid w:val="00917416"/>
     <w:rsid w:val="00945BDA"/>
     <w:rsid w:val="00952E81"/>
     <w:rsid w:val="00971D89"/>
     <w:rsid w:val="0099583E"/>
     <w:rsid w:val="009C13B4"/>
     <w:rsid w:val="00A03D37"/>
     <w:rsid w:val="00A07B89"/>
     <w:rsid w:val="00A12233"/>
     <w:rsid w:val="00A203EF"/>
     <w:rsid w:val="00AA0102"/>
     <w:rsid w:val="00AB3848"/>
     <w:rsid w:val="00AD25C7"/>
     <w:rsid w:val="00AF1FF6"/>
     <w:rsid w:val="00B00F6F"/>
     <w:rsid w:val="00B035EA"/>
     <w:rsid w:val="00B44232"/>
     <w:rsid w:val="00B46728"/>
-    <w:rsid w:val="00B50134"/>
     <w:rsid w:val="00B503CC"/>
     <w:rsid w:val="00B54EF7"/>
     <w:rsid w:val="00B745D3"/>
     <w:rsid w:val="00BD0F98"/>
     <w:rsid w:val="00BD41EA"/>
     <w:rsid w:val="00BD5709"/>
     <w:rsid w:val="00BD591C"/>
     <w:rsid w:val="00BE098F"/>
     <w:rsid w:val="00C22EE5"/>
     <w:rsid w:val="00C27AB3"/>
     <w:rsid w:val="00C557C6"/>
     <w:rsid w:val="00C766C9"/>
     <w:rsid w:val="00C76853"/>
     <w:rsid w:val="00CA025F"/>
     <w:rsid w:val="00CA736E"/>
     <w:rsid w:val="00CA7D6C"/>
     <w:rsid w:val="00CB34AA"/>
     <w:rsid w:val="00CB59CA"/>
     <w:rsid w:val="00CE6153"/>
     <w:rsid w:val="00CF2040"/>
     <w:rsid w:val="00CF4149"/>
     <w:rsid w:val="00CF48F2"/>
     <w:rsid w:val="00CF5827"/>
     <w:rsid w:val="00D1676D"/>
     <w:rsid w:val="00D21BA6"/>
     <w:rsid w:val="00D37105"/>
     <w:rsid w:val="00D46CC3"/>
     <w:rsid w:val="00D60EF9"/>
     <w:rsid w:val="00D66536"/>
-    <w:rsid w:val="00D940C1"/>
     <w:rsid w:val="00DD2B17"/>
     <w:rsid w:val="00DE1099"/>
     <w:rsid w:val="00DF78E9"/>
     <w:rsid w:val="00E035C5"/>
     <w:rsid w:val="00E4388C"/>
     <w:rsid w:val="00E82034"/>
     <w:rsid w:val="00E91C1B"/>
     <w:rsid w:val="00EA6134"/>
     <w:rsid w:val="00EB2647"/>
     <w:rsid w:val="00ED074B"/>
     <w:rsid w:val="00F14D8C"/>
     <w:rsid w:val="00F439E3"/>
     <w:rsid w:val="00F477E2"/>
     <w:rsid w:val="00F529CF"/>
     <w:rsid w:val="00F557AA"/>
     <w:rsid w:val="00F60E90"/>
     <w:rsid w:val="00F72175"/>
     <w:rsid w:val="00F7750B"/>
     <w:rsid w:val="00FC2864"/>
     <w:rsid w:val="00FD1CB7"/>
     <w:rsid w:val="00FF11D0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -15949,51 +16146,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00AD25C7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -16071,62 +16267,85 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C76853"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C76853"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C76853"/>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00700162"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00700162"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paralympic.org/sites/default/files/2024-03/World%20Para%20Athletics%20Rules%20and%20Regulations_March%202024_0.pdf?_gl=1*sccahg*_up*MQ..*_gs*MQ..*_ga*MTU3MTcxNDUwOC4xNzc2MDY4MTAy*_ga_EFXW45ME1V*czE3NzYwNjgxMDIkbzEkZzAkdDE3NzYwNjgxMDIkajYwJGwwJGgzNDM2MjE3OTk.&amp;gclid=EAIaIQobChMI94LYn7HqkwMV8oxQBh35ADfbEAAYASAAEgIfF_D_BwE" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paralympic.org/sites/default/files/2024-03/World%20Para%20Athletics%20Rules%20and%20Regulations_March%202024_0.pdf?_gl=1*1gsnqww*_up*MQ..*_ga*OTU3Mzc1NjUuMTc2NTg4ODc0MA..*_ga_6TNCMVEHQ6*czE3NjU4ODg3MzkkbzEkZzAkdDE3NjU4ODg3MzkkajYwJGwwJGg3NDE1NzkyNDY." TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uka.org.uk/wp-content/uploads/2026/03/UKA_RulesForCompetition_1st-April2026_V1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -16714,75 +16933,75 @@
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9B44A35-878E-4E6C-9CCE-AC023CBE1890}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED82ED8B-D36C-4EEC-82F7-6F4C668D9FC8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
     <ds:schemaRef ds:uri="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1991</Words>
-  <Characters>11350</Characters>
+  <Words>2107</Words>
+  <Characters>12016</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>94</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>100</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13315</CharactersWithSpaces>
+  <CharactersWithSpaces>14095</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Donna BSmith</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010042016E61ECD77C43A7695B35AA3CBE50</vt:lpwstr>
   </property>