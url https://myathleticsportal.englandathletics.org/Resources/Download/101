--- v0 (2025-10-13)
+++ v1 (2026-06-18)
@@ -1,11600 +1,9250 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="45CCA0BE" w14:textId="3AEA5CC7" w:rsidR="001662E9" w:rsidRPr="00A00F8C" w:rsidRDefault="00D91C6A" w:rsidP="00A00F8C">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="36E29C75" w14:textId="169EAFE3" w:rsidR="002B6E51" w:rsidRPr="00A120EE" w:rsidRDefault="002B6E51" w:rsidP="002B6E51">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A00F8C">
+      <w:r w:rsidRPr="00A120EE">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Level 3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00B604F3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Track</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A120EE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Questions </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B773529" w14:textId="77777777" w:rsidR="00D91C6A" w:rsidRDefault="00D91C6A" w:rsidP="00834438">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A120EE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Please circle/tick/insert your answer for each question below</w:t>
       </w:r>
-      <w:r w:rsidR="001662E9" w:rsidRPr="00A00F8C">
+    </w:p>
+    <w:p w14:paraId="4D89EE1B" w14:textId="71A79E1C" w:rsidR="00FF7CE6" w:rsidRPr="00FF7CE6" w:rsidRDefault="00FF7CE6" w:rsidP="00FF7CE6">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t>.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7CE6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rule Book Links – </w:t>
       </w:r>
-      <w:r w:rsidR="001662E9" w:rsidRPr="00A00F8C">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00FF7CE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:t>UKA</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FF7CE6">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:br/>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A00F8C">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00FF7CE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:t>World Athletics</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7CE6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00FF7CE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:t>World Para</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FF7CE6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5996EA2C" w14:textId="73291A2F" w:rsidR="00684BCE" w:rsidRPr="00A120EE" w:rsidRDefault="00D91C6A" w:rsidP="00B604F3">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A120EE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Total marks = </w:t>
       </w:r>
-      <w:r w:rsidR="00CC0765" w:rsidRPr="00A00F8C">
+      <w:r w:rsidR="00CC0765">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>48</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A00F8C">
+      <w:r w:rsidRPr="00A120EE">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>, Pass rate</w:t>
+        <w:t xml:space="preserve">, Pass rate= </w:t>
       </w:r>
-      <w:r w:rsidR="001662E9" w:rsidRPr="00A00F8C">
+      <w:r w:rsidR="00CC0765">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>38</w:t>
       </w:r>
-      <w:r w:rsidR="002B6E51" w:rsidRPr="00A00F8C">
+      <w:r w:rsidR="002B6E51" w:rsidRPr="00A120EE">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> (80%)</w:t>
-      </w:r>
-[...2274 lines deleted...]
-        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9242" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="646"/>
+        <w:gridCol w:w="417"/>
+        <w:gridCol w:w="7953"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B6E51" w14:paraId="1422748B" w14:textId="77777777" w:rsidTr="00D91C6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="646" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1200004B" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00D91C6A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D91C6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2517FD76" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00D91C6A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7953" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="246364E5" w14:textId="549551E8" w:rsidR="002B6E51" w:rsidRPr="00D91C6A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D91C6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Please put the following steps in order, when acting as chief/referee at a league match that you would undertake for the event</w:t>
+            </w:r>
+            <w:r w:rsidR="00A120EE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B6E51" w14:paraId="76A47491" w14:textId="77777777" w:rsidTr="00D91C6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="646" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="08DDB9B0" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRDefault="002B6E51" w:rsidP="00585746"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D294976" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00301101" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301101">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7953" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="73F41A5E" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Checking event site/track/equipment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B6E51" w14:paraId="737876DA" w14:textId="77777777" w:rsidTr="00D91C6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="646" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E18D896" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRDefault="002B6E51" w:rsidP="00585746"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A39BA59" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00301101" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301101">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7953" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53AEC997" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Creating a Duty sheet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B6E51" w14:paraId="5234C759" w14:textId="77777777" w:rsidTr="00D91C6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="646" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F747098" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRDefault="002B6E51" w:rsidP="00585746"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="61106A88" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00301101" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301101">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7953" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DD3D23A" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Conducting a briefing for officials in the discipline</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B6E51" w14:paraId="39079A22" w14:textId="77777777" w:rsidTr="00D91C6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="646" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DD077B9" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRDefault="002B6E51" w:rsidP="00585746"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="518DDE9B" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00301101" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301101">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7953" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AA1B773" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Reporting to the Meeting Manager / organiser</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B6E51" w14:paraId="373BC98E" w14:textId="77777777" w:rsidTr="00D91C6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="646" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="73B0DEA5" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRDefault="002B6E51" w:rsidP="00585746"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="635A470A" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00301101" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301101">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7953" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="19644871" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Receiving information/timetable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D91C6A" w14:paraId="55077955" w14:textId="77777777" w:rsidTr="009C61A3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="79809600" w14:textId="77777777" w:rsidR="00D91C6A" w:rsidRPr="00344637" w:rsidRDefault="00D91C6A" w:rsidP="00585746"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B6E51" w14:paraId="2CD60831" w14:textId="77777777" w:rsidTr="00D91C6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="646" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB01066" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRDefault="002B6E51" w:rsidP="00585746"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C71DB4A" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00301101" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301101">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7953" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="36F6959A" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00344637">
+              <w:t>5,2,4,1,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B6E51" w14:paraId="295F3753" w14:textId="77777777" w:rsidTr="00D91C6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="646" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A051213" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRDefault="002B6E51" w:rsidP="00585746"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F932750" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00301101" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301101">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7953" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B57FBAE" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5,2,1,3,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B6E51" w14:paraId="5B61FAD4" w14:textId="77777777" w:rsidTr="00D91C6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="646" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="44DA4165" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRDefault="002B6E51" w:rsidP="00585746"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="040B9C28" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00301101" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301101">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7953" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C72638D" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2,5,3,4,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B6E51" w14:paraId="7531CBEE" w14:textId="77777777" w:rsidTr="00D91C6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="646" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="58E0725A" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRDefault="002B6E51" w:rsidP="00585746"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="358FD0A5" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00301101" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301101">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7953" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="69441DA2" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5,2,1,4,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3C14B46C" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00CA736E" w:rsidRDefault="002B6E51" w:rsidP="002B6E51">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="658"/>
+        <w:gridCol w:w="419"/>
+        <w:gridCol w:w="8105"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B6E51" w14:paraId="679FBEF8" w14:textId="77777777" w:rsidTr="00585746">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="015A782B" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00D91C6A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D91C6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06C0B070" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00D91C6A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="224B90E4" w14:textId="1E61BC97" w:rsidR="002B6E51" w:rsidRDefault="002B6E51" w:rsidP="0032387F">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D91C6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>How long before the meeting would you report in, as chief/referee for a league match</w:t>
+            </w:r>
+            <w:r w:rsidR="00D91C6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidR="00A120EE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34EF9E7C" w14:textId="23678792" w:rsidR="00A120EE" w:rsidRPr="00D91C6A" w:rsidRDefault="00A120EE" w:rsidP="0032387F">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B6E51" w14:paraId="146F28B9" w14:textId="77777777" w:rsidTr="00585746">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="766E0FF6" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRDefault="002B6E51" w:rsidP="00585746"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="77674D0B" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00301101" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301101">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5103A8CA" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>No specified time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B6E51" w14:paraId="680C169C" w14:textId="77777777" w:rsidTr="00585746">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="077A04CC" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRDefault="002B6E51" w:rsidP="00585746"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F16B370" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00301101" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301101">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54EECBC5" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30 minutes prior to first event</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B6E51" w14:paraId="021D7B3C" w14:textId="77777777" w:rsidTr="00585746">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="32CC5AE7" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="009C13B4" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="64C82FE6" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00301101" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301101">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE27E8B" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="007A14CB" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007A14CB">
+              <w:t>1 hour prior to first event</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B6E51" w14:paraId="627B115B" w14:textId="77777777" w:rsidTr="00585746">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="400D4D17" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRDefault="002B6E51" w:rsidP="00585746"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59535036" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00301101" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301101">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C3904D3" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2 hours prior to first event</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="25ADA783" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRDefault="002B6E51" w:rsidP="002B6E51"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="658"/>
+        <w:gridCol w:w="419"/>
+        <w:gridCol w:w="8105"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B6E51" w14:paraId="41CFF45A" w14:textId="77777777" w:rsidTr="00585746">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65A5A3EC" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00D91C6A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D91C6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E8E83C8" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00D91C6A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F4AA665" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D91C6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>What things would you include in your briefing as chief/referee, to officials at the start of the day of a league match</w:t>
+            </w:r>
+            <w:r w:rsidR="00D91C6A" w:rsidRPr="00D91C6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidR="00A120EE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00F8795E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4 marks</w:t>
+            </w:r>
+            <w:r w:rsidR="00A120EE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C624A79" w14:textId="77F16797" w:rsidR="00F8795E" w:rsidRPr="00D91C6A" w:rsidRDefault="00F8795E" w:rsidP="00585746">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="007A14CB" w14:paraId="07E2B051" w14:textId="77777777" w:rsidTr="00585746">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="61DDE5DA" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="007A14CB" w:rsidRDefault="002B6E51" w:rsidP="00585746"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="18C7CF23" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00301101" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301101">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="44623D9E" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="007A14CB" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007A14CB">
+              <w:t>Rules the meeting is operating under</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="007A14CB" w14:paraId="2A0F92F2" w14:textId="77777777" w:rsidTr="00585746">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E92C5B4" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="007A14CB" w:rsidRDefault="002B6E51" w:rsidP="00585746"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FB75FA8" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00301101" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301101">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38DDA4FF" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="007A14CB" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007A14CB">
+              <w:t>Provide a list of refreshments available for officials to choose from</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="007A14CB" w14:paraId="6F81CFF4" w14:textId="77777777" w:rsidTr="00585746">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="32850C41" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="007A14CB" w:rsidRDefault="002B6E51" w:rsidP="00585746"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3533F840" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00301101" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301101">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="25C7728A" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="007A14CB" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007A14CB">
+              <w:t>Number of copies of start lists / field cards for events/judges</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="007A14CB" w14:paraId="44281876" w14:textId="77777777" w:rsidTr="00585746">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6213A9D7" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="007A14CB" w:rsidRDefault="002B6E51" w:rsidP="00585746"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27679405" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00301101" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301101">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BA64168" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="007A14CB" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007A14CB">
+              <w:t>Health &amp; Safety briefing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="007A14CB" w14:paraId="44BF81F5" w14:textId="77777777" w:rsidTr="00585746">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="513F2D00" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="007A14CB" w:rsidRDefault="002B6E51" w:rsidP="00585746"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FAE336F" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00301101" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301101">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="58F832BE" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="007A14CB" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007A14CB">
+              <w:t>Check officials are comfortable with allocated duties and or if they require support or mentoring</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1DAFB912" w14:textId="77777777" w:rsidR="00F95451" w:rsidRDefault="00F95451" w:rsidP="002B6E51"/>
+    <w:p w14:paraId="54313BB3" w14:textId="77777777" w:rsidR="00D91C6A" w:rsidRDefault="00D91C6A" w:rsidP="002B6E51"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="649"/>
+        <w:gridCol w:w="419"/>
+        <w:gridCol w:w="7948"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B6E51" w14:paraId="2B018BA2" w14:textId="77777777" w:rsidTr="00A120EE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="649" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="265ADE9F" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00D91C6A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D91C6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="071B30C3" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00D91C6A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E050034" w14:textId="569643A1" w:rsidR="002B6E51" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D91C6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>With whom do you need to liaise with before the event gets under way in your role as chief/referee at a league match</w:t>
+            </w:r>
+            <w:r w:rsidR="00D91C6A" w:rsidRPr="00D91C6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidR="00A120EE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="005F5AA3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00A120EE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark</w:t>
+            </w:r>
+            <w:r w:rsidR="00F8795E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00A120EE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="392A68C1" w14:textId="52F7F4A1" w:rsidR="00A120EE" w:rsidRPr="00D91C6A" w:rsidRDefault="00A120EE" w:rsidP="00585746">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00897FB7" w:rsidRPr="00212667" w14:paraId="27C20A35" w14:textId="77777777" w:rsidTr="00A120EE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="649" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="75567F52" w14:textId="77777777" w:rsidR="00897FB7" w:rsidRPr="00212667" w:rsidRDefault="00897FB7" w:rsidP="00897FB7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="125F52D8" w14:textId="77777777" w:rsidR="00897FB7" w:rsidRPr="00301101" w:rsidRDefault="00897FB7" w:rsidP="00897FB7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301101">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7948" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF9EB3A" w14:textId="2CB4AEEA" w:rsidR="00897FB7" w:rsidRPr="00212667" w:rsidRDefault="00897FB7" w:rsidP="00897FB7">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Chief Photo-finish Judge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00897FB7" w:rsidRPr="00212667" w14:paraId="53C43D70" w14:textId="77777777" w:rsidTr="00A120EE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="649" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A0E49BA" w14:textId="77777777" w:rsidR="00897FB7" w:rsidRPr="00212667" w:rsidRDefault="00897FB7" w:rsidP="00897FB7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="712F406E" w14:textId="77777777" w:rsidR="00897FB7" w:rsidRPr="00301101" w:rsidRDefault="00897FB7" w:rsidP="00897FB7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301101">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC7B053" w14:textId="661D339A" w:rsidR="00897FB7" w:rsidRPr="00212667" w:rsidRDefault="00897FB7" w:rsidP="00897FB7">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA2C27">
+              <w:t>Chief Starters Assistant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00897FB7" w:rsidRPr="00212667" w14:paraId="36838C0A" w14:textId="77777777" w:rsidTr="00A120EE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="649" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A75D0FF" w14:textId="77777777" w:rsidR="00897FB7" w:rsidRPr="00212667" w:rsidRDefault="00897FB7" w:rsidP="00897FB7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="04DFA247" w14:textId="77777777" w:rsidR="00897FB7" w:rsidRPr="00301101" w:rsidRDefault="00897FB7" w:rsidP="00897FB7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301101">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7948" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="126136E4" w14:textId="15E2EA38" w:rsidR="00897FB7" w:rsidRPr="00212667" w:rsidRDefault="00897FB7" w:rsidP="00897FB7">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA2C27">
+              <w:t>Chief Timekeeper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00897FB7" w:rsidRPr="00212667" w14:paraId="7963B7CF" w14:textId="77777777" w:rsidTr="00A120EE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="649" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FA032D9" w14:textId="77777777" w:rsidR="00897FB7" w:rsidRPr="00212667" w:rsidRDefault="00897FB7" w:rsidP="00897FB7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FCB9927" w14:textId="77777777" w:rsidR="00897FB7" w:rsidRPr="00301101" w:rsidRDefault="00897FB7" w:rsidP="00897FB7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301101">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70BF63C7" w14:textId="60D1EBF3" w:rsidR="00897FB7" w:rsidRPr="00212667" w:rsidRDefault="00897FB7" w:rsidP="00897FB7">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Meeting</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA2C27">
+              <w:t xml:space="preserve"> Manager </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">/ Organiser </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00897FB7" w:rsidRPr="00212667" w14:paraId="0D8A22EF" w14:textId="77777777" w:rsidTr="00A120EE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="649" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="018F7D69" w14:textId="77777777" w:rsidR="00897FB7" w:rsidRPr="00212667" w:rsidRDefault="00897FB7" w:rsidP="00897FB7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="78CAC656" w14:textId="77777777" w:rsidR="00897FB7" w:rsidRPr="00301101" w:rsidRDefault="00897FB7" w:rsidP="00897FB7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301101">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7948" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1627BCFE" w14:textId="2181DA83" w:rsidR="00897FB7" w:rsidRPr="00212667" w:rsidRDefault="00897FB7" w:rsidP="00897FB7">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA2C27">
+              <w:t>Technical Manager (if appointed)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00897FB7" w:rsidRPr="00212667" w14:paraId="3338C8E9" w14:textId="77777777" w:rsidTr="00A120EE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="649" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="076AE951" w14:textId="77777777" w:rsidR="00897FB7" w:rsidRPr="00212667" w:rsidRDefault="00897FB7" w:rsidP="00897FB7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B858EA3" w14:textId="77777777" w:rsidR="00897FB7" w:rsidRPr="00301101" w:rsidRDefault="00897FB7" w:rsidP="00897FB7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301101">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DBDBE42" w14:textId="16215F8A" w:rsidR="00897FB7" w:rsidRPr="00212667" w:rsidRDefault="00897FB7" w:rsidP="00897FB7">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Chief Call Room (if appointed)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00897FB7" w:rsidRPr="00212667" w14:paraId="05CE786C" w14:textId="77777777" w:rsidTr="00A120EE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="649" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="248071CE" w14:textId="77777777" w:rsidR="00897FB7" w:rsidRPr="00212667" w:rsidRDefault="00897FB7" w:rsidP="00897FB7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E9AB989" w14:textId="77777777" w:rsidR="00897FB7" w:rsidRPr="00301101" w:rsidRDefault="00897FB7" w:rsidP="00897FB7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301101">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7948" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="40CCA478" w14:textId="5076B588" w:rsidR="00897FB7" w:rsidRPr="00212667" w:rsidRDefault="00897FB7" w:rsidP="00897FB7">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Start Coordinator / Chief Starter </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4D591777" w14:textId="04F07282" w:rsidR="00F95451" w:rsidRDefault="00F95451" w:rsidP="00F95451">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="450"/>
-        <w:gridCol w:w="8162"/>
+        <w:gridCol w:w="8102"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="00A00F8C" w14:paraId="55DB7526" w14:textId="77777777" w:rsidTr="00A86D24">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00AD25C7" w14:paraId="55DB7526" w14:textId="77777777" w:rsidTr="00AD5FC2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="038F9F8E" w14:textId="2F7AA38B" w:rsidR="002B6E51" w:rsidRPr="00A00F8C" w:rsidRDefault="00022800" w:rsidP="00A00F8C">
-[...17 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="038F9F8E" w14:textId="2F7AA38B" w:rsidR="002B6E51" w:rsidRPr="00924A09" w:rsidRDefault="00022800" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924A09">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37E8C721" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00A00F8C" w:rsidRDefault="002B6E51" w:rsidP="00A00F8C">
-[...49 lines deleted...]
-      <w:tr w:rsidR="00AD5FC2" w:rsidRPr="00A00F8C" w14:paraId="100CEFEA" w14:textId="77777777" w:rsidTr="00A86D24">
+          <w:p w14:paraId="37E8C721" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00924A09" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8102" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DDA391B" w14:textId="77777777" w:rsidR="00EE7B5D" w:rsidRPr="00EE7B5D" w:rsidRDefault="00EE7B5D" w:rsidP="00EE7B5D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE7B5D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>During a 1500m race, an athlete, on the bend, steps off the track for two steps. He was not impeded by another athlete. He then rejoins the race. As track referee what is your decision</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE7B5D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38775A99" w14:textId="791FE7CD" w:rsidR="00924A09" w:rsidRPr="00924A09" w:rsidRDefault="00924A09" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD5FC2" w:rsidRPr="00C40C97" w14:paraId="100CEFEA" w14:textId="77777777" w:rsidTr="00AD5FC2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="5F2A1D47" w14:textId="77777777" w:rsidR="00AD5FC2" w:rsidRPr="00A00F8C" w:rsidRDefault="00AD5FC2" w:rsidP="00A00F8C">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5F2A1D47" w14:textId="77777777" w:rsidR="00AD5FC2" w:rsidRPr="00AD25C7" w:rsidRDefault="00AD5FC2" w:rsidP="00AD5FC2">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6DB20AE7" w14:textId="77777777" w:rsidR="00AD5FC2" w:rsidRPr="00A00F8C" w:rsidRDefault="00AD5FC2" w:rsidP="00A00F8C">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6DB20AE7" w14:textId="77777777" w:rsidR="00AD5FC2" w:rsidRPr="00AD25C7" w:rsidRDefault="00AD5FC2" w:rsidP="00AD5FC2">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8162" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="8102" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="62591F26" w14:textId="390E3CAD" w:rsidR="00AD5FC2" w:rsidRPr="00D91C6A" w:rsidRDefault="00AD5FC2" w:rsidP="00AD5FC2">
+            <w:r w:rsidRPr="007704F4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">No action required </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD5FC2" w:rsidRPr="00A00F8C" w14:paraId="0002EE3E" w14:textId="77777777" w:rsidTr="00A86D24">
+      <w:tr w:rsidR="00AD5FC2" w:rsidRPr="00AD25C7" w14:paraId="0002EE3E" w14:textId="77777777" w:rsidTr="00AD5FC2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B5CA831" w14:textId="1BFD9BD7" w:rsidR="00AD5FC2" w:rsidRPr="00A00F8C" w:rsidRDefault="00AD5FC2" w:rsidP="00A00F8C">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5B5CA831" w14:textId="1BFD9BD7" w:rsidR="00AD5FC2" w:rsidRPr="00AD25C7" w:rsidRDefault="00AD5FC2" w:rsidP="00AD5FC2">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CAD44E2" w14:textId="77777777" w:rsidR="00AD5FC2" w:rsidRPr="00A00F8C" w:rsidRDefault="00AD5FC2" w:rsidP="00A00F8C">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0CAD44E2" w14:textId="77777777" w:rsidR="00AD5FC2" w:rsidRPr="00AD25C7" w:rsidRDefault="00AD5FC2" w:rsidP="00AD5FC2">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8162" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="8102" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E3846D9" w14:textId="4BC9BF3B" w:rsidR="00AD5FC2" w:rsidRPr="00D91C6A" w:rsidRDefault="00AD5FC2" w:rsidP="00AD5FC2">
+            <w:r w:rsidRPr="007704F4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Speak to the athlete after the race and tell them to try not do this in the future</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD5FC2" w:rsidRPr="00A00F8C" w14:paraId="6D4E84D2" w14:textId="77777777" w:rsidTr="00A86D24">
+      <w:tr w:rsidR="00AD5FC2" w:rsidRPr="00AD25C7" w14:paraId="6D4E84D2" w14:textId="77777777" w:rsidTr="00AD5FC2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="0B7A7A4C" w14:textId="77777777" w:rsidR="00AD5FC2" w:rsidRPr="00A00F8C" w:rsidRDefault="00AD5FC2" w:rsidP="00A00F8C">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="0B7A7A4C" w14:textId="77777777" w:rsidR="00AD5FC2" w:rsidRDefault="00AD5FC2" w:rsidP="00AD5FC2"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="74B26ACF" w14:textId="77777777" w:rsidR="00AD5FC2" w:rsidRPr="00A00F8C" w:rsidRDefault="00AD5FC2" w:rsidP="00A00F8C">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="74B26ACF" w14:textId="77777777" w:rsidR="00AD5FC2" w:rsidRPr="00AD25C7" w:rsidRDefault="00AD5FC2" w:rsidP="00AD5FC2">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8162" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="8102" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BB86D85" w14:textId="1EA8931B" w:rsidR="00AD5FC2" w:rsidRPr="00D91C6A" w:rsidRDefault="00AD5FC2" w:rsidP="00AD5FC2">
+            <w:r w:rsidRPr="007704F4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Disqualify the athlete</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD5FC2" w:rsidRPr="00A00F8C" w14:paraId="240EC5F6" w14:textId="77777777" w:rsidTr="00A86D24">
+      <w:tr w:rsidR="00AD5FC2" w:rsidRPr="00C40C97" w14:paraId="240EC5F6" w14:textId="77777777" w:rsidTr="00AD5FC2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="784A4FB7" w14:textId="77777777" w:rsidR="00AD5FC2" w:rsidRPr="00A00F8C" w:rsidRDefault="00AD5FC2" w:rsidP="00A00F8C">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="784A4FB7" w14:textId="77777777" w:rsidR="00AD5FC2" w:rsidRDefault="00AD5FC2" w:rsidP="00AD5FC2"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55E1212E" w14:textId="77777777" w:rsidR="00AD5FC2" w:rsidRPr="00A00F8C" w:rsidRDefault="00AD5FC2" w:rsidP="00A00F8C">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="55E1212E" w14:textId="77777777" w:rsidR="00AD5FC2" w:rsidRPr="00AD25C7" w:rsidRDefault="00AD5FC2" w:rsidP="00AD5FC2">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8162" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="8102" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38C2CBBC" w14:textId="205850F8" w:rsidR="00AD5FC2" w:rsidRPr="00D91C6A" w:rsidRDefault="00AD5FC2" w:rsidP="00AD5FC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007704F4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Give the athlete a warning and mark YC (yellow card) on the result sheet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="05EC94DD" w14:textId="1B31983C" w:rsidR="00022800" w:rsidRPr="00A00F8C" w:rsidRDefault="00022800" w:rsidP="00A00F8C">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="05EC94DD" w14:textId="1B31983C" w:rsidR="00022800" w:rsidRDefault="00022800" w:rsidP="002B6E51">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9242" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="522"/>
-        <w:gridCol w:w="8720"/>
+        <w:gridCol w:w="7958"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F4C37" w:rsidRPr="00A00F8C" w14:paraId="4F3E2267" w14:textId="77777777" w:rsidTr="001662E9">
+      <w:tr w:rsidR="003F4C37" w:rsidRPr="00AD25C7" w14:paraId="4F3E2267" w14:textId="77777777" w:rsidTr="00924A09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F123109" w14:textId="149267BE" w:rsidR="003F4C37" w:rsidRPr="00A00F8C" w:rsidRDefault="003F4C37" w:rsidP="00A00F8C">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7F123109" w14:textId="149267BE" w:rsidR="003F4C37" w:rsidRPr="00924A09" w:rsidRDefault="003F4C37" w:rsidP="00924A09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924A09">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8740" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="7958" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB1E228" w14:textId="5C2B6CF4" w:rsidR="003F4C37" w:rsidRPr="00924A09" w:rsidRDefault="00866A28" w:rsidP="00924A09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Please provide the relevant rule number for question 5 (1 mark)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F4C37" w:rsidRPr="00A00F8C" w14:paraId="6ED667C0" w14:textId="77777777" w:rsidTr="001662E9">
+      <w:tr w:rsidR="003F4C37" w:rsidRPr="002B6E51" w14:paraId="6ED667C0" w14:textId="77777777" w:rsidTr="00924A09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="51E70E61" w14:textId="77777777" w:rsidR="003F4C37" w:rsidRPr="00A00F8C" w:rsidRDefault="003F4C37" w:rsidP="00A00F8C">
-[...24 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="51E70E61" w14:textId="77777777" w:rsidR="003F4C37" w:rsidRPr="00AD25C7" w:rsidRDefault="003F4C37" w:rsidP="00924A09">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7958" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B0D788D" w14:textId="7A946907" w:rsidR="003F4C37" w:rsidRPr="002B6E51" w:rsidRDefault="003F4C37" w:rsidP="00924A09"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="247C85A7" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00A00F8C" w:rsidRDefault="006425A5" w:rsidP="00A00F8C">
+    <w:p w14:paraId="247C85A7" w14:textId="77777777" w:rsidR="006425A5" w:rsidRDefault="006425A5" w:rsidP="00D24976">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:spacing w:after="0"/>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9242" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="534"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="8160"/>
+        <w:gridCol w:w="521"/>
+        <w:gridCol w:w="535"/>
+        <w:gridCol w:w="7960"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="00A00F8C" w14:paraId="5B5DC62B" w14:textId="77777777" w:rsidTr="001662E9">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00AD25C7" w14:paraId="5B5DC62B" w14:textId="77777777" w:rsidTr="00A120EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00039079" w14:textId="799BDF74" w:rsidR="00A120EE" w:rsidRPr="00A00F8C" w:rsidRDefault="00121533" w:rsidP="00A00F8C">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="00039079" w14:textId="799BDF74" w:rsidR="00A120EE" w:rsidRPr="006425A5" w:rsidRDefault="00121533" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00A120EE" w:rsidRPr="00A00F8C">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00A120EE" w:rsidRPr="006425A5">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11C58C33" w14:textId="2F65E1BF" w:rsidR="00A120EE" w:rsidRPr="00A00F8C" w:rsidRDefault="00A120EE" w:rsidP="00A00F8C">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="11C58C33" w14:textId="2F65E1BF" w:rsidR="00A120EE" w:rsidRPr="006425A5" w:rsidRDefault="00A120EE" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7960" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...35 lines deleted...]
-      <w:tr w:rsidR="00121533" w:rsidRPr="00A00F8C" w14:paraId="450560F9" w14:textId="77777777" w:rsidTr="001662E9">
+          </w:tcPr>
+          <w:p w14:paraId="31892D8F" w14:textId="77777777" w:rsidR="0030100C" w:rsidRPr="0030100C" w:rsidRDefault="0030100C" w:rsidP="0030100C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0030100C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Which is the correct rule used in relation to the break line for an 800m race</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0030100C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0030100C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="397BBF11" w14:textId="118F52FB" w:rsidR="00A120EE" w:rsidRPr="006425A5" w:rsidRDefault="00A120EE" w:rsidP="007A6E3F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00121533" w:rsidRPr="002B6E51" w14:paraId="450560F9" w14:textId="77777777" w:rsidTr="00A120EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="521" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="1BFCB128" w14:textId="77777777" w:rsidR="00121533" w:rsidRPr="00A00F8C" w:rsidRDefault="00121533" w:rsidP="00A00F8C">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1BFCB128" w14:textId="77777777" w:rsidR="00121533" w:rsidRPr="00AD25C7" w:rsidRDefault="00121533" w:rsidP="00121533">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="3788350A" w14:textId="23CA1E64" w:rsidR="00121533" w:rsidRPr="00A00F8C" w:rsidRDefault="00121533" w:rsidP="00A00F8C">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3788350A" w14:textId="23CA1E64" w:rsidR="00121533" w:rsidRPr="00AD25C7" w:rsidRDefault="00121533" w:rsidP="00121533">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="7F679D2A" w14:textId="5EC8AA74" w:rsidR="00121533" w:rsidRPr="00A00F8C" w:rsidRDefault="00121533" w:rsidP="00A00F8C">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7F679D2A" w14:textId="5EC8AA74" w:rsidR="00121533" w:rsidRPr="002B6E51" w:rsidRDefault="00121533" w:rsidP="00121533">
+            <w:r w:rsidRPr="00D33957">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Prisms shall be placed on the lane lines at the intersection of the lane lines and the break line</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121533" w:rsidRPr="00A00F8C" w14:paraId="01DB37B4" w14:textId="77777777" w:rsidTr="001662E9">
+      <w:tr w:rsidR="00121533" w:rsidRPr="002B6E51" w14:paraId="01DB37B4" w14:textId="77777777" w:rsidTr="00A120EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50E893D9" w14:textId="77777777" w:rsidR="00121533" w:rsidRPr="00A00F8C" w:rsidRDefault="00121533" w:rsidP="00A00F8C">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="50E893D9" w14:textId="77777777" w:rsidR="00121533" w:rsidRPr="00AD25C7" w:rsidRDefault="00121533" w:rsidP="00121533">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A660F17" w14:textId="48251021" w:rsidR="00121533" w:rsidRPr="00A00F8C" w:rsidRDefault="00121533" w:rsidP="00A00F8C">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7A660F17" w14:textId="48251021" w:rsidR="00121533" w:rsidRPr="00AD25C7" w:rsidRDefault="00121533" w:rsidP="00121533">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="385DCF01" w14:textId="58F6B83E" w:rsidR="00121533" w:rsidRPr="00A00F8C" w:rsidRDefault="00121533" w:rsidP="00A00F8C">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="385DCF01" w14:textId="58F6B83E" w:rsidR="00121533" w:rsidRPr="0011617A" w:rsidRDefault="00121533" w:rsidP="00121533">
+            <w:r w:rsidRPr="00D33957">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Green flags should be placed either side of the track in line with the break line</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121533" w:rsidRPr="00A00F8C" w14:paraId="0934BECA" w14:textId="77777777" w:rsidTr="001662E9">
+      <w:tr w:rsidR="00121533" w:rsidRPr="00022800" w14:paraId="0934BECA" w14:textId="77777777" w:rsidTr="00A120EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="521" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="1E64CCE9" w14:textId="77777777" w:rsidR="00121533" w:rsidRPr="00A00F8C" w:rsidRDefault="00121533" w:rsidP="00A00F8C">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1E64CCE9" w14:textId="77777777" w:rsidR="00121533" w:rsidRPr="00AD25C7" w:rsidRDefault="00121533" w:rsidP="00121533">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="51F49BCD" w14:textId="057CC381" w:rsidR="00121533" w:rsidRPr="00A00F8C" w:rsidRDefault="00121533" w:rsidP="00A00F8C">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="51F49BCD" w14:textId="057CC381" w:rsidR="00121533" w:rsidRPr="00AD25C7" w:rsidRDefault="00121533" w:rsidP="00121533">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="3009F625" w14:textId="04D558E6" w:rsidR="00121533" w:rsidRPr="00A00F8C" w:rsidRDefault="00121533" w:rsidP="00A00F8C">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3009F625" w14:textId="04D558E6" w:rsidR="00121533" w:rsidRPr="0011617A" w:rsidRDefault="00121533" w:rsidP="00121533">
+            <w:r w:rsidRPr="00D33957">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Prisms should be placed on the lane lines immediately after the intersection of the lane lines and the break line</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00121533" w:rsidRPr="00A00F8C" w14:paraId="4B3A7FD7" w14:textId="77777777" w:rsidTr="001662E9">
+      <w:tr w:rsidR="00121533" w:rsidRPr="00C40C97" w14:paraId="4B3A7FD7" w14:textId="77777777" w:rsidTr="00A120EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="092A6215" w14:textId="77777777" w:rsidR="00121533" w:rsidRPr="00A00F8C" w:rsidRDefault="00121533" w:rsidP="00A00F8C">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="092A6215" w14:textId="77777777" w:rsidR="00121533" w:rsidRPr="00AD25C7" w:rsidRDefault="00121533" w:rsidP="00121533">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4787FA96" w14:textId="1C15BE18" w:rsidR="00121533" w:rsidRPr="00A00F8C" w:rsidRDefault="00121533" w:rsidP="00A00F8C">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4787FA96" w14:textId="1C15BE18" w:rsidR="00121533" w:rsidRPr="00AD25C7" w:rsidRDefault="00121533" w:rsidP="00121533">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46A536F7" w14:textId="7085A1A7" w:rsidR="00121533" w:rsidRPr="00A00F8C" w:rsidRDefault="00121533" w:rsidP="00A00F8C">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="46A536F7" w14:textId="7085A1A7" w:rsidR="00121533" w:rsidRPr="006425A5" w:rsidRDefault="00121533" w:rsidP="00121533">
+            <w:r w:rsidRPr="00D33957">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Prisms shall be placed on the lane lines immediately before the intersection of the lane lines and the break line</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D3E6311" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00A00F8C" w:rsidRDefault="006425A5" w:rsidP="00A00F8C">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="4D3E6311" w14:textId="77777777" w:rsidR="006425A5" w:rsidRDefault="006425A5" w:rsidP="006425A5"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="8471"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006425A5" w:rsidRPr="00AD25C7" w14:paraId="3FAF00AD" w14:textId="77777777" w:rsidTr="00A556DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F0E34EE" w14:textId="659E0AC5" w:rsidR="006425A5" w:rsidRPr="006425A5" w:rsidRDefault="00121533" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="006425A5" w:rsidRPr="006425A5">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C5C4D7B" w14:textId="30F2FA5E" w:rsidR="006425A5" w:rsidRDefault="006425A5" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please provide the relevant rule number for question </w:t>
+            </w:r>
+            <w:r w:rsidR="00121533">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F118F30" w14:textId="41B05B34" w:rsidR="006425A5" w:rsidRPr="007A6E3F" w:rsidRDefault="006425A5" w:rsidP="00A556DF"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006425A5" w:rsidRPr="002B6E51" w14:paraId="1D4EB17A" w14:textId="77777777" w:rsidTr="00A556DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="37B9B754" w14:textId="3EFC2D6D" w:rsidR="006425A5" w:rsidRPr="006425A5" w:rsidRDefault="006425A5" w:rsidP="00A556DF"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8471" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ABADA1E" w14:textId="426F32C9" w:rsidR="006425A5" w:rsidRPr="002B6E51" w:rsidRDefault="006425A5" w:rsidP="00A556DF"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="17C07DFC" w14:textId="009F31AF" w:rsidR="006425A5" w:rsidRDefault="003E144D" w:rsidP="003E144D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1320"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="502FB18E" w14:textId="77777777" w:rsidR="003E144D" w:rsidRDefault="003E144D" w:rsidP="003E144D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1320"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40A7E75B" w14:textId="77777777" w:rsidR="003E144D" w:rsidRDefault="003E144D" w:rsidP="003E144D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1320"/>
+        </w:tabs>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9242" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="559"/>
-        <w:gridCol w:w="8683"/>
+        <w:gridCol w:w="522"/>
+        <w:gridCol w:w="536"/>
+        <w:gridCol w:w="7958"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006425A5" w:rsidRPr="00A00F8C" w14:paraId="3FAF00AD" w14:textId="77777777" w:rsidTr="001662E9">
-[...110 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="007A6E3F" w14:paraId="4937B714" w14:textId="77777777" w:rsidTr="00A120EE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="522" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D6BEE12" w14:textId="00AB4135" w:rsidR="00A120EE" w:rsidRPr="006425A5" w:rsidRDefault="00E146F6" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73B95B0F" w14:textId="08511076" w:rsidR="00A120EE" w:rsidRPr="006425A5" w:rsidRDefault="00A120EE" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7958" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11BE5ADD" w14:textId="77777777" w:rsidR="00B21A83" w:rsidRPr="00B21A83" w:rsidRDefault="00B21A83" w:rsidP="00B21A83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21A83">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">An athlete </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B21A83">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>approaches the track referee as they have qualified for the semi-finals of the 100m event, but doesn’t want to participate, wishing to remain fresh for the 200m later in the afternoon. What action can the Track Referee take, if any</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B21A83">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>? (1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28E7370D" w14:textId="0DD0A5B4" w:rsidR="00A120EE" w:rsidRPr="006425A5" w:rsidRDefault="00A120EE" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E146F6" w:rsidRPr="002B6E51" w14:paraId="5FF2F606" w14:textId="77777777" w:rsidTr="00A120EE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="522" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="17DDA1D8" w14:textId="77777777" w:rsidR="00E146F6" w:rsidRPr="00AD25C7" w:rsidRDefault="00E146F6" w:rsidP="00E146F6">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="536" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="79774D6F" w14:textId="5098FAE2" w:rsidR="00E146F6" w:rsidRPr="00AD25C7" w:rsidRDefault="00E146F6" w:rsidP="00E146F6">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7958" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E47B4E1" w14:textId="72928326" w:rsidR="00E146F6" w:rsidRPr="002B6E51" w:rsidRDefault="00E146F6" w:rsidP="00E146F6">
+            <w:r w:rsidRPr="00B500D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Tell them that if they withdraw from the 100m semi-final they will not be allowed to run in the 200m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E146F6" w:rsidRPr="002B6E51" w14:paraId="3AC264BE" w14:textId="77777777" w:rsidTr="00A120EE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="522" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B29BB38" w14:textId="77777777" w:rsidR="00E146F6" w:rsidRPr="00AD25C7" w:rsidRDefault="00E146F6" w:rsidP="00E146F6">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06D53FAA" w14:textId="2C96AAF8" w:rsidR="00E146F6" w:rsidRPr="00AD25C7" w:rsidRDefault="00E146F6" w:rsidP="00E146F6">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7958" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="728D88B4" w14:textId="114EE2B8" w:rsidR="00E146F6" w:rsidRPr="002B6E51" w:rsidRDefault="00E146F6" w:rsidP="00E146F6">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B500D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Allow the athlete to withdraw from the 100m semi-final and allow them to run in the 200m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E146F6" w:rsidRPr="00022800" w14:paraId="26F9C97E" w14:textId="77777777" w:rsidTr="00A120EE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="522" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FBE4229" w14:textId="77777777" w:rsidR="00E146F6" w:rsidRPr="00AD25C7" w:rsidRDefault="00E146F6" w:rsidP="00E146F6">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="536" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E9F9089" w14:textId="7B0025FD" w:rsidR="00E146F6" w:rsidRPr="00AD25C7" w:rsidRDefault="00E146F6" w:rsidP="00E146F6">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7958" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="614B75F9" w14:textId="664C6B6C" w:rsidR="00E146F6" w:rsidRPr="006425A5" w:rsidRDefault="00E146F6" w:rsidP="00E146F6">
+            <w:r w:rsidRPr="00B500D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Tell them to start the 100m semi-final and pull up just after the start.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E146F6" w:rsidRPr="00C40C97" w14:paraId="04C7C574" w14:textId="77777777" w:rsidTr="00A120EE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="522" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="159F81CC" w14:textId="77777777" w:rsidR="00E146F6" w:rsidRPr="00AD25C7" w:rsidRDefault="00E146F6" w:rsidP="00E146F6">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57B3C029" w14:textId="50FD046C" w:rsidR="00E146F6" w:rsidRPr="00AD25C7" w:rsidRDefault="00E146F6" w:rsidP="00E146F6">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7958" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17A735CD" w14:textId="59C80658" w:rsidR="00E146F6" w:rsidRPr="00C40C97" w:rsidRDefault="00E146F6" w:rsidP="00E146F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B500D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do nothing </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="40A7E75B" w14:textId="77777777" w:rsidR="003E144D" w:rsidRPr="00A00F8C" w:rsidRDefault="003E144D" w:rsidP="00A00F8C">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2E4818C3" w14:textId="5E14D7B6" w:rsidR="00F95451" w:rsidRDefault="00F95451" w:rsidP="00F95451">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9242" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="536"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="8157"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="8471"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="00A00F8C" w14:paraId="4937B714" w14:textId="77777777" w:rsidTr="001662E9">
-[...371 lines deleted...]
-          </w:p>
+      <w:tr w:rsidR="006425A5" w:rsidRPr="00AD25C7" w14:paraId="12156AB6" w14:textId="77777777" w:rsidTr="00A556DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="053D6505" w14:textId="73EF9193" w:rsidR="006425A5" w:rsidRPr="006425A5" w:rsidRDefault="006425A5" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E146F6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006425A5">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F5934C7" w14:textId="32FBCBBA" w:rsidR="006425A5" w:rsidRDefault="006425A5" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please provide the relevant rule number for question </w:t>
+            </w:r>
+            <w:r w:rsidR="00E146F6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C4A8677" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="007A6E3F" w:rsidRDefault="006425A5" w:rsidP="00A556DF"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006425A5" w:rsidRPr="002B6E51" w14:paraId="476521DB" w14:textId="77777777" w:rsidTr="00A556DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AAB75AC" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="006425A5" w:rsidRDefault="006425A5" w:rsidP="00A556DF"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8471" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ECE321B" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="002B6E51" w:rsidRDefault="006425A5" w:rsidP="00A556DF"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E4818C3" w14:textId="5E14D7B6" w:rsidR="00F95451" w:rsidRPr="00A00F8C" w:rsidRDefault="00F95451" w:rsidP="00A00F8C">
+    <w:p w14:paraId="1B97D58A" w14:textId="77777777" w:rsidR="0011617A" w:rsidRDefault="0011617A" w:rsidP="00F95451">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9242" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="559"/>
-        <w:gridCol w:w="8683"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="7957"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006425A5" w:rsidRPr="00A00F8C" w14:paraId="12156AB6" w14:textId="77777777" w:rsidTr="001662E9">
-[...20 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="007A6E3F" w14:paraId="2833A650" w14:textId="77777777" w:rsidTr="00DB0518">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A24DF07" w14:textId="5B045F43" w:rsidR="00A120EE" w:rsidRPr="006425A5" w:rsidRDefault="000E1F75" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00E146F6" w:rsidRPr="00A00F8C">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00DB0518">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00A120EE" w:rsidRPr="006425A5">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61F1D6FE" w14:textId="3FB857FE" w:rsidR="00A120EE" w:rsidRPr="006425A5" w:rsidRDefault="00A120EE" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7957" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15D1AF02" w14:textId="674CBAFC" w:rsidR="00A120EE" w:rsidRPr="007A6E3F" w:rsidRDefault="00C65FA6" w:rsidP="00585746">
+            <w:r w:rsidRPr="00A462B0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">There are 18 athletes in a 5000m, requiring a split start. How many athletes should be in each group? </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA4FA9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB0518" w:rsidRPr="002B6E51" w14:paraId="770F9F51" w14:textId="77777777" w:rsidTr="00DB0518">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="069ED8C2" w14:textId="77777777" w:rsidR="00DB0518" w:rsidRPr="00AD25C7" w:rsidRDefault="00DB0518" w:rsidP="00DB0518">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="60800295" w14:textId="738D1656" w:rsidR="00DB0518" w:rsidRPr="00AD25C7" w:rsidRDefault="00DB0518" w:rsidP="00DB0518">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7957" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="29EFFED3" w14:textId="76E88F5A" w:rsidR="00DB0518" w:rsidRPr="002B6E51" w:rsidRDefault="00DB0518" w:rsidP="00DB0518">
+            <w:r w:rsidRPr="007704F4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>9 athletes on the regular start line and 9 athletes on the separate outer start line</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB0518" w:rsidRPr="002B6E51" w14:paraId="042BCF75" w14:textId="77777777" w:rsidTr="00DB0518">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B2D9DEF" w14:textId="77777777" w:rsidR="00DB0518" w:rsidRPr="00AD25C7" w:rsidRDefault="00DB0518" w:rsidP="00DB0518">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D5FEF3F" w14:textId="16EE332A" w:rsidR="00DB0518" w:rsidRPr="00AD25C7" w:rsidRDefault="00DB0518" w:rsidP="00DB0518">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7957" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="546A1170" w14:textId="20CC2307" w:rsidR="00DB0518" w:rsidRPr="002B6E51" w:rsidRDefault="00DB0518" w:rsidP="00DB0518">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007704F4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>12 athletes on the regular start line and 6 athletes on the separate outer start line</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB0518" w:rsidRPr="00022800" w14:paraId="0222710A" w14:textId="77777777" w:rsidTr="00DB0518">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E69F42C" w14:textId="77777777" w:rsidR="00DB0518" w:rsidRPr="00AD25C7" w:rsidRDefault="00DB0518" w:rsidP="00DB0518">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC25FD9" w14:textId="3010C533" w:rsidR="00DB0518" w:rsidRPr="00AD25C7" w:rsidRDefault="00DB0518" w:rsidP="00DB0518">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7957" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EE3BEFA" w14:textId="11033A71" w:rsidR="00DB0518" w:rsidRPr="006425A5" w:rsidRDefault="00DB0518" w:rsidP="00DB0518">
+            <w:r w:rsidRPr="007704F4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>10 athletes on the regular start line and 8 athletes on the separate outer start line</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB0518" w:rsidRPr="00022800" w14:paraId="7570F236" w14:textId="77777777" w:rsidTr="00DB0518">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="586F9C44" w14:textId="77777777" w:rsidR="00DB0518" w:rsidRPr="00AD25C7" w:rsidRDefault="00DB0518" w:rsidP="00DB0518">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CCAB5B8" w14:textId="0E0ADF48" w:rsidR="00DB0518" w:rsidRPr="00AD25C7" w:rsidRDefault="00DB0518" w:rsidP="00DB0518">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7957" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="17AA2598" w14:textId="43E5C47D" w:rsidR="00DB0518" w:rsidRPr="006425A5" w:rsidRDefault="00DB0518" w:rsidP="00DB0518">
+            <w:r w:rsidRPr="007704F4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>6 athletes on the regular start line and 12 athletes on the separate outer start line</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="71906FE7" w14:textId="77777777" w:rsidR="006425A5" w:rsidRDefault="006425A5" w:rsidP="006425A5"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="8471"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006425A5" w:rsidRPr="00AD25C7" w14:paraId="40725B81" w14:textId="77777777" w:rsidTr="00A556DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A38C399" w14:textId="6930087E" w:rsidR="006425A5" w:rsidRPr="006425A5" w:rsidRDefault="006425A5" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB0518">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="000E1F75">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="8471" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...35 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB48F82" w14:textId="3532F459" w:rsidR="006425A5" w:rsidRDefault="006425A5" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Please provide the relevant rule number for question 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB0518">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (1 mark)</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...15 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="6FF260A4" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="007A6E3F" w:rsidRDefault="006425A5" w:rsidP="00A556DF"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006425A5" w:rsidRPr="002B6E51" w14:paraId="1266A6DB" w14:textId="77777777" w:rsidTr="00A556DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E2D3B4D" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="006425A5" w:rsidRDefault="006425A5" w:rsidP="00A556DF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8471" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="7ECE321B" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00A00F8C" w:rsidRDefault="006425A5" w:rsidP="00A00F8C">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="2848F834" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="002B6E51" w:rsidRDefault="006425A5" w:rsidP="00A556DF"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1B97D58A" w14:textId="77777777" w:rsidR="0011617A" w:rsidRPr="00A00F8C" w:rsidRDefault="0011617A" w:rsidP="00A00F8C">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0A967CA7" w14:textId="77777777" w:rsidR="006425A5" w:rsidRDefault="006425A5" w:rsidP="006425A5"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="643"/>
+        <w:gridCol w:w="673"/>
+        <w:gridCol w:w="7700"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00924A09" w:rsidRPr="007A6E3F" w14:paraId="0EC8F8A2" w14:textId="77777777" w:rsidTr="00924A09">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77369123" w14:textId="7C00C3F8" w:rsidR="00924A09" w:rsidRDefault="001E44C8" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="001E6543">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00924A09" w:rsidRPr="006425A5">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="673" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AAF1B10" w14:textId="1C308BF3" w:rsidR="00924A09" w:rsidRPr="006425A5" w:rsidRDefault="00924A09" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7700" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A3B193" w14:textId="77777777" w:rsidR="00515E24" w:rsidRPr="00515E24" w:rsidRDefault="00515E24" w:rsidP="00515E24">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00515E24">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>The leading athlete knocks down a hurdle in another lane which impedes the athlete in that lane. What action should you take as a track umpire and referee, please quote rule numbers? (1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AADF626" w14:textId="48954C7A" w:rsidR="00924A09" w:rsidRPr="006425A5" w:rsidRDefault="00924A09" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E6543" w:rsidRPr="002B6E51" w14:paraId="79405C5F" w14:textId="77777777" w:rsidTr="00924A09">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="386DA22B" w14:textId="77777777" w:rsidR="001E6543" w:rsidRPr="00AD25C7" w:rsidRDefault="001E6543" w:rsidP="001E6543">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="673" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EF716BF" w14:textId="036AEF5E" w:rsidR="001E6543" w:rsidRPr="00AD25C7" w:rsidRDefault="001E6543" w:rsidP="001E6543">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7700" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78308A8E" w14:textId="0AA272C2" w:rsidR="001E6543" w:rsidRPr="002B6E51" w:rsidRDefault="001E6543" w:rsidP="001E6543">
+            <w:r w:rsidRPr="00E22A98">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The umpire reports that the athlete’s foot was below the plane of the hurdle and the referee shall disqualify the athlete </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E6543" w:rsidRPr="002B6E51" w14:paraId="6239E81F" w14:textId="77777777" w:rsidTr="00924A09">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C414268" w14:textId="77777777" w:rsidR="001E6543" w:rsidRPr="00AD25C7" w:rsidRDefault="001E6543" w:rsidP="001E6543">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="673" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3524B334" w14:textId="60F32E3A" w:rsidR="001E6543" w:rsidRPr="00AD25C7" w:rsidRDefault="001E6543" w:rsidP="001E6543">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7700" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BFBB41F" w14:textId="019C5D77" w:rsidR="001E6543" w:rsidRPr="006425A5" w:rsidRDefault="001E6543" w:rsidP="001E6543">
+            <w:r w:rsidRPr="00E22A98">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>No action taken</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E6543" w:rsidRPr="002B6E51" w14:paraId="103CD004" w14:textId="77777777" w:rsidTr="00DB0518">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="02737F13" w14:textId="77777777" w:rsidR="001E6543" w:rsidRPr="00AD25C7" w:rsidRDefault="001E6543" w:rsidP="001E6543">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="673" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="23DEA052" w14:textId="5C20FE52" w:rsidR="001E6543" w:rsidRPr="00AD25C7" w:rsidRDefault="001E6543" w:rsidP="001E6543">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7700" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EB927E9" w14:textId="66BA4857" w:rsidR="001E6543" w:rsidRPr="006425A5" w:rsidRDefault="001E6543" w:rsidP="001E6543">
+            <w:r w:rsidRPr="00E22A98">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Disqualify the athlete in the other lane for failing to hurdle that flight</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E6543" w:rsidRPr="002B6E51" w14:paraId="711F62DF" w14:textId="77777777" w:rsidTr="00924A09">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="540D5FF4" w14:textId="77777777" w:rsidR="001E6543" w:rsidRPr="00AD25C7" w:rsidRDefault="001E6543" w:rsidP="001E6543">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="673" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2026F619" w14:textId="78C96C9F" w:rsidR="001E6543" w:rsidRPr="00AD25C7" w:rsidRDefault="001E6543" w:rsidP="001E6543">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7700" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="11BBEA7C" w14:textId="13760E98" w:rsidR="001E6543" w:rsidRPr="006425A5" w:rsidRDefault="001E6543" w:rsidP="001E6543">
+            <w:r w:rsidRPr="00E22A98">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Issue a warning to the athlete for their next race </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="14E0CC48" w14:textId="77777777" w:rsidR="00924A09" w:rsidRDefault="00924A09" w:rsidP="00F56E1D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9242" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="556"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="8129"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="7926"/>
+        <w:gridCol w:w="36"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="00A00F8C" w14:paraId="2833A650" w14:textId="77777777" w:rsidTr="001662E9">
-[...20 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="00924A09" w:rsidRPr="00AD25C7" w14:paraId="23491DB2" w14:textId="77777777" w:rsidTr="00A556DF">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="36" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15BF605F" w14:textId="5859EF90" w:rsidR="00924A09" w:rsidRPr="006425A5" w:rsidRDefault="001E44C8" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00DB0518" w:rsidRPr="00A00F8C">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="001E6543">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00924A09" w:rsidRPr="006425A5">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="545" w:type="dxa"/>
-[...44 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="8471" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="69E0D29C" w14:textId="676B7566" w:rsidR="00924A09" w:rsidRDefault="00924A09" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Please provide the relevant rule number for question 1</w:t>
+            </w:r>
+            <w:r w:rsidR="001E6543">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="001E44C8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>(1 mark)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15D1AF02" w14:textId="674CBAFC" w:rsidR="00A86D24" w:rsidRPr="00A00F8C" w:rsidRDefault="00A86D24" w:rsidP="00A00F8C">
-[...49 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="70FC8A0E" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="007A6E3F" w:rsidRDefault="00924A09" w:rsidP="00A556DF"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00924A09" w:rsidRPr="002B6E51" w14:paraId="7C2B73F3" w14:textId="77777777" w:rsidTr="00A556DF">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="36" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4704EAA3" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="006425A5" w:rsidRDefault="00924A09" w:rsidP="00A556DF"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8471" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="22AA592A" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="002B6E51" w:rsidRDefault="00924A09" w:rsidP="00A556DF"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00924A09" w:rsidRPr="007A6E3F" w14:paraId="235A0DD4" w14:textId="77777777" w:rsidTr="001E6543">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E578740" w14:textId="693E310B" w:rsidR="00924A09" w:rsidRPr="00924A09" w:rsidRDefault="001E6543" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidR="00924A09" w:rsidRPr="00924A09">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BC563F5" w14:textId="26AF4BCC" w:rsidR="00924A09" w:rsidRPr="00022800" w:rsidRDefault="00924A09" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7962" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E98B4B9" w14:textId="5F7893C1" w:rsidR="00924A09" w:rsidRPr="00924A09" w:rsidRDefault="000005EA" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742591">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>In a wheelchair or frame Running race, what is used to judge the finish? (1 mark)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E66844" w:rsidRPr="002B6E51" w14:paraId="6973AC79" w14:textId="77777777" w:rsidTr="001E6543">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2275439D" w14:textId="77777777" w:rsidR="00E66844" w:rsidRPr="00AD25C7" w:rsidRDefault="00E66844" w:rsidP="00E66844">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="50D131B7" w14:textId="0EEC8349" w:rsidR="00E66844" w:rsidRPr="00AD25C7" w:rsidRDefault="00E66844" w:rsidP="00E66844">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7957" w:type="dxa"/>
-[...58 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="7962" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="046D2010" w14:textId="1C9CB539" w:rsidR="00E66844" w:rsidRPr="002B6E51" w:rsidRDefault="00E66844" w:rsidP="00E66844">
+            <w:r w:rsidRPr="00FD0540">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>The athletes’ helmet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E66844" w:rsidRPr="002B6E51" w14:paraId="4A36175F" w14:textId="77777777" w:rsidTr="001E6543">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7950B383" w14:textId="77777777" w:rsidR="00E66844" w:rsidRPr="00AD25C7" w:rsidRDefault="00E66844" w:rsidP="00E66844">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15AC93AC" w14:textId="07AFAB71" w:rsidR="00E66844" w:rsidRPr="00AD25C7" w:rsidRDefault="00E66844" w:rsidP="00E66844">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7957" w:type="dxa"/>
-[...61 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="7962" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="18A9EEAD" w14:textId="4FC0FC2E" w:rsidR="00E66844" w:rsidRPr="00924A09" w:rsidRDefault="00E66844" w:rsidP="00E66844">
+            <w:r w:rsidRPr="00FD0540">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The centre </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>axle</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD0540">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the leading wheel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E66844" w:rsidRPr="00022800" w14:paraId="0341E610" w14:textId="77777777" w:rsidTr="001E6543">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E66D164" w14:textId="77777777" w:rsidR="00E66844" w:rsidRPr="00AD25C7" w:rsidRDefault="00E66844" w:rsidP="00E66844">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="182B7E04" w14:textId="2803A1E7" w:rsidR="00E66844" w:rsidRPr="00AD25C7" w:rsidRDefault="00E66844" w:rsidP="00E66844">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7957" w:type="dxa"/>
-[...60 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="7962" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="578E2583" w14:textId="7EA61746" w:rsidR="00E66844" w:rsidRPr="00022800" w:rsidRDefault="00E66844" w:rsidP="00E66844">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0540">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>The athlete’s torso</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E66844" w:rsidRPr="00C40C97" w14:paraId="55803F84" w14:textId="77777777" w:rsidTr="001E6543">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C48B6CD" w14:textId="77777777" w:rsidR="00E66844" w:rsidRPr="00AD25C7" w:rsidRDefault="00E66844" w:rsidP="00E66844">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1223B4A1" w14:textId="397BC531" w:rsidR="00E66844" w:rsidRPr="00AD25C7" w:rsidRDefault="00E66844" w:rsidP="00E66844">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7957" w:type="dxa"/>
-[...16 lines deleted...]
-              <w:t>6 athletes on the regular start line and 12 athletes on the separate outer start line</w:t>
+            <w:tcW w:w="7962" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ED53C89" w14:textId="29DA96F0" w:rsidR="00E66844" w:rsidRPr="00C40C97" w:rsidRDefault="00E66844" w:rsidP="00E66844">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0540">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>The front edge of the leading wheel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71906FE7" w14:textId="20D353C7" w:rsidR="00A86D24" w:rsidRPr="00A00F8C" w:rsidRDefault="00A86D24" w:rsidP="00A00F8C">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="202D5FA3" w14:textId="77777777" w:rsidR="00446197" w:rsidRDefault="00446197" w:rsidP="00F56E1D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9242" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="704"/>
-        <w:gridCol w:w="8538"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="8471"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006425A5" w:rsidRPr="00A00F8C" w14:paraId="40725B81" w14:textId="77777777" w:rsidTr="00A86D24">
-[...40 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="00E66844" w:rsidRPr="00AD25C7" w14:paraId="4076ABA6" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36B7C555" w14:textId="25840045" w:rsidR="00E66844" w:rsidRPr="006425A5" w:rsidRDefault="00E66844" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006425A5">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8538" w:type="dxa"/>
-[...72 lines deleted...]
-          </w:p>
+            <w:tcW w:w="8471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="431A1D3A" w14:textId="26F5420E" w:rsidR="00E66844" w:rsidRDefault="00E66844" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Please provide the relevant rule number for question 15 (1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BE0219F" w14:textId="77777777" w:rsidR="00E66844" w:rsidRPr="007A6E3F" w:rsidRDefault="00E66844" w:rsidP="001A3B8B"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E66844" w:rsidRPr="002B6E51" w14:paraId="50E14372" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="23A3E5CF" w14:textId="77777777" w:rsidR="00E66844" w:rsidRPr="006425A5" w:rsidRDefault="00E66844" w:rsidP="001A3B8B"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8471" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="61B3FC41" w14:textId="77777777" w:rsidR="00E66844" w:rsidRPr="002B6E51" w:rsidRDefault="00E66844" w:rsidP="001A3B8B"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A967CA7" w14:textId="77777777" w:rsidR="006425A5" w:rsidRDefault="006425A5" w:rsidP="00A00F8C">
-[...24 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3EBADDDA" w14:textId="77777777" w:rsidR="00E66844" w:rsidRDefault="00E66844" w:rsidP="00F56E1D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9242" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="659"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="7893"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="7952"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00924A09" w:rsidRPr="00A00F8C" w14:paraId="0EC8F8A2" w14:textId="77777777" w:rsidTr="00A00F8C">
-[...41 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="007A6E3F" w14:paraId="69EE8708" w14:textId="77777777" w:rsidTr="00F670EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5911A54D" w14:textId="3CF289C2" w:rsidR="00A120EE" w:rsidRDefault="00E66844" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r w:rsidR="00A120EE" w:rsidRPr="00924A09">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="690" w:type="dxa"/>
-[...89 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06C8DDF9" w14:textId="0F467D48" w:rsidR="00A120EE" w:rsidRPr="00924A09" w:rsidRDefault="00A120EE" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7952" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C8C89FF" w14:textId="625D143F" w:rsidR="002D73A3" w:rsidRPr="002D73A3" w:rsidRDefault="002D73A3" w:rsidP="002D73A3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D73A3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>What are the main takeover differences between a wheelchair 4x100m and a standard 4x100m (tick all that are correct)?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D73A3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D73A3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="005A6ED1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D73A3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark</w:t>
+            </w:r>
+            <w:r w:rsidR="005A6ED1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D73A3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62F847FC" w14:textId="02CA6B70" w:rsidR="00A120EE" w:rsidRPr="00924A09" w:rsidRDefault="00A120EE" w:rsidP="00446197">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F477C" w:rsidRPr="002B6E51" w14:paraId="1BE7C09E" w14:textId="77777777" w:rsidTr="00F670EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="24766971" w14:textId="77777777" w:rsidR="004F477C" w:rsidRPr="00AD25C7" w:rsidRDefault="004F477C" w:rsidP="004F477C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EBF1ABD" w14:textId="14FF629A" w:rsidR="004F477C" w:rsidRPr="00AD25C7" w:rsidRDefault="004F477C" w:rsidP="004F477C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7893" w:type="dxa"/>
-[...59 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="7952" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0471C6E4" w14:textId="60B50230" w:rsidR="004F477C" w:rsidRPr="002B6E51" w:rsidRDefault="004F477C" w:rsidP="004F477C">
+            <w:r w:rsidRPr="00D44194">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The takeover zone is 40m instead of 30m </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F477C" w:rsidRPr="002B6E51" w14:paraId="031A497F" w14:textId="77777777" w:rsidTr="00F670EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB608F9" w14:textId="77777777" w:rsidR="004F477C" w:rsidRPr="00AD25C7" w:rsidRDefault="004F477C" w:rsidP="004F477C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24D5322F" w14:textId="6DB7D011" w:rsidR="004F477C" w:rsidRPr="00AD25C7" w:rsidRDefault="004F477C" w:rsidP="004F477C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7893" w:type="dxa"/>
-[...60 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="7952" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21F3052D" w14:textId="7BC7AD5F" w:rsidR="004F477C" w:rsidRPr="002B6E51" w:rsidRDefault="004F477C" w:rsidP="004F477C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D44194">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>The takeover zone is 20m instead of 30m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F477C" w:rsidRPr="00022800" w14:paraId="07565AC6" w14:textId="77777777" w:rsidTr="00F670EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE6505A" w14:textId="77777777" w:rsidR="004F477C" w:rsidRPr="00AD25C7" w:rsidRDefault="004F477C" w:rsidP="004F477C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="22823ED1" w14:textId="45830868" w:rsidR="004F477C" w:rsidRPr="00AD25C7" w:rsidRDefault="004F477C" w:rsidP="004F477C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7893" w:type="dxa"/>
-[...60 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="7952" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B09BCF" w14:textId="2D4F5566" w:rsidR="004F477C" w:rsidRPr="00924A09" w:rsidRDefault="004F477C" w:rsidP="004F477C">
+            <w:r w:rsidRPr="00D44194">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>The takeover shall be made by a larger baton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F477C" w:rsidRPr="00C40C97" w14:paraId="6A08FAD8" w14:textId="77777777" w:rsidTr="00F670EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09529C53" w14:textId="77777777" w:rsidR="004F477C" w:rsidRPr="00AD25C7" w:rsidRDefault="004F477C" w:rsidP="004F477C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16E51A1A" w14:textId="74A56CFA" w:rsidR="004F477C" w:rsidRPr="00AD25C7" w:rsidRDefault="004F477C" w:rsidP="004F477C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7893" w:type="dxa"/>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Issue a warning to the athlete for their next race </w:t>
+            <w:tcW w:w="7952" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E270573" w14:textId="3186D97A" w:rsidR="004F477C" w:rsidRPr="00924A09" w:rsidRDefault="004F477C" w:rsidP="004F477C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D44194">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>The takeover shall be made by a touch on any part of the body</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F477C" w:rsidRPr="00C40C97" w14:paraId="663BC6C2" w14:textId="77777777" w:rsidTr="00991517">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D2B2E9D" w14:textId="77777777" w:rsidR="004F477C" w:rsidRPr="00AD25C7" w:rsidRDefault="004F477C" w:rsidP="004F477C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CA82A0E" w14:textId="1E44E1E3" w:rsidR="004F477C" w:rsidRPr="00AD25C7" w:rsidRDefault="004F477C" w:rsidP="004F477C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7952" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A623FF1" w14:textId="1D51EA59" w:rsidR="004F477C" w:rsidRPr="00924A09" w:rsidRDefault="004F477C" w:rsidP="004F477C">
+            <w:r w:rsidRPr="00D44194">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>The takeover shall be made by a touch on any part of the wheelchair</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="14E0CC48" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00A00F8C" w:rsidRDefault="00924A09" w:rsidP="00A00F8C">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="534ABB85" w14:textId="2BB837AE" w:rsidR="00BA59D5" w:rsidRDefault="00BA59D5" w:rsidP="00BA59D5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9242" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="559"/>
-        <w:gridCol w:w="8683"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="7950"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001662E9" w:rsidRPr="00A00F8C" w14:paraId="393E600E" w14:textId="77777777" w:rsidTr="001662E9">
-[...80 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="007A6E3F" w14:paraId="37AAA989" w14:textId="77777777" w:rsidTr="008B77C1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4474C616" w14:textId="143312A7" w:rsidR="00A120EE" w:rsidRPr="00924A09" w:rsidRDefault="004F477C" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r w:rsidR="00A120EE" w:rsidRPr="00924A09">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E2C4EC9" w14:textId="715816A8" w:rsidR="00A120EE" w:rsidRPr="00924A09" w:rsidRDefault="00A120EE" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7950" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CCE1C56" w14:textId="77777777" w:rsidR="00E0632F" w:rsidRPr="00E0632F" w:rsidRDefault="00E0632F" w:rsidP="00E0632F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E0632F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>In a 4x200m indoor relay, which rule is correct?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E0632F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E0632F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64D76E2D" w14:textId="44F742E5" w:rsidR="00A120EE" w:rsidRPr="00924A09" w:rsidRDefault="00A120EE" w:rsidP="00EA6793">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F864A5" w:rsidRPr="002B6E51" w14:paraId="50F5DC8C" w14:textId="77777777" w:rsidTr="008B77C1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="04D30AA6" w14:textId="77777777" w:rsidR="00F864A5" w:rsidRPr="00AD25C7" w:rsidRDefault="00F864A5" w:rsidP="00F864A5">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2936C9E8" w14:textId="4EE01002" w:rsidR="00F864A5" w:rsidRPr="00AD25C7" w:rsidRDefault="00F864A5" w:rsidP="00F864A5">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7950" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="35EC9AA8" w14:textId="6A4E3A51" w:rsidR="00F864A5" w:rsidRPr="002B6E51" w:rsidRDefault="00F864A5" w:rsidP="00F864A5">
+            <w:r w:rsidRPr="005F0BAF">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The athletes break on the first leg and have a 20m </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F0BAF">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>akeover box and have acceleration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F864A5" w:rsidRPr="002B6E51" w14:paraId="4A87E350" w14:textId="77777777" w:rsidTr="008B77C1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C670C6C" w14:textId="77777777" w:rsidR="00F864A5" w:rsidRPr="00AD25C7" w:rsidRDefault="00F864A5" w:rsidP="00F864A5">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="031AC593" w14:textId="2F4C47B1" w:rsidR="00F864A5" w:rsidRPr="00AD25C7" w:rsidRDefault="00F864A5" w:rsidP="00F864A5">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7950" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="351A3C4B" w14:textId="2BADBF0F" w:rsidR="00F864A5" w:rsidRPr="002B6E51" w:rsidRDefault="00F864A5" w:rsidP="00F864A5">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F0BAF">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The athletes break on the second leg and have a 30m </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F0BAF">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>akeover box with no acceleration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F864A5" w:rsidRPr="00022800" w14:paraId="6FB5C812" w14:textId="77777777" w:rsidTr="008B77C1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="14C568F8" w14:textId="77777777" w:rsidR="00F864A5" w:rsidRPr="00AD25C7" w:rsidRDefault="00F864A5" w:rsidP="00F864A5">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A284B47" w14:textId="38544AC6" w:rsidR="00F864A5" w:rsidRPr="00AD25C7" w:rsidRDefault="00F864A5" w:rsidP="00F864A5">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7950" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="56DCCD1D" w14:textId="3EFA3D17" w:rsidR="00F864A5" w:rsidRPr="00924A09" w:rsidRDefault="00F864A5" w:rsidP="00F864A5">
+            <w:r w:rsidRPr="005F0BAF">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>The race is run totally in lanes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F864A5" w:rsidRPr="00C40C97" w14:paraId="21EB7202" w14:textId="77777777" w:rsidTr="008B77C1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD115CE" w14:textId="77777777" w:rsidR="00F864A5" w:rsidRPr="00AD25C7" w:rsidRDefault="00F864A5" w:rsidP="00F864A5">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BC94204" w14:textId="7458C02B" w:rsidR="00F864A5" w:rsidRPr="00AD25C7" w:rsidRDefault="00F864A5" w:rsidP="00F864A5">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7950" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62F66772" w14:textId="103DCBAB" w:rsidR="00F864A5" w:rsidRPr="00924A09" w:rsidRDefault="00F864A5" w:rsidP="00F864A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F0BAF">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The athletes break on the second leg and have a 20m </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F0BAF">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">akeover box with no acceleration </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="19ABB779" w14:textId="77777777" w:rsidR="001662E9" w:rsidRPr="00A00F8C" w:rsidRDefault="001662E9" w:rsidP="00A00F8C">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="6E9B8C11" w14:textId="77777777" w:rsidR="00924A09" w:rsidRDefault="00924A09" w:rsidP="00A136CA">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9242" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="557"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="8129"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="8471"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00924A09" w:rsidRPr="00A00F8C" w14:paraId="235A0DD4" w14:textId="77777777" w:rsidTr="00A86D24">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="00F864A5" w:rsidRPr="00AD25C7" w14:paraId="4048C6F3" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="408C63AC" w14:textId="0454725A" w:rsidR="00F864A5" w:rsidRPr="006425A5" w:rsidRDefault="00F864A5" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006425A5">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="556" w:type="dxa"/>
-[...339 lines deleted...]
-          </w:p>
+            <w:tcW w:w="8471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64D89812" w14:textId="4053F5F9" w:rsidR="00F864A5" w:rsidRDefault="00F864A5" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Please provide the relevant rule number for question 18 (1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="644EDB87" w14:textId="77777777" w:rsidR="00F864A5" w:rsidRPr="007A6E3F" w:rsidRDefault="00F864A5" w:rsidP="001A3B8B"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F864A5" w:rsidRPr="002B6E51" w14:paraId="0A699DEA" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="43052A40" w14:textId="77777777" w:rsidR="00F864A5" w:rsidRPr="006425A5" w:rsidRDefault="00F864A5" w:rsidP="001A3B8B"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8471" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3832A826" w14:textId="77777777" w:rsidR="00F864A5" w:rsidRPr="002B6E51" w:rsidRDefault="00F864A5" w:rsidP="001A3B8B"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="202D5FA3" w14:textId="77777777" w:rsidR="00446197" w:rsidRPr="00A00F8C" w:rsidRDefault="00446197" w:rsidP="00A00F8C">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="08BFC8F0" w14:textId="77777777" w:rsidR="00F864A5" w:rsidRDefault="00F864A5" w:rsidP="00A120EE">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9242" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="559"/>
-        <w:gridCol w:w="8683"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="7951"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E66844" w:rsidRPr="00A00F8C" w14:paraId="4076ABA6" w14:textId="77777777" w:rsidTr="001662E9">
-[...80 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00497356" w14:paraId="4104BD26" w14:textId="77777777" w:rsidTr="00150182">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="210F9F3D" w14:textId="079AE3A3" w:rsidR="00A120EE" w:rsidRDefault="00F864A5" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="00A120EE" w:rsidRPr="00A120EE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71B4F37A" w14:textId="7FE7669F" w:rsidR="00A120EE" w:rsidRPr="00A120EE" w:rsidRDefault="00A120EE" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78976FB8" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRDefault="00152A2A" w:rsidP="00152A2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00152A2A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">On seeding the heats for the outdoor 200m at a Championships, what method is used for the lane draw for each heat? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00152A2A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45ED7094" w14:textId="334EAE80" w:rsidR="00152A2A" w:rsidRPr="00152A2A" w:rsidRDefault="00152A2A" w:rsidP="00152A2A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00525C04" w:rsidRPr="002B6E51" w14:paraId="578618B5" w14:textId="77777777" w:rsidTr="00150182">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="535F5A71" w14:textId="77777777" w:rsidR="00525C04" w:rsidRPr="00AD25C7" w:rsidRDefault="00525C04" w:rsidP="00525C04">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DD93D68" w14:textId="6F5CBA2E" w:rsidR="00525C04" w:rsidRPr="00AD25C7" w:rsidRDefault="00525C04" w:rsidP="00525C04">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4215C07B" w14:textId="6595CD44" w:rsidR="00525C04" w:rsidRPr="002B6E51" w:rsidRDefault="00525C04" w:rsidP="00525C04">
+            <w:r w:rsidRPr="009E6552">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Lanes 3,4,5,6 are given to the fastest four athletes in each heat, using season bests.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00525C04" w:rsidRPr="002B6E51" w14:paraId="5949C203" w14:textId="77777777" w:rsidTr="00150182">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60A75E04" w14:textId="77777777" w:rsidR="00525C04" w:rsidRPr="00AD25C7" w:rsidRDefault="00525C04" w:rsidP="00525C04">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E6EB26B" w14:textId="0C1D71E7" w:rsidR="00525C04" w:rsidRPr="00AD25C7" w:rsidRDefault="00525C04" w:rsidP="00525C04">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07BF8479" w14:textId="2DE766AB" w:rsidR="00525C04" w:rsidRPr="002B6E51" w:rsidRDefault="00525C04" w:rsidP="00525C04">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E6552">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lanes 5,6,7,8 are given to the fastest four athletes in each heat, using best performances. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00525C04" w:rsidRPr="00022800" w14:paraId="2DF6DED8" w14:textId="77777777" w:rsidTr="00150182">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E929BA" w14:textId="77777777" w:rsidR="00525C04" w:rsidRPr="00AD25C7" w:rsidRDefault="00525C04" w:rsidP="00525C04">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DA4E5CC" w14:textId="0FCEBB03" w:rsidR="00525C04" w:rsidRPr="00AD25C7" w:rsidRDefault="00525C04" w:rsidP="00525C04">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A10B4DA" w14:textId="2513E899" w:rsidR="00525C04" w:rsidRPr="00022800" w:rsidRDefault="00525C04" w:rsidP="00525C04">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E6552">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lanes are selected by a random draw </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00525C04" w:rsidRPr="00C40C97" w14:paraId="5FEF3546" w14:textId="77777777" w:rsidTr="00150182">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35EECD50" w14:textId="77777777" w:rsidR="00525C04" w:rsidRPr="00AD25C7" w:rsidRDefault="00525C04" w:rsidP="00525C04">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72CFE187" w14:textId="73F26A8E" w:rsidR="00525C04" w:rsidRPr="00AD25C7" w:rsidRDefault="00525C04" w:rsidP="00525C04">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C0BE8D0" w14:textId="2B9B4A69" w:rsidR="00525C04" w:rsidRPr="00C40C97" w:rsidRDefault="00525C04" w:rsidP="00525C04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E6552">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Athletes more likely to medal in the final can request specific lanes </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3EBADDDA" w14:textId="77777777" w:rsidR="00E66844" w:rsidRPr="00A00F8C" w:rsidRDefault="00E66844" w:rsidP="00A00F8C">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5D32849B" w14:textId="0F6F9C96" w:rsidR="00490444" w:rsidRDefault="00490444" w:rsidP="00152A2A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58370C18" w14:textId="77777777" w:rsidR="00152A2A" w:rsidRDefault="00152A2A" w:rsidP="00152A2A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E8339F2" w14:textId="77777777" w:rsidR="00152A2A" w:rsidRDefault="00152A2A" w:rsidP="00152A2A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9242" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="557"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="8128"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="8471"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="00A00F8C" w14:paraId="69EE8708" w14:textId="77777777" w:rsidTr="001662E9">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="00152A2A" w:rsidRPr="00AD25C7" w14:paraId="2BFCCDAF" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22738369" w14:textId="4B1D8C3F" w:rsidR="00152A2A" w:rsidRPr="006425A5" w:rsidRDefault="00152A2A" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006425A5">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="545" w:type="dxa"/>
-[...431 lines deleted...]
-          </w:p>
+            <w:tcW w:w="8471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4485215F" w14:textId="6B524B98" w:rsidR="00152A2A" w:rsidRDefault="00152A2A" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Please provide the relevant rule number for question 20 (1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="425E0544" w14:textId="77777777" w:rsidR="00152A2A" w:rsidRPr="007A6E3F" w:rsidRDefault="00152A2A" w:rsidP="001A3B8B"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00152A2A" w:rsidRPr="002B6E51" w14:paraId="530D27CD" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C6B6D19" w14:textId="77777777" w:rsidR="00152A2A" w:rsidRPr="006425A5" w:rsidRDefault="00152A2A" w:rsidP="001A3B8B"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8471" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6045063C" w14:textId="77777777" w:rsidR="00152A2A" w:rsidRPr="002B6E51" w:rsidRDefault="00152A2A" w:rsidP="001A3B8B"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="534ABB85" w14:textId="2BB837AE" w:rsidR="00BA59D5" w:rsidRPr="00A00F8C" w:rsidRDefault="00BA59D5" w:rsidP="00A00F8C">
+    <w:p w14:paraId="436C07C9" w14:textId="77777777" w:rsidR="00152A2A" w:rsidRDefault="00152A2A" w:rsidP="00152A2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9242" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="557"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="8128"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="7951"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="00A00F8C" w14:paraId="37AAA989" w14:textId="77777777" w:rsidTr="001662E9">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="00152A2A" w:rsidRPr="00497356" w14:paraId="17CDAD9B" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E07A7BE" w14:textId="0FE2B829" w:rsidR="00152A2A" w:rsidRDefault="00152A2A" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A120EE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E2C4EC9" w14:textId="715816A8" w:rsidR="00A120EE" w:rsidRPr="00A00F8C" w:rsidRDefault="00A120EE" w:rsidP="00A00F8C">
-[...78 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="36BB1BC2" w14:textId="77777777" w:rsidR="00152A2A" w:rsidRPr="00A120EE" w:rsidRDefault="00152A2A" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A8E7153" w14:textId="08DF7A88" w:rsidR="00152A2A" w:rsidRDefault="00EB509D" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001429C0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Which track events are in a senior women’s heptathlon competition (tick all that are correct)? (</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF2EAE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001429C0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF2EAE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001429C0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74B9D282" w14:textId="277FD703" w:rsidR="00EB509D" w:rsidRPr="00152A2A" w:rsidRDefault="00EB509D" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E7637F" w:rsidRPr="002B6E51" w14:paraId="5602885D" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4889C7D5" w14:textId="77777777" w:rsidR="00E7637F" w:rsidRPr="00AD25C7" w:rsidRDefault="00E7637F" w:rsidP="00E7637F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="68C41CE1" w14:textId="77777777" w:rsidR="00E7637F" w:rsidRPr="00AD25C7" w:rsidRDefault="00E7637F" w:rsidP="00E7637F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7950" w:type="dxa"/>
-[...58 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="7951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4694D029" w14:textId="6E7E849A" w:rsidR="00E7637F" w:rsidRPr="002B6E51" w:rsidRDefault="00E7637F" w:rsidP="00E7637F">
+            <w:r w:rsidRPr="00B30588">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>100m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E7637F" w:rsidRPr="002B6E51" w14:paraId="01F0F7D2" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A363EF6" w14:textId="77777777" w:rsidR="00E7637F" w:rsidRPr="00AD25C7" w:rsidRDefault="00E7637F" w:rsidP="00E7637F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E1A41C7" w14:textId="77777777" w:rsidR="00E7637F" w:rsidRPr="00AD25C7" w:rsidRDefault="00E7637F" w:rsidP="00E7637F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7950" w:type="dxa"/>
-[...61 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="7951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="605A4409" w14:textId="733AD63A" w:rsidR="00E7637F" w:rsidRPr="002B6E51" w:rsidRDefault="00E7637F" w:rsidP="00E7637F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B30588">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">200m </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E7637F" w:rsidRPr="00022800" w14:paraId="7E0B5423" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="145FF202" w14:textId="77777777" w:rsidR="00E7637F" w:rsidRPr="00AD25C7" w:rsidRDefault="00E7637F" w:rsidP="00E7637F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FD3EB7B" w14:textId="77777777" w:rsidR="00E7637F" w:rsidRPr="00AD25C7" w:rsidRDefault="00E7637F" w:rsidP="00E7637F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7950" w:type="dxa"/>
-[...58 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="7951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FFD935E" w14:textId="3B3E1B52" w:rsidR="00E7637F" w:rsidRPr="00022800" w:rsidRDefault="00E7637F" w:rsidP="00E7637F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B30588">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>400m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E7637F" w:rsidRPr="00C40C97" w14:paraId="31D6263A" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13A7BE80" w14:textId="77777777" w:rsidR="00E7637F" w:rsidRPr="00AD25C7" w:rsidRDefault="00E7637F" w:rsidP="00E7637F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2543EAAD" w14:textId="77777777" w:rsidR="00E7637F" w:rsidRPr="00AD25C7" w:rsidRDefault="00E7637F" w:rsidP="00E7637F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7950" w:type="dxa"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">The athletes break on the second leg and have a 20m takeover box with no acceleration </w:t>
+            <w:tcW w:w="7951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="398EAED6" w14:textId="30CC006E" w:rsidR="00E7637F" w:rsidRPr="00C40C97" w:rsidRDefault="00E7637F" w:rsidP="00E7637F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B30588">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">800m </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E7637F" w:rsidRPr="00C40C97" w14:paraId="5E4A9FF7" w14:textId="77777777" w:rsidTr="00E7637F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD21FF9" w14:textId="77777777" w:rsidR="00E7637F" w:rsidRPr="00AD25C7" w:rsidRDefault="00E7637F" w:rsidP="00E7637F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="44216787" w14:textId="723DBB44" w:rsidR="00E7637F" w:rsidRPr="00AD25C7" w:rsidRDefault="00E7637F" w:rsidP="00E7637F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="508D783D" w14:textId="38EE6A0E" w:rsidR="00E7637F" w:rsidRPr="004359B0" w:rsidRDefault="00E7637F" w:rsidP="00E7637F">
+            <w:r w:rsidRPr="00B30588">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>1500m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E7637F" w:rsidRPr="00C40C97" w14:paraId="073AB9F3" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BDACC25" w14:textId="77777777" w:rsidR="00E7637F" w:rsidRPr="00AD25C7" w:rsidRDefault="00E7637F" w:rsidP="00E7637F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53D67285" w14:textId="45460681" w:rsidR="00E7637F" w:rsidRPr="00AD25C7" w:rsidRDefault="00E7637F" w:rsidP="00E7637F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64F4324E" w14:textId="730C3024" w:rsidR="00E7637F" w:rsidRPr="004359B0" w:rsidRDefault="00E7637F" w:rsidP="00E7637F">
+            <w:r w:rsidRPr="00B30588">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B30588">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0mHurdles </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E7637F" w:rsidRPr="00C40C97" w14:paraId="58633D91" w14:textId="77777777" w:rsidTr="00E7637F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="78460996" w14:textId="77777777" w:rsidR="00E7637F" w:rsidRPr="00AD25C7" w:rsidRDefault="00E7637F" w:rsidP="00E7637F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="31EAC265" w14:textId="2A7464CC" w:rsidR="00E7637F" w:rsidRPr="00AD25C7" w:rsidRDefault="00E7637F" w:rsidP="00E7637F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="16305CC2" w14:textId="4D507926" w:rsidR="00E7637F" w:rsidRPr="004359B0" w:rsidRDefault="00E7637F" w:rsidP="00E7637F">
+            <w:r w:rsidRPr="00B30588">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B30588">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>0mHurdles</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E9B8C11" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00A00F8C" w:rsidRDefault="00924A09" w:rsidP="00A00F8C">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="1208934D" w14:textId="77777777" w:rsidR="00152A2A" w:rsidRDefault="00152A2A" w:rsidP="00152A2A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9242" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="559"/>
-        <w:gridCol w:w="8683"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="8471"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F864A5" w:rsidRPr="00A00F8C" w14:paraId="4048C6F3" w14:textId="77777777" w:rsidTr="001662E9">
-[...22 lines deleted...]
-              <w:t>19.</w:t>
+      <w:tr w:rsidR="00E7637F" w:rsidRPr="00AD25C7" w14:paraId="172EE29D" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29743615" w14:textId="64805735" w:rsidR="00E7637F" w:rsidRPr="006425A5" w:rsidRDefault="00E7637F" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006425A5">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8471" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...36 lines deleted...]
-          </w:p>
+          </w:tcPr>
+          <w:p w14:paraId="6A4B7F7C" w14:textId="472C5E7F" w:rsidR="00E7637F" w:rsidRDefault="00E7637F" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Please provide the relevant rule number for question 22 (1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D66AE05" w14:textId="77777777" w:rsidR="00E7637F" w:rsidRPr="007A6E3F" w:rsidRDefault="00E7637F" w:rsidP="001A3B8B"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E7637F" w:rsidRPr="002B6E51" w14:paraId="2635CD55" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB870FB" w14:textId="77777777" w:rsidR="00E7637F" w:rsidRPr="006425A5" w:rsidRDefault="00E7637F" w:rsidP="001A3B8B"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8471" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="3832A826" w14:textId="77777777" w:rsidR="00F864A5" w:rsidRPr="00A00F8C" w:rsidRDefault="00F864A5" w:rsidP="00A00F8C">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="4AD3461E" w14:textId="77777777" w:rsidR="00E7637F" w:rsidRPr="002B6E51" w:rsidRDefault="00E7637F" w:rsidP="001A3B8B"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36027D4E" w14:textId="7A8897FD" w:rsidR="00A86D24" w:rsidRPr="00A00F8C" w:rsidRDefault="00A86D24" w:rsidP="00A00F8C">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0C11FF1A" w14:textId="77777777" w:rsidR="00E7637F" w:rsidRDefault="00E7637F" w:rsidP="00152A2A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9242" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="557"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="8128"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="7951"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="00A00F8C" w14:paraId="4104BD26" w14:textId="77777777" w:rsidTr="001662E9">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="00E7637F" w:rsidRPr="00497356" w14:paraId="7D91B3E5" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27F776A7" w14:textId="3FF855E3" w:rsidR="00E7637F" w:rsidRDefault="00E7637F" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A120EE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71B4F37A" w14:textId="7FE7669F" w:rsidR="00A120EE" w:rsidRPr="00A00F8C" w:rsidRDefault="00A120EE" w:rsidP="00A00F8C">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5B8FB298" w14:textId="77777777" w:rsidR="00E7637F" w:rsidRPr="00A120EE" w:rsidRDefault="00E7637F" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7951" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...74 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="32C34776" w14:textId="34F97D52" w:rsidR="00E7637F" w:rsidRDefault="009B0749" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF38E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Which of these Para Athletics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF38E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ules is </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>not</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF38E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> correct?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001429C0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08995655" w14:textId="77777777" w:rsidR="00E7637F" w:rsidRPr="00152A2A" w:rsidRDefault="00E7637F" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D32D8D" w:rsidRPr="002B6E51" w14:paraId="2CC8854C" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="59AF6129" w14:textId="77777777" w:rsidR="00D32D8D" w:rsidRPr="00AD25C7" w:rsidRDefault="00D32D8D" w:rsidP="00D32D8D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="382F3D3C" w14:textId="77777777" w:rsidR="00D32D8D" w:rsidRPr="00AD25C7" w:rsidRDefault="00D32D8D" w:rsidP="00D32D8D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7951" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="4215C07B" w14:textId="6595CD44" w:rsidR="00525C04" w:rsidRPr="00A00F8C" w:rsidRDefault="00525C04" w:rsidP="00A00F8C">
-[...55 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="074CEA63" w14:textId="527E03EB" w:rsidR="00D32D8D" w:rsidRPr="002B6E51" w:rsidRDefault="00D32D8D" w:rsidP="00D32D8D">
+            <w:r w:rsidRPr="006F2098">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>A crouch start and the use of starting blocks is compulsory for T11/T12 athletes and their guide-runners</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D32D8D" w:rsidRPr="002B6E51" w14:paraId="7F43A0D7" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23AE8A54" w14:textId="77777777" w:rsidR="00D32D8D" w:rsidRPr="00AD25C7" w:rsidRDefault="00D32D8D" w:rsidP="00D32D8D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79FD8A8F" w14:textId="77777777" w:rsidR="00D32D8D" w:rsidRPr="00AD25C7" w:rsidRDefault="00D32D8D" w:rsidP="00D32D8D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7951" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07BF8479" w14:textId="1B7D416F" w:rsidR="00525C04" w:rsidRPr="00A00F8C" w:rsidRDefault="00525C04" w:rsidP="00A00F8C">
-[...76 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0EB98C2F" w14:textId="2B578D57" w:rsidR="00D32D8D" w:rsidRPr="002B6E51" w:rsidRDefault="00D32D8D" w:rsidP="00D32D8D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F2098">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>In races for T11/T12 athletes with a guide-runner. The athlete must reach the nearer edge of the finish line in front of the guide-runner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D32D8D" w:rsidRPr="00022800" w14:paraId="1327B597" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="607E5A08" w14:textId="77777777" w:rsidR="00D32D8D" w:rsidRPr="00AD25C7" w:rsidRDefault="00D32D8D" w:rsidP="00D32D8D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A50BD8B" w14:textId="77777777" w:rsidR="00D32D8D" w:rsidRPr="00AD25C7" w:rsidRDefault="00D32D8D" w:rsidP="00D32D8D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7951" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="3A10B4DA" w14:textId="2513E899" w:rsidR="00525C04" w:rsidRPr="00A00F8C" w:rsidRDefault="00525C04" w:rsidP="00A00F8C">
-[...57 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="36847921" w14:textId="24064D07" w:rsidR="00D32D8D" w:rsidRPr="00022800" w:rsidRDefault="00D32D8D" w:rsidP="00D32D8D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F2098">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>When competing with a guide-runner, athletes in Sports class T11 and T12 shall be guided through a tether. For track events, the maximum length between the two furthest points of the holding loop at the full extension of the tether shall not exceed 40cm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D32D8D" w:rsidRPr="00C40C97" w14:paraId="44A2B64C" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="756E2A15" w14:textId="77777777" w:rsidR="00D32D8D" w:rsidRPr="00AD25C7" w:rsidRDefault="00D32D8D" w:rsidP="00D32D8D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E516BBB" w14:textId="77777777" w:rsidR="00D32D8D" w:rsidRPr="00AD25C7" w:rsidRDefault="00D32D8D" w:rsidP="00D32D8D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7951" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C0BE8D0" w14:textId="2B9B4A69" w:rsidR="00525C04" w:rsidRPr="00A00F8C" w:rsidRDefault="00525C04" w:rsidP="00A00F8C">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Athletes more likely to medal in the final can request specific lanes </w:t>
+          <w:p w14:paraId="349EA167" w14:textId="5CFE7EFC" w:rsidR="00D32D8D" w:rsidRPr="00C40C97" w:rsidRDefault="00D32D8D" w:rsidP="00D32D8D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F2098">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Athletes in the Sports Class T11 must have their eyes/eye cavities completely covered by gauze patches or an equivalent material and must wear approved opaque glasses or an appropriate substitute during all track events</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3E8339F2" w14:textId="77777777" w:rsidR="00152A2A" w:rsidRPr="00A00F8C" w:rsidRDefault="00152A2A" w:rsidP="00A00F8C">
+    <w:p w14:paraId="4A869463" w14:textId="77777777" w:rsidR="00E7637F" w:rsidRDefault="00E7637F" w:rsidP="00152A2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9242" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="559"/>
-        <w:gridCol w:w="8683"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="8471"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00152A2A" w:rsidRPr="00A00F8C" w14:paraId="2BFCCDAF" w14:textId="77777777" w:rsidTr="001662E9">
-[...22 lines deleted...]
-              <w:t>21.</w:t>
+      <w:tr w:rsidR="00D32D8D" w:rsidRPr="00AD25C7" w14:paraId="2320DE11" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1009265A" w14:textId="3443BA31" w:rsidR="00D32D8D" w:rsidRPr="006425A5" w:rsidRDefault="00D32D8D" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006425A5">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8471" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...36 lines deleted...]
-          </w:p>
+          </w:tcPr>
+          <w:p w14:paraId="4A1101D8" w14:textId="6FEAE441" w:rsidR="00D32D8D" w:rsidRDefault="00D32D8D" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Please provide the relevant rule number for question 24 (1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09808953" w14:textId="77777777" w:rsidR="00D32D8D" w:rsidRPr="007A6E3F" w:rsidRDefault="00D32D8D" w:rsidP="001A3B8B"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D32D8D" w:rsidRPr="002B6E51" w14:paraId="333A6228" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF3EC65" w14:textId="77777777" w:rsidR="00D32D8D" w:rsidRPr="006425A5" w:rsidRDefault="00D32D8D" w:rsidP="001A3B8B"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8471" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6045063C" w14:textId="77777777" w:rsidR="00152A2A" w:rsidRPr="00A00F8C" w:rsidRDefault="00152A2A" w:rsidP="00A00F8C">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="2EC0BDB4" w14:textId="77777777" w:rsidR="00D32D8D" w:rsidRPr="002B6E51" w:rsidRDefault="00D32D8D" w:rsidP="001A3B8B"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="436C07C9" w14:textId="77777777" w:rsidR="00152A2A" w:rsidRDefault="00152A2A" w:rsidP="00A00F8C">
+    <w:p w14:paraId="57952715" w14:textId="77777777" w:rsidR="00D32D8D" w:rsidRDefault="00D32D8D" w:rsidP="00152A2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="407601C0" w14:textId="0A2DEAFC" w:rsidR="00A00F8C" w:rsidRDefault="00A00F8C">
-[...14 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3279525F" w14:textId="77777777" w:rsidR="00D32D8D" w:rsidRDefault="00D32D8D" w:rsidP="00152A2A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5959F5DE" w14:textId="77777777" w:rsidR="00D32D8D" w:rsidRDefault="00D32D8D" w:rsidP="00152A2A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3118C199" w14:textId="77777777" w:rsidR="00D32D8D" w:rsidRDefault="00D32D8D" w:rsidP="00152A2A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9242" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="557"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="8128"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="7951"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00152A2A" w:rsidRPr="00A00F8C" w14:paraId="17CDAD9B" w14:textId="77777777" w:rsidTr="00A00F8C">
-[...20 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="00D32D8D" w:rsidRPr="00497356" w14:paraId="1E633D8F" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FCA76BA" w14:textId="29A43C44" w:rsidR="00D32D8D" w:rsidRDefault="001A7D8E" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>22.</w:t>
-[...137 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r w:rsidR="00D32D8D" w:rsidRPr="00A120EE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2539A50C" w14:textId="77777777" w:rsidR="00D32D8D" w:rsidRPr="00A120EE" w:rsidRDefault="00D32D8D" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44D510FB" w14:textId="77777777" w:rsidR="00D32D8D" w:rsidRDefault="00BD52C2" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00080E43">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>During a 100m hurdles race. For how long should the wind gauge be activated? (1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F3B3B6A" w14:textId="2E0646D7" w:rsidR="00BD52C2" w:rsidRPr="00152A2A" w:rsidRDefault="00BD52C2" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A7D8E" w:rsidRPr="002B6E51" w14:paraId="16A0906F" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="603D47BA" w14:textId="77777777" w:rsidR="001A7D8E" w:rsidRPr="00AD25C7" w:rsidRDefault="001A7D8E" w:rsidP="001A7D8E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="29F58DED" w14:textId="77777777" w:rsidR="001A7D8E" w:rsidRPr="00AD25C7" w:rsidRDefault="001A7D8E" w:rsidP="001A7D8E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8128" w:type="dxa"/>
-[...58 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="7951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C529164" w14:textId="5863046A" w:rsidR="001A7D8E" w:rsidRPr="002B6E51" w:rsidRDefault="001A7D8E" w:rsidP="001A7D8E">
+            <w:r w:rsidRPr="00C206CF">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>5 seconds</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A7D8E" w:rsidRPr="002B6E51" w14:paraId="463A9A1E" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28D1A367" w14:textId="77777777" w:rsidR="001A7D8E" w:rsidRPr="00AD25C7" w:rsidRDefault="001A7D8E" w:rsidP="001A7D8E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D767F49" w14:textId="77777777" w:rsidR="001A7D8E" w:rsidRPr="00AD25C7" w:rsidRDefault="001A7D8E" w:rsidP="001A7D8E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8128" w:type="dxa"/>
-[...61 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="7951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15FDD755" w14:textId="3504CDEB" w:rsidR="001A7D8E" w:rsidRPr="002B6E51" w:rsidRDefault="001A7D8E" w:rsidP="001A7D8E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C206CF">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>10 seconds</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A7D8E" w:rsidRPr="00022800" w14:paraId="3ED76CAF" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="51373A41" w14:textId="77777777" w:rsidR="001A7D8E" w:rsidRPr="00AD25C7" w:rsidRDefault="001A7D8E" w:rsidP="001A7D8E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EC2A2C8" w14:textId="77777777" w:rsidR="001A7D8E" w:rsidRPr="00AD25C7" w:rsidRDefault="001A7D8E" w:rsidP="001A7D8E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8128" w:type="dxa"/>
-[...60 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="7951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BEBC453" w14:textId="3AF02528" w:rsidR="001A7D8E" w:rsidRPr="00022800" w:rsidRDefault="001A7D8E" w:rsidP="001A7D8E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C206CF">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13 seconds </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A7D8E" w:rsidRPr="00C40C97" w14:paraId="359106D4" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="697148D1" w14:textId="77777777" w:rsidR="001A7D8E" w:rsidRPr="00AD25C7" w:rsidRDefault="001A7D8E" w:rsidP="001A7D8E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A037290" w14:textId="77777777" w:rsidR="001A7D8E" w:rsidRPr="00AD25C7" w:rsidRDefault="001A7D8E" w:rsidP="001A7D8E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8128" w:type="dxa"/>
-[...219 lines deleted...]
-              <w:t>100mHurdles</w:t>
+            <w:tcW w:w="7951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="314EC2B9" w14:textId="66D97619" w:rsidR="001A7D8E" w:rsidRPr="00C40C97" w:rsidRDefault="001A7D8E" w:rsidP="001A7D8E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C206CF">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 Seconds </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1208934D" w14:textId="77777777" w:rsidR="00152A2A" w:rsidRPr="00A00F8C" w:rsidRDefault="00152A2A" w:rsidP="00A00F8C">
+    <w:p w14:paraId="7BED0AF6" w14:textId="77777777" w:rsidR="00D32D8D" w:rsidRDefault="00D32D8D" w:rsidP="00152A2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9242" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="559"/>
-        <w:gridCol w:w="8683"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="8471"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E7637F" w:rsidRPr="00A00F8C" w14:paraId="172EE29D" w14:textId="77777777" w:rsidTr="001662E9">
-[...22 lines deleted...]
-              <w:t>23.</w:t>
+      <w:tr w:rsidR="001A7D8E" w:rsidRPr="00AD25C7" w14:paraId="78F87057" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="453E0A07" w14:textId="6DABD164" w:rsidR="001A7D8E" w:rsidRPr="006425A5" w:rsidRDefault="001A7D8E" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006425A5">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8471" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...36 lines deleted...]
-          </w:p>
+          </w:tcPr>
+          <w:p w14:paraId="78138562" w14:textId="4B5A8DB9" w:rsidR="001A7D8E" w:rsidRDefault="001A7D8E" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Please provide the relevant rule number for question 26 (1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FF0EE73" w14:textId="77777777" w:rsidR="001A7D8E" w:rsidRPr="007A6E3F" w:rsidRDefault="001A7D8E" w:rsidP="001A3B8B"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A7D8E" w:rsidRPr="002B6E51" w14:paraId="2AD91BB2" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DFAAD24" w14:textId="77777777" w:rsidR="001A7D8E" w:rsidRPr="006425A5" w:rsidRDefault="001A7D8E" w:rsidP="001A3B8B"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8471" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="4AD3461E" w14:textId="77777777" w:rsidR="00E7637F" w:rsidRPr="00A00F8C" w:rsidRDefault="00E7637F" w:rsidP="00A00F8C">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="44D141E1" w14:textId="77777777" w:rsidR="001A7D8E" w:rsidRPr="002B6E51" w:rsidRDefault="001A7D8E" w:rsidP="001A3B8B"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0C11FF1A" w14:textId="77777777" w:rsidR="00E7637F" w:rsidRPr="00A00F8C" w:rsidRDefault="00E7637F" w:rsidP="00A00F8C">
+    <w:p w14:paraId="75D69C7B" w14:textId="77777777" w:rsidR="001A7D8E" w:rsidRDefault="001A7D8E" w:rsidP="00152A2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9242" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="557"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="8128"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="7951"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E7637F" w:rsidRPr="00A00F8C" w14:paraId="7D91B3E5" w14:textId="77777777" w:rsidTr="001662E9">
-[...37 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="001A7D8E" w:rsidRPr="00497356" w14:paraId="28729F5A" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56A06ADF" w14:textId="252691E2" w:rsidR="001A7D8E" w:rsidRDefault="001A7D8E" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A120EE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6330DF0D" w14:textId="77777777" w:rsidR="001A7D8E" w:rsidRPr="00A120EE" w:rsidRDefault="001A7D8E" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7951" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...95 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="24CDEF91" w14:textId="2976B0CD" w:rsidR="001A7D8E" w:rsidRDefault="00231A70" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00080E43">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Which of the following statements are correct in relation to relay check marks (tick all that apply)? (</w:t>
+            </w:r>
+            <w:r w:rsidR="008C4037">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00080E43">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark</w:t>
+            </w:r>
+            <w:r w:rsidR="008C4037">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00080E43">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B6D3AB8" w14:textId="0C788FD4" w:rsidR="00231A70" w:rsidRPr="00152A2A" w:rsidRDefault="00231A70" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E35474" w:rsidRPr="002B6E51" w14:paraId="196141A8" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="505818EF" w14:textId="77777777" w:rsidR="00E35474" w:rsidRPr="00AD25C7" w:rsidRDefault="00E35474" w:rsidP="00E35474">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EC16F79" w14:textId="77777777" w:rsidR="00E35474" w:rsidRPr="00AD25C7" w:rsidRDefault="00E35474" w:rsidP="00E35474">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7951" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="074CEA63" w14:textId="527E03EB" w:rsidR="00D32D8D" w:rsidRPr="00A00F8C" w:rsidRDefault="00D32D8D" w:rsidP="00A00F8C">
-[...73 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3DDE6F51" w14:textId="3BAFC1B7" w:rsidR="00E35474" w:rsidRPr="002B6E51" w:rsidRDefault="00E35474" w:rsidP="00E35474">
+            <w:r w:rsidRPr="007C3F98">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>No more than two check marks can be used</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E35474" w:rsidRPr="002B6E51" w14:paraId="7E0E2541" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43208B98" w14:textId="77777777" w:rsidR="00E35474" w:rsidRPr="00AD25C7" w:rsidRDefault="00E35474" w:rsidP="00E35474">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52981D96" w14:textId="77777777" w:rsidR="00E35474" w:rsidRPr="00AD25C7" w:rsidRDefault="00E35474" w:rsidP="00E35474">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7951" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EB98C2F" w14:textId="2B578D57" w:rsidR="00D32D8D" w:rsidRPr="00A00F8C" w:rsidRDefault="00D32D8D" w:rsidP="00A00F8C">
-[...59 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="30B3D564" w14:textId="1154EA0F" w:rsidR="00E35474" w:rsidRPr="002B6E51" w:rsidRDefault="00E35474" w:rsidP="00E35474">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C3F98">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Only one check mark can be used</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E35474" w:rsidRPr="00022800" w14:paraId="0321DE61" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FB83D33" w14:textId="77777777" w:rsidR="00E35474" w:rsidRPr="00AD25C7" w:rsidRDefault="00E35474" w:rsidP="00E35474">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A10C0D7" w14:textId="77777777" w:rsidR="00E35474" w:rsidRPr="00AD25C7" w:rsidRDefault="00E35474" w:rsidP="00E35474">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7951" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="36847921" w14:textId="24064D07" w:rsidR="00D32D8D" w:rsidRPr="00A00F8C" w:rsidRDefault="00D32D8D" w:rsidP="00A00F8C">
-[...57 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4FC2E6EC" w14:textId="0A009963" w:rsidR="00E35474" w:rsidRPr="00022800" w:rsidRDefault="00E35474" w:rsidP="00E35474">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C3F98">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>A check mark can be up to 50cm x 8cm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E35474" w:rsidRPr="00C40C97" w14:paraId="1EADB025" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="455CDF44" w14:textId="77777777" w:rsidR="00E35474" w:rsidRPr="00AD25C7" w:rsidRDefault="00E35474" w:rsidP="00E35474">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16EE1E1B" w14:textId="77777777" w:rsidR="00E35474" w:rsidRPr="00AD25C7" w:rsidRDefault="00E35474" w:rsidP="00E35474">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7951" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="349EA167" w14:textId="5CFE7EFC" w:rsidR="00D32D8D" w:rsidRPr="00A00F8C" w:rsidRDefault="00D32D8D" w:rsidP="00A00F8C">
-[...13 lines deleted...]
-              <w:t>Athletes in the Sports Class T11 must have their eyes/eye cavities completely covered by gauze patches or an equivalent material and must wear approved opaque glasses or an appropriate substitute during all track events</w:t>
+          <w:p w14:paraId="4805B997" w14:textId="7AF62856" w:rsidR="00E35474" w:rsidRPr="00C40C97" w:rsidRDefault="00E35474" w:rsidP="00E35474">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C3F98">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>A check mark must be no larger than 40cm x 5cm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E35474" w:rsidRPr="00C40C97" w14:paraId="34D6693C" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="084B5090" w14:textId="77777777" w:rsidR="00E35474" w:rsidRPr="00AD25C7" w:rsidRDefault="00E35474" w:rsidP="00E35474">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C5E64FA" w14:textId="77777777" w:rsidR="00E35474" w:rsidRPr="00AD25C7" w:rsidRDefault="00E35474" w:rsidP="00E35474">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C549B4B" w14:textId="6886776F" w:rsidR="00E35474" w:rsidRPr="004359B0" w:rsidRDefault="00E35474" w:rsidP="00E35474">
+            <w:r w:rsidRPr="007C3F98">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>An athlete can only place a check mark within their own lane</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E35474" w:rsidRPr="00C40C97" w14:paraId="7A93D627" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="208FE63C" w14:textId="77777777" w:rsidR="00E35474" w:rsidRPr="00AD25C7" w:rsidRDefault="00E35474" w:rsidP="00E35474">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B80518E" w14:textId="77777777" w:rsidR="00E35474" w:rsidRPr="00AD25C7" w:rsidRDefault="00E35474" w:rsidP="00E35474">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14C5928D" w14:textId="794B8DA3" w:rsidR="00E35474" w:rsidRPr="004359B0" w:rsidRDefault="00E35474" w:rsidP="00E35474">
+            <w:r w:rsidRPr="007C3F98">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>There is no restriction as to where an athlete can place check marks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4A869463" w14:textId="77777777" w:rsidR="00E7637F" w:rsidRPr="00A00F8C" w:rsidRDefault="00E7637F" w:rsidP="00A00F8C">
+    <w:p w14:paraId="4F3C47EF" w14:textId="77777777" w:rsidR="001A7D8E" w:rsidRDefault="001A7D8E" w:rsidP="00152A2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9242" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="559"/>
-        <w:gridCol w:w="8683"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="8471"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D32D8D" w:rsidRPr="00A00F8C" w14:paraId="2320DE11" w14:textId="77777777" w:rsidTr="001662E9">
-[...22 lines deleted...]
-              <w:t>25.</w:t>
+      <w:tr w:rsidR="00231A70" w:rsidRPr="00AD25C7" w14:paraId="341BE472" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC06BB6" w14:textId="034A1C9E" w:rsidR="00231A70" w:rsidRPr="006425A5" w:rsidRDefault="00231A70" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006425A5">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8471" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...36 lines deleted...]
-          </w:p>
+          </w:tcPr>
+          <w:p w14:paraId="26F0EBA0" w14:textId="388DC05F" w:rsidR="00231A70" w:rsidRDefault="00231A70" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Please provide the relevant rule number for question 28 (1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="038C300C" w14:textId="77777777" w:rsidR="00231A70" w:rsidRPr="007A6E3F" w:rsidRDefault="00231A70" w:rsidP="001A3B8B"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00231A70" w:rsidRPr="002B6E51" w14:paraId="6E2A7BF5" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D17CA13" w14:textId="77777777" w:rsidR="00231A70" w:rsidRPr="006425A5" w:rsidRDefault="00231A70" w:rsidP="001A3B8B"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8471" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="2EC0BDB4" w14:textId="77777777" w:rsidR="00D32D8D" w:rsidRPr="00A00F8C" w:rsidRDefault="00D32D8D" w:rsidP="00A00F8C">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="04AFFA85" w14:textId="77777777" w:rsidR="00231A70" w:rsidRPr="002B6E51" w:rsidRDefault="00231A70" w:rsidP="001A3B8B"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="57952715" w14:textId="77777777" w:rsidR="00D32D8D" w:rsidRPr="00A00F8C" w:rsidRDefault="00D32D8D" w:rsidP="00A00F8C">
+    <w:p w14:paraId="5A49915F" w14:textId="77777777" w:rsidR="00231A70" w:rsidRDefault="00231A70" w:rsidP="00152A2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9242" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="559"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="8126"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="7951"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D32D8D" w:rsidRPr="00A00F8C" w14:paraId="1E633D8F" w14:textId="77777777" w:rsidTr="00A86D24">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="00231A70" w:rsidRPr="00497356" w14:paraId="171E2789" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06DF7A2D" w14:textId="7786FCA7" w:rsidR="00231A70" w:rsidRDefault="00231A70" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A120EE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="557" w:type="dxa"/>
-[...91 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="465EC420" w14:textId="77777777" w:rsidR="00231A70" w:rsidRPr="00A120EE" w:rsidRDefault="00231A70" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="272E0162" w14:textId="77777777" w:rsidR="00231A70" w:rsidRDefault="007D1B43" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC5719">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>In the Relay rules, which one of the following is applicable to UKA and not to World Athletics? (1 mark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F55BC1A" w14:textId="74748507" w:rsidR="007D1B43" w:rsidRPr="00152A2A" w:rsidRDefault="007D1B43" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B14D0" w:rsidRPr="002B6E51" w14:paraId="3EE8CE26" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ADF706F" w14:textId="77777777" w:rsidR="005B14D0" w:rsidRPr="00AD25C7" w:rsidRDefault="005B14D0" w:rsidP="005B14D0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E93EF8" w14:textId="77777777" w:rsidR="005B14D0" w:rsidRPr="00AD25C7" w:rsidRDefault="005B14D0" w:rsidP="005B14D0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8126" w:type="dxa"/>
-[...58 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="7951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5721989E" w14:textId="2211BF12" w:rsidR="005B14D0" w:rsidRPr="002B6E51" w:rsidRDefault="005B14D0" w:rsidP="005B14D0">
+            <w:r w:rsidRPr="001F5188">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>On completion of the final leg the baton is to be handed to an Official by the last runner. It is not to be dropped or thrown from the han</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F5188">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B14D0" w:rsidRPr="002B6E51" w14:paraId="067164EF" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04395F1A" w14:textId="77777777" w:rsidR="005B14D0" w:rsidRPr="00AD25C7" w:rsidRDefault="005B14D0" w:rsidP="005B14D0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28020D03" w14:textId="77777777" w:rsidR="005B14D0" w:rsidRPr="00AD25C7" w:rsidRDefault="005B14D0" w:rsidP="005B14D0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8126" w:type="dxa"/>
-[...61 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="7951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71B9F824" w14:textId="174AA722" w:rsidR="005B14D0" w:rsidRPr="002B6E51" w:rsidRDefault="005B14D0" w:rsidP="005B14D0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F5188">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Athletes are not permitted to wear gloves or to place material (other than those permitted by Rule 6.4.3 of the Technical Rules) or substances on their hands in order to obtain a better grip of the baton     </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B14D0" w:rsidRPr="00022800" w14:paraId="35CAC3F6" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4739CF02" w14:textId="77777777" w:rsidR="005B14D0" w:rsidRPr="00AD25C7" w:rsidRDefault="005B14D0" w:rsidP="005B14D0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC763AF" w14:textId="77777777" w:rsidR="005B14D0" w:rsidRPr="00AD25C7" w:rsidRDefault="005B14D0" w:rsidP="005B14D0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8126" w:type="dxa"/>
-[...60 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="7951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F47EFE3" w14:textId="144E98F5" w:rsidR="005B14D0" w:rsidRPr="00022800" w:rsidRDefault="005B14D0" w:rsidP="005B14D0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F5188">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">At all relay takeovers, an athlete cannot commence their runup outside of the takeover zone </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B14D0" w:rsidRPr="00C40C97" w14:paraId="2B56EC42" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ECC8ECE" w14:textId="77777777" w:rsidR="005B14D0" w:rsidRPr="00AD25C7" w:rsidRDefault="005B14D0" w:rsidP="005B14D0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="488F57E4" w14:textId="77777777" w:rsidR="005B14D0" w:rsidRPr="00AD25C7" w:rsidRDefault="005B14D0" w:rsidP="005B14D0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8126" w:type="dxa"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">15 Seconds </w:t>
+            <w:tcW w:w="7951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E2BA49D" w14:textId="34CCD70D" w:rsidR="005B14D0" w:rsidRPr="00C40C97" w:rsidRDefault="005B14D0" w:rsidP="005B14D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F5188">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The baton shall be passed within the takeover zone. In relation to the takeover zone, it is only the position of the baton which is decisive  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E87E17A" w14:textId="77777777" w:rsidR="001274BE" w:rsidRPr="00A00F8C" w:rsidRDefault="001274BE" w:rsidP="00A00F8C">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="04352BD7" w14:textId="77777777" w:rsidR="00231A70" w:rsidRDefault="00231A70" w:rsidP="00152A2A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9242" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="559"/>
-        <w:gridCol w:w="8683"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="8471"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A86D24" w:rsidRPr="00A00F8C" w14:paraId="15D9ABF9" w14:textId="77777777" w:rsidTr="002A50C6">
-[...81 lines deleted...]
-          </w:p>
+      <w:tr w:rsidR="005B14D0" w:rsidRPr="00AD25C7" w14:paraId="70A97879" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="397F0A0F" w14:textId="6B2EB77E" w:rsidR="005B14D0" w:rsidRPr="006425A5" w:rsidRDefault="005B14D0" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006425A5">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59B1BDAF" w14:textId="4ACC3709" w:rsidR="005B14D0" w:rsidRDefault="005B14D0" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Please provide the relevant rule number for question 30 (1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12C6D36B" w14:textId="77777777" w:rsidR="005B14D0" w:rsidRPr="007A6E3F" w:rsidRDefault="005B14D0" w:rsidP="001A3B8B"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B14D0" w:rsidRPr="002B6E51" w14:paraId="0F850D86" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="307FBA89" w14:textId="77777777" w:rsidR="005B14D0" w:rsidRPr="006425A5" w:rsidRDefault="005B14D0" w:rsidP="001A3B8B"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8471" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F23E7EC" w14:textId="77777777" w:rsidR="005B14D0" w:rsidRPr="002B6E51" w:rsidRDefault="005B14D0" w:rsidP="001A3B8B"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36530762" w14:textId="732ED76C" w:rsidR="001274BE" w:rsidRPr="00A00F8C" w:rsidRDefault="001274BE" w:rsidP="00A00F8C">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="1E3A3139" w14:textId="77777777" w:rsidR="005B14D0" w:rsidRDefault="005B14D0" w:rsidP="00152A2A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1247DF26" w14:textId="77777777" w:rsidR="005B14D0" w:rsidRDefault="005B14D0" w:rsidP="00152A2A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="791729D5" w14:textId="77777777" w:rsidR="005B14D0" w:rsidRDefault="005B14D0" w:rsidP="00152A2A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9242" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="557"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="8128"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="7951"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001A7D8E" w:rsidRPr="00A00F8C" w14:paraId="28729F5A" w14:textId="77777777" w:rsidTr="001274BE">
-[...103 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="005B14D0" w:rsidRPr="00497356" w14:paraId="04686C28" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E5F03F8" w14:textId="3A87CF45" w:rsidR="005B14D0" w:rsidRDefault="005B14D0" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A120EE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E28439F" w14:textId="77777777" w:rsidR="005B14D0" w:rsidRPr="00A120EE" w:rsidRDefault="005B14D0" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC2CB34" w14:textId="77777777" w:rsidR="005B14D0" w:rsidRDefault="00644879" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00006AF4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Which scenario is the correct one for a 2k Steeplechase with an outside water jump? (1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49E57FE6" w14:textId="2B0C9CF8" w:rsidR="00644879" w:rsidRPr="00152A2A" w:rsidRDefault="00644879" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00743A8E" w:rsidRPr="002B6E51" w14:paraId="1E736D91" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3509E697" w14:textId="77777777" w:rsidR="00743A8E" w:rsidRPr="00AD25C7" w:rsidRDefault="00743A8E" w:rsidP="00743A8E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="57E00133" w14:textId="77777777" w:rsidR="00743A8E" w:rsidRPr="00AD25C7" w:rsidRDefault="00743A8E" w:rsidP="00743A8E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="479AF345" w14:textId="7CFFD9CC" w:rsidR="00743A8E" w:rsidRPr="002B6E51" w:rsidRDefault="00743A8E" w:rsidP="00743A8E">
+            <w:r w:rsidRPr="00CE547F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Barrier 3 is the first barrier, and 5 laps is shown on the L</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>ap Board and Bell (L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE547F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>BB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-          </w:p>
-[...119 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00CE547F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at the start </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00743A8E" w:rsidRPr="002B6E51" w14:paraId="10237230" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D3F22CD" w14:textId="77777777" w:rsidR="00743A8E" w:rsidRPr="00AD25C7" w:rsidRDefault="00743A8E" w:rsidP="00743A8E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A26E51F" w14:textId="77777777" w:rsidR="00743A8E" w:rsidRPr="00AD25C7" w:rsidRDefault="00743A8E" w:rsidP="00743A8E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8128" w:type="dxa"/>
-[...61 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="7951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11309727" w14:textId="5FD7A36F" w:rsidR="00743A8E" w:rsidRPr="002B6E51" w:rsidRDefault="00743A8E" w:rsidP="00743A8E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE547F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">water jump </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE547F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>is the first barrier for the athletes to go over and 4 laps show on the L</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>ap Board and Bell (L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE547F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>BB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE547F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at the start.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00743A8E" w:rsidRPr="00022800" w14:paraId="27690D3B" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AE045B3" w14:textId="77777777" w:rsidR="00743A8E" w:rsidRPr="00AD25C7" w:rsidRDefault="00743A8E" w:rsidP="00743A8E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="48DEA896" w14:textId="77777777" w:rsidR="00743A8E" w:rsidRPr="00AD25C7" w:rsidRDefault="00743A8E" w:rsidP="00743A8E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8128" w:type="dxa"/>
-[...60 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="7951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="20F6640D" w14:textId="661C20D3" w:rsidR="00743A8E" w:rsidRPr="00022800" w:rsidRDefault="00743A8E" w:rsidP="00743A8E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE547F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Barrier 2 is the first barrier, and 5 laps is shown on the L</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>ap Board and Bell (L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE547F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>BB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE547F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at the start</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00743A8E" w:rsidRPr="00C40C97" w14:paraId="4528C70F" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="042D675B" w14:textId="77777777" w:rsidR="00743A8E" w:rsidRPr="00AD25C7" w:rsidRDefault="00743A8E" w:rsidP="00743A8E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE2B625" w14:textId="77777777" w:rsidR="00743A8E" w:rsidRPr="00AD25C7" w:rsidRDefault="00743A8E" w:rsidP="00743A8E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8128" w:type="dxa"/>
-[...150 lines deleted...]
-              <w:t>There is no restriction as to where an athlete can place check marks</w:t>
+            <w:tcW w:w="7951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00728A1A" w14:textId="662DD007" w:rsidR="00743A8E" w:rsidRPr="00C40C97" w:rsidRDefault="00743A8E" w:rsidP="00743A8E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE547F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Barrier 3 is the first barrier, and 4 laps is shown on the L</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>ap Board and Bell (L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE547F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>BB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE547F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at the start</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4F3C47EF" w14:textId="77777777" w:rsidR="001A7D8E" w:rsidRPr="00A00F8C" w:rsidRDefault="001A7D8E" w:rsidP="00A00F8C">
+    <w:p w14:paraId="44D36F3B" w14:textId="77777777" w:rsidR="005B14D0" w:rsidRDefault="005B14D0" w:rsidP="00152A2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9242" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="559"/>
-        <w:gridCol w:w="8683"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="8471"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00231A70" w:rsidRPr="00A00F8C" w14:paraId="341BE472" w14:textId="77777777" w:rsidTr="00794309">
-[...22 lines deleted...]
-              <w:t>29.</w:t>
+      <w:tr w:rsidR="00743A8E" w:rsidRPr="00AD25C7" w14:paraId="29ADD988" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B43628D" w14:textId="4E931AD4" w:rsidR="00743A8E" w:rsidRPr="006425A5" w:rsidRDefault="00743A8E" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006425A5">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8471" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...36 lines deleted...]
-          </w:p>
+          </w:tcPr>
+          <w:p w14:paraId="1328B535" w14:textId="65D0640C" w:rsidR="00743A8E" w:rsidRDefault="00743A8E" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Please provide the relevant rule number for question 32 (1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BBC8102" w14:textId="77777777" w:rsidR="00743A8E" w:rsidRPr="007A6E3F" w:rsidRDefault="00743A8E" w:rsidP="001A3B8B"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00743A8E" w:rsidRPr="002B6E51" w14:paraId="1BA3D3AF" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D7F0BE7" w14:textId="77777777" w:rsidR="00743A8E" w:rsidRPr="006425A5" w:rsidRDefault="00743A8E" w:rsidP="001A3B8B"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8471" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="04AFFA85" w14:textId="77777777" w:rsidR="00231A70" w:rsidRPr="00A00F8C" w:rsidRDefault="00231A70" w:rsidP="00A00F8C">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="5DF85A0F" w14:textId="77777777" w:rsidR="00743A8E" w:rsidRPr="002B6E51" w:rsidRDefault="00743A8E" w:rsidP="001A3B8B"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A49915F" w14:textId="77777777" w:rsidR="00231A70" w:rsidRDefault="00231A70" w:rsidP="00A00F8C">
+    <w:p w14:paraId="4E4A94D3" w14:textId="77777777" w:rsidR="00743A8E" w:rsidRDefault="00743A8E" w:rsidP="00152A2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
-        <w:rPr>
-[...21 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9242" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="557"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="8128"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="7951"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00231A70" w:rsidRPr="00A00F8C" w14:paraId="171E2789" w14:textId="77777777" w:rsidTr="00A00F8C">
-[...121 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="00D61AB1" w:rsidRPr="00497356" w14:paraId="45BFCCDA" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BF21388" w14:textId="736FD58F" w:rsidR="00D61AB1" w:rsidRDefault="00D61AB1" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A120EE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40E43B6C" w14:textId="77777777" w:rsidR="00D61AB1" w:rsidRPr="00A120EE" w:rsidRDefault="00D61AB1" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7852D12E" w14:textId="77777777" w:rsidR="00D61AB1" w:rsidRDefault="00BC34A4" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005849CA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>You are acting as a track referee at a league meeting. An athlete comes to you at the end of the race to complain that the start was not a fair one. Do you</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> … </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005849CA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AAACE79" w14:textId="58D0D267" w:rsidR="00BC34A4" w:rsidRPr="00152A2A" w:rsidRDefault="00BC34A4" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD6A77" w:rsidRPr="002B6E51" w14:paraId="496023E4" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A229951" w14:textId="77777777" w:rsidR="00DD6A77" w:rsidRPr="00AD25C7" w:rsidRDefault="00DD6A77" w:rsidP="00DD6A77">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C609543" w14:textId="77777777" w:rsidR="00DD6A77" w:rsidRPr="00AD25C7" w:rsidRDefault="00DD6A77" w:rsidP="00DD6A77">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8128" w:type="dxa"/>
-[...58 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="7951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="304B0734" w14:textId="0045C16F" w:rsidR="00DD6A77" w:rsidRPr="002B6E51" w:rsidRDefault="00DD6A77" w:rsidP="00DD6A77">
+            <w:r w:rsidRPr="00DC630F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Refer the athlete to the start team</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD6A77" w:rsidRPr="002B6E51" w14:paraId="00AA9712" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="084DBF0B" w14:textId="77777777" w:rsidR="00DD6A77" w:rsidRPr="00AD25C7" w:rsidRDefault="00DD6A77" w:rsidP="00DD6A77">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29A6BAFA" w14:textId="77777777" w:rsidR="00DD6A77" w:rsidRPr="00AD25C7" w:rsidRDefault="00DD6A77" w:rsidP="00DD6A77">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8128" w:type="dxa"/>
-[...61 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="7951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C5FC236" w14:textId="0511DB61" w:rsidR="00DD6A77" w:rsidRPr="002B6E51" w:rsidRDefault="00DD6A77" w:rsidP="00DD6A77">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC630F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Tell the athlete that you will arrange for the race to be re-run</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD6A77" w:rsidRPr="00022800" w14:paraId="7481495C" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B722DFC" w14:textId="77777777" w:rsidR="00DD6A77" w:rsidRPr="00AD25C7" w:rsidRDefault="00DD6A77" w:rsidP="00DD6A77">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="565AE8F9" w14:textId="77777777" w:rsidR="00DD6A77" w:rsidRPr="00AD25C7" w:rsidRDefault="00DD6A77" w:rsidP="00DD6A77">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8128" w:type="dxa"/>
-[...60 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="7951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="78A88849" w14:textId="0F63A93D" w:rsidR="00DD6A77" w:rsidRPr="00022800" w:rsidRDefault="00DD6A77" w:rsidP="00DD6A77">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC630F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Tell the athlete that nothing can be done to rectify an unfair start</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD6A77" w:rsidRPr="00C40C97" w14:paraId="3A52C063" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EE83D8B" w14:textId="77777777" w:rsidR="00DD6A77" w:rsidRPr="00AD25C7" w:rsidRDefault="00DD6A77" w:rsidP="00DD6A77">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E8DBF5C" w14:textId="77777777" w:rsidR="00DD6A77" w:rsidRPr="00AD25C7" w:rsidRDefault="00DD6A77" w:rsidP="00DD6A77">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8128" w:type="dxa"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">The baton shall be passed within the takeover zone. In relation to the takeover zone, it is only the position of the baton which is decisive  </w:t>
+            <w:tcW w:w="7951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EF2F94D" w14:textId="72926D66" w:rsidR="00DD6A77" w:rsidRPr="00C40C97" w:rsidRDefault="00DD6A77" w:rsidP="00DD6A77">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC630F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Tell the athlete that in your opinion the start was fair</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="04352BD7" w14:textId="77777777" w:rsidR="00231A70" w:rsidRPr="00A00F8C" w:rsidRDefault="00231A70" w:rsidP="00A00F8C">
+    <w:p w14:paraId="05A6D2CF" w14:textId="77777777" w:rsidR="00D61AB1" w:rsidRDefault="00D61AB1" w:rsidP="00152A2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9242" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="559"/>
-        <w:gridCol w:w="8683"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="7951"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B14D0" w:rsidRPr="00A00F8C" w14:paraId="70A97879" w14:textId="77777777" w:rsidTr="00794309">
-[...80 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00EF5BEB" w:rsidRPr="00497356" w14:paraId="58774F94" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18853014" w14:textId="31E0C9B5" w:rsidR="00EF5BEB" w:rsidRDefault="00EF5BEB" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A120EE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48921F25" w14:textId="77777777" w:rsidR="00EF5BEB" w:rsidRPr="00A120EE" w:rsidRDefault="00EF5BEB" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7092DD18" w14:textId="77777777" w:rsidR="00EF5BEB" w:rsidRDefault="00A65532" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C93091">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>At a regional championship meeting, the umpire in position 19 spots an athlete on the first leg of a 4x400m relay race stepping on the inside lane line for two steps. What action could the Referee take? (1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28C63F4E" w14:textId="46F64A80" w:rsidR="00A65532" w:rsidRPr="00152A2A" w:rsidRDefault="00A65532" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006030D2" w:rsidRPr="002B6E51" w14:paraId="20BAFC6D" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7434BC1A" w14:textId="77777777" w:rsidR="006030D2" w:rsidRPr="00AD25C7" w:rsidRDefault="006030D2" w:rsidP="006030D2">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="26211B65" w14:textId="77777777" w:rsidR="006030D2" w:rsidRPr="00AD25C7" w:rsidRDefault="006030D2" w:rsidP="006030D2">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F24C589" w14:textId="42ACD24F" w:rsidR="006030D2" w:rsidRPr="002B6E51" w:rsidRDefault="006030D2" w:rsidP="006030D2">
+            <w:r w:rsidRPr="003069BE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Warn the athlete that they will be disqualified if they commit another lane infringement in a subsequent race</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006030D2" w:rsidRPr="002B6E51" w14:paraId="365F5966" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4072AB67" w14:textId="77777777" w:rsidR="006030D2" w:rsidRPr="00AD25C7" w:rsidRDefault="006030D2" w:rsidP="006030D2">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A26650A" w14:textId="77777777" w:rsidR="006030D2" w:rsidRPr="00AD25C7" w:rsidRDefault="006030D2" w:rsidP="006030D2">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DFEE335" w14:textId="3BDA72F8" w:rsidR="006030D2" w:rsidRPr="002B6E51" w:rsidRDefault="006030D2" w:rsidP="006030D2">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003069BE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Take no action as the infringement was incurred by only one member of a team in a relay race</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006030D2" w:rsidRPr="00022800" w14:paraId="7AAF4774" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="02F55C53" w14:textId="77777777" w:rsidR="006030D2" w:rsidRPr="00AD25C7" w:rsidRDefault="006030D2" w:rsidP="006030D2">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="19E38D75" w14:textId="77777777" w:rsidR="006030D2" w:rsidRPr="00AD25C7" w:rsidRDefault="006030D2" w:rsidP="006030D2">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="49B688EA" w14:textId="3B3BFE58" w:rsidR="006030D2" w:rsidRPr="00022800" w:rsidRDefault="006030D2" w:rsidP="006030D2">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003069BE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Disqualify the team of the offending athlete for a lane infringement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006030D2" w:rsidRPr="00C40C97" w14:paraId="6079348D" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3155342A" w14:textId="77777777" w:rsidR="006030D2" w:rsidRPr="00AD25C7" w:rsidRDefault="006030D2" w:rsidP="006030D2">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CBEEF06" w14:textId="77777777" w:rsidR="006030D2" w:rsidRPr="00AD25C7" w:rsidRDefault="006030D2" w:rsidP="006030D2">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33E482C3" w14:textId="1BDD34CF" w:rsidR="006030D2" w:rsidRPr="00C40C97" w:rsidRDefault="006030D2" w:rsidP="006030D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003069BE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Take no action as the advantage gained was minimal</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1E3A3139" w14:textId="77777777" w:rsidR="005B14D0" w:rsidRPr="00A00F8C" w:rsidRDefault="005B14D0" w:rsidP="00A00F8C">
+    <w:p w14:paraId="1656BC5E" w14:textId="77777777" w:rsidR="00EF5BEB" w:rsidRDefault="00EF5BEB" w:rsidP="00152A2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9242" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="557"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="8128"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="8471"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B14D0" w:rsidRPr="00A00F8C" w14:paraId="04686C28" w14:textId="77777777" w:rsidTr="00794309">
-[...352 lines deleted...]
-          </w:p>
+      <w:tr w:rsidR="006030D2" w:rsidRPr="00AD25C7" w14:paraId="3BCCDF50" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76DCCE6D" w14:textId="6F832AD1" w:rsidR="006030D2" w:rsidRPr="006425A5" w:rsidRDefault="006030D2" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006425A5">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FE81207" w14:textId="049182B8" w:rsidR="006030D2" w:rsidRDefault="006030D2" w:rsidP="001A3B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Please provide the relevant rule number for question 35 (1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="550855B5" w14:textId="77777777" w:rsidR="006030D2" w:rsidRPr="007A6E3F" w:rsidRDefault="006030D2" w:rsidP="001A3B8B"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006030D2" w:rsidRPr="002B6E51" w14:paraId="2703FD58" w14:textId="77777777" w:rsidTr="001A3B8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D9FE2BE" w14:textId="77777777" w:rsidR="006030D2" w:rsidRPr="006425A5" w:rsidRDefault="006030D2" w:rsidP="001A3B8B"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8471" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="39CA7554" w14:textId="77777777" w:rsidR="006030D2" w:rsidRPr="002B6E51" w:rsidRDefault="006030D2" w:rsidP="001A3B8B"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="44D36F3B" w14:textId="77777777" w:rsidR="005B14D0" w:rsidRPr="00A00F8C" w:rsidRDefault="005B14D0" w:rsidP="00A00F8C">
+    <w:p w14:paraId="5F16558C" w14:textId="77777777" w:rsidR="006030D2" w:rsidRDefault="006030D2" w:rsidP="00152A2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...992 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId7"/>
+    <w:sectPr w:rsidR="006030D2" w:rsidSect="00A120EE">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="2694" w:right="991" w:bottom="709" w:left="1440" w:header="708" w:footer="0" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1274" w:bottom="709" w:left="1440" w:header="708" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1705DED1" w14:textId="77777777" w:rsidR="00AC6248" w:rsidRDefault="00AC6248" w:rsidP="002B6E51">
+    <w:p w14:paraId="56143D2E" w14:textId="77777777" w:rsidR="00571741" w:rsidRDefault="00571741" w:rsidP="002B6E51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11643189" w14:textId="77777777" w:rsidR="00AC6248" w:rsidRDefault="00AC6248" w:rsidP="002B6E51">
+    <w:p w14:paraId="6AE76CF3" w14:textId="77777777" w:rsidR="00571741" w:rsidRDefault="00571741" w:rsidP="002B6E51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="110C4D81" w14:textId="77149B3E" w:rsidR="002B6E51" w:rsidRDefault="002B6E51">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="26D4E0A8" w14:textId="029B0B47" w:rsidR="002B6E51" w:rsidRDefault="002B6E51">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3180CA7A" w14:textId="77777777" w:rsidR="00AC6248" w:rsidRDefault="00AC6248" w:rsidP="002B6E51">
+    <w:p w14:paraId="3B547BC5" w14:textId="77777777" w:rsidR="00571741" w:rsidRDefault="00571741" w:rsidP="002B6E51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A7E8F4C" w14:textId="77777777" w:rsidR="00AC6248" w:rsidRDefault="00AC6248" w:rsidP="002B6E51">
+    <w:p w14:paraId="7A9C5606" w14:textId="77777777" w:rsidR="00571741" w:rsidRDefault="00571741" w:rsidP="002B6E51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="567F5EB7" w14:textId="65288AF3" w:rsidR="001662E9" w:rsidRDefault="001662E9" w:rsidP="001662E9">
+  <w:p w14:paraId="3D47697C" w14:textId="283F39CB" w:rsidR="002B6E51" w:rsidRDefault="002B6E51">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:jc w:val="center"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C98E2E9" wp14:editId="36D90D53">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C98E2E9" wp14:editId="50C3B3B8">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>1903730</wp:posOffset>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>1104900</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>7620</wp:posOffset>
+            <wp:posOffset>-400685</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3543300" cy="811274"/>
           <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:wrapNone/>
-          <wp:docPr id="1345011508" name="Picture 4" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="473467412" name="Picture 4" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="824061101" name="Picture 4" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3543300" cy="811274"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
-    </w:r>
-[...72 lines deleted...]
-      <w:t xml:space="preserve"> TRACK QUESTIONS</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AF625F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E8A32B0"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
@@ -13263,157 +10913,151 @@
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="912130681">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="498349787">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005D7C84"/>
     <w:rsid w:val="000005EA"/>
     <w:rsid w:val="00000D6D"/>
     <w:rsid w:val="00022800"/>
     <w:rsid w:val="00026554"/>
     <w:rsid w:val="0002677B"/>
     <w:rsid w:val="00026D66"/>
     <w:rsid w:val="00027E97"/>
     <w:rsid w:val="00034281"/>
-    <w:rsid w:val="00042136"/>
     <w:rsid w:val="000439C2"/>
     <w:rsid w:val="00051023"/>
     <w:rsid w:val="000639A9"/>
+    <w:rsid w:val="00086E22"/>
     <w:rsid w:val="000A1097"/>
     <w:rsid w:val="000A177D"/>
     <w:rsid w:val="000B2EB4"/>
     <w:rsid w:val="000B4D54"/>
     <w:rsid w:val="000C3DC9"/>
     <w:rsid w:val="000E117B"/>
     <w:rsid w:val="000E1F75"/>
     <w:rsid w:val="000E200C"/>
     <w:rsid w:val="000E6953"/>
     <w:rsid w:val="000F13C8"/>
     <w:rsid w:val="000F26D0"/>
     <w:rsid w:val="0010080F"/>
     <w:rsid w:val="001041EC"/>
     <w:rsid w:val="00106072"/>
     <w:rsid w:val="0011617A"/>
     <w:rsid w:val="00121533"/>
     <w:rsid w:val="001242FC"/>
-    <w:rsid w:val="001274BE"/>
     <w:rsid w:val="0013567E"/>
     <w:rsid w:val="00150182"/>
     <w:rsid w:val="00152A2A"/>
     <w:rsid w:val="00154ACE"/>
     <w:rsid w:val="00156D71"/>
     <w:rsid w:val="001617DA"/>
     <w:rsid w:val="00161CBF"/>
     <w:rsid w:val="00162566"/>
     <w:rsid w:val="001641CF"/>
-    <w:rsid w:val="001662E9"/>
     <w:rsid w:val="001768DB"/>
-    <w:rsid w:val="001847CE"/>
     <w:rsid w:val="001A7B55"/>
     <w:rsid w:val="001A7D8E"/>
     <w:rsid w:val="001B07C3"/>
     <w:rsid w:val="001B31BE"/>
     <w:rsid w:val="001C287C"/>
     <w:rsid w:val="001C59D1"/>
     <w:rsid w:val="001D105D"/>
     <w:rsid w:val="001D1B92"/>
     <w:rsid w:val="001D2FC2"/>
     <w:rsid w:val="001E44C8"/>
     <w:rsid w:val="001E6543"/>
+    <w:rsid w:val="001F180B"/>
     <w:rsid w:val="001F62D7"/>
     <w:rsid w:val="00201D35"/>
     <w:rsid w:val="00231A70"/>
     <w:rsid w:val="00234543"/>
     <w:rsid w:val="00235B0C"/>
     <w:rsid w:val="0024670D"/>
     <w:rsid w:val="00260A1D"/>
     <w:rsid w:val="0028268F"/>
     <w:rsid w:val="00286146"/>
     <w:rsid w:val="002B6E51"/>
     <w:rsid w:val="002B7654"/>
     <w:rsid w:val="002C4339"/>
     <w:rsid w:val="002D64CE"/>
     <w:rsid w:val="002D73A3"/>
     <w:rsid w:val="002E2C2C"/>
     <w:rsid w:val="002E6FDF"/>
     <w:rsid w:val="0030100C"/>
     <w:rsid w:val="003032E9"/>
     <w:rsid w:val="003141DF"/>
     <w:rsid w:val="0032387F"/>
     <w:rsid w:val="0032741E"/>
     <w:rsid w:val="00330492"/>
     <w:rsid w:val="00337E2B"/>
     <w:rsid w:val="00342BA8"/>
     <w:rsid w:val="00352600"/>
     <w:rsid w:val="003869AC"/>
     <w:rsid w:val="003877A7"/>
     <w:rsid w:val="00396B97"/>
     <w:rsid w:val="003A45AD"/>
-    <w:rsid w:val="003A55E1"/>
     <w:rsid w:val="003E144D"/>
     <w:rsid w:val="003E3C7C"/>
     <w:rsid w:val="003F069C"/>
     <w:rsid w:val="003F0D91"/>
     <w:rsid w:val="003F44FA"/>
     <w:rsid w:val="003F4C37"/>
     <w:rsid w:val="003F769E"/>
     <w:rsid w:val="00400A50"/>
     <w:rsid w:val="00401F58"/>
     <w:rsid w:val="00410274"/>
     <w:rsid w:val="00421215"/>
     <w:rsid w:val="00422141"/>
     <w:rsid w:val="004259A7"/>
     <w:rsid w:val="00425A44"/>
     <w:rsid w:val="00426293"/>
     <w:rsid w:val="004300BC"/>
     <w:rsid w:val="0043481C"/>
     <w:rsid w:val="00436499"/>
     <w:rsid w:val="00440331"/>
     <w:rsid w:val="00446197"/>
     <w:rsid w:val="004524AC"/>
     <w:rsid w:val="00456FB4"/>
     <w:rsid w:val="004661B7"/>
     <w:rsid w:val="00474764"/>
     <w:rsid w:val="00482E09"/>
@@ -13422,101 +11066,101 @@
     <w:rsid w:val="00494827"/>
     <w:rsid w:val="00495DEC"/>
     <w:rsid w:val="00497356"/>
     <w:rsid w:val="004A4C29"/>
     <w:rsid w:val="004A583F"/>
     <w:rsid w:val="004B25A3"/>
     <w:rsid w:val="004B36D6"/>
     <w:rsid w:val="004B6DC6"/>
     <w:rsid w:val="004C61C4"/>
     <w:rsid w:val="004E5D39"/>
     <w:rsid w:val="004E629E"/>
     <w:rsid w:val="004F1196"/>
     <w:rsid w:val="004F32AC"/>
     <w:rsid w:val="004F477C"/>
     <w:rsid w:val="00504D14"/>
     <w:rsid w:val="00511159"/>
     <w:rsid w:val="00511AF9"/>
     <w:rsid w:val="00515E24"/>
     <w:rsid w:val="00521870"/>
     <w:rsid w:val="00525C04"/>
     <w:rsid w:val="005265BD"/>
     <w:rsid w:val="00536A0B"/>
     <w:rsid w:val="00551BC7"/>
     <w:rsid w:val="0055229A"/>
     <w:rsid w:val="005526C1"/>
+    <w:rsid w:val="00571741"/>
     <w:rsid w:val="00571916"/>
     <w:rsid w:val="00592BA8"/>
     <w:rsid w:val="005A6ED1"/>
     <w:rsid w:val="005B14D0"/>
     <w:rsid w:val="005D7938"/>
     <w:rsid w:val="005D7C84"/>
     <w:rsid w:val="005E13D9"/>
     <w:rsid w:val="005E23E8"/>
     <w:rsid w:val="005F0D75"/>
     <w:rsid w:val="005F22B1"/>
     <w:rsid w:val="005F5AA3"/>
     <w:rsid w:val="006030D2"/>
     <w:rsid w:val="006111D1"/>
     <w:rsid w:val="0061313F"/>
     <w:rsid w:val="00620DC1"/>
     <w:rsid w:val="0062673F"/>
     <w:rsid w:val="00631F0E"/>
     <w:rsid w:val="006425A5"/>
     <w:rsid w:val="00644879"/>
     <w:rsid w:val="00656D9C"/>
     <w:rsid w:val="00664BC7"/>
     <w:rsid w:val="006702BC"/>
     <w:rsid w:val="00674A02"/>
     <w:rsid w:val="00683455"/>
     <w:rsid w:val="00684BCE"/>
     <w:rsid w:val="00693CEC"/>
     <w:rsid w:val="00694822"/>
     <w:rsid w:val="00697DC3"/>
     <w:rsid w:val="006A055E"/>
     <w:rsid w:val="006A2CF0"/>
     <w:rsid w:val="006B1A1B"/>
     <w:rsid w:val="006B56C6"/>
     <w:rsid w:val="006C3D16"/>
     <w:rsid w:val="006D5051"/>
     <w:rsid w:val="006E3149"/>
     <w:rsid w:val="006F05B8"/>
     <w:rsid w:val="006F5E00"/>
     <w:rsid w:val="007159D6"/>
     <w:rsid w:val="0071691B"/>
     <w:rsid w:val="00721681"/>
     <w:rsid w:val="00722312"/>
     <w:rsid w:val="0074064C"/>
     <w:rsid w:val="00742D45"/>
     <w:rsid w:val="00743A8E"/>
     <w:rsid w:val="0075242A"/>
     <w:rsid w:val="007579D8"/>
     <w:rsid w:val="007605EB"/>
     <w:rsid w:val="0076582A"/>
     <w:rsid w:val="00773270"/>
     <w:rsid w:val="00783884"/>
-    <w:rsid w:val="00794309"/>
     <w:rsid w:val="007A2A5B"/>
     <w:rsid w:val="007A38F4"/>
     <w:rsid w:val="007A6E3F"/>
     <w:rsid w:val="007C2227"/>
     <w:rsid w:val="007C63AB"/>
     <w:rsid w:val="007D131C"/>
     <w:rsid w:val="007D1B43"/>
     <w:rsid w:val="007E1775"/>
     <w:rsid w:val="007E7D92"/>
     <w:rsid w:val="00805721"/>
     <w:rsid w:val="0081582C"/>
     <w:rsid w:val="00824F49"/>
     <w:rsid w:val="00830DCF"/>
     <w:rsid w:val="00834438"/>
     <w:rsid w:val="008366AA"/>
     <w:rsid w:val="00841A4D"/>
     <w:rsid w:val="00851158"/>
     <w:rsid w:val="00852DA6"/>
     <w:rsid w:val="008562C8"/>
     <w:rsid w:val="0085754D"/>
     <w:rsid w:val="008579EB"/>
     <w:rsid w:val="008608A4"/>
     <w:rsid w:val="00861C1B"/>
     <w:rsid w:val="00866A28"/>
     <w:rsid w:val="00867DA1"/>
@@ -13530,127 +11174,125 @@
     <w:rsid w:val="008C4037"/>
     <w:rsid w:val="008E7A8E"/>
     <w:rsid w:val="008F174B"/>
     <w:rsid w:val="008F7000"/>
     <w:rsid w:val="00901070"/>
     <w:rsid w:val="00902029"/>
     <w:rsid w:val="00903864"/>
     <w:rsid w:val="00903B91"/>
     <w:rsid w:val="0090586D"/>
     <w:rsid w:val="00906C09"/>
     <w:rsid w:val="00914067"/>
     <w:rsid w:val="00924A09"/>
     <w:rsid w:val="00934310"/>
     <w:rsid w:val="009415BC"/>
     <w:rsid w:val="00941E3B"/>
     <w:rsid w:val="00946AD8"/>
     <w:rsid w:val="00950875"/>
     <w:rsid w:val="0096113A"/>
     <w:rsid w:val="00991517"/>
     <w:rsid w:val="009A3AF7"/>
     <w:rsid w:val="009B0749"/>
     <w:rsid w:val="009B5627"/>
     <w:rsid w:val="009C00FC"/>
     <w:rsid w:val="009C1B7A"/>
     <w:rsid w:val="009D3DE2"/>
+    <w:rsid w:val="009E1B26"/>
     <w:rsid w:val="009E2C09"/>
     <w:rsid w:val="009E7C09"/>
     <w:rsid w:val="009F09F4"/>
     <w:rsid w:val="009F1741"/>
     <w:rsid w:val="009F385F"/>
-    <w:rsid w:val="00A00F8C"/>
     <w:rsid w:val="00A02F0C"/>
     <w:rsid w:val="00A07A41"/>
     <w:rsid w:val="00A120EE"/>
     <w:rsid w:val="00A136CA"/>
     <w:rsid w:val="00A16890"/>
     <w:rsid w:val="00A26EEB"/>
     <w:rsid w:val="00A3210C"/>
     <w:rsid w:val="00A34B42"/>
     <w:rsid w:val="00A6409A"/>
     <w:rsid w:val="00A65532"/>
     <w:rsid w:val="00A667D6"/>
-    <w:rsid w:val="00A86D24"/>
     <w:rsid w:val="00AA577C"/>
     <w:rsid w:val="00AB31EE"/>
-    <w:rsid w:val="00AC6248"/>
     <w:rsid w:val="00AC6345"/>
     <w:rsid w:val="00AD2B2C"/>
     <w:rsid w:val="00AD4533"/>
     <w:rsid w:val="00AD5367"/>
     <w:rsid w:val="00AD5FC2"/>
     <w:rsid w:val="00AD6A09"/>
     <w:rsid w:val="00AE0DB9"/>
     <w:rsid w:val="00AF09F8"/>
-    <w:rsid w:val="00AF126D"/>
     <w:rsid w:val="00AF2045"/>
     <w:rsid w:val="00B038EE"/>
     <w:rsid w:val="00B0555F"/>
     <w:rsid w:val="00B20347"/>
     <w:rsid w:val="00B21A83"/>
     <w:rsid w:val="00B323FD"/>
     <w:rsid w:val="00B346BA"/>
     <w:rsid w:val="00B349A3"/>
     <w:rsid w:val="00B4624B"/>
     <w:rsid w:val="00B5648D"/>
     <w:rsid w:val="00B604F3"/>
     <w:rsid w:val="00B65553"/>
     <w:rsid w:val="00B85BA5"/>
     <w:rsid w:val="00BA1D35"/>
     <w:rsid w:val="00BA4FA9"/>
     <w:rsid w:val="00BA59D5"/>
     <w:rsid w:val="00BB5445"/>
     <w:rsid w:val="00BC0C29"/>
     <w:rsid w:val="00BC0CE6"/>
     <w:rsid w:val="00BC1D47"/>
     <w:rsid w:val="00BC34A4"/>
     <w:rsid w:val="00BD52C2"/>
     <w:rsid w:val="00BE2169"/>
     <w:rsid w:val="00BE2F86"/>
     <w:rsid w:val="00BE5228"/>
     <w:rsid w:val="00BE56B9"/>
     <w:rsid w:val="00BF46F7"/>
     <w:rsid w:val="00C23BD0"/>
     <w:rsid w:val="00C63A52"/>
     <w:rsid w:val="00C65FA6"/>
     <w:rsid w:val="00C66B85"/>
     <w:rsid w:val="00C72F19"/>
     <w:rsid w:val="00C85879"/>
     <w:rsid w:val="00C90C43"/>
     <w:rsid w:val="00C91A87"/>
     <w:rsid w:val="00CB2D5D"/>
     <w:rsid w:val="00CB2EC2"/>
     <w:rsid w:val="00CB3D4F"/>
     <w:rsid w:val="00CC0765"/>
     <w:rsid w:val="00CC6DE5"/>
     <w:rsid w:val="00CD2C54"/>
     <w:rsid w:val="00CD34F0"/>
     <w:rsid w:val="00CE499C"/>
     <w:rsid w:val="00CE4AEB"/>
     <w:rsid w:val="00CF4EB3"/>
     <w:rsid w:val="00CF7DEF"/>
     <w:rsid w:val="00D02FC2"/>
+    <w:rsid w:val="00D0316D"/>
     <w:rsid w:val="00D04B43"/>
     <w:rsid w:val="00D04B95"/>
     <w:rsid w:val="00D14EC7"/>
     <w:rsid w:val="00D2016D"/>
     <w:rsid w:val="00D210F4"/>
     <w:rsid w:val="00D24976"/>
     <w:rsid w:val="00D32D8D"/>
     <w:rsid w:val="00D41A35"/>
     <w:rsid w:val="00D41C1A"/>
     <w:rsid w:val="00D46A9A"/>
     <w:rsid w:val="00D50C1F"/>
     <w:rsid w:val="00D53DFD"/>
     <w:rsid w:val="00D57474"/>
     <w:rsid w:val="00D61A78"/>
     <w:rsid w:val="00D61AB1"/>
     <w:rsid w:val="00D71665"/>
     <w:rsid w:val="00D755F5"/>
     <w:rsid w:val="00D850A1"/>
     <w:rsid w:val="00D91C6A"/>
     <w:rsid w:val="00D95314"/>
     <w:rsid w:val="00DA02F4"/>
     <w:rsid w:val="00DA132D"/>
     <w:rsid w:val="00DB0518"/>
     <w:rsid w:val="00DB06DA"/>
     <w:rsid w:val="00DB0D82"/>
@@ -13693,70 +11335,71 @@
     <w:rsid w:val="00F17F8A"/>
     <w:rsid w:val="00F33C29"/>
     <w:rsid w:val="00F35A21"/>
     <w:rsid w:val="00F446BC"/>
     <w:rsid w:val="00F56E1D"/>
     <w:rsid w:val="00F670EF"/>
     <w:rsid w:val="00F73405"/>
     <w:rsid w:val="00F73AAD"/>
     <w:rsid w:val="00F85011"/>
     <w:rsid w:val="00F864A5"/>
     <w:rsid w:val="00F8795E"/>
     <w:rsid w:val="00F9383C"/>
     <w:rsid w:val="00F95451"/>
     <w:rsid w:val="00FA3325"/>
     <w:rsid w:val="00FA4271"/>
     <w:rsid w:val="00FA5D59"/>
     <w:rsid w:val="00FB73FF"/>
     <w:rsid w:val="00FC03A8"/>
     <w:rsid w:val="00FC0A6F"/>
     <w:rsid w:val="00FD17AF"/>
     <w:rsid w:val="00FD3B0E"/>
     <w:rsid w:val="00FD7A93"/>
     <w:rsid w:val="00FE0541"/>
     <w:rsid w:val="00FE74E9"/>
     <w:rsid w:val="00FF028E"/>
+    <w:rsid w:val="00FF7CE6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="11A444F0"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EBDD181C-8FD0-4541-9145-15C495FBE51C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -13774,51 +11417,51 @@
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14326,51 +11969,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005D7C84"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -14663,87 +12305,112 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00FC0A6F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002B6E51"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="002B6E51"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002B6E51"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002B6E51"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D0316D"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D0316D"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="316619410">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="652222474">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -14844,51 +12511,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2089686152">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paralympic.org/sites/default/files/2024-03/World%20Para%20Athletics%20Rules%20and%20Regulations_March%202024_0.pdf?_gl=1*1gsnqww*_up*MQ..*_ga*OTU3Mzc1NjUuMTc2NTg4ODc0MA..*_ga_6TNCMVEHQ6*czE3NjU4ODg3MzkkbzEkZzAkdDE3NjU4ODg3MzkkajYwJGwwJGg3NDE1NzkyNDY." TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uka.org.uk/wp-content/uploads/2026/03/UKA_RulesForCompetition_1st-April2026_V1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paralympic.org/sites/default/files/2024-03/World%20Para%20Athletics%20Rules%20and%20Regulations_March%202024_0.pdf?_gl=1*sccahg*_up*MQ..*_gs*MQ..*_ga*MTU3MTcxNDUwOC4xNzc2MDY4MTAy*_ga_EFXW45ME1V*czE3NzYwNjgxMDIkbzEkZzAkdDE3NzYwNjgxMDIkajYwJGwwJGgzNDM2MjE3OTk.&amp;gclid=EAIaIQobChMI94LYn7HqkwMV8oxQBh35ADfbEAAYASAAEgIfF_D_BwE" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -15148,72 +12815,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>8818</Characters>
+  <Pages>7</Pages>
+  <Words>1670</Words>
+  <Characters>9520</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>73</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>79</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10345</CharactersWithSpaces>
+  <CharactersWithSpaces>11168</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dave Watson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>