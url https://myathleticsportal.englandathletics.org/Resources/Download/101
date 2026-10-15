--- v1 (2026-06-18)
+++ v2 (2026-10-15)
@@ -8030,51 +8030,65 @@
             <w:tcW w:w="7951" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11309727" w14:textId="5FD7A36F" w:rsidR="00743A8E" w:rsidRPr="002B6E51" w:rsidRDefault="00743A8E" w:rsidP="00743A8E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE547F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">water jump </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE547F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>is the first barrier for the athletes to go over and 4 laps show on the L</w:t>
+              <w:t xml:space="preserve">is the first barrier for the athletes to go </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CE547F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>over</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CE547F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and 4 laps show on the L</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>ap Board and Bell (L</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE547F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>BB</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE547F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> at the start.</w:t>
             </w:r>
@@ -8695,65 +8709,97 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48921F25" w14:textId="77777777" w:rsidR="00EF5BEB" w:rsidRPr="00A120EE" w:rsidRDefault="00EF5BEB" w:rsidP="001A3B8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7951" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7092DD18" w14:textId="77777777" w:rsidR="00EF5BEB" w:rsidRDefault="00A65532" w:rsidP="001A3B8B">
+          <w:p w14:paraId="7092DD18" w14:textId="190866E7" w:rsidR="00EF5BEB" w:rsidRDefault="00A65532" w:rsidP="001A3B8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C93091">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>At a regional championship meeting, the umpire in position 19 spots an athlete on the first leg of a 4x400m relay race stepping on the inside lane line for two steps. What action could the Referee take? (1 mark)</w:t>
+              <w:t xml:space="preserve">At a </w:t>
+            </w:r>
+            <w:r w:rsidR="00475462">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>relay</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93091">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> championship meeting, the umpire in position 1</w:t>
+            </w:r>
+            <w:r w:rsidR="002E671F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93091">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> spots an athlete on the first leg of a 4x400m relay race stepping on the inside lane line for two steps. What action could the Referee take? (1 mark)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28C63F4E" w14:textId="46F64A80" w:rsidR="00A65532" w:rsidRPr="00152A2A" w:rsidRDefault="00A65532" w:rsidP="001A3B8B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006030D2" w:rsidRPr="002B6E51" w14:paraId="20BAFC6D" w14:textId="77777777" w:rsidTr="001A3B8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="7434BC1A" w14:textId="77777777" w:rsidR="006030D2" w:rsidRPr="00AD25C7" w:rsidRDefault="006030D2" w:rsidP="006030D2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
@@ -9045,61 +9091,61 @@
           <w:p w14:paraId="39CA7554" w14:textId="77777777" w:rsidR="006030D2" w:rsidRPr="002B6E51" w:rsidRDefault="006030D2" w:rsidP="001A3B8B"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5F16558C" w14:textId="77777777" w:rsidR="006030D2" w:rsidRDefault="006030D2" w:rsidP="00152A2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006030D2" w:rsidSect="00A120EE">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1274" w:bottom="709" w:left="1440" w:header="708" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56143D2E" w14:textId="77777777" w:rsidR="00571741" w:rsidRDefault="00571741" w:rsidP="002B6E51">
+    <w:p w14:paraId="4CF9772B" w14:textId="77777777" w:rsidR="000C336D" w:rsidRDefault="000C336D" w:rsidP="002B6E51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6AE76CF3" w14:textId="77777777" w:rsidR="00571741" w:rsidRDefault="00571741" w:rsidP="002B6E51">
+    <w:p w14:paraId="32612109" w14:textId="77777777" w:rsidR="000C336D" w:rsidRDefault="000C336D" w:rsidP="002B6E51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -9110,75 +9156,75 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="110C4D81" w14:textId="77149B3E" w:rsidR="002B6E51" w:rsidRDefault="002B6E51">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="26D4E0A8" w14:textId="029B0B47" w:rsidR="002B6E51" w:rsidRDefault="002B6E51">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B547BC5" w14:textId="77777777" w:rsidR="00571741" w:rsidRDefault="00571741" w:rsidP="002B6E51">
+    <w:p w14:paraId="0DF9DBBF" w14:textId="77777777" w:rsidR="000C336D" w:rsidRDefault="000C336D" w:rsidP="002B6E51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A9C5606" w14:textId="77777777" w:rsidR="00571741" w:rsidRDefault="00571741" w:rsidP="002B6E51">
+    <w:p w14:paraId="728E920E" w14:textId="77777777" w:rsidR="000C336D" w:rsidRDefault="000C336D" w:rsidP="002B6E51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3D47697C" w14:textId="283F39CB" w:rsidR="002B6E51" w:rsidRDefault="002B6E51">
+  <w:p w14:paraId="3D47697C" w14:textId="59E2846E" w:rsidR="002B6E51" w:rsidRDefault="002B6E51">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C98E2E9" wp14:editId="50C3B3B8">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>1104900</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-400685</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3543300" cy="811274"/>
           <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:wrapNone/>
           <wp:docPr id="473467412" name="Picture 4" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -9201,50 +9247,53 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3543300" cy="811274"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
+    </w:r>
+    <w:r w:rsidR="002E671F">
+      <w:t>Version 2</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AF625F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E8A32B0"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
@@ -10913,175 +10962,178 @@
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="912130681">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="498349787">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005D7C84"/>
     <w:rsid w:val="000005EA"/>
     <w:rsid w:val="00000D6D"/>
     <w:rsid w:val="00022800"/>
     <w:rsid w:val="00026554"/>
     <w:rsid w:val="0002677B"/>
     <w:rsid w:val="00026D66"/>
     <w:rsid w:val="00027E97"/>
     <w:rsid w:val="00034281"/>
     <w:rsid w:val="000439C2"/>
     <w:rsid w:val="00051023"/>
     <w:rsid w:val="000639A9"/>
     <w:rsid w:val="00086E22"/>
     <w:rsid w:val="000A1097"/>
     <w:rsid w:val="000A177D"/>
     <w:rsid w:val="000B2EB4"/>
     <w:rsid w:val="000B4D54"/>
+    <w:rsid w:val="000C336D"/>
     <w:rsid w:val="000C3DC9"/>
     <w:rsid w:val="000E117B"/>
     <w:rsid w:val="000E1F75"/>
     <w:rsid w:val="000E200C"/>
     <w:rsid w:val="000E6953"/>
     <w:rsid w:val="000F13C8"/>
     <w:rsid w:val="000F26D0"/>
     <w:rsid w:val="0010080F"/>
     <w:rsid w:val="001041EC"/>
     <w:rsid w:val="00106072"/>
     <w:rsid w:val="0011617A"/>
     <w:rsid w:val="00121533"/>
     <w:rsid w:val="001242FC"/>
     <w:rsid w:val="0013567E"/>
     <w:rsid w:val="00150182"/>
     <w:rsid w:val="00152A2A"/>
     <w:rsid w:val="00154ACE"/>
     <w:rsid w:val="00156D71"/>
     <w:rsid w:val="001617DA"/>
     <w:rsid w:val="00161CBF"/>
     <w:rsid w:val="00162566"/>
     <w:rsid w:val="001641CF"/>
     <w:rsid w:val="001768DB"/>
     <w:rsid w:val="001A7B55"/>
     <w:rsid w:val="001A7D8E"/>
     <w:rsid w:val="001B07C3"/>
     <w:rsid w:val="001B31BE"/>
     <w:rsid w:val="001C287C"/>
     <w:rsid w:val="001C59D1"/>
     <w:rsid w:val="001D105D"/>
     <w:rsid w:val="001D1B92"/>
     <w:rsid w:val="001D2FC2"/>
     <w:rsid w:val="001E44C8"/>
     <w:rsid w:val="001E6543"/>
     <w:rsid w:val="001F180B"/>
     <w:rsid w:val="001F62D7"/>
     <w:rsid w:val="00201D35"/>
     <w:rsid w:val="00231A70"/>
     <w:rsid w:val="00234543"/>
     <w:rsid w:val="00235B0C"/>
     <w:rsid w:val="0024670D"/>
     <w:rsid w:val="00260A1D"/>
     <w:rsid w:val="0028268F"/>
     <w:rsid w:val="00286146"/>
     <w:rsid w:val="002B6E51"/>
     <w:rsid w:val="002B7654"/>
     <w:rsid w:val="002C4339"/>
     <w:rsid w:val="002D64CE"/>
     <w:rsid w:val="002D73A3"/>
     <w:rsid w:val="002E2C2C"/>
+    <w:rsid w:val="002E671F"/>
     <w:rsid w:val="002E6FDF"/>
     <w:rsid w:val="0030100C"/>
     <w:rsid w:val="003032E9"/>
     <w:rsid w:val="003141DF"/>
     <w:rsid w:val="0032387F"/>
     <w:rsid w:val="0032741E"/>
     <w:rsid w:val="00330492"/>
     <w:rsid w:val="00337E2B"/>
     <w:rsid w:val="00342BA8"/>
     <w:rsid w:val="00352600"/>
     <w:rsid w:val="003869AC"/>
     <w:rsid w:val="003877A7"/>
     <w:rsid w:val="00396B97"/>
     <w:rsid w:val="003A45AD"/>
     <w:rsid w:val="003E144D"/>
     <w:rsid w:val="003E3C7C"/>
     <w:rsid w:val="003F069C"/>
     <w:rsid w:val="003F0D91"/>
     <w:rsid w:val="003F44FA"/>
     <w:rsid w:val="003F4C37"/>
     <w:rsid w:val="003F769E"/>
     <w:rsid w:val="00400A50"/>
     <w:rsid w:val="00401F58"/>
     <w:rsid w:val="00410274"/>
     <w:rsid w:val="00421215"/>
     <w:rsid w:val="00422141"/>
     <w:rsid w:val="004259A7"/>
     <w:rsid w:val="00425A44"/>
     <w:rsid w:val="00426293"/>
     <w:rsid w:val="004300BC"/>
     <w:rsid w:val="0043481C"/>
     <w:rsid w:val="00436499"/>
     <w:rsid w:val="00440331"/>
     <w:rsid w:val="00446197"/>
     <w:rsid w:val="004524AC"/>
     <w:rsid w:val="00456FB4"/>
     <w:rsid w:val="004661B7"/>
     <w:rsid w:val="00474764"/>
+    <w:rsid w:val="00475462"/>
     <w:rsid w:val="00482E09"/>
     <w:rsid w:val="00490444"/>
     <w:rsid w:val="00492DEE"/>
     <w:rsid w:val="00494827"/>
     <w:rsid w:val="00495DEC"/>
     <w:rsid w:val="00497356"/>
     <w:rsid w:val="004A4C29"/>
     <w:rsid w:val="004A583F"/>
     <w:rsid w:val="004B25A3"/>
     <w:rsid w:val="004B36D6"/>
     <w:rsid w:val="004B6DC6"/>
     <w:rsid w:val="004C61C4"/>
     <w:rsid w:val="004E5D39"/>
     <w:rsid w:val="004E629E"/>
     <w:rsid w:val="004F1196"/>
     <w:rsid w:val="004F32AC"/>
     <w:rsid w:val="004F477C"/>
     <w:rsid w:val="00504D14"/>
     <w:rsid w:val="00511159"/>
     <w:rsid w:val="00511AF9"/>
     <w:rsid w:val="00515E24"/>
     <w:rsid w:val="00521870"/>
     <w:rsid w:val="00525C04"/>
     <w:rsid w:val="005265BD"/>
     <w:rsid w:val="00536A0B"/>
@@ -11146,50 +11198,51 @@
     <w:rsid w:val="007C63AB"/>
     <w:rsid w:val="007D131C"/>
     <w:rsid w:val="007D1B43"/>
     <w:rsid w:val="007E1775"/>
     <w:rsid w:val="007E7D92"/>
     <w:rsid w:val="00805721"/>
     <w:rsid w:val="0081582C"/>
     <w:rsid w:val="00824F49"/>
     <w:rsid w:val="00830DCF"/>
     <w:rsid w:val="00834438"/>
     <w:rsid w:val="008366AA"/>
     <w:rsid w:val="00841A4D"/>
     <w:rsid w:val="00851158"/>
     <w:rsid w:val="00852DA6"/>
     <w:rsid w:val="008562C8"/>
     <w:rsid w:val="0085754D"/>
     <w:rsid w:val="008579EB"/>
     <w:rsid w:val="008608A4"/>
     <w:rsid w:val="00861C1B"/>
     <w:rsid w:val="00866A28"/>
     <w:rsid w:val="00867DA1"/>
     <w:rsid w:val="00875CB4"/>
     <w:rsid w:val="0088358D"/>
     <w:rsid w:val="00887013"/>
     <w:rsid w:val="008912D4"/>
+    <w:rsid w:val="00894088"/>
     <w:rsid w:val="00897FB7"/>
     <w:rsid w:val="008B2FD6"/>
     <w:rsid w:val="008B77C1"/>
     <w:rsid w:val="008C4037"/>
     <w:rsid w:val="008E7A8E"/>
     <w:rsid w:val="008F174B"/>
     <w:rsid w:val="008F7000"/>
     <w:rsid w:val="00901070"/>
     <w:rsid w:val="00902029"/>
     <w:rsid w:val="00903864"/>
     <w:rsid w:val="00903B91"/>
     <w:rsid w:val="0090586D"/>
     <w:rsid w:val="00906C09"/>
     <w:rsid w:val="00914067"/>
     <w:rsid w:val="00924A09"/>
     <w:rsid w:val="00934310"/>
     <w:rsid w:val="009415BC"/>
     <w:rsid w:val="00941E3B"/>
     <w:rsid w:val="00946AD8"/>
     <w:rsid w:val="00950875"/>
     <w:rsid w:val="0096113A"/>
     <w:rsid w:val="00991517"/>
     <w:rsid w:val="009A3AF7"/>
     <w:rsid w:val="009B0749"/>
     <w:rsid w:val="009B5627"/>
@@ -11288,66 +11341,68 @@
     <w:rsid w:val="00D61AB1"/>
     <w:rsid w:val="00D71665"/>
     <w:rsid w:val="00D755F5"/>
     <w:rsid w:val="00D850A1"/>
     <w:rsid w:val="00D91C6A"/>
     <w:rsid w:val="00D95314"/>
     <w:rsid w:val="00DA02F4"/>
     <w:rsid w:val="00DA132D"/>
     <w:rsid w:val="00DB0518"/>
     <w:rsid w:val="00DB06DA"/>
     <w:rsid w:val="00DB0D82"/>
     <w:rsid w:val="00DD32BE"/>
     <w:rsid w:val="00DD6A77"/>
     <w:rsid w:val="00DE3E07"/>
     <w:rsid w:val="00DE5AD1"/>
     <w:rsid w:val="00DF2EAE"/>
     <w:rsid w:val="00DF6DF4"/>
     <w:rsid w:val="00E0632F"/>
     <w:rsid w:val="00E10249"/>
     <w:rsid w:val="00E146F6"/>
     <w:rsid w:val="00E35474"/>
     <w:rsid w:val="00E4098D"/>
     <w:rsid w:val="00E44ACA"/>
     <w:rsid w:val="00E539B4"/>
     <w:rsid w:val="00E551FB"/>
+    <w:rsid w:val="00E63923"/>
     <w:rsid w:val="00E66844"/>
     <w:rsid w:val="00E71E11"/>
     <w:rsid w:val="00E7637F"/>
     <w:rsid w:val="00E926B5"/>
     <w:rsid w:val="00E96B59"/>
     <w:rsid w:val="00E96E2B"/>
     <w:rsid w:val="00E97284"/>
     <w:rsid w:val="00E97A82"/>
     <w:rsid w:val="00E97E47"/>
     <w:rsid w:val="00EA4516"/>
     <w:rsid w:val="00EA6208"/>
     <w:rsid w:val="00EA6793"/>
     <w:rsid w:val="00EA6F33"/>
     <w:rsid w:val="00EB509D"/>
     <w:rsid w:val="00EC394D"/>
     <w:rsid w:val="00EC3D93"/>
+    <w:rsid w:val="00EC6D70"/>
     <w:rsid w:val="00EC75CC"/>
     <w:rsid w:val="00EE3F87"/>
     <w:rsid w:val="00EE7B5D"/>
     <w:rsid w:val="00EF5BEB"/>
     <w:rsid w:val="00EF66CB"/>
     <w:rsid w:val="00F0143E"/>
     <w:rsid w:val="00F17F8A"/>
     <w:rsid w:val="00F33C29"/>
     <w:rsid w:val="00F35A21"/>
     <w:rsid w:val="00F446BC"/>
     <w:rsid w:val="00F56E1D"/>
     <w:rsid w:val="00F670EF"/>
     <w:rsid w:val="00F73405"/>
     <w:rsid w:val="00F73AAD"/>
     <w:rsid w:val="00F85011"/>
     <w:rsid w:val="00F864A5"/>
     <w:rsid w:val="00F8795E"/>
     <w:rsid w:val="00F9383C"/>
     <w:rsid w:val="00F95451"/>
     <w:rsid w:val="00FA3325"/>
     <w:rsid w:val="00FA4271"/>
     <w:rsid w:val="00FA5D59"/>
     <w:rsid w:val="00FB73FF"/>
     <w:rsid w:val="00FC03A8"/>
     <w:rsid w:val="00FC0A6F"/>
@@ -11969,50 +12024,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005D7C84"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -12818,69 +12874,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1670</Words>
-  <Characters>9520</Characters>
+  <Words>1669</Words>
+  <Characters>9518</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>79</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11168</CharactersWithSpaces>
+  <CharactersWithSpaces>11165</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dave Watson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>