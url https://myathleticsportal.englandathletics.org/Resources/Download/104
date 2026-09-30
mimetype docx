--- v1 (2026-04-19)
+++ v2 (2026-09-30)
@@ -2961,1427 +2961,1437 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>distances</w:t>
       </w:r>
       <w:r w:rsidRPr="00684B44">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:color w:val="C31F36"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00684B44">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:color w:val="C31F36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>e.g. 1500m in Mile, 3K in 2 Miles etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F65059" w14:textId="4221CBD7" w:rsidR="003817DE" w:rsidRPr="00DF7B7C" w:rsidRDefault="00655F6A" w:rsidP="00DF7B7C">
-[...1141 lines deleted...]
-    <w:p w14:paraId="087CA78E" w14:textId="1332DC38" w:rsidR="003817DE" w:rsidRPr="00684B44" w:rsidRDefault="00655F6A" w:rsidP="003817DE">
+    <w:p w14:paraId="60E745BA" w14:textId="77777777" w:rsidR="00C511CA" w:rsidRDefault="00655F6A" w:rsidP="003817DE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:color w:val="C31F36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00684B44">
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>To</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>comply</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>WA and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>UKA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Technical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Rules</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>19.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>19.6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Chief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Timekeeper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ask</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60659" w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>timekeepers to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>duty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>of recording</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>lap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>times</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the leader’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>in races of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>800m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>and over. A lap may be defined as the distance between a point on the track and a complete rotation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>track</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>back</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>to that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>point.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>So,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>when</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>doing the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>duty of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>recording in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1500m race, the times at 400m and 800m and the bell time will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>be recorded in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>case a record</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>broken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>a 3000m or 5000m the times to be recorded will be at 400m, 800m, etc.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C511CA" w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5705C039" w14:textId="77777777" w:rsidR="00C511CA" w:rsidRDefault="00655F6A" w:rsidP="00C511CA">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>However, at the Chief Timekeeper’s discretion and for ease of doing the duty, times at more convenient points</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>such as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>300m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>700m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>in a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1500m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>be recorded instead,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">200m, 600m </w:t>
+      </w:r>
+      <w:r w:rsidR="006379BD" w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>etc.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in a 3000m and 5000m race.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="087CA78E" w14:textId="236AE5FC" w:rsidR="003817DE" w:rsidRPr="00C511CA" w:rsidRDefault="00655F6A" w:rsidP="00C511CA">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C511CA">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:color w:val="C31F36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>To</w:t>
       </w:r>
-      <w:r w:rsidRPr="00684B44">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00684B44">
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:color w:val="C31F36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>comply</w:t>
       </w:r>
-      <w:r w:rsidRPr="00684B44">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00684B44">
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:color w:val="C31F36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
-      <w:r w:rsidRPr="00684B44">
-[...9 lines deleted...]
-      <w:r w:rsidR="00DD7E51">
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD7E51" w:rsidRPr="00C511CA">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:color w:val="C31F36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>World Athletics</w:t>
       </w:r>
-      <w:r w:rsidRPr="00684B44">
+      <w:r w:rsidRPr="00C511CA">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:color w:val="C31F36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00684B44">
+      <w:r w:rsidRPr="00C511CA">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:color w:val="C31F36"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00684B44">
+      <w:r w:rsidRPr="00C511CA">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:color w:val="C31F36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>UKA Technical</w:t>
       </w:r>
-      <w:r w:rsidRPr="00684B44">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00684B44">
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:color w:val="C31F36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Rule</w:t>
       </w:r>
-      <w:r w:rsidRPr="00684B44">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00684B44">
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:color w:val="C31F36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>19.3 intermediate times at</w:t>
       </w:r>
-      <w:r w:rsidRPr="00684B44">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00684B44">
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:color w:val="C31F36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>every</w:t>
       </w:r>
-      <w:r w:rsidRPr="00684B44">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00684B44">
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:color w:val="C31F36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1000m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00684B44">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00684B44">
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:color w:val="C31F36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>in races of 3000m and over shall be recorded. In order to do this, it is necessary to have clearly visible markers placed on or near the inner edge of the track to indicate the distances, for example at 1K and 2K in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00684B44">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00684B44">
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:color w:val="C31F36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>the 3000m Steeplechase and at the start of the 3000m and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00684B44">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00684B44">
+      <w:r w:rsidRPr="00C511CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C511CA">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:color w:val="C31F36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5000m to indicate the 2K (and 4K) mark. Similar marks should be placed at other distances e.g. 1500m in the mile, 3K in a 2-mile race etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7147E244" w14:textId="77777777" w:rsidR="003817DE" w:rsidRPr="00684B44" w:rsidRDefault="00655F6A" w:rsidP="003817DE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:color w:val="C31F36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684B44">
@@ -4925,58 +4935,54 @@
           <w:color w:val="C31F36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, the centre of the take-over box is the </w:t>
       </w:r>
       <w:r w:rsidR="006379BD" w:rsidRPr="00684B44">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:color w:val="C31F36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00684B44">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:color w:val="C31F36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>inish line, and times should be taken from the stand.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6078A196" w14:textId="77777777" w:rsidR="003817DE" w:rsidRPr="00684B44" w:rsidRDefault="00655F6A" w:rsidP="003817DE">
+    <w:p w14:paraId="6078A196" w14:textId="77777777" w:rsidR="003817DE" w:rsidRPr="00684B44" w:rsidRDefault="00655F6A" w:rsidP="00736A3F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:ind w:left="851" w:hanging="567"/>
+        <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:color w:val="C31F36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684B44">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:color w:val="C31F36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>At the discretion of the Chief Timekeeper, timekeepers may be asked to stay with their teams through to the finish (thus making it easier to calculate the final split) or revert to their normal finishing position at the finish). In the latter case, the final split will be an arithmetical calculation</w:t>
       </w:r>
       <w:r w:rsidRPr="00684B44">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:color w:val="C31F36"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -7799,199 +7805,173 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684B44">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:color w:val="C31F36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">When timekeeping for any frame running or wheelchair racing events, it is important to remember the time for each athlete is determined when the centre axle of the leading wheel crosses the finishing line (as opposed to the torso as is the case for all other events). See </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00684B44">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
             <w:color w:val="C31F36"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>World Para Rules (WPA) Section 20, Page 122</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="72AB2199" w14:textId="0A7070E1" w:rsidR="004D4D11" w:rsidRPr="00651CCC" w:rsidRDefault="009D1FEF" w:rsidP="008115BE">
-[...24 lines deleted...]
-    <w:sectPr w:rsidR="004D4D11" w:rsidRPr="00651CCC" w:rsidSect="00C60659">
+    <w:sectPr w:rsidR="009D1FEF" w:rsidRPr="00684B44" w:rsidSect="008A642D">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11910" w:h="16840"/>
-      <w:pgMar w:top="2000" w:right="1417" w:bottom="1135" w:left="1417" w:header="0" w:footer="1076" w:gutter="0"/>
+      <w:pgMar w:top="2000" w:right="1417" w:bottom="1135" w:left="1417" w:header="1418" w:footer="510" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38CA1A74" w14:textId="77777777" w:rsidR="00DE61AD" w:rsidRDefault="00DE61AD">
+    <w:p w14:paraId="2C2A53AB" w14:textId="77777777" w:rsidR="00A1030E" w:rsidRDefault="00A1030E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2129E661" w14:textId="77777777" w:rsidR="00DE61AD" w:rsidRDefault="00DE61AD">
+    <w:p w14:paraId="06959B33" w14:textId="77777777" w:rsidR="00A1030E" w:rsidRDefault="00A1030E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0C52C229" w14:textId="25BAE606" w:rsidR="004D4D11" w:rsidRDefault="004D4D11">
+  <w:p w14:paraId="0C52C229" w14:textId="1405C7FA" w:rsidR="004D4D11" w:rsidRPr="00AE5F2D" w:rsidRDefault="00BD1416" w:rsidP="00AE5F2D">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-[...4 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve">Version 2 – Sept 2026 </w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B02C9C2" w14:textId="77777777" w:rsidR="00DE61AD" w:rsidRDefault="00DE61AD">
+    <w:p w14:paraId="6AB75F92" w14:textId="77777777" w:rsidR="00A1030E" w:rsidRDefault="00A1030E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41B90B14" w14:textId="77777777" w:rsidR="00DE61AD" w:rsidRDefault="00DE61AD">
+    <w:p w14:paraId="2F24CF20" w14:textId="77777777" w:rsidR="00A1030E" w:rsidRDefault="00A1030E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="067E60D2" w14:textId="1DD30111" w:rsidR="004D4D11" w:rsidRDefault="00655F6A">
+  <w:p w14:paraId="067E60D2" w14:textId="2327A7C9" w:rsidR="004D4D11" w:rsidRDefault="00655F6A">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E267BC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42DCAB7D" wp14:editId="572EF3E8">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42DCAB7D" wp14:editId="799D508A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>1371600</wp:posOffset>
+            <wp:posOffset>1158240</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>47625</wp:posOffset>
+            <wp:posOffset>-821055</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3962400" cy="967740"/>
           <wp:effectExtent l="0" t="0" r="0" b="3810"/>
           <wp:wrapNone/>
-          <wp:docPr id="1763904478" name="Picture 1763904478">
+          <wp:docPr id="270892162" name="Picture 270892162">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="26" name="Picture 3">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -8004,50 +7984,80 @@
                   </a:blip>
                   <a:srcRect t="-7617" r="31203"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3962400" cy="967740"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="4EF3BB0C" w14:textId="77777777" w:rsidR="00DA2451" w:rsidRDefault="00DA2451">
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="1296B340" w14:textId="77777777" w:rsidR="00DA2451" w:rsidRDefault="00DA2451">
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="296F15F8" w14:textId="77777777" w:rsidR="00DA2451" w:rsidRDefault="00DA2451">
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13A7327B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE9C37E8"/>
     <w:lvl w:ilvl="0" w:tplc="3B886368">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="525" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
@@ -8262,63 +8272,72 @@
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004D4D11"/>
     <w:rsid w:val="0003345D"/>
     <w:rsid w:val="003817DE"/>
     <w:rsid w:val="004B0B45"/>
     <w:rsid w:val="004D4D11"/>
     <w:rsid w:val="005D0D45"/>
+    <w:rsid w:val="005F7882"/>
     <w:rsid w:val="006379BD"/>
     <w:rsid w:val="00651CCC"/>
     <w:rsid w:val="00655F6A"/>
     <w:rsid w:val="00684B44"/>
+    <w:rsid w:val="00736A3F"/>
     <w:rsid w:val="008115BE"/>
+    <w:rsid w:val="008A642D"/>
     <w:rsid w:val="009D1FEF"/>
+    <w:rsid w:val="00A1030E"/>
     <w:rsid w:val="00A417B3"/>
     <w:rsid w:val="00A62ABE"/>
+    <w:rsid w:val="00AE5F2D"/>
     <w:rsid w:val="00B24770"/>
     <w:rsid w:val="00B73E2B"/>
     <w:rsid w:val="00B82F46"/>
+    <w:rsid w:val="00BD1416"/>
+    <w:rsid w:val="00C511CA"/>
     <w:rsid w:val="00C60659"/>
+    <w:rsid w:val="00C67DB4"/>
     <w:rsid w:val="00D45596"/>
+    <w:rsid w:val="00DA2451"/>
     <w:rsid w:val="00DD7E51"/>
     <w:rsid w:val="00DE61AD"/>
     <w:rsid w:val="00DF7B7C"/>
     <w:rsid w:val="00F42F10"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -9171,75 +9190,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1405</Words>
-  <Characters>8010</Characters>
+  <Words>1403</Words>
+  <Characters>8003</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>66</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9397</CharactersWithSpaces>
+  <CharactersWithSpaces>9388</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Matthew Downes</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2020-10-07T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word for Office 365</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">