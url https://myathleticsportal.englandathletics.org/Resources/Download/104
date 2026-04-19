--- v0 (2025-10-13)
+++ v1 (2026-04-19)
@@ -6,5269 +6,7992 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4EDD02AE" w14:textId="77777777" w:rsidR="004D4D11" w:rsidRDefault="00655F6A">
+    <w:p w14:paraId="4EDD02AE" w14:textId="77777777" w:rsidR="004D4D11" w:rsidRPr="00684B44" w:rsidRDefault="00655F6A" w:rsidP="00A62ABE">
       <w:pPr>
-        <w:spacing w:before="1"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Timekeepers’</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Code</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:b/>
-          <w:spacing w:val="-4"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:b/>
-          <w:spacing w:val="-2"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Practice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FBCA927" w14:textId="77777777" w:rsidR="004D4D11" w:rsidRDefault="00655F6A">
+    <w:p w14:paraId="6BAEE404" w14:textId="1528FB4C" w:rsidR="004D4D11" w:rsidRPr="00684B44" w:rsidRDefault="00655F6A" w:rsidP="00A62ABE">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:ind w:right="92"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Unless otherwise stated in the ‘Letter to Officials’, for County, Area and National Championships,</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>timekeepers should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>report</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Meeting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Manager and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chief Timekeeper at least an hour before the first </w:t>
+      </w:r>
+      <w:r w:rsidR="005D0D45" w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>rack event. As per W</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0D45" w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>orld Athletics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Competition Rule CR15 the Meeting Manager will check that all officials have reported for duty. The Chief Timekeeper will inform</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0D45" w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>timekeepers</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>time</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>place</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>timekeepers’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>briefing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>hand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>out</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0D45" w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>individual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>duty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>sheet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A4679A5" w14:textId="77777777" w:rsidR="004D4D11" w:rsidRPr="00684B44" w:rsidRDefault="00655F6A" w:rsidP="00A62ABE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Individual timekeepers should not be required to take more than one time in sprint races. Good</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>practice requires that timekeepers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>should</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>take</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>times</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>than</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>those</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>requested by the Chief Timekeeper.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18FFECD8" w14:textId="77777777" w:rsidR="004D4D11" w:rsidRPr="00684B44" w:rsidRDefault="00655F6A" w:rsidP="00A62ABE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Normally</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>races run</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>wholly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>lanes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(400m or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>less)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>each timekeeper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>given a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>position to take, either on their own, or with another timekeeper. For races above 400m it is normal that each timekeeper is given two (or maybe more) times to take.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5150EDF0" w14:textId="77777777" w:rsidR="004D4D11" w:rsidRPr="00684B44" w:rsidRDefault="00655F6A" w:rsidP="00A62ABE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>In distance races on the track with large fields, timekeepers may be given a multi-time duty to ensure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>runners</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>timed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1/10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>second.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Lap Chart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>advisable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>lapping takes place. An official Lap Chart duty may be given to two timekeepers in the team so they can advise on when athletes are finishing. With a large field of varying ability with lots of lapping possible, a ‘Tick and Cross’ system can be employed as a fail-safe way of ensuring that all finishers are timed to 1/10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of a second.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27EAE258" w14:textId="77777777" w:rsidR="004D4D11" w:rsidRPr="00684B44" w:rsidRDefault="00655F6A" w:rsidP="00A62ABE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>deciding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>fastest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...24 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>losers,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>hand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>times</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>to 1/100</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> duty. The Chief Timekeeper will inform</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>sec</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>must not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>used.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B1EBC6" w14:textId="77777777" w:rsidR="004D4D11" w:rsidRDefault="00655F6A">
+    <w:p w14:paraId="78FA041C" w14:textId="77777777" w:rsidR="004D4D11" w:rsidRPr="00684B44" w:rsidRDefault="004D4D11" w:rsidP="00A62ABE">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...171 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A4679A5" w14:textId="77777777" w:rsidR="004D4D11" w:rsidRDefault="00655F6A">
+    <w:p w14:paraId="0AC285BB" w14:textId="585FE4B0" w:rsidR="004D4D11" w:rsidRPr="00684B44" w:rsidRDefault="00655F6A" w:rsidP="00A62ABE">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:ind w:right="154"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...44 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Calling of intermediate times. Provided that there are sufficient timekeepers available, intermediate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>times in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>races</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>800m or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>more</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>should</w:t>
       </w:r>
-      <w:r>
-[...69 lines deleted...]
-        <w:t>by the Chief Timekeeper.</w:t>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>called</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Start</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>line</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>and at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Bell</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to all the athletes in the race. In the case of the Steeplechase, because of the varying distance of the lap on different tracks, calling should take place at the Finish line. Variations may be made at the Chief Timekeeper’s discretion, but normally calling will not take place at intervals of less than one lap except for the </w:t>
+      </w:r>
+      <w:r w:rsidR="006379BD" w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ell time. Typically, this means that in a 1500m race, calling will take place for 400m and 800m plus the Bell. In </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD7E51">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ile races, intermediate times should be called at the 1/4 miles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB5796C" w14:textId="77777777" w:rsidR="004D4D11" w:rsidRDefault="004D4D11">
+    <w:p w14:paraId="4CD66080" w14:textId="48DC40CA" w:rsidR="004D4D11" w:rsidRPr="00684B44" w:rsidRDefault="00655F6A" w:rsidP="00A62ABE">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:ind w:right="203"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...48 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On an indoor track of 200m, times should be called every 400m, plus the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ell time, unless otherwise</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>required. (N</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ote Below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...84 lines deleted...]
-        <w:t>position to take, either on their own, or with another timekeeper. For races above 400m it is normal that each timekeeper is given two (or maybe more) times to take.</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>times</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>be recorded every</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>200m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>in accordance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r w:rsidR="006379BD" w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">World Athletics </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>and UKA Technical Rule 19.3).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D2DCE52" w14:textId="77777777" w:rsidR="004D4D11" w:rsidRDefault="004D4D11">
+    <w:p w14:paraId="5740E26B" w14:textId="77777777" w:rsidR="004D4D11" w:rsidRPr="00684B44" w:rsidRDefault="00655F6A" w:rsidP="00A62ABE">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:ind w:right="35"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...39 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Timekeepers going</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>out</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>duty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>be aware</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>of safety</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...125 lines deleted...]
-        <w:t xml:space="preserve"> second.</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>courtesy to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>athletes,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>officials and spectators.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C4FB56" w14:textId="77777777" w:rsidR="004D4D11" w:rsidRDefault="004D4D11">
+    <w:p w14:paraId="2595BFB7" w14:textId="77777777" w:rsidR="00DF7B7C" w:rsidRDefault="00655F6A" w:rsidP="00DF7B7C">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="523" w:hanging="358"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...21 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To enable timekeepers to comply with </w:t>
+      </w:r>
+      <w:r w:rsidR="006379BD" w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>World Athletics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and UKA Technical Rule 19.3, a clearly visible marker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>placed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>or near</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>inner edge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the track</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>to indicate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the distances</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...21 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1K,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60659" w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>and 2K, in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...33 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3000m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Steeplechase. Similar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>marks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>used.</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>be placed at any other</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>distances</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>e.g. 1500m in Mile, 3K in 2 Miles etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78FA041C" w14:textId="77777777" w:rsidR="004D4D11" w:rsidRDefault="004D4D11">
+    <w:p w14:paraId="22F65059" w14:textId="4221CBD7" w:rsidR="003817DE" w:rsidRPr="00DF7B7C" w:rsidRDefault="00655F6A" w:rsidP="00DF7B7C">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:ind w:right="24"/>
+        <w:ind w:hanging="436"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>To</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>comply</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>WA and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>UKA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Technical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Rules</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>19.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>19.6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Chief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Timekeeper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ask</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60659" w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>timekeepers to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>duty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>of recording</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>lap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>times</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the leader’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>in races of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>800m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>and over. A lap may be defined as the distance between a point on the track and a complete rotation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>track</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>back</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>to that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>point.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>So,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>when</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>doing the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>duty of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>recording in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1500m race, the times at 400m and 800m and the bell time will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>be recorded in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>case a record</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...101 lines deleted...]
-        <w:t xml:space="preserve"> time. Typically, this means that in a 1500m race, calling will take place for 400m and 800m plus the Bell. In Mile races, intermediate times should be called at the 1/4 miles.</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>broken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>a 3000m or 5000m the times to be recorded will be at 400m, 800m, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AC285BB" w14:textId="77777777" w:rsidR="004D4D11" w:rsidRDefault="004D4D11">
+    <w:p w14:paraId="3A1E7E05" w14:textId="77777777" w:rsidR="003817DE" w:rsidRPr="00684B44" w:rsidRDefault="00655F6A" w:rsidP="00DF7B7C">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:ind w:right="44"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...21 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>However, at the Chief Timekeeper’s discretion and for ease of doing the duty, times at more convenient points</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>such as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>300m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>700m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>in a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1500m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...78 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>be recorded instead,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:t>and UKA Technical Rule 19.3).</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">200m, 600m </w:t>
+      </w:r>
+      <w:r w:rsidR="006379BD" w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>etc.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in a 3000m and 5000m race.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD66080" w14:textId="77777777" w:rsidR="004D4D11" w:rsidRDefault="004D4D11">
+    <w:p w14:paraId="087CA78E" w14:textId="1332DC38" w:rsidR="003817DE" w:rsidRPr="00684B44" w:rsidRDefault="00655F6A" w:rsidP="003817DE">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:ind w:right="402"/>
+        <w:ind w:left="851" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>To</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>comply</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD7E51">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>World Athletics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...111 lines deleted...]
-        <w:t>officials and spectators.</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>UKA Technical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Rule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>19.3 intermediate times at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>every</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1000m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>in races of 3000m and over shall be recorded. In order to do this, it is necessary to have clearly visible markers placed on or near the inner edge of the track to indicate the distances, for example at 1K and 2K in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the 3000m Steeplechase and at the start of the 3000m and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5000m to indicate the 2K (and 4K) mark. Similar marks should be placed at other distances e.g. 1500m in the mile, 3K in a 2-mile race etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F3B0D7E" w14:textId="77777777" w:rsidR="004D4D11" w:rsidRDefault="004D4D11">
+    <w:p w14:paraId="7147E244" w14:textId="77777777" w:rsidR="003817DE" w:rsidRPr="00684B44" w:rsidRDefault="00655F6A" w:rsidP="003817DE">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:ind w:right="125"/>
+        <w:ind w:left="851" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>The Chief Timekeeper is responsible for any intermediate times given over a Public Address System</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>by an announcer. Usually for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...150 lines deleted...]
-        <w:t>1K,</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>races</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>800m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>over,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>a timekeeper will be given a duty to provide times to the announcer (or act as back-up to such times taken from the track-side clock by the announcer). It is common for the announcer to specify which intermediate times he or she requires.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56331FB8" w14:textId="77777777" w:rsidR="004D4D11" w:rsidRDefault="00655F6A">
+    <w:p w14:paraId="596E3F15" w14:textId="77777777" w:rsidR="003817DE" w:rsidRPr="00684B44" w:rsidRDefault="00655F6A" w:rsidP="003817DE">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...141 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="523" w:hanging="358"/>
+        <w:ind w:left="851" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...21 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relays. Split times for relay events should not be taken if the individual legs are less than one complete lap. The split times shall be taken as the baton crosses the centre of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60659" w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>takeover</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> box. In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the case of the 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>x 400m, competitors may be required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>to run in lanes for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>three bends; the first take-over is therefore staggered and in each lane the centre of the take-over box should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>marked</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>track</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...24 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>white</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>line</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...33 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>with a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...24 lines deleted...]
-        <w:t>ask</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>green</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>mark</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>super-imposed.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Timekeepers recording times for teams in lanes two to eight therefore should take up positions on the outside of the track opposite these marks for the first </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60659" w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>takeover</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. For lane one and for all subsequent </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60659" w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>takeovers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the centre of the take-over box is the </w:t>
+      </w:r>
+      <w:r w:rsidR="006379BD" w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>inish line, and times should be taken from the stand.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D46E6EC" w14:textId="77777777" w:rsidR="004D4D11" w:rsidRDefault="00655F6A">
+    <w:p w14:paraId="6078A196" w14:textId="77777777" w:rsidR="003817DE" w:rsidRPr="00684B44" w:rsidRDefault="00655F6A" w:rsidP="003817DE">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...762 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:ind w:right="71"/>
+        <w:ind w:left="851" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...48 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>At the discretion of the Chief Timekeeper, timekeepers may be asked to stay with their teams through to the finish (thus making it easier to calculate the final split) or revert to their normal finishing position at the finish). In the latter case, the final split will be an arithmetical calculation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>based</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...102 lines deleted...]
-        <w:t>to provide times to the announcer (or act as back-up to such times taken from the track-side clock by the announcer). It is common for the announcer to specify which intermediate times he or she requires.</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>final times</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>indicated by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Chief Timekeeper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(possibly taken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the final electronic times).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F674BF8" w14:textId="77777777" w:rsidR="004D4D11" w:rsidRDefault="004D4D11">
+    <w:p w14:paraId="47D96C8F" w14:textId="38E9A54B" w:rsidR="008115BE" w:rsidRPr="00684B44" w:rsidRDefault="00655F6A" w:rsidP="003817DE">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:ind w:right="138"/>
+        <w:ind w:left="851" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...109 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Where</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Photo</w:t>
+      </w:r>
+      <w:r w:rsidR="00A417B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>inish</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>in operation,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the Chief Timekeeper should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ensure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>that the hand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...170 lines deleted...]
-        <w:t xml:space="preserve"> of the take-over box is the Finish line, and times should be taken from the stand.</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">times are communicated to the </w:t>
+      </w:r>
+      <w:r w:rsidR="006379BD" w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>hief of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Photo</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>inish</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>as soon as possible after the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>completion of a race.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AF59D97" w14:textId="77777777" w:rsidR="004D4D11" w:rsidRDefault="00655F6A">
+    <w:p w14:paraId="4D1B4553" w14:textId="4C52F3CA" w:rsidR="008115BE" w:rsidRPr="00684B44" w:rsidRDefault="00655F6A" w:rsidP="008115BE">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...125 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:ind w:left="851" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...21 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD7E51">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ross-country</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>/ or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD7E51">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>oad races with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>large</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>numbers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>competitors,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>there</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...20 lines deleted...]
-      <w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>come</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>a time when</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the competitors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>are too closely packed for times to be given for every position. When this situation arises, timekeepers should thereafter identify a runner’s number and record this with a time as frequently as possible. In practice, this can be done every five</w:t>
+      </w:r>
+      <w:r w:rsidR="006379BD" w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>seconds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>less;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>these times</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>numbers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>then</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>matched</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-[...50 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008115BE" w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>udges’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006379BD" w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>positions,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="006379BD" w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>every</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>runner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>accredited</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>time</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>within</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>above</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...45 lines deleted...]
-        <w:t>race.</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>limits.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F722BB" w14:textId="77777777" w:rsidR="004D4D11" w:rsidRDefault="004D4D11">
+    <w:p w14:paraId="4B1F461F" w14:textId="77777777" w:rsidR="008115BE" w:rsidRPr="00684B44" w:rsidRDefault="00655F6A" w:rsidP="008115BE">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:ind w:right="420"/>
+        <w:ind w:left="851" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Starting protocol. When the starter is ready and all the athletes are assembled in their respective positions, he/she will normally whistle to the Chief Timekeeper to indicate a readiness to proceed. The Chief Timekeeper should first check whether the Track Judges are ready</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>to proceed with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>next</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>race</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>and then,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...20 lines deleted...]
-      <w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>waving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>flag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r>
-[...114 lines deleted...]
-        <w:t>position. When this situation arises, timekeepers should thereafter identify a runner’s number and record this with a time as frequently as possible. In practice, this can be done every five</w:t>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>clipboard,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>indicate to the Starter that he / she can proceed with the race.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12102681" w14:textId="77777777" w:rsidR="004D4D11" w:rsidRDefault="00655F6A">
+    <w:p w14:paraId="6EC23831" w14:textId="5CD8EB6F" w:rsidR="008115BE" w:rsidRPr="00684B44" w:rsidRDefault="00655F6A" w:rsidP="008115BE">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...266 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:ind w:right="187"/>
+        <w:ind w:left="851" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...26 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once the race has been completed, the Chief Timekeeper, in reading the race, should mark down on </w:t>
+      </w:r>
+      <w:r w:rsidR="006379BD" w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>his/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>her board any close finishes in the race (for example between 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> positions). In </w:t>
+      </w:r>
+      <w:r w:rsidR="00A417B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hampionship meetings the Chief Timekeeper should only take first position, and this will allow him / her to ‘read’ the race. He / she will proceed down the timekeepers to collect the times from each team leader (or timekeeper). Decisions may have to be made to keep the time order correct. Having written the times for each athlete down on the </w:t>
+      </w:r>
+      <w:r w:rsidR="006379BD" w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>board,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>be passed to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>timekeepers’ steward</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...42 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the results</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>written</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...66 lines deleted...]
-        <w:t>indicate to the Starter that he / she can proceed with the race.</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the Track Judge’s slip containing the finishing positions and then passed to photo-finish as soon as possible. If no Timekeepers’ Steward is appointed, then this task must be done by the Chief Timekeeper.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B89B454" w14:textId="77777777" w:rsidR="004D4D11" w:rsidRDefault="004D4D11">
+    <w:p w14:paraId="701BDB80" w14:textId="77777777" w:rsidR="008115BE" w:rsidRPr="00684B44" w:rsidRDefault="00655F6A" w:rsidP="008115BE">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:ind w:right="25"/>
+        <w:ind w:left="851" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...109 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>It is important that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>a Timekeeper should report to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the Chief Timekeeper as soon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>as possible</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>if he /</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>she feels that they are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>unsure if they started</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...51 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>watch correctly at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the beginning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...30 lines deleted...]
-        <w:t>as possible. If no Timekeepers’ Steward is appointed, then this task must be done by the Chief Timekeeper.</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>of the race. This is so that the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Chief Timekeeper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>can, if necessary,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>make arrangements for their time to be taken by someone else.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24473BC4" w14:textId="77777777" w:rsidR="004D4D11" w:rsidRDefault="004D4D11">
+    <w:p w14:paraId="25FDBE8C" w14:textId="77777777" w:rsidR="008115BE" w:rsidRPr="00684B44" w:rsidRDefault="00655F6A" w:rsidP="008115BE">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:ind w:left="851" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Three official timekeepers (one of whom should be the Chief Timekeeper) and one or two additional Timekeepers shall time the winner of every event</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>and any performances for record purposes. The times recorded by the additional Timekeepers’ watches shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...20 lines deleted...]
-      <w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>not be considered unless one or more of the official Timekeepers’ watches fail to record the time correctly, in which</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>case</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>additional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Timekeepers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>shall be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...206 lines deleted...]
-        <w:t>time to be taken by someone else.</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>called</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>upon,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>such</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>order</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>has</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>been decided previously, so that in all the races, three watches should have recorded the official winning time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5246C2F9" w14:textId="77777777" w:rsidR="004D4D11" w:rsidRDefault="004D4D11">
+    <w:p w14:paraId="201644C3" w14:textId="436D470B" w:rsidR="008115BE" w:rsidRPr="00684B44" w:rsidRDefault="00655F6A" w:rsidP="008115BE">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:ind w:right="121"/>
+        <w:ind w:left="851" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...47 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In Race Walking events, at the discretion of the Chief </w:t>
+      </w:r>
+      <w:r w:rsidR="006379BD" w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Race-Walking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Judge, a number of Timekeepers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...29 lines deleted...]
-      <w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>asked</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>to assist</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-[...59 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>timing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>athletes whilst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r>
-[...57 lines deleted...]
-        <w:t>time.</w:t>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D45596">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enalty </w:t>
+      </w:r>
+      <w:r w:rsidR="00D45596">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>one.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05249477" w14:textId="77777777" w:rsidR="004D4D11" w:rsidRDefault="004D4D11">
+    <w:p w14:paraId="6EFBE0AE" w14:textId="389AA770" w:rsidR="009D1FEF" w:rsidRPr="00684B44" w:rsidRDefault="009D1FEF" w:rsidP="008115BE">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:ind w:right="274"/>
+        <w:ind w:left="851" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...158 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00684B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:color w:val="C31F36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When timekeeping for any frame running or wheelchair racing events, it is important to remember the time for each athlete is determined when the centre axle of the leading wheel crosses the finishing line (as opposed to the torso as is the case for all other events). See </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00684B44">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+            <w:color w:val="C31F36"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>World Para Rules (WPA) Section 20, Page 122</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="72AB2199" w14:textId="7D9BC939" w:rsidR="004D4D11" w:rsidRDefault="00655F6A">
+    <w:p w14:paraId="72AB2199" w14:textId="0A7070E1" w:rsidR="004D4D11" w:rsidRPr="00651CCC" w:rsidRDefault="009D1FEF" w:rsidP="008115BE">
       <w:pPr>
-        <w:spacing w:before="165"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00651CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:b/>
-        </w:rPr>
-        <w:t>July 2025</w:t>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>April 2026</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="004D4D11">
+    <w:sectPr w:rsidR="004D4D11" w:rsidRPr="00651CCC" w:rsidSect="00C60659">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11910" w:h="16840"/>
-      <w:pgMar w:top="2000" w:right="1417" w:bottom="1260" w:left="1417" w:header="0" w:footer="1076" w:gutter="0"/>
+      <w:pgMar w:top="2000" w:right="1417" w:bottom="1135" w:left="1417" w:header="0" w:footer="1076" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D15CA9F" w14:textId="77777777" w:rsidR="00655F6A" w:rsidRDefault="00655F6A">
+    <w:p w14:paraId="38CA1A74" w14:textId="77777777" w:rsidR="00DE61AD" w:rsidRDefault="00DE61AD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="175A670C" w14:textId="77777777" w:rsidR="00655F6A" w:rsidRDefault="00655F6A">
+    <w:p w14:paraId="2129E661" w14:textId="77777777" w:rsidR="00DE61AD" w:rsidRDefault="00DE61AD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Lato">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0C52C229" w14:textId="25BAE606" w:rsidR="004D4D11" w:rsidRDefault="004D4D11">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49AA4394" w14:textId="77777777" w:rsidR="00655F6A" w:rsidRDefault="00655F6A">
+    <w:p w14:paraId="6B02C9C2" w14:textId="77777777" w:rsidR="00DE61AD" w:rsidRDefault="00DE61AD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31D3890F" w14:textId="77777777" w:rsidR="00655F6A" w:rsidRDefault="00655F6A">
+    <w:p w14:paraId="41B90B14" w14:textId="77777777" w:rsidR="00DE61AD" w:rsidRDefault="00DE61AD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="067E60D2" w14:textId="1DD30111" w:rsidR="004D4D11" w:rsidRDefault="00655F6A">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E267BC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42DCAB7D" wp14:editId="572EF3E8">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>1371600</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>47625</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3962400" cy="967740"/>
           <wp:effectExtent l="0" t="0" r="0" b="3810"/>
           <wp:wrapNone/>
-          <wp:docPr id="1732429949" name="Picture 1732429949">
+          <wp:docPr id="1763904478" name="Picture 1763904478">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="26" name="Picture 3">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -5298,51 +8021,50 @@
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13A7327B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE9C37E8"/>
     <w:lvl w:ilvl="0" w:tplc="3B886368">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="525" w:hanging="360"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1DE06416">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1375" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -5410,90 +8132,197 @@
     <w:lvl w:ilvl="7" w:tplc="7B70DB08">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6506" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="77A0AE96">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7361" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71DA7E44"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8108AF52"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1688674873">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1766413970">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004D4D11"/>
+    <w:rsid w:val="0003345D"/>
+    <w:rsid w:val="003817DE"/>
+    <w:rsid w:val="004B0B45"/>
     <w:rsid w:val="004D4D11"/>
+    <w:rsid w:val="005D0D45"/>
+    <w:rsid w:val="006379BD"/>
+    <w:rsid w:val="00651CCC"/>
     <w:rsid w:val="00655F6A"/>
+    <w:rsid w:val="00684B44"/>
+    <w:rsid w:val="008115BE"/>
+    <w:rsid w:val="009D1FEF"/>
+    <w:rsid w:val="00A417B3"/>
+    <w:rsid w:val="00A62ABE"/>
+    <w:rsid w:val="00B24770"/>
+    <w:rsid w:val="00B73E2B"/>
     <w:rsid w:val="00B82F46"/>
+    <w:rsid w:val="00C60659"/>
+    <w:rsid w:val="00D45596"/>
+    <w:rsid w:val="00DD7E51"/>
+    <w:rsid w:val="00DE61AD"/>
+    <w:rsid w:val="00DF7B7C"/>
+    <w:rsid w:val="00F42F10"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="21BE8542"/>
@@ -5883,50 +8712,71 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A62ABE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -5982,59 +8832,95 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00655F6A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00655F6A"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009D1FEF"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009D1FEF"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A62ABE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paralympic.org/sites/default/files/2024-03/World%20Para%20Athletics%20Rules%20and%20Regulations_March%202024_0.pdf?_gl=1*sccahg*_up*MQ..*_gs*MQ..*_ga*MTU3MTcxNDUwOC4xNzc2MDY4MTAy*_ga_EFXW45ME1V*czE3NzYwNjgxMDIkbzEkZzAkdDE3NzYwNjgxMDIkajYwJGwwJGgzNDM2MjE3OTk.&amp;gclid=EAIaIQobChMI94LYn7HqkwMV8oxQBh35ADfbEAAYASAAEgIfF_D_BwE" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -6284,61 +9170,76 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>7410</Characters>
+  <Pages>5</Pages>
+  <Words>1405</Words>
+  <Characters>8010</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>61</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>66</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8692</CharactersWithSpaces>
+  <CharactersWithSpaces>9397</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Matthew Downes</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2020-10-07T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word for Office 365</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">