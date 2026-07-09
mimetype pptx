--- v0 (2026-02-27)
+++ v1 (2026-07-09)
@@ -21,54 +21,50 @@
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
@@ -80,110 +76,105 @@
   <Override PartName="/ppt/slideLayouts/slideLayout25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme5.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" strictFirstAndLastChars="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId2"/>
     <p:sldMasterId id="2147484029" r:id="rId3"/>
     <p:sldMasterId id="2147484017" r:id="rId4"/>
     <p:sldMasterId id="2147484005" r:id="rId5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId42"/>
+    <p:notesMasterId r:id="rId38"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="261" r:id="rId6"/>
     <p:sldId id="329" r:id="rId7"/>
     <p:sldId id="272" r:id="rId8"/>
     <p:sldId id="284" r:id="rId9"/>
     <p:sldId id="302" r:id="rId10"/>
     <p:sldId id="304" r:id="rId11"/>
     <p:sldId id="282" r:id="rId12"/>
     <p:sldId id="306" r:id="rId13"/>
     <p:sldId id="305" r:id="rId14"/>
     <p:sldId id="283" r:id="rId15"/>
     <p:sldId id="310" r:id="rId16"/>
     <p:sldId id="307" r:id="rId17"/>
     <p:sldId id="315" r:id="rId18"/>
     <p:sldId id="318" r:id="rId19"/>
     <p:sldId id="312" r:id="rId20"/>
     <p:sldId id="316" r:id="rId21"/>
     <p:sldId id="317" r:id="rId22"/>
     <p:sldId id="311" r:id="rId23"/>
     <p:sldId id="313" r:id="rId24"/>
     <p:sldId id="319" r:id="rId25"/>
     <p:sldId id="332" r:id="rId26"/>
     <p:sldId id="331" r:id="rId27"/>
     <p:sldId id="308" r:id="rId28"/>
     <p:sldId id="335" r:id="rId29"/>
     <p:sldId id="320" r:id="rId30"/>
     <p:sldId id="321" r:id="rId31"/>
     <p:sldId id="322" r:id="rId32"/>
     <p:sldId id="323" r:id="rId33"/>
     <p:sldId id="324" r:id="rId34"/>
     <p:sldId id="326" r:id="rId35"/>
     <p:sldId id="325" r:id="rId36"/>
     <p:sldId id="330" r:id="rId37"/>
-    <p:sldId id="327" r:id="rId38"/>
-[...2 lines deleted...]
-    <p:sldId id="339" r:id="rId41"/>
   </p:sldIdLst>
   <p:sldSz cx="9180513" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
       <a:spcBef>
         <a:spcPct val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPct val="0"/>
       </a:spcAft>
       <a:defRPr sz="2400" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
         <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
       <a:spcBef>
@@ -328,51 +319,51 @@
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="00367C"/>
     <a:srgbClr val="E1002C"/>
     <a:srgbClr val="321D60"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{5F53E711-B175-4BBF-8E1E-354882633098}" v="1" dt="2026-01-27T09:46:30.941"/>
+    <p1510:client id="{1BE2BFFF-1DEB-431F-B454-474A597604FA}" v="80" dt="2026-06-12T16:11:11.597"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -568,119 +559,779 @@
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr varScale="1">
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId47" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId48" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId44" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId43" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}"/>
-    <pc:docChg chg="modSld">
-      <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-02-01T19:47:22.328" v="58" actId="20577"/>
+    <pc:docChg chg="undo redo custSel delSld modSld">
+      <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-17T07:35:30.101" v="815" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-01-27T08:44:56.706" v="17" actId="20577"/>
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-17T07:35:30.101" v="815" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="261"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-01-27T08:44:56.706" v="17" actId="20577"/>
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-17T07:35:30.101" v="815" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="0" sldId="261"/>
             <ac:spMk id="2" creationId="{6605C875-7229-A263-6A07-84E304B04AA0}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-02-01T19:43:31.258" v="42"/>
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T12:33:18.024" v="592" actId="2711"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="272"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T10:26:07.045" v="11" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="272"/>
+            <ac:spMk id="3" creationId="{1E8A2E14-D9AA-F2A6-C8C7-8D34FDEC305F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T12:33:18.024" v="592" actId="2711"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="272"/>
+            <ac:spMk id="28675" creationId="{B964A1FD-6F85-0291-DA48-380E85AC26E7}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T12:37:35.296" v="611" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="282"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T12:37:35.296" v="611" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="282"/>
+            <ac:spMk id="2" creationId="{7D8B40C5-1139-8DA6-54DB-1C6F0C28D5F5}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T12:37:27.214" v="610" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="282"/>
+            <ac:spMk id="34819" creationId="{8513F21D-AD3A-4D13-2273-30B2EC6800A1}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:27:55.907" v="811" actId="948"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="283"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T12:43:00.280" v="637" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="283"/>
+            <ac:spMk id="2" creationId="{D5B94E88-4456-06BF-7DA8-AC1D6EB4FDBB}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:27:55.907" v="811" actId="948"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="283"/>
+            <ac:spMk id="3" creationId="{10242B22-9B25-E543-C454-9A84C518F0E7}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T10:30:41.331" v="23" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="284"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T10:29:24.506" v="22" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="284"/>
+            <ac:spMk id="2" creationId="{A585F3BD-F9C8-5F8D-B06A-290E658E785D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T10:30:41.331" v="23" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="284"/>
+            <ac:spMk id="29699" creationId="{D2F9E79E-282B-D243-078C-5D9F9EEA9E25}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:27:24.772" v="809" actId="948"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="302"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T12:41:07.935" v="631" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="302"/>
+            <ac:spMk id="2" creationId="{66A424B3-BDF1-F7F0-A741-461C70DB2B85}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:27:24.772" v="809" actId="948"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="302"/>
+            <ac:spMk id="30723" creationId="{7DBBA3B4-1D42-9A9B-A6CF-4F3C3099C88D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T12:40:12.594" v="625" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="304"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T12:40:12.594" v="625" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="304"/>
+            <ac:spMk id="2" creationId="{78482048-00DA-D496-728C-362FEB402529}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T12:39:22.465" v="621" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="304"/>
+            <ac:spMk id="32771" creationId="{71EF96A3-FD42-FE43-1AEC-C8FB7A9096ED}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:27:46.903" v="810" actId="948"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="305"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T11:22:20.685" v="141" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="305"/>
+            <ac:spMk id="2" creationId="{18D25E82-6BFD-1D22-B3A4-69374DFF6B7C}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:27:46.903" v="810" actId="948"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="305"/>
+            <ac:spMk id="3" creationId="{DD64B82F-A48D-F967-AE36-0D743A2E5F0B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T12:38:30.324" v="616" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="306"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T12:38:30.324" v="616" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="306"/>
+            <ac:spMk id="2" creationId="{04D8877E-EF40-D066-CD88-FF8B1425CB29}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T12:38:06.051" v="614" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="306"/>
+            <ac:spMk id="33795" creationId="{0D561C14-1BD9-8BE4-2309-65A5246BD0C2}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T12:54:28.482" v="734" actId="255"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="307"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T12:54:28.482" v="734" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="307"/>
+            <ac:spMk id="2" creationId="{AB0EBF38-BD04-47AA-254E-991B43B76C07}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T12:46:51.044" v="662" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="307"/>
+            <ac:spMk id="38915" creationId="{CE54A8C8-5317-44EB-9423-2E2769433F92}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T11:47:35.930" v="325" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="308"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T11:47:24.041" v="321" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="308"/>
+            <ac:spMk id="2" creationId="{11C198E0-CDDD-C731-5E34-A6F4A193F1E0}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T11:47:35.930" v="325" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="308"/>
+            <ac:spMk id="49155" creationId="{7380DB54-B1EA-4578-7C8E-3CD18D6B46BE}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:28:06.397" v="812" actId="948"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="310"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T12:48:09.522" v="668" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="310"/>
+            <ac:spMk id="2" creationId="{1E3F4931-81A8-7CED-39D9-8B4F94CFB753}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:28:06.397" v="812" actId="948"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="310"/>
+            <ac:spMk id="37891" creationId="{C44CAA72-EED8-9C7A-C79A-46ABD7E1939F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:04:13.270" v="762" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="311"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:04:13.270" v="762" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="311"/>
+            <ac:spMk id="2" creationId="{0D1DF0C3-8FD7-A73C-4A7B-17C31BF44A1B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:03:41.697" v="760" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="311"/>
+            <ac:spMk id="45059" creationId="{82206821-2775-53B0-500C-ABE37CEE80AD}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T12:53:57.653" v="728" actId="255"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="312"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T12:53:57.653" v="728" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="312"/>
+            <ac:spMk id="2" creationId="{009F2083-A490-6B43-5A52-D095102DBFDB}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T11:39:12.638" v="230" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="312"/>
+            <ac:spMk id="40963" creationId="{33CEC62A-50B9-7429-0289-62223EBBA006}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T11:44:14.366" v="296" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="313"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T11:44:05.054" v="293" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="313"/>
+            <ac:spMk id="2" creationId="{C0DF15B7-25E5-7496-09EC-DD6011BFB587}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T11:44:11.455" v="295" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="313"/>
+            <ac:spMk id="3" creationId="{B6A18734-A206-00B6-2DA1-D958F94BAACA}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T11:44:14.366" v="296" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="313"/>
+            <ac:spMk id="5" creationId="{1C1DCC32-D383-771C-426D-FEA8DF46FAF4}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T12:54:06.286" v="730" actId="255"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="315"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T12:54:06.286" v="730" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="315"/>
+            <ac:spMk id="2" creationId="{549ACE13-3CDF-C1C3-2DC0-F6A787D2BA8F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:graphicFrameChg chg="mod modGraphic">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T12:52:54.572" v="724" actId="1076"/>
+          <ac:graphicFrameMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="315"/>
+            <ac:graphicFrameMk id="3" creationId="{BAB8805A-5770-9E6D-2C65-503B7EAAACBD}"/>
+          </ac:graphicFrameMkLst>
+        </pc:graphicFrameChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T11:38:50.052" v="229" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="316"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T11:38:15.897" v="227" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="316"/>
+            <ac:spMk id="2" creationId="{9B4FCD7B-9A3F-0C6D-ABD4-74B94D56F2ED}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T11:38:50.052" v="229" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="316"/>
+            <ac:spMk id="43011" creationId="{ED9A76E7-7F81-6A09-6E3C-1D674F7D06CD}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T12:57:36.676" v="739" actId="255"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="317"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T11:39:29.688" v="232" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="317"/>
+            <ac:spMk id="2" creationId="{E3CFA7DC-A6B7-F66B-35E0-1FA0E84BC0A3}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T12:57:36.676" v="739" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="317"/>
+            <ac:spMk id="44035" creationId="{453AC13B-0810-6F97-E138-76E579440EB8}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T12:53:59.082" v="729" actId="255"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="318"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T12:53:59.082" v="729" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="318"/>
+            <ac:spMk id="2" creationId="{76839638-42D4-56EF-5BCA-E2D1DFA70665}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T11:46:48.185" v="318" actId="948"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="319"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T11:45:06.276" v="298" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="319"/>
+            <ac:spMk id="2" creationId="{6A7F74DA-5821-5617-BBB6-C84988D31C26}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T11:46:48.185" v="318" actId="948"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="319"/>
+            <ac:spMk id="48131" creationId="{E1A05A29-28AE-22DA-3738-62106F6B9106}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:02:54.957" v="758" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="320"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:02:54.957" v="758" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="320"/>
+            <ac:spMk id="2" creationId="{01F96768-BA7D-4096-370B-F0E5CE5B9E5B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:02:45.678" v="757" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="320"/>
+            <ac:spMk id="50179" creationId="{F6A8472D-B8BF-098E-6E0D-6917091D1BB0}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T12:58:03.071" v="740" actId="948"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="321"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T11:49:35.465" v="342" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="321"/>
+            <ac:spMk id="2" creationId="{EE4394ED-D83D-D668-D464-9DBD5FD22B53}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T12:58:03.071" v="740" actId="948"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="321"/>
+            <ac:spMk id="51203" creationId="{385BC43A-39A6-BA69-B22D-F0C8998C1C28}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T11:50:09.716" v="357" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="322"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T11:50:02.843" v="353" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="322"/>
+            <ac:spMk id="2" creationId="{A1873F16-EE39-1B4F-0158-80DF2F1F2926}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T11:50:09.716" v="357" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="322"/>
+            <ac:spMk id="52227" creationId="{BC7A7274-D045-6889-1985-A99AB6330D98}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T11:50:26.872" v="363" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="323"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T11:50:20.454" v="359" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="323"/>
+            <ac:spMk id="2" creationId="{71BF3294-05FF-23E3-DBC2-51F8CCD41446}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T11:50:26.872" v="363" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="323"/>
+            <ac:spMk id="53251" creationId="{39871EE5-24AA-3FE3-0094-C097A9DF33E0}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T11:53:11.854" v="394" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="324"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T11:53:11.854" v="394" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="324"/>
+            <ac:spMk id="2" creationId="{09B05344-9C81-F4D4-8B6A-5384496FFDC4}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T11:53:04.989" v="393" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="324"/>
+            <ac:spMk id="54275" creationId="{5D5AF318-3357-356B-A2C3-36F9AAF158F4}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:02:12.356" v="755" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="325"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:02:12.356" v="755" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="325"/>
+            <ac:spMk id="2" creationId="{B8E6C48B-EF95-757B-4FBB-01A263C3CC27}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:02:06.939" v="754" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="325"/>
+            <ac:spMk id="56323" creationId="{0C0A9E69-0830-6DEA-86BD-B27592341C74}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T11:55:14.374" v="404" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="326"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T11:55:14.374" v="404" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="326"/>
+            <ac:spMk id="2" creationId="{3B93431D-C383-13A6-4771-ADEF79031B27}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T11:54:57.833" v="402" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="326"/>
+            <ac:spMk id="55299" creationId="{4146327E-BBF4-DFB7-C09C-C409172BC931}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T12:32:31.068" v="591" actId="948"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1862074229" sldId="329"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T10:27:57.454" v="16" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1862074229" sldId="329"/>
+            <ac:spMk id="3" creationId="{BA2DB98E-6C6F-60A8-46C5-2A48D169BB12}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T12:32:31.068" v="591" actId="948"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1862074229" sldId="329"/>
+            <ac:spMk id="6147" creationId="{B9A4694F-A4FE-6B8E-F72B-9A43E28AD674}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-12T16:11:26.725" v="808" actId="12"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="4233693526" sldId="330"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-02-01T19:43:31.258" v="42"/>
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T11:56:26.985" v="421" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4233693526" sldId="330"/>
+            <ac:spMk id="2" creationId="{C8F82D9A-119D-D64D-E4FF-AF9A38D05184}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-12T16:11:26.725" v="808" actId="12"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4233693526" sldId="330"/>
             <ac:spMk id="57347" creationId="{FACDF68E-E611-22DB-10C6-81B35B3447BA}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-01-27T09:47:37.455" v="39" actId="20577"/>
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T11:47:02.385" v="319" actId="948"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="1985066591" sldId="338"/>
+          <pc:sldMk cId="2138013360" sldId="331"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-01-27T09:47:37.455" v="39" actId="20577"/>
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T11:46:14.007" v="310" actId="207"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="1985066591" sldId="338"/>
-            <ac:spMk id="58371" creationId="{9228D301-7B6C-6A1F-A990-243E086D7E3F}"/>
+            <pc:sldMk cId="2138013360" sldId="331"/>
+            <ac:spMk id="2" creationId="{C0DF15B7-25E5-7496-09EC-DD6011BFB587}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T11:47:02.385" v="319" actId="948"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2138013360" sldId="331"/>
+            <ac:spMk id="4" creationId="{2EC3633B-F133-5C12-5649-41A966D557AE}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-02-01T19:47:22.328" v="58" actId="20577"/>
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T11:46:00.769" v="308" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="296491490" sldId="339"/>
+          <pc:sldMk cId="2872230683" sldId="332"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-02-01T19:47:22.328" v="58" actId="20577"/>
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T11:46:00.769" v="308" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="296491490" sldId="339"/>
-            <ac:spMk id="58371" creationId="{4E036915-CB3E-4CF7-70A4-5D6732CC5A27}"/>
+            <pc:sldMk cId="2872230683" sldId="332"/>
+            <ac:spMk id="2" creationId="{C0DF15B7-25E5-7496-09EC-DD6011BFB587}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:28:43.699" v="813" actId="948"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="511029606" sldId="335"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:00:21.370" v="748" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="511029606" sldId="335"/>
+            <ac:spMk id="2" creationId="{66337EE4-6334-8FC0-9E30-2E7461CBDDE8}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:28:43.699" v="813" actId="948"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="511029606" sldId="335"/>
+            <ac:spMk id="49155" creationId="{7F5B8920-646B-577B-4A82-4C8945959493}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme5.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -755,51 +1406,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{7628868F-7C5F-486E-9781-93609A7FE807}" type="datetimeFigureOut">
               <a:rPr lang="en-GB"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>01/02/2026</a:t>
+              <a:t>17/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5B2898C-EF7D-A1A9-4546-D3D4F54E55AD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1135063" y="685800"/>
             <a:ext cx="4587875" cy="3429000"/>
@@ -1085,54 +1736,50 @@
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -1165,135 +1812,50 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E147376C-F436-45AB-AEE3-67BAE21C5451}" type="slidenum">
               <a:rPr lang="en-GB" altLang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3576712490"/>
-      </p:ext>
-[...83 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4028120500"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -14803,66 +15365,50 @@
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -14981,51 +15527,51 @@
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00367C"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>FINISH DIRECTOR</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00367C"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>February 2026_01/02/2026</a:t>
+              <a:t>June 2026_16/06/2026</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="1000" b="1" dirty="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F05651D8-3A69-6485-5B96-C863BAB605B8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
@@ -15057,188 +15603,185 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5B94E88-4456-06BF-7DA8-AC1D6EB4FDBB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677632" y="1273299"/>
-            <a:ext cx="5961736" cy="461665"/>
+            <a:off x="677632" y="1205445"/>
+            <a:ext cx="4272664" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
-[...1 lines deleted...]
-                  <a:srgbClr val="00367C"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Finish Director - Event Requirements 1</a:t>
+              <a:t>Event Requirements 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10242B22-9B25-E543-C454-9A84C518F0E7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677632" y="1734964"/>
-            <a:ext cx="7825248" cy="4565352"/>
+            <a:off x="677632" y="1678219"/>
+            <a:ext cx="7825248" cy="4832092"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" i="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The Finish Director, in conjunction with the Race Director and the Referee should:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Decide the precise location of the finish line in relation to the Finish Area. For Road Races of an advertised distance the finish line location is determined from the Course Measurement certificate.</a:t>
+              <a:t>Decide the precise location of the finish line in relation to the Finish Area; for Road Races of an advertised distance the finish line location is determined from the Course Measurement report</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Plan the positioning of all facilities.</a:t>
+              <a:t>Plan the positioning of all facilities</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Agree the number of personnel, their location and ensure all finish personnel are properly briefed. </a:t>
+              <a:t>Agree the number of personnel, their location and ensure all finish personnel are properly briefed</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" i="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" i="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>These requirements should be fully documented in the Risk Assessment and included in the finish area diagram.</a:t>
-[...7 lines deleted...]
-            </a:r>
+              <a:t>These requirements should be fully documented in the Risk Assessment and included in the finish area diagram</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" altLang="en-US" i="1" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B10B03E6-3E6C-60C5-304E-F5BEC9B7DA15}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{02A65027-5D95-4BC0-89B4-69ED8CA3508E}" type="slidenum">
@@ -15266,96 +15809,96 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E3F4931-81A8-7CED-39D9-8B4F94CFB753}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="720830" y="1287932"/>
-            <a:ext cx="6481597" cy="461665"/>
+            <a:off x="521803" y="1212723"/>
+            <a:ext cx="4157458" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
-[...1 lines deleted...]
-                  <a:srgbClr val="00367C"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Finish Director - Event Requirements 2</a:t>
+              <a:t>Event Requirements 2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="37891" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C44CAA72-EED8-9C7A-C79A-46ABD7E1939F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="720830" y="1748163"/>
-            <a:ext cx="7738852" cy="4298613"/>
+            <a:off x="521803" y="1660878"/>
+            <a:ext cx="8136905" cy="4508927"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -15508,210 +16051,227 @@
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" i="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>What is needed?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Anticipated number of finishers.</a:t>
+              <a:t>Anticipated number of finishers</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Chip or manual time / place recording, with finish funnels.</a:t>
+              <a:t>Chip or manual time / place recording, with finish funnels</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Medical provision.</a:t>
+              <a:t>Medical provision and Toilets</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Finish Gantry, control barriers, cones, rope and tape.</a:t>
+              <a:t>Finish Gantry, control barriers, cones, rope and tape</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Finish tape.</a:t>
+              <a:t>Finish tape</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Sawdust or similar material.</a:t>
+              <a:t>Finish funnels</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Memento or goody bags.</a:t>
+              <a:t>Sawdust or similar material</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClrTx/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Memento or goody bags</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
               <a:latin typeface="+mn-lt"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Whistles / loud hailers.</a:t>
-[...4 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Whistles / loud hailers</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC01E632-205C-A8EE-984F-1BB1AB81856C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{02A65027-5D95-4BC0-89B4-69ED8CA3508E}" type="slidenum">
@@ -15740,95 +16300,95 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB0EBF38-BD04-47AA-254E-991B43B76C07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="485800" y="1276279"/>
-            <a:ext cx="6880410" cy="461665"/>
+            <a:ext cx="5158785" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
-[...1 lines deleted...]
-                  <a:srgbClr val="00367C"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Finish Director - Features of a Funnel Finish 1</a:t>
+              <a:t>Features of a Funnel Finish 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="38915" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE54A8C8-5317-44EB-9423-2E2769433F92}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="485800" y="1730425"/>
-            <a:ext cx="8208912" cy="4503797"/>
+            <a:ext cx="8208912" cy="4478149"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -15981,132 +16541,150 @@
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The requirement for finish funnels will depend upon whether manual recording or chip timing is to be used.</a:t>
+              <a:t>The requirement for finish funnels will depend upon whether manual recording or chip timing is to be used</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>On hard surfaces, standard metal crowd control barriers with taped inter-spaces may be used, or cones and plastic barriers. </a:t>
+              <a:t>On hard surfaces, standard metal crowd control barriers with taped inter-spaces may be used, or cones and plastic barriers </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>On grass an alternative is stakes and tape. </a:t>
+              <a:t>On grass an alternative is stakes and tape</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>In both cases the funnels should be robust, to withstand a day’s heavy use and misuse, with stake tops protected to prevent possible injury.</a:t>
+              <a:t>In both cases the funnels should be robust, to withstand a day’s heavy use and misuse, with stake tops protected to prevent possible injury</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="1200"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The size and extent of the finish funnel system will depend upon the number of expected finishers to be processed. The table on the following slide applies to manual recording and gives an indication of likely requirements. These figures are based on maximum numbers expected at peak-flow times. </a:t>
+              <a:t>The size and extent of the finish funnel system will depend upon the number of expected finishers to be processed</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClrTx/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The following table applies to manual recording and gives an indication of likely requirements, these figures are based on maximum number of finishers expected at peak-flow times</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E9D8ACE-E790-EC82-2FDE-BA2082101EB4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -16136,99 +16714,99 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{549ACE13-3CDF-C1C3-2DC0-F6A787D2BA8F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="408781" y="1268760"/>
-            <a:ext cx="6880410" cy="461665"/>
+            <a:ext cx="4437433" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Finish Director - Features of a Funnel Finish 2</a:t>
+              <a:t>Features of a Funnel Finish 2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="3" name="Table 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAB8805A-5770-9E6D-2C65-503B7EAAACBD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3313705739"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3142363801"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="485775" y="1844675"/>
+          <a:off x="475456" y="1844824"/>
           <a:ext cx="8229600" cy="4352928"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr/>
               <a:tblGrid>
                 <a:gridCol w="1223962">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1127125">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1176338">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
@@ -18954,51 +19532,51 @@
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="20000"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="en-GB" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
+                        <a:rPr kumimoji="0" lang="en-GB" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="+mn-lt"/>
                         </a:rPr>
                         <a:t>3200</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="45724" marB="45724" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -21720,83 +22298,83 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76839638-42D4-56EF-5BCA-E2D1DFA70665}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="737387" y="1345931"/>
-            <a:ext cx="6742551" cy="830997"/>
+            <a:ext cx="4876271" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Finish Director - Operating a Funnel Finish 1</a:t>
+              <a:t>Operating a Funnel Finish 1</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Small Races: Two-Funnel Finish</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="41987" name="Group 88">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F04C333-D200-366B-219D-F119B68EF9BA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr>
             <a:grpSpLocks/>
           </p:cNvGrpSpPr>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr bwMode="auto">
           <a:xfrm>
             <a:off x="343711" y="2113461"/>
@@ -23345,110 +23923,110 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{009F2083-A490-6B43-5A52-D095102DBFDB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="631825" y="1220221"/>
-            <a:ext cx="6742550" cy="830997"/>
+            <a:off x="557808" y="1196752"/>
+            <a:ext cx="4876271" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Finish Director - Operating a Funnel Finish 2</a:t>
+              <a:t>Operating a Funnel Finish 2</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Small Races: Two-Funnel Finish</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="40963" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33CEC62A-50B9-7429-0289-62223EBBA006}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="631825" y="2017700"/>
-            <a:ext cx="8064896" cy="4196020"/>
+            <a:off x="557809" y="2027749"/>
+            <a:ext cx="8064896" cy="4298613"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -23610,191 +24188,209 @@
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>A two-funnel finish is illustrated on the previous slide. </a:t>
+              <a:t>A two-funnel finish is illustrated on the previous slide</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>With the Rope Control Steward standing at position ‘</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="E1002C"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>’, holding a tape or strong rope attached to the end of funnel divider, the leading runners are directed into Funnel No 1.</a:t>
+              <a:t>’, holding a tape or strong rope attached to the end of funnel divider, the leading runners are directed into Funnel No 1</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Finishers’ times are recorded as they cross the finish line. </a:t>
+              <a:t>Finishers’ times are recorded as they cross the finish line </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Finishers then proceed down the funnel and their race numbers recorded at the end. </a:t>
+              <a:t>Finishers then proceed down the funnel and their race numbers recorded at the end</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>When the funnel is full, the Rope Control Steward, choosing a suitable gap in finishing runners, moves to position ‘</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="E1002C"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>’, thus directing runners into funnel No 2. The process is repeated with the Rope Control Steward alternating between positions ‘</a:t>
+              <a:t>’, thus directing runners into funnel No 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClrTx/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The process is repeated with the Rope Control Steward alternating between positions ‘</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="E1002C"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>’ and ‘</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="E1002C"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>’ as the funnels fill.</a:t>
+              <a:t>’ as the funnels fill</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D19537A-22B7-49D1-09F2-4F8A28126F25}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -23823,110 +24419,110 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B4FCD7B-9A3F-0C6D-ABD4-74B94D56F2ED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="341784" y="1153105"/>
-            <a:ext cx="6673622" cy="830997"/>
+            <a:off x="341784" y="1140935"/>
+            <a:ext cx="4876271" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Finish Director - Operating a Funnel Finish 3</a:t>
+              <a:t>Operating a Funnel Finish 3</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Small Races: Two-Funnel Finish</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="43011" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED9A76E7-7F81-6A09-6E3C-1D674F7D06CD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="341784" y="1966263"/>
-            <a:ext cx="8496944" cy="4462760"/>
+            <a:off x="341784" y="1871248"/>
+            <a:ext cx="8496944" cy="4903907"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -24079,114 +24675,132 @@
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The Timekeeper and Timekeepers’ Recorder stand at the finish line. </a:t>
+              <a:t>The Timekeeper and Timekeepers’ Recorder stand at the finish line</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>As each runner crosses the finish line the timekeeper calls their time and the recorder writes it on the recording sheet. </a:t>
+              <a:t>As each runner crosses the finish line the timekeeper calls their time and the recorder writes it on the recording sheet </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>In the case of close finishes by two or more runners, their order is indicated by the Finish Judge with finishers guided into the funnel in the appropriate order by the Funnel Steward. The Timekeeper calls the first finishers’ time followed by “number at”, to designate the number of finishers allocated the same time.</a:t>
+              <a:t>In the case of close finishes by two or more runners, their order is indicated by the Finish Judge with finishers guided into the funnel in the appropriate order by the Funnel Steward</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClrTx/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The Timekeeper calls the first finishers’ time followed by “number at”, to designate the number of finishers allocated the same time</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>In very small races, runners finishing places can be managed by a minimum five-person team. </a:t>
+              <a:t>In very small races, runners finishing places can be managed by a minimum five-person team</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F49F876C-5163-CB2D-FB49-19FBCAFC8AE8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -24216,109 +24830,109 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3CFA7DC-A6B7-F66B-35E0-1FA0E84BC0A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="631823" y="1189003"/>
-            <a:ext cx="6673622" cy="830997"/>
+            <a:ext cx="4876271" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Finish Director - Operating a Funnel Finish 4</a:t>
+              <a:t>Operating a Funnel Finish 4</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Small Races: Two-Funnel Finish</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="44035" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{453AC13B-0810-6F97-E138-76E579440EB8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="633716" y="1962386"/>
-            <a:ext cx="7913079" cy="4401205"/>
+            <a:ext cx="7913079" cy="4503797"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -24480,105 +25094,123 @@
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Funnel Marshals ensure that runners move through the funnels smoothly. Assistance may be needed to progress competitors who are feeling weary or distressed. Verbal encouragement helps.</a:t>
+              <a:t>Funnel Marshals ensure that runners move through the funnel smoothly, in their finishing order</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>At the end of the funnel the Finish Number Caller calls the finishers numbers, which are noted by the Finish Number Recorder on the recording sheets. </a:t>
+              <a:t>Assistance may be needed to progress competitors who are feeling weary or distressed, verbal encouragement helps</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Marrying up the Time and Place Recorders Sheets gives the race result.</a:t>
+              <a:t>At the end of the funnel the Finish Number Caller calls the finishers numbers, which are noted by the Finish Number Recorder on the recording sheets</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>An alternative to finishers numbers being recorded at the finish might be to hand numbered discs to finishers, which they take to a Place Recording team who record their finishing position.</a:t>
+              <a:t>Marrying up the Time and Place Recorders Sheets gives the race result</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClrTx/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>An alternative to finishers numbers being recorded at the finish might be to have a Disc Distributor handing numbered discs to finishers, which they take to a Place Recording team who record their finishing position</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A31A12F7-165B-964C-8131-34656FE19438}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -24607,95 +25239,95 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D1DF0C3-8FD7-A73C-4A7B-17C31BF44A1B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="611814" y="1723275"/>
-            <a:ext cx="6673622" cy="461665"/>
+            <a:off x="639736" y="1488638"/>
+            <a:ext cx="4230645" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Finish Director - Operating a Funnel Finish 5</a:t>
+              <a:t>Operating a Funnel Finish 5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="45059" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82206821-2775-53B0-500C-ABE37CEE80AD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="611814" y="2184940"/>
+            <a:off x="614319" y="1946449"/>
             <a:ext cx="7956884" cy="3293209"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
@@ -24849,78 +25481,78 @@
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>If additional personnel are available, it is helpful to have a second “spot time” recording team at the finish line. Their role is to record spot times and bib numbers at regular intervals (e.g. every tenth runner) to provide backup to the other recorders.</a:t>
+              <a:t>If additional personnel are available, it is helpful to have a second “spot time” recording team at the finish line. Their role is to record spot times and bib numbers at regular intervals (e.g. every tenth runner) to provide backup to the other recorders</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Runners may cluster about the finish making enquiries about their finish times and thus interfering with the officials. This issue can generally be avoided if a digital race clock is used.</a:t>
+              <a:t>Runners may cluster about the finish making enquiries about their finish times and thus interfering with the officials, this issue can generally be avoided if a digital race clock is used</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F47CD9FB-5D9C-6FE8-906A-CA74AE9CFDB2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -24950,83 +25582,83 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0DF15B7-25E5-7496-09EC-DD6011BFB587}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="561975" y="1283011"/>
-            <a:ext cx="6673622" cy="830997"/>
+            <a:ext cx="5463355" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Finish Director - Operating a Funnel Finish 6</a:t>
+              <a:t>Operating a Funnel Finish 6</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Large Races: Multiple-Funnel Finish</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="46084" name="Picture 5" descr="finish funnels">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AFE0166-2630-AAD8-C36E-1ED3AA8FF8E9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="screen">
             <a:extLst>
@@ -25274,111 +25906,111 @@
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="285750" indent="-285750" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Large race finishes can be the most demanding part of race organisation and does need some experience. </a:t>
+              <a:t>Large race finishes can be the most demanding part of race organisation and does need some experience </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Prior to chip timing, mass participation events commonly used multiple Funnel Finishes e.g. ten-funnel system  illustrated opposite.</a:t>
+              <a:t>Prior to chip timing, mass participation events commonly used multiple Funnel Finishes e.g. ten-funnel system  illustrated opposite</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C1DCC32-D383-771C-426D-FEA8DF46FAF4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="473691" y="5032911"/>
             <a:ext cx="8233130" cy="1323439"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>With chip timing, these complex arrangements are generally no longer necessary, although, depending on the number and density of finishers, similar multiple Funnel Finish principles may still be required for larger manually timed races.</a:t>
+              <a:t>With chip timing, these complex arrangements are generally no longer necessary, although, depending on the number and density of finishers, similar multiple Funnel Finish principles may still be required for larger manually timed races</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EDDFAD65-710B-F86D-01DD-B61E0F5B3D05}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -25426,59 +26058,59 @@
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2925408" y="2060848"/>
             <a:ext cx="3329693" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2800" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>FINISH DIRECTOR</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" altLang="en-US" sz="2800" b="1" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="00367C"/>
+                <a:srgbClr val="0070C0"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6147" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9A4694F-A4FE-6B8E-F72B-9A43E28AD674}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="810840" y="2584068"/>
             <a:ext cx="7558832" cy="2041585"/>
@@ -25656,75 +26288,75 @@
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The Finish Director role is not covered in L1 Endurance Officials’ training but is a role that Officials must work with.</a:t>
+              <a:t>The Finish Director role is not covered in L1 Endurance Officials’ training but is a role that Officials must work with</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>This module provides an understanding of the Finish Director’s role and duties.</a:t>
+              <a:t>This module provides an understanding of the Finish Director’s role and duties</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF354236-F73B-2180-2D20-B6E257570B46}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -25759,83 +26391,83 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A7F74DA-5821-5617-BBB6-C84988D31C26}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="665820" y="1152822"/>
-            <a:ext cx="6673622" cy="830997"/>
+            <a:ext cx="5463355" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Finish Director - Operating a Funnel Finish 7</a:t>
+              <a:t>Operating a Funnel Finish 7</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Large Races: Multiple-Funnel Finish</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="48131" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1A05A29-28AE-22DA-3738-62106F6B9106}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="665820" y="1983819"/>
@@ -26014,150 +26646,150 @@
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Inexperienced organisers are strongly advised to attend an established event before they try to duplicate this method.</a:t>
+              <a:t>Inexperienced organisers are strongly advised to attend an established event before they try to duplicate this method</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The dimensions suggested have been tested in operation. </a:t>
+              <a:t>The dimensions suggested have been tested in operation</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Where multiple funnels are required, an Officials’ Channel must be provided between each pair of funnels.</a:t>
+              <a:t>Where multiple funnels are required, an Officials’ Channel must be provided between each pair of funnels</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>At the end on the funnels there should be a secure zone from where runners leave the finish area. This should not be accessible to spectators and will require additional Marshals to aid clearance.</a:t>
+              <a:t>At the end on the funnels there should be a secure zone from where runners leave the finish area. This should not be accessible to spectators and will require additional Marshals to aid clearance</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The runners are drawn from the area by refreshments and the distribution of other items, commemorative medals, etc.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>A four-funnel finish is illustrated on the following slides. </a:t>
+              <a:t>A four-funnel finish is illustrated on the following slides</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C48E667-6E72-473A-C515-2D091D82734E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -26186,84 +26818,84 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0DF15B7-25E5-7496-09EC-DD6011BFB587}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="522159" y="1293767"/>
-            <a:ext cx="6673622" cy="830997"/>
+            <a:off x="529649" y="1194550"/>
+            <a:ext cx="4985660" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Finish Director - Operating a Funnel Finish 8</a:t>
+              <a:t>Operating a Funnel Finish 8</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Large Races: Four-Funnel Finish</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF0AFE13-DC76-501B-B27E-DB08C4EF0089}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -29510,109 +30142,109 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0DF15B7-25E5-7496-09EC-DD6011BFB587}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="631899" y="1455167"/>
-            <a:ext cx="6673622" cy="830997"/>
+            <a:ext cx="4985660" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Finish Director - Operating a Funnel Finish 9</a:t>
+              <a:t>Operating a Funnel Finish 9</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Large Races: Four-Funnel Finish</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2EC3633B-F133-5C12-5649-41A966D557AE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="631899" y="2286164"/>
-            <a:ext cx="7916713" cy="3785652"/>
+            <a:ext cx="7916713" cy="3447098"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -29765,111 +30397,111 @@
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‘V’ shaped wedges are constructed from a point 2-3 metres ahead on the funnels, to block off the Officials’ Channels so that runners do not enter them by mistake. </a:t>
+              <a:t>‘V’ shaped wedges are constructed from a point 2-3 metres ahead on the funnels, to block off the Officials’ Channels so that runners do not enter them by mistake</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Small gaps are left on either side of Officials’ Channel to allow officials to enter / leave the system.</a:t>
+              <a:t>Small gaps are left on either side of Officials’ Channel to allow officials to enter / leave the system</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>A strong guide rope is fixed to the apex of the central ‘V’ so that it ends just short of the finish line. </a:t>
+              <a:t>A strong guide rope is fixed to the apex of the central ‘V’ so that it ends just short of the finish line</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The rope is held by the Rope Control Steward, who assumes sole responsibility for its control. </a:t>
+              <a:t>The rope is held by the Rope Control Steward, who assumes sole responsibility for its control</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7BDB867-5567-C1D0-E53D-53E3EBE457E6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -29904,83 +30536,83 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11C198E0-CDDD-C731-5E34-A6F4A193F1E0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="629816" y="1233447"/>
-            <a:ext cx="6845144" cy="830997"/>
+            <a:ext cx="4985660" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Finish Director - Operating a Funnel Finish 10</a:t>
+              <a:t>Operating a Funnel Finish 10</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Large Races: Four-Funnel Finish</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="49155" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7380DB54-B1EA-4578-7C8E-3CD18D6B46BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="627808" y="2086493"/>
@@ -30168,105 +30800,105 @@
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="285750" indent="-285750" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The funnel system will have a Chief Rope Controller responsible for its overall operation.</a:t>
+              <a:t>The funnel system will have a Chief Rope Controller responsible for its overall operation</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Timekeepers and their Recorders are stationed at the finish line and should aim to record individual times for as long as this is feasible.</a:t>
+              <a:t>Timekeepers and their Recorders are stationed at the finish line and should aim to record individual times for as long as this is feasible</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>If the finish rate becomes too rapid, then they revert to taking spot times, by recording times and bib numbers of selected runners at appropriate intervals.</a:t>
+              <a:t>If the finish rate becomes too rapid, then they revert to taking spot times, by recording times and bib numbers of selected runners at appropriate intervals</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>In the case of close finishes by two or more runners, their order is indicated by the Finish Judge and guided into the funnel in the appropriate order by a Funnel Steward.</a:t>
+              <a:t>In the case of close finishes by two or more runners, their order is indicated by the Finish Judge and guided into the funnel in the appropriate order by a Funnel Steward</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F985B19-CE75-D98B-FBD8-600DEB3EABE9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -30301,110 +30933,110 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66337EE4-6334-8FC0-9E30-2E7461CBDDE8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1167684" y="1233447"/>
-            <a:ext cx="6845144" cy="830997"/>
+            <a:off x="1828276" y="1187346"/>
+            <a:ext cx="4985660" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Finish Director - Operating a Funnel Finish 11</a:t>
+              <a:t>Operating a Funnel Finish 11</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Large Races: Four-Funnel Finish</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="49155" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F5B8920-646B-577B-4A82-4C8945959493}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="2321000" y="2064444"/>
-            <a:ext cx="4538512" cy="3990836"/>
+            <a:off x="1828276" y="2011853"/>
+            <a:ext cx="5076811" cy="4093428"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -30557,225 +31189,225 @@
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Each funnel will have a team of:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzPct val="80000"/>
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Disc (or Pin) Controller</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzPct val="80000"/>
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Batch Separator</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzPct val="80000"/>
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Funnel Blocker</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzPct val="80000"/>
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Funnel Steward</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzPct val="80000"/>
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Funnel Marshals</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzPct val="80000"/>
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Finish Number Caller</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzPct val="80000"/>
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Finish Number Recorder</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzPct val="80000"/>
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>If tear-off tags are being used, Two Number De-taggers</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89CC1F7B-3947-5DD2-828F-B115D7153D16}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -30813,110 +31445,110 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01F96768-BA7D-4096-370B-F0E5CE5B9E5B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="670875" y="1268760"/>
-            <a:ext cx="6845144" cy="830997"/>
+            <a:off x="512507" y="1340768"/>
+            <a:ext cx="4985660" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Finish Director - Operating a Funnel Finish 12</a:t>
+              <a:t>Operating a Funnel Finish 12</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Large Races: Four-Funnel Finish</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="50179" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6A8472D-B8BF-098E-6E0D-6917091D1BB0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="670875" y="2081918"/>
-            <a:ext cx="7981376" cy="4226798"/>
+            <a:off x="507030" y="2099757"/>
+            <a:ext cx="8166451" cy="4226798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -31069,149 +31701,149 @@
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The funnel system will have a set of numbered Discs (or Pins if tear-off tags are used) assigned to it and located on a board at the head of the central Officials Channel, under the control of a Disc (or Pin) Controller.</a:t>
+              <a:t>The funnel system will have a set of numbered Discs (or Pins if tear-off tags are used) assigned to it and located on a board at the head of the central Officials Channel, under the control of a Disc (or Pin) Controller</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>As the first runner approaches, the Rope Control Steward will be at ‘</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>’.</a:t>
+              <a:t>’</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Funnel Blocker closes Funnel 2 to approaching runners. Only Funnel 1 will be open.</a:t>
+              <a:t>Funnel Blocker closes Funnel 2 to approaching runners. Only Funnel 1 will be open</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The Disc Controller gives the first Disc to Separator. </a:t>
+              <a:t>Disc Controller gives the first Disc to Batch Separator</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The Batch Separator enters Funnel 1 to await the arrival of the first runners. </a:t>
+              <a:t>The Batch Separator enters Funnel 1 to await the arrival of the first runners</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4E0A4F6-38AF-128A-4181-A4F8DA7E6AE9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -31241,83 +31873,83 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE4394ED-D83D-D668-D464-9DBD5FD22B53}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="487681" y="1332436"/>
-            <a:ext cx="6845144" cy="830997"/>
+            <a:ext cx="4985660" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Finish Director - Operating a Funnel Finish 13</a:t>
+              <a:t>Operating a Funnel Finish 13</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Large Races: Four-Funnel Finish</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="51203" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{385BC43A-39A6-BA69-B22D-F0C8998C1C28}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="487681" y="2129552"/>
@@ -31496,132 +32128,132 @@
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>When the Batch Separator reaches the Finish Recorders, they tell them the current Funnel Number as shown on the Disc. </a:t>
+              <a:t>When the Batch Separator reaches the Finish Recorders, they tell them the current Funnel Number as shown on the Disc</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The recorders start a new Funnel Recording Sheet, with the Disc number written at the top. </a:t>
+              <a:t>The recorders start a new Funnel Recording Sheet, with the Disc number written at the top</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>If tear-off tags are being used, the Batch Separator must then continue down the funnel and give the pin to the Number De-taggers. </a:t>
+              <a:t>If tear-off tags are being used, the Batch Separator must then continue down the funnel and give the pin to the Number De-taggers</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The Batch Separator returns to the head of the funnel via the officials’ channel, ready to enter the system again.</a:t>
+              <a:t>The Batch Separator returns to the head of the funnel via the officials’ channel, ready to enter the system again</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>When Funnel 1 is full, Funnel Blocker closes the funnel.</a:t>
+              <a:t>When Funnel 1 is full, Funnel Blocker closes the funnel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22A803D7-6ED0-ECF7-DCB8-0ABF0A0AFA80}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -31651,83 +32283,83 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1873F16-EE39-1B4F-0158-80DF2F1F2926}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="503802" y="1388103"/>
-            <a:ext cx="7128790" cy="830997"/>
+            <a:ext cx="5166574" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Finish Director - Operating a Funnel Finish 14</a:t>
+              <a:t>Operating a Funnel Finish 14</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Large Races: Four-Funnel Finish</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="52227" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC7A7274-D045-6889-1985-A99AB6330D98}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="503802" y="2219100"/>
@@ -31932,104 +32564,104 @@
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Rope Control Steward moves to position ‘</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>’, Funnel Blocker closes Funnel 4, leaving Funnel 3 as the open funnel.</a:t>
+              <a:t>’, Funnel Blocker closes Funnel 4, leaving Funnel 3 as the open funnel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Disc Controller gives second Disc to Batch Separator, who leads the next runner into open Funnel 3 and ensures that the Disc number is recorded on a fresh recording sheet by the Finish Recorders. </a:t>
+              <a:t>Disc Controller gives second Disc to Batch Separator, who leads the next runner into open Funnel 3 and ensures that the Disc number is recorded on a fresh recording sheet by the Finish Recorders</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>When Funnel 3 is full, Blocker closes the funnel, Rope Control Steward moves back to position ‘</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>’, Funnel Blocker closes off Funnel 1 while Batch Separator with next Disc leads the runners into open Funnel 2.</a:t>
+              <a:t>’, Funnel Blocker closes off Funnel 1 while Batch Separator with next Disc leads the runners into open Funnel 2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9F1DE14-8E74-0A7D-19C2-CCA3601AE9D9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -32059,83 +32691,83 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71BF3294-05FF-23E3-DBC2-51F8CCD41446}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="485800" y="1386876"/>
-            <a:ext cx="6845144" cy="830997"/>
+            <a:ext cx="4985660" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Finish Director - Operating a Funnel Finish 15</a:t>
+              <a:t>Operating a Funnel Finish 15</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Large Races: Four-Funnel Finish</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="53251" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39871EE5-24AA-3FE3-0094-C097A9DF33E0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="485800" y="2217873"/>
@@ -32340,69 +32972,69 @@
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The funnel rotation is completed with the Rope Control Steward moving back to position ‘</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>’, Funnel Blocker closing off Funnel 3, while Batch Separator with next Disc leads the runners up Funnel 4.</a:t>
+              <a:t>’, Funnel Blocker closing off Funnel 3, while Batch Separator with next Disc leads the runners up Funnel 4</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Thereafter, the process repeats itself.</a:t>
+              <a:t>Thereafter, the process repeats itself</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>If the Rope Control Steward can change position from ‘</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -32410,51 +33042,51 @@
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>’ to ‘</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>’ before the runners entering the funnels ‘backup’ to the finish line, a free flow over the finish line can be maintained for the duration of the race. </a:t>
+              <a:t>’ before the runners entering the funnels ‘backup’ to the finish line, a free flow over the finish line can be maintained for the duration of the race</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7175BCDE-27CE-9F32-C0FD-581FE06655D9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -32483,109 +33115,109 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09B05344-9C81-F4D4-8B6A-5384496FFDC4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="548056" y="1412776"/>
-            <a:ext cx="6845144" cy="830997"/>
+            <a:off x="556803" y="1297632"/>
+            <a:ext cx="4985660" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Finish Director - Operating a Funnel Finish 16</a:t>
+              <a:t>Operating a Funnel Finish 16</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Large Races: Four-Funnel Finish</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="54275" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D5AF318-3357-356B-A2C3-36F9AAF158F4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="565551" y="2235189"/>
+            <a:off x="556803" y="2078256"/>
             <a:ext cx="8066906" cy="4278094"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
@@ -32748,105 +33380,105 @@
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The only officials required between the finish line and the Rope Controller are the Referee, Chief Rope Controller and the Finish Director. </a:t>
+              <a:t>The only officials required between the finish line and the Rope Controller are the Referee, Chief Rope Controller and the Finish Director</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>All other personnel must be excluded. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>At large events, ‘substitutes’ should be available. These stewards take the place of any runners incapacitated in the funnels, reporting their numbers to the Funnel Recorders.</a:t>
+              <a:t>At large events, ‘substitutes’ should be available, these stewards take the place of any runners incapacitated in the funnels, reporting their numbers to the Funnel Recorders</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The Place Recorders’ sheets are placed in Disc Number order and married up with the Time Recorders’ sheets to give the race result. </a:t>
+              <a:t>The Place Recorders’ sheets are placed in Disc Number order and married up with the Time Recorders’ sheets to give the race result</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8123A3D-0900-B792-BB65-2FF0A9A29FF3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -33124,181 +33756,189 @@
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Roles and Responsibilities</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClrTx/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Resources</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClrTx/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Event Requirements</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClrTx/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Features of a Funnel Finish</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Operating a Funnel Finish</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="684000" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzPct val="70000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Small Races: Two-Funnel Finish</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="684000" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzPct val="70000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Large Races: Four-Funnel Finish</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...106 lines deleted...]
-              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Key Duties</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D41243C6-E2E9-7915-B545-7330F531EB3B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
@@ -33330,96 +33970,96 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B93431D-C383-13A6-4771-ADEF79031B27}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="485800" y="1383159"/>
-            <a:ext cx="4475905" cy="461665"/>
+            <a:off x="631825" y="1096941"/>
+            <a:ext cx="2032929" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Finish Director - Key Duties 1</a:t>
+              <a:t>Key Duties 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="55299" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4146327E-BBF4-DFB7-C09C-C409172BC931}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="485800" y="1844824"/>
-            <a:ext cx="8208912" cy="4298613"/>
+            <a:off x="631825" y="1558606"/>
+            <a:ext cx="8208912" cy="4878259"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -33572,150 +34212,150 @@
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="285750" indent="-285750" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Have a good working knowledge of the event safety plan.</a:t>
+              <a:t>Have a good working knowledge of the event safety plan</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Contribute towards the necessary sections of the Risk Assessment report.</a:t>
+              <a:t>Contribute towards the necessary sections of the Risk Assessment report</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Ensure all equipment and machinery is safe and secure.</a:t>
+              <a:t>Ensure all equipment and machinery is safe and secure</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Design the finish area ensuring it is traffic free, with as long a run in as practical avoiding a downhill finish and sufficient room beyond the finish line for all the various ancillary services.</a:t>
+              <a:t>Design the finish area ensuring it is traffic free, with as long a run in as practical avoiding a downhill finish and sufficient room beyond the finish line for all the various ancillary services</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Ensure emergency vehicles have ready routes of access to and egress from the finish area.</a:t>
+              <a:t>Ensure emergency vehicles have ready routes of access to and egress from the finish area</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="1200"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Ensure safe custodial arrangements where kit bag storage is available at the finish area and awaiting collection.</a:t>
+              <a:t>Ensure safe custodial arrangements where kit bag storage is available at the finish area and awaiting collection</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C33D1AE-4239-4A5C-A9AD-C555E8741B2F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -33744,96 +34384,96 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8E6C48B-EF95-757B-4FBB-01A263C3CC27}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="665820" y="1454870"/>
-            <a:ext cx="4475905" cy="461665"/>
+            <a:off x="583198" y="1119017"/>
+            <a:ext cx="2032929" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Finish Director - Key Duties 2</a:t>
+              <a:t>Key Duties 2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="56323" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C0A9E69-0830-6DEA-86BD-B27592341C74}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="665820" y="1916535"/>
-            <a:ext cx="7848872" cy="4298613"/>
+            <a:off x="577316" y="1532413"/>
+            <a:ext cx="8025879" cy="5006499"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -33991,145 +34631,145 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Ensure officials have a reserved area with sufficient space to perform their duties and as appropriate, have clear sightlines and noise is kept to a minimum.</a:t>
+              <a:t>Ensure officials have a reserved area with sufficient space to perform their duties and as appropriate, have clear sightlines and noise is kept to a minimum</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Ensure all race staff can be readily identified.</a:t>
+              <a:t>Ensure all race staff can be readily identified</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Clearly delineate the finish line.</a:t>
+              <a:t>Clearly delineate the finish line</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Ensure there is an effective system for the control, guidance and segregation of competitors, officials and spectators.</a:t>
+              <a:t>Ensure there is an effective system for the control, guidance and segregation of competitors, officials and spectators</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Plan to ensure that all finishers move swiftly through the finish area and avoid queuing around the finish line.</a:t>
+              <a:t>Plan to ensure that all finishers move swiftly through the finish area and avoid queuing around the finish line</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>In conjunction with the Referee, decide when the race is over, including taking advice from the sweeper vehicle / bicycle.</a:t>
+              <a:t>In conjunction with the Referee, decide when the race is over, including taking advice from the sweeper vehicle / bicycle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82518DF2-A196-96C8-B511-D48A451958F4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -34177,77 +34817,77 @@
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1043862" y="1969676"/>
             <a:ext cx="4517583" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>End of Module Questions</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="57347" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FACDF68E-E611-22DB-10C6-81B35B3447BA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1043862" y="2492896"/>
-            <a:ext cx="7092788" cy="2780248"/>
+            <a:ext cx="7092788" cy="2385268"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -34395,2191 +35035,209 @@
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0">
+            <a:pPr marL="342000">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
-              <a:buFontTx/>
-              <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>End of module questions must be completed by the candidate, with answers inserted on your Self-Paced Module Return Form. </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="0">
+              <a:t>End of module multiple-choice questions must be completed by the candidate, with answers inserted on your Self-Paced Module Return Form</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342000">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="1200"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
-              <a:buClrTx/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buClr>
+                <a:srgbClr val="321D60"/>
+              </a:buClr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1" i="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>You may need to complete some additional research to assist you in answering and justifying your answers to the questions for this module.</a:t>
+              <a:t>All the answers can be identified from this module</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F3255F0-E12A-C4DC-711B-490505A838EB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{02A65027-5D95-4BC0-89B4-69ED8CA3508E}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>32</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4233693526"/>
-      </p:ext>
-[...1977 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="296491490"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A585F3BD-F9C8-5F8D-B06A-290E658E785D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1353632" y="2564904"/>
-            <a:ext cx="6473247" cy="461665"/>
+            <a:off x="2250511" y="2401724"/>
+            <a:ext cx="4679486" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
-[...1 lines deleted...]
-                  <a:srgbClr val="00367C"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Finish Director - Roles &amp; Responsibilities 1</a:t>
+              <a:t>Roles &amp; Responsibilities 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29699" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2F9E79E-282B-D243-078C-5D9F9EEA9E25}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="989805" y="3026569"/>
+            <a:off x="989804" y="2924944"/>
             <a:ext cx="7200900" cy="1200329"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
@@ -36744,51 +35402,51 @@
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The Finish Director is responsible for the safe management of all activities concerning the finish of the race.</a:t>
+              <a:t>The Finish Director is responsible for the safe management of all activities concerning the finish of the race</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A830F47D-AC3D-28A6-D7E2-A07055FE9EB0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -36817,96 +35475,96 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66A424B3-BDF1-F7F0-A741-461C70DB2B85}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="823032" y="1246833"/>
-            <a:ext cx="6473247" cy="461665"/>
+            <a:off x="557808" y="1176741"/>
+            <a:ext cx="4679486" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
-[...1 lines deleted...]
-                  <a:srgbClr val="00367C"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Finish Director - Roles &amp; Responsibilities 2</a:t>
+              <a:t>Roles &amp; Responsibilities 2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30723" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DBBA3B4-1D42-9A9B-A6CF-4F3C3099C88D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="823032" y="1708498"/>
-            <a:ext cx="7534448" cy="4770537"/>
+            <a:off x="557808" y="1625395"/>
+            <a:ext cx="8064896" cy="4909036"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -37059,152 +35717,152 @@
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" i="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Here are some of the Finish Directors responsibilities we have identified ….</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Construction of the finish area including any finish funnels.</a:t>
+              <a:t>Construction of the finish area including any finish funnels</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Allocation of judges, timekeepers and recorders, funnel stewards and marshals, finish marshals, helpers associated with drinks and presentation packs, plus security staff.</a:t>
+              <a:t>Allocation of judges, timekeepers and recorders, funnel stewards and marshals, finish marshals, helpers associated with drinks and presentation packs, plus security staff</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Liaise with the ‘chip timing’ personnel, if provided.</a:t>
+              <a:t>Liaise with the ‘chip timing’ personnel, if provided</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Ensure efficient arrangements exist to provide a full and accurate set of results.</a:t>
+              <a:t>Ensure efficient arrangements exist to provide a full and accurate set of results</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Ensure a safe and fair finish to the race.</a:t>
+              <a:t>Ensure a safe and fair finish to the race</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B66169C6-BE76-E16F-3C0C-CB74037F351D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -37233,96 +35891,96 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78482048-00DA-D496-728C-362FEB402529}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="773819" y="1355507"/>
-            <a:ext cx="6473247" cy="461665"/>
+            <a:off x="594816" y="1196752"/>
+            <a:ext cx="4679486" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
-[...1 lines deleted...]
-                  <a:srgbClr val="00367C"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Finish Director - Roles &amp; Responsibilities 3</a:t>
+              <a:t>Roles &amp; Responsibilities 3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="32771" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71EF96A3-FD42-FE43-1AEC-C8FB7A9096ED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="773819" y="1817172"/>
-            <a:ext cx="7632873" cy="4462760"/>
+            <a:off x="594816" y="1678146"/>
+            <a:ext cx="7990879" cy="4678204"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -37475,93 +36133,93 @@
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The Finish Director is responsible to the Race Director.</a:t>
+              <a:t>The Finish Director is responsible to the Race Director</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>They will work with the Race Director, Police, Race Administration, PA announcer, Chip Timing company where provided, Race Referee, Medical providers, Chief Timekeeper and other key race personnel who are involved with the finish.</a:t>
+              <a:t>They will work with the Race Director, Police, Race Administration, PA announcer, Chip Timing company where provided, Race Referee, Medical providers, Chief Timekeeper and other key race personnel who are involved with the finish</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The Finish Director will have a reasonable amount of previous experience in race event management and for races with more than 1,000 participants, then at least a level 2 UKA Endurance Official’s Licence would be expected.</a:t>
+              <a:t>The Finish Director will have a reasonable amount of previous experience in race event management and for races with more than 1,000 participants, then at least a level 2 UKA Endurance Official’s Licence would be expected</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBFD553C-2266-4E0C-56FD-151AA3F57E66}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -37590,96 +36248,96 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D8B40C5-1139-8DA6-54DB-1C6F0C28D5F5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="737828" y="1454870"/>
-            <a:ext cx="4459875" cy="461665"/>
+            <a:off x="470638" y="1412776"/>
+            <a:ext cx="3879549" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="none">
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
-[...1 lines deleted...]
-                  <a:srgbClr val="00367C"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Finish Director - Resources 1</a:t>
+              <a:t>Planning Resources </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="34819" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8513F21D-AD3A-4D13-2273-30B2EC6800A1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="737828" y="1916535"/>
-            <a:ext cx="7704856" cy="3990836"/>
+            <a:off x="468001" y="1844824"/>
+            <a:ext cx="8244510" cy="3724096"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -37827,156 +36485,137 @@
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
-[...17 lines deleted...]
-          <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Copy of the event safety plan and contingency plan.</a:t>
+              <a:t>Copy of the event safety plan and contingency plan</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Copy of the traffic management and marshalling plan.</a:t>
+              <a:t>Copy of the traffic management and marshalling plan</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Planned Facilities and Activities: Toilets, changing, baggage collection, family reunion, catering, charities, entertainment, VIP and elite athlete areas, etc.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Arrangements for refuse collection and disposal.</a:t>
+              <a:t>Arrangements for refuse collection and disposal</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Any special arrangements to ensure access to / from adjoining properties.</a:t>
+              <a:t>Any special arrangements to ensure access to / from adjoining properties</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52EA715D-19D8-C636-AD7A-82BD6B643F77}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -38005,96 +36644,96 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04D8877E-EF40-D066-CD88-FF8B1425CB29}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="989856" y="1340768"/>
-            <a:ext cx="4459875" cy="461665"/>
+            <a:off x="701824" y="1348700"/>
+            <a:ext cx="4044697" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
-[...1 lines deleted...]
-                  <a:srgbClr val="00367C"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Finish Director - Resources 2</a:t>
+              <a:t>Race Day Resources 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="33795" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D561C14-1BD9-8BE4-2309-65A5246BD0C2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="989856" y="1802433"/>
-            <a:ext cx="7200949" cy="4431983"/>
+            <a:off x="701824" y="1772816"/>
+            <a:ext cx="7776864" cy="4170372"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -38242,171 +36881,152 @@
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
-[...17 lines deleted...]
-          <a:p>
             <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Suitable clothing, depending on weather and activities to be undertaken; including high visibility (to BS EN 471) if working on or adjacent to an open highway.</a:t>
+              <a:t>Suitable clothing, depending on weather and activities to be undertaken; including high visibility (to BS EN 471) if working on or adjacent to an open highway</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Transport for yourself, plus assistant (if required).</a:t>
+              <a:t>Transport for yourself, plus assistant (if required)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Event passes (if required).  </a:t>
+              <a:t>Event passes (if required)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Event radio, mobile phone (as applicable).</a:t>
+              <a:t>Event radio, mobile phone (as applicable)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Race day contact details for all key personnel, first aid and emergency services.</a:t>
+              <a:t>Race day contact details for all key personnel, first aid and emergency services</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Keys required for access to land or property.</a:t>
+              <a:t>Keys required for access to land or property</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89C77D4D-4B5C-A086-2E92-9CAC91D719B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -38436,158 +37056,143 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18D25E82-6BFD-1D22-B3A4-69374DFF6B7C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="701824" y="1661818"/>
-            <a:ext cx="4459875" cy="461665"/>
+            <a:ext cx="4044697" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
-[...1 lines deleted...]
-                  <a:srgbClr val="00367C"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Finish Director - Resources 3</a:t>
+              <a:t>Race Day Resources 2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD64B82F-A48D-F967-AE36-0D743A2E5F0B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="701824" y="2123483"/>
-            <a:ext cx="7776865" cy="2769989"/>
+            <a:ext cx="7776865" cy="2831544"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
-[...14 lines deleted...]
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" i="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Other equipment, depending on the circumstances of your race may include:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Spare equipment for marshals, radios, radio batteries, signage, cones, barrier tape, loudhailers, etc.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Equipment for competitors, space blankets, bottled water, energy drinks etc.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A450B16D-B0D5-8AC8-9127-70BC386AFF27}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -40694,98 +39299,94 @@
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08EA5F22-95BC-403E-8009-C30AA1DC3D16}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>9 Endurance Level 1 - 3 Course - Start Director and Finish D</Template>
   <TotalTime></TotalTime>
-  <Words>3362</Words>
+  <Words>2761</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Custom</PresentationFormat>
-  <Paragraphs>402</Paragraphs>
-[...1 lines deleted...]
-  <Notes>2</Notes>
+  <Paragraphs>371</Paragraphs>
+  <Slides>32</Slides>
+  <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>36</vt:i4>
+        <vt:i4>32</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="47" baseType="lpstr">
+    <vt:vector size="43" baseType="lpstr">
       <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Aptos Display</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Courier New</vt:lpstr>
       <vt:lpstr>Times</vt:lpstr>
       <vt:lpstr>Blank Presentation</vt:lpstr>
       <vt:lpstr>2_Custom Design</vt:lpstr>
       <vt:lpstr>1_Custom Design</vt:lpstr>
       <vt:lpstr>Custom Design</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>