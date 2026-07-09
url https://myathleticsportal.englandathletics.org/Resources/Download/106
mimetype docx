--- v0 (2026-02-27)
+++ v1 (2026-07-09)
@@ -1,3791 +1,16881 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="10201" w:type="dxa"/>
-        <w:jc w:val="center"/>
+        <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblCellMar>
-          <w:left w:w="10" w:type="dxa"/>
-          <w:right w:w="10" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2625"/>
-        <w:gridCol w:w="7576"/>
+        <w:gridCol w:w="550"/>
+        <w:gridCol w:w="1392"/>
+        <w:gridCol w:w="1153"/>
+        <w:gridCol w:w="1551"/>
+        <w:gridCol w:w="87"/>
+        <w:gridCol w:w="3586"/>
+        <w:gridCol w:w="1032"/>
+        <w:gridCol w:w="856"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00691DA6" w:rsidRPr="00050EAD" w14:paraId="6FC2CFBD" w14:textId="49C67265" w:rsidTr="00141547">
+      <w:tr w:rsidR="00B514FD" w:rsidRPr="00050EAD" w14:paraId="6670D982" w14:textId="77777777" w:rsidTr="00482B04">
         <w:trPr>
           <w:trHeight w:val="336"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A76846B" w14:textId="74756DAB" w:rsidR="00691DA6" w:rsidRPr="00A432F0" w:rsidRDefault="00691DA6" w:rsidP="00141547">
-[...1 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+          <w:p w14:paraId="66ABC351" w14:textId="78672926" w:rsidR="00B514FD" w:rsidRPr="00A55734" w:rsidRDefault="00482B04" w:rsidP="00B514FD">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A432F0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>CANDIDATE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691DA6" w:rsidRPr="00050EAD" w14:paraId="6FC2CFBD" w14:textId="49C67265" w:rsidTr="00482B04">
+        <w:trPr>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A76846B" w14:textId="5FBE8AAB" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00691DA6" w:rsidP="00B514FD">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55734">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Name: </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="7576" w:type="dxa"/>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8265" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D1F7AC2" w14:textId="77777777" w:rsidR="00691DA6" w:rsidRPr="00A432F0" w:rsidRDefault="00691DA6" w:rsidP="00141547">
-[...5 lines deleted...]
-              <w:ind w:left="113"/>
+          <w:p w14:paraId="5D1F7AC2" w14:textId="77777777" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00691DA6" w:rsidP="00482B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00691DA6" w:rsidRPr="00050EAD" w14:paraId="24CF843D" w14:textId="77777777" w:rsidTr="00E85970">
+      <w:tr w:rsidR="00691DA6" w:rsidRPr="00050EAD" w14:paraId="24CF843D" w14:textId="77777777" w:rsidTr="00482B04">
         <w:trPr>
           <w:trHeight w:val="330"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0CD4527E" w14:textId="3F16A0D6" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00AC403E" w:rsidP="00B514FD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3192"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">URN </w:t>
+            </w:r>
+            <w:r w:rsidR="00691DA6" w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Licence No</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8265" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="486D512A" w14:textId="77777777" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00691DA6" w:rsidP="00482B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691DA6" w:rsidRPr="00050EAD" w14:paraId="743B231C" w14:textId="77777777" w:rsidTr="00482B04">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35932C19" w14:textId="2BDAA10F" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00691DA6" w:rsidP="00B514FD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3192"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8265" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A0F9E5C" w14:textId="77777777" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00691DA6" w:rsidP="00482B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00050EAD" w:rsidRPr="00050EAD" w14:paraId="55BFAAC3" w14:textId="77777777" w:rsidTr="00DA2851">
+        <w:trPr>
+          <w:trHeight w:val="150"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3FC8EDDC" w14:textId="623BC9EA" w:rsidR="000241D7" w:rsidRDefault="00603A88" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B02B61">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Please tick/insert your answer for each question</w:t>
+            </w:r>
+            <w:r w:rsidR="00374368">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00286162">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">in the </w:t>
+            </w:r>
+            <w:r w:rsidR="00286162">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="00286162">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> column </w:t>
+            </w:r>
+            <w:r w:rsidR="00374368">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">– selected answer </w:t>
+            </w:r>
+            <w:r w:rsidR="00374368" w:rsidRPr="001B06EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>✓</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65BA6330" w14:textId="65A554DF" w:rsidR="00D8174F" w:rsidRPr="00B02B61" w:rsidRDefault="00D8174F" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">The number of </w:t>
+            </w:r>
+            <w:r w:rsidR="005D7928" w:rsidRPr="005D7928">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(marks)</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB2074">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> indicates the number of answers required</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB366A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for each question</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16F52601" w14:textId="7247DCDB" w:rsidR="00C16511" w:rsidRPr="004E4C65" w:rsidRDefault="00C16511" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>To</w:t>
+            </w:r>
+            <w:r w:rsidR="00F77744">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>tal marks</w:t>
+            </w:r>
+            <w:r w:rsidR="00384057">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = </w:t>
+            </w:r>
+            <w:r w:rsidR="008557BD" w:rsidRPr="00D37CA9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00D37CA9" w:rsidRPr="00D37CA9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00F77744">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidR="00F77744" w:rsidRPr="00B02B61">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">80% Pass mark = </w:t>
+            </w:r>
+            <w:r w:rsidR="008557BD" w:rsidRPr="00D37CA9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA2851" w:rsidRPr="00050EAD" w14:paraId="3264A2E7" w14:textId="77777777" w:rsidTr="00DA2851">
+        <w:trPr>
+          <w:trHeight w:val="150"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5294D2B7" w14:textId="77777777" w:rsidR="00DA2851" w:rsidRPr="00DA2851" w:rsidRDefault="00DA2851" w:rsidP="00DA2851">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E2487F" w:rsidRPr="00050EAD" w14:paraId="071747DA" w14:textId="77777777" w:rsidTr="00D47B04">
+        <w:trPr>
+          <w:trHeight w:val="150"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3CB501EA" w14:textId="2287FA7F" w:rsidR="00E2487F" w:rsidRPr="00B15339" w:rsidRDefault="00B23180" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Finish</w:t>
+            </w:r>
+            <w:r w:rsidR="00C8314B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Director</w:t>
+            </w:r>
+            <w:r w:rsidR="00155544">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E2487F" w:rsidRPr="00B15339">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Questions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="4F4726D7" w14:textId="1DCB3E77" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0CD4527E" w14:textId="34297B98" w:rsidR="00691DA6" w:rsidRPr="00A432F0" w:rsidRDefault="00691DA6" w:rsidP="00141547">
-[...23 lines deleted...]
-            <w:tcW w:w="7576" w:type="dxa"/>
+          <w:p w14:paraId="3A6831B8" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00E20FAB" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A4835DC" w14:textId="38A4B770" w:rsidR="00D47B04" w:rsidRPr="00520807" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006659CC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006659CC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Finish Directors principal role?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E3628">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E3628">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="486D512A" w14:textId="77777777" w:rsidR="00691DA6" w:rsidRPr="00A432F0" w:rsidRDefault="00691DA6" w:rsidP="00141547">
-[...11 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="42FF1E12" w14:textId="4E6138D8" w:rsidR="00D47B04" w:rsidRPr="00520807" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="19282A0F" w14:textId="30526644" w:rsidR="00D47B04" w:rsidRPr="00520807" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47B04">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00691DA6" w:rsidRPr="00050EAD" w14:paraId="743B231C" w14:textId="77777777" w:rsidTr="00141547">
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="77D5E7D2" w14:textId="5A334350" w:rsidTr="00E97432">
         <w:trPr>
-          <w:trHeight w:val="300"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="35932C19" w14:textId="369EC596" w:rsidR="00691DA6" w:rsidRPr="00A432F0" w:rsidRDefault="00691DA6" w:rsidP="00141547">
-[...4 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+          <w:p w14:paraId="77A9F1D9" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DA4216" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DB019AD" w14:textId="1C9067ED" w:rsidR="00D47B04" w:rsidRPr="00C27B31" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023411B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>llocat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023411B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> photographer’s identification vests</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="360357F6" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BAA3A90" w14:textId="32E92A2A" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="2956C6E3" w14:textId="39E23FC0" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="642B6BA8" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DA4216" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70CDFC59" w14:textId="3AAAA1BC" w:rsidR="00D47B04" w:rsidRPr="00CB39E5" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Erect marketing branding</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CF18BB7" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="37B46B96" w14:textId="1FF4C9E1" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="4452E93D" w14:textId="39E2FCCE" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0118C351" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DA4216" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E09AD87" w14:textId="1A4A6A2D" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963EAE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>afe management of all activities concerning the finish of the race</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6255C0BE" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00C3296B" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="540935FD" w14:textId="62D85DB4" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="71A612B9" w14:textId="56295304" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BCA9C4B" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DA4216" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="66DAC435" w14:textId="6B73F39D" w:rsidR="00D47B04" w:rsidRPr="009D0DEF" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Assist physically exhausted athletes across the finish line</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="668D3BCB" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A62ABC1" w14:textId="05FD6EB8" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000605FF" w:rsidRPr="00050EAD" w14:paraId="0AC88B2E" w14:textId="1D639437" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="418"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4ECD3C87" w14:textId="77777777" w:rsidR="000605FF" w:rsidRPr="00E20FAB" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3297F616" w14:textId="58426144" w:rsidR="000605FF" w:rsidRPr="00520807" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF1935">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What are </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF1935">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Finish</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF1935">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Directors key responsibilities? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520807">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520807">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="202CC2DC" w14:textId="7AEFF734" w:rsidR="000605FF" w:rsidRPr="00520807" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1039CC50" w14:textId="62EB814C" w:rsidR="000605FF" w:rsidRPr="00520807" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47B04">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="1ADBEAA2" w14:textId="72468E06" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A900760" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DA4216" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1277D966" w14:textId="6F2F822F" w:rsidR="00D47B04" w:rsidRPr="00D71162" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Disqualify athletes wearing headphones/ear buds</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74EFFBF8" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17C37FC2" w14:textId="4822AA67" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="7C1F872F" w14:textId="6CA9A6D2" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01C514C2" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DA4216" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="00BA0A08" w14:textId="1BDACC1E" w:rsidR="00D47B04" w:rsidRPr="000138D9" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000138D9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Construction of the finish area</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="37426379" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4371C36B" w14:textId="031EBA07" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="033C5F6A" w14:textId="27B046ED" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="755AEC67" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DA4216" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C2C1C09" w14:textId="4993DD9F" w:rsidR="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Ensure dogs are on leads</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29553127" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="309DB981" w14:textId="246A9EA7" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="2274B0E7" w14:textId="7781C815" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D573487" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DA4216" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0586E10F" w14:textId="18FBACC0" w:rsidR="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B81799">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensure a safe and fair </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">race </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B81799">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>finish</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="49007DCC" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="48E5BE52" w14:textId="4CD35F48" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000605FF" w:rsidRPr="00050EAD" w14:paraId="0C0DDC4F" w14:textId="1413A83D" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="437AC5E3" w14:textId="77777777" w:rsidR="000605FF" w:rsidRPr="00E20FAB" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="58067D9D" w14:textId="79CF8528" w:rsidR="000605FF" w:rsidRPr="00520807" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C339B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Who is </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C339B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Finish Director responsible to? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C27789">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A053CD8" w14:textId="7BFB1E96" w:rsidR="000605FF" w:rsidRPr="00520807" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5129D751" w14:textId="6BD16D48" w:rsidR="000605FF" w:rsidRPr="00520807" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47B04">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="671E3EDB" w14:textId="656B0CB1" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0AC9883C" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DA4216" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="707C2ED9" w14:textId="6A571936" w:rsidR="00D47B04" w:rsidRPr="00851131" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Start Director</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BF7DFE4" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56D2C6B4" w14:textId="669DBA10" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="110F38E7" w14:textId="392631B8" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E5E3380" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DA4216" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EEA641B" w14:textId="064ED238" w:rsidR="00D47B04" w:rsidRPr="008D432F" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D432F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Race Referee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EC758AA" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="094E2E5F" w14:textId="54AAFD61" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="787D9BFE" w14:textId="78269407" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E0CA439" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DA4216" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3604FD7E" w14:textId="5FA17007" w:rsidR="00D47B04" w:rsidRPr="00996AB8" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00996AB8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Race Director</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7874CF46" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B09D29D" w14:textId="5594854C" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="675DF338" w14:textId="258F3443" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05D65B95" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DA4216" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B8423CC" w14:textId="2660E015" w:rsidR="00D47B04" w:rsidRPr="00E109D8" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Clerk of Course</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D1B4C19" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="01D4C0D7" w14:textId="08CB5F7F" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000605FF" w:rsidRPr="00050EAD" w14:paraId="63B7312F" w14:textId="418C3348" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A488855" w14:textId="77777777" w:rsidR="000605FF" w:rsidRPr="00E20FAB" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA2E850" w14:textId="0B164CE7" w:rsidR="000605FF" w:rsidRPr="00520807" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">key </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">race officials might </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Finish Director</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> interact with?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>ark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E8D1110" w14:textId="054C010A" w:rsidR="000605FF" w:rsidRPr="00520807" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A981BB6" w14:textId="4FD07D27" w:rsidR="000605FF" w:rsidRPr="00520807" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47B04">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="384D297A" w14:textId="764F0E95" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05E6B61D" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DA4216" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EE5286F" w14:textId="55D99278" w:rsidR="00D47B04" w:rsidRPr="00553640" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00996AB8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Race Director</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="445E5F87" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51EF4F95" w14:textId="4BA77C41" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="5A478F4A" w14:textId="19CC9F52" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="033D109B" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DA4216" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B2B145" w14:textId="798F8D00" w:rsidR="00D47B04" w:rsidRPr="00553640" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E109D8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Sector Marshal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F3578C0" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A08C835" w14:textId="5192FE60" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="55C19C9B" w14:textId="142813F4" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0650F7F5" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DA4216" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B451EF5" w14:textId="0C4C38D9" w:rsidR="00D47B04" w:rsidRPr="00FD2703" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Race </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD2703">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Starter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="702AB4D5" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60923B86" w14:textId="7645D5DF" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="28599E0E" w14:textId="762DEDBA" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7FA1CD08" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DA4216" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D43AD3B" w14:textId="0194BF98" w:rsidR="00D47B04" w:rsidRPr="008E217C" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00996AB8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Race </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Referee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="47D5AD0F" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B05F34D" w14:textId="7356B462" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000605FF" w:rsidRPr="00050EAD" w14:paraId="289EBE64" w14:textId="72D693F9" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="11114F0A" w14:textId="77777777" w:rsidR="000605FF" w:rsidRPr="00E20FAB" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6011DED7" w14:textId="630F0138" w:rsidR="000605FF" w:rsidRPr="00520807" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Who else</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> might a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Finish Director</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> interact with</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2 marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EDC9A7B" w14:textId="541D0E60" w:rsidR="000605FF" w:rsidRPr="00520807" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF7BB2F" w14:textId="79BD6A03" w:rsidR="000605FF" w:rsidRPr="00520807" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47B04">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="09E53A5E" w14:textId="77777777" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="76E47251" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DD3C6B" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35029100" w14:textId="4FD10182" w:rsidR="00D47B04" w:rsidRPr="00BB0D59" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0D59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>On-course Facilities Manager</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51872574" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E818557" w14:textId="30F2111C" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="36D389FF" w14:textId="77777777" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5C4821F4" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DD3C6B" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="564B671B" w14:textId="12FB6D0C" w:rsidR="00D47B04" w:rsidRPr="00BB0D59" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0D59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Police</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="04BCF39F" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="25BF4C01" w14:textId="77020810" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="652CE44C" w14:textId="77777777" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3CC9124D" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DD3C6B" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08CFF289" w14:textId="03EA6C56" w:rsidR="00D47B04" w:rsidRPr="00BB0D59" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0D59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Starters’ Assistants</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D1AFD96" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C982E17" w14:textId="4685FBD5" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="10858B4B" w14:textId="77777777" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="063F1D71" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DD3C6B" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E5925C2" w14:textId="271CB293" w:rsidR="00D47B04" w:rsidRPr="00BB0D59" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0D59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>First Aid</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0769F12A" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D0A55AB" w14:textId="23FC4FD1" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000605FF" w:rsidRPr="00050EAD" w14:paraId="6CAFFD74" w14:textId="77777777" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="093241DC" w14:textId="77777777" w:rsidR="000605FF" w:rsidRPr="00E20FAB" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="68154134" w14:textId="5FAD676E" w:rsidR="000605FF" w:rsidRPr="00A84332" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A84332">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>What experience should</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A84332">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Finish Director have? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00311489">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00311489">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="42DA0A75" w14:textId="3FFB4C9E" w:rsidR="000605FF" w:rsidRPr="00A84332" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="12734F25" w14:textId="26B72137" w:rsidR="000605FF" w:rsidRPr="001E0189" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47B04">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="54808667" w14:textId="2448CD59" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6FEA994E" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00311489" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16083907" w14:textId="0FD0A436" w:rsidR="00D47B04" w:rsidRPr="00780099" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academic </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E22612">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>degree in Sports Management or Event Planning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6643FFB6" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00780099" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17FA9F5C" w14:textId="7D48A08B" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="08E7B251" w14:textId="7E620BEB" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="537DD5AA" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00311489" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D7ABE6A" w14:textId="6436E0CA" w:rsidR="00D47B04" w:rsidRPr="00016D08" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A6EBB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L4 Track Referee </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>experience</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D0842F1" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1270432A" w14:textId="50439DC4" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="2C1983F3" w14:textId="6E11B33C" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BB07DAE" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00311489" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CD25526" w14:textId="738AF49D" w:rsidR="00D47B04" w:rsidRPr="00E7324B" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E7324B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Experience in race event management</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="76B8DBC5" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3815F6C3" w14:textId="14AA7867" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="1DC2F1C2" w14:textId="7387C5F2" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2ABEC4A3" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00311489" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="738A5A9B" w14:textId="13CC9DEF" w:rsidR="00D47B04" w:rsidRPr="00416139" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resolving transponder timing </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC34A3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>hardware/software faults</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="42424826" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC1D258" w14:textId="7B7E95B5" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000605FF" w:rsidRPr="00050EAD" w14:paraId="12EDF6C8" w14:textId="03A5B5AF" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0981DD9D" w14:textId="77777777" w:rsidR="000605FF" w:rsidRPr="00E20FAB" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="561F8995" w14:textId="20BD1A0B" w:rsidR="000605FF" w:rsidRPr="00520807" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB138A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What race-day resources </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">does </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB138A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">the Finish Director need? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>ark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="67F3E3AD" w14:textId="385CDC24" w:rsidR="000605FF" w:rsidRPr="00520807" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0737A2BD" w14:textId="5D762140" w:rsidR="000605FF" w:rsidRPr="00520807" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47B04">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="457B46F1" w14:textId="77777777" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="79410831" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DB27E9" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EE43609" w14:textId="3C43E4AF" w:rsidR="00D47B04" w:rsidRPr="00BC40D2" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105C84">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Suitable clothing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D69722E" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23F9E963" w14:textId="7060DA1A" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="42E89D67" w14:textId="77777777" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7FA7C99C" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DB27E9" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62EE6606" w14:textId="0037CBBB" w:rsidR="00D47B04" w:rsidRPr="008422D7" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Start area layout plan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12EF33D3" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6ECCD3DC" w14:textId="520B34A3" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="1EF9408A" w14:textId="77777777" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33D67E14" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DB27E9" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46AF9690" w14:textId="23594F67" w:rsidR="00D47B04" w:rsidRPr="00DB27E9" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004404ED">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Detailed course map showing marshal sector boundar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ies</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6517BAB8" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="592FEF39" w14:textId="0FB670F2" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="2208F047" w14:textId="77777777" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B2DB803" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DB27E9" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03F928AE" w14:textId="5357ECF2" w:rsidR="00D47B04" w:rsidRPr="00155544" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0037153C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>adio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0037153C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>mobile phone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0EE74751" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="089A49AC" w14:textId="4E9C036B" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000605FF" w:rsidRPr="00050EAD" w14:paraId="414DCCCA" w14:textId="75770BCA" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D9BBFF1" w14:textId="77777777" w:rsidR="000605FF" w:rsidRPr="00E20FAB" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B1F7810" w14:textId="7418091B" w:rsidR="000605FF" w:rsidRPr="00EF5112" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A456B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What contribution at planning stage would be required from the Finish Director in addressing the safety of everyone attending </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E17539">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>local cross-country event where a safe finish and funnel system</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">requires to be </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00216F92">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>construct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ed in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00216F92">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E17539">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>a wood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">land clearing? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F434D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F2E291" w14:textId="770716C1" w:rsidR="000605FF" w:rsidRPr="00EF5112" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="730C31B3" w14:textId="6600DF99" w:rsidR="000605FF" w:rsidRPr="00520807" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47B04">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="21987C77" w14:textId="1A4E9890" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="60B62617" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DA4216" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46E02FD9" w14:textId="0AD59884" w:rsidR="00D47B04" w:rsidRPr="00DD62F3" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00240CB8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Map out course route through the woods</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="622C65A6" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="543F906C" w14:textId="7A8BD9B8" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="32A6F13C" w14:textId="6F126BD4" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71EB9288" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DA4216" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7561592C" w14:textId="6732AFB2" w:rsidR="00D47B04" w:rsidRPr="003F4507" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Prepare the n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB2C29">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ecessary sections of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4507">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Risk Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="379D7892" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="30BFA4F8" w14:textId="2CC73469" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="0AE7D5C4" w14:textId="701E6C41" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1BACB261" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DA4216" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B440104" w14:textId="049F4A5C" w:rsidR="00D47B04" w:rsidRPr="008235C7" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A14E3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Order</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> metal crowd control barriers to form finish funnels</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BF0C75C" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A2BFEAF" w14:textId="4FB488CC" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="4A02C404" w14:textId="3D29FFC5" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B007579" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DA4216" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BA7A8C7" w14:textId="4D94D1E4" w:rsidR="00D47B04" w:rsidRPr="001D5D7A" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Design finish approach incorporating</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E76E3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>woodland</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E76E3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to slow runners down</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0429DC9B" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F45EF87" w14:textId="2F986365" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000605FF" w:rsidRPr="00050EAD" w14:paraId="302DBB41" w14:textId="30BCC9D8" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6726B29B" w14:textId="77777777" w:rsidR="000605FF" w:rsidRPr="00E20FAB" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="529EC664" w14:textId="5C75DAF8" w:rsidR="000605FF" w:rsidRPr="00520807" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A3F30">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Where </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>should the</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A3F30">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">timekeeper and their recorder </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">be positioned </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A3F30">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>when recording finishers times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A3F30">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E53D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E10E515" w14:textId="11802E8F" w:rsidR="000605FF" w:rsidRPr="00520807" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="559843AD" w14:textId="7D86F0D2" w:rsidR="000605FF" w:rsidRPr="00520807" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47B04">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="6626BEE6" w14:textId="17B2DCE4" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4AD92180" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="006B68C4" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06E6FA8E" w14:textId="0A48AA11" w:rsidR="00D47B04" w:rsidRPr="00F57368" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>At the end of the Finish Funnels</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3075E375" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43D0C655" w14:textId="46B53317" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="6B4027A6" w14:textId="5B5492C7" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="79FC8696" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="006B68C4" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="67C42805" w14:textId="598628E3" w:rsidR="00D47B04" w:rsidRPr="00B52B15" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F946AE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>On an elevated podium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to ensure they can see over spectators</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AFBFD11" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="568FBB4D" w14:textId="712EC9AE" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="6F300674" w14:textId="5BE7C28D" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E0FF3D8" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="006B68C4" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="350A8228" w14:textId="2BA9C9DC" w:rsidR="00D47B04" w:rsidRPr="00AF3414" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D40753">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Five metres before the finish line to anticipate runners' arrival</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28A5BFB2" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="651F7702" w14:textId="652A73B4" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="1C61DF17" w14:textId="7D65BC8F" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20748CC0" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="006B68C4" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="324857ED" w14:textId="5C8E96CE" w:rsidR="00D47B04" w:rsidRPr="000F0804" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>On t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1A53">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>he finish line</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA32A25" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="42FFC385" w14:textId="20E83637" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000605FF" w:rsidRPr="00050EAD" w14:paraId="77BA1E37" w14:textId="64D8AD03" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4DCB5901" w14:textId="77777777" w:rsidR="000605FF" w:rsidRPr="00E20FAB" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D224B94" w14:textId="124C8F2A" w:rsidR="000605FF" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000478C0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>might</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000478C0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> you</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000478C0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000478C0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>avoid a build-up of runners around the finish area looking for their finish times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000478C0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F3326C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048042E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048042E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A6E6216" w14:textId="54FC3A28" w:rsidR="000605FF" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6772428D" w14:textId="6B4FE6EC" w:rsidR="000605FF" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47B04">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="0003506D" w14:textId="77777777" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33B6C693" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DF49DE" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05ECC042" w14:textId="29FF072D" w:rsidR="00D47B04" w:rsidRPr="00BC5428" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allocate </w:t>
+            </w:r>
+            <w:r>
+              <w:t>volunteers to manually write individual finish times onto the runner's bib</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66919920" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6698690F" w14:textId="43BA8BCA" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="56CFF68C" w14:textId="77777777" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1567DE97" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DF49DE" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD2F7A2" w14:textId="54CD7CB4" w:rsidR="00D47B04" w:rsidRPr="004A0174" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:b/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00A432F0">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provide a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD7EF1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:b/>
-[...8 lines deleted...]
-            <w:tcW w:w="7576" w:type="dxa"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>digital race clock</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F6E2A39" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-[...6 lines deleted...]
-              <w:ind w:left="113"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5472E535" w14:textId="7E5AD4CE" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="4DC77577" w14:textId="77777777" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13109BFE" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DF49DE" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F3D1871" w14:textId="03A9ECF6" w:rsidR="00D47B04" w:rsidRPr="004A0174" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instruct Event Announcer to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E40AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>read</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> out</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E40AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> every finisher's time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="473B444C" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65DF9797" w14:textId="27A02F17" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B921F5" w:rsidRPr="00050EAD" w14:paraId="0A055A2C" w14:textId="77777777" w:rsidTr="00FD630D">
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="0D337759" w14:textId="77777777" w:rsidTr="00E97432">
         <w:trPr>
-          <w:trHeight w:val="150"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10201" w:type="dxa"/>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77F22880" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DF49DE" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2008A146" w14:textId="32FD86DC" w:rsidR="00D47B04" w:rsidRPr="00ED2885" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Provide o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED2885">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>fficials reserved area</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="24781388" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="061FCE21" w14:textId="7DA2EA3A" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000605FF" w:rsidRPr="00050EAD" w14:paraId="5F30E69C" w14:textId="59ECA39A" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E4B4DD2" w14:textId="77777777" w:rsidR="000605FF" w:rsidRPr="00E20FAB" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="49F5364C" w14:textId="569EA7AD" w:rsidR="000605FF" w:rsidRPr="00520807" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00114E5A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Who should the Finish Director consult with</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00114E5A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>when deciding on</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00114E5A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the precise location of the finish line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00114E5A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>ark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E12C9D8" w14:textId="6028B6CD" w:rsidR="000605FF" w:rsidRPr="00520807" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="664D42C1" w14:textId="14F9B09D" w:rsidR="000605FF" w:rsidRPr="00520807" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47B04">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="5B62036A" w14:textId="0A14DDF2" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="075FCE25" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DA4216" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="017407F5" w14:textId="771BEA25" w:rsidR="00D47B04" w:rsidRPr="00F839D0" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Race Director</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64335F59" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D9349AE" w14:textId="51CFFFE8" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="266A30EF" w14:textId="2E432F14" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A29E94D" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DA4216" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="14E81494" w14:textId="6E31FC11" w:rsidR="00D47B04" w:rsidRPr="002E733E" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Funnel Marshal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="49183FF4" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="002E733E" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6271DC5E" w14:textId="2AC0FF8B" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="1FF34572" w14:textId="6DB45692" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52E3F905" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DA4216" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0ED51780" w14:textId="695037C1" w:rsidR="00D47B04" w:rsidRPr="002E733E" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Referee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="068C0F6B" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A6A12E1" w14:textId="33993D9A" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="1F6E2F80" w14:textId="77777777" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1DF965FD" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DA4216" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="03CA6F5C" w14:textId="6120F4C0" w:rsidR="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Catering Manager</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E9E201A" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="081EC4BD" w14:textId="58548C7B" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000605FF" w:rsidRPr="00050EAD" w14:paraId="6C4E2365" w14:textId="1DBDE526" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52BBE5E1" w14:textId="77777777" w:rsidR="000605FF" w:rsidRPr="00E20FAB" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D6EBCD0" w14:textId="611D9FB4" w:rsidR="000605FF" w:rsidRPr="00520807" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C080A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>documentation would be needed to determine the precise location of a road race finish line?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C080A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048042E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048042E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="299B60BA" w14:textId="576A2629" w:rsidR="000605FF" w:rsidRPr="00520807" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="190C98FB" w14:textId="1E46D3B4" w:rsidR="000605FF" w:rsidRPr="00520807" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47B04">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="778C88A9" w14:textId="77777777" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D5F0DED" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00B92C0B" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62A609AC" w14:textId="5CE15460" w:rsidR="00D47B04" w:rsidRPr="00CC2C7F" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Event car parking location plan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28C2AE19" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00CC2C7F" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16CDFDC1" w14:textId="6F54F187" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="3F75D5FE" w14:textId="77777777" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0CF9986A" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00B92C0B" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E58E25D" w14:textId="20A7A5FE" w:rsidR="00D47B04" w:rsidRPr="00AB2E22" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB2E22">
+              <w:t>Course Measurement report</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="07EF2110" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00AB2E22" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="12F0EB0C" w14:textId="579C3210" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="0625CA0A" w14:textId="77777777" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="23D40FDF" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00B92C0B" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1971922A" w14:textId="3A818F5A" w:rsidR="00D47B04" w:rsidRPr="00204C45" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Finish area plan showing transponder timing mats position</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DCD07B6" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00204C45" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="350118EB" w14:textId="1CB74489" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="73CB8EEA" w14:textId="77777777" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72C48CDD" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00B92C0B" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="795CF311" w14:textId="734C12ED" w:rsidR="00D47B04" w:rsidRPr="00B90B85" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+            </w:pPr>
+            <w:r>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B46F9C">
+              <w:t xml:space="preserve">ocation plan </w:t>
+            </w:r>
+            <w:r>
+              <w:t>of public</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B90B85">
+              <w:t xml:space="preserve"> facilities e.g. toilets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="52A0FD82" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00B90B85" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DE5CBE2" w14:textId="62041B87" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000605FF" w:rsidRPr="00050EAD" w14:paraId="0DF57305" w14:textId="77777777" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="782957AE" w14:textId="77777777" w:rsidR="000605FF" w:rsidRPr="00E20FAB" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6515B5D4" w14:textId="451C1B31" w:rsidR="000605FF" w:rsidRPr="002C080A" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C080A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>resources might be needed to form finish funnels on grass?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C080A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048042E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048042E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048042E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E86170D" w14:textId="09B6011B" w:rsidR="000605FF" w:rsidRPr="002C080A" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CED7D88" w14:textId="265520A2" w:rsidR="000605FF" w:rsidRPr="001E0189" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47B04">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="57F8C6C3" w14:textId="0147D32F" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0934B8F9" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00CD69A2" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46A8E227" w14:textId="0B2EC8CC" w:rsidR="00D47B04" w:rsidRPr="00E83D09" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Concreate crash barriers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AC8B2F8" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B7D5AC3" w14:textId="39B9DFBA" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="1E30BC9C" w14:textId="01D51B04" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4265C223" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00CD69A2" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D583DE" w14:textId="0BA73CC6" w:rsidR="00D47B04" w:rsidRPr="00A76D30" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Stakes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="379EF33B" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="677A1EB3" w14:textId="12AB78E2" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="522E694C" w14:textId="13764BDF" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4432D985" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00CD69A2" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DCFA65E" w14:textId="28400368" w:rsidR="00D47B04" w:rsidRPr="00284C14" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00284C14">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Tape</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FACB405" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C49570B" w14:textId="57492408" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="659C98A1" w14:textId="7EBE38EC" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="598A59E8" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00CD69A2" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BA7F632" w14:textId="2F252981" w:rsidR="00D47B04" w:rsidRPr="0055726A" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marker </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00421DAF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Flags</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4768C540" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="629AB749" w14:textId="44749444" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000605FF" w:rsidRPr="00050EAD" w14:paraId="67E570BF" w14:textId="06F3FE59" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="06234137" w14:textId="77777777" w:rsidR="000605FF" w:rsidRPr="00E20FAB" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1189A0AB" w14:textId="2175939B" w:rsidR="000605FF" w:rsidRPr="001731EA" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C080A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>resources might be needed to form finish funnels on hard surfaces?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C080A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048042E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048042E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048042E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="22B1388E" w14:textId="66F1BDC0" w:rsidR="000605FF" w:rsidRPr="001731EA" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="59714A09" w14:textId="63094BBC" w:rsidR="000605FF" w:rsidRPr="001731EA" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47B04">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="5990B179" w14:textId="4A1413D7" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4ADEA7BD" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00023D20" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AD5DD1E" w14:textId="0CB62F43" w:rsidR="00D47B04" w:rsidRPr="00921EF3" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007858A5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">etal </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>or plastic</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007858A5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> barriers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44CA7241" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F49F079" w14:textId="6855566F" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="4E615F67" w14:textId="4C10F973" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73BCD6DF" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="006E3D25" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E8C107D" w14:textId="1929ABB3" w:rsidR="00D47B04" w:rsidRPr="001F663C" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spray </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B5787D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>chalk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or paint</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="490492FF" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="423E9C00" w14:textId="3CB6B9D9" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="67ADC608" w14:textId="476B8BA4" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0895E403" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="006E3D25" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="795908A6" w14:textId="138F0929" w:rsidR="00D47B04" w:rsidRPr="00D82954" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Tape</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BDFB1A9" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03D900A7" w14:textId="766A553F" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="7AEFFC20" w14:textId="4F3CC1BB" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C14333A" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="006E3D25" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DFE2C22" w14:textId="211779BE" w:rsidR="00D47B04" w:rsidRPr="009831FF" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF03C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Plastic ground stakes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="22FA81EE" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E1059D" w14:textId="6ACF04DD" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000605FF" w:rsidRPr="00050EAD" w14:paraId="51352FBD" w14:textId="111B3FDC" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="677B64C9" w14:textId="77777777" w:rsidR="000605FF" w:rsidRPr="00E20FAB" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="03D65987" w14:textId="3B50D7CC" w:rsidR="000605FF" w:rsidRPr="00520807" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>What officials</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C428DC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> would </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">you </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C428DC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>expect to see at the finish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of a manually recorded race? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>ark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="07E64410" w14:textId="5A865CB1" w:rsidR="000605FF" w:rsidRPr="00520807" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D6DA7DF" w14:textId="6F9EE517" w:rsidR="000605FF" w:rsidRPr="00520807" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47B04">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="04E3BFAC" w14:textId="462C99F7" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="00753922" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DA4216" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C1D8E2B" w14:textId="25E0D4A8" w:rsidR="00D47B04" w:rsidRPr="002B1CCF" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Course Marshal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A91548A" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="381B6B61" w14:textId="76C54FBF" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="22CE05AD" w14:textId="706BCA11" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="303CE35E" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DA4216" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AEB5FFC" w14:textId="14609D39" w:rsidR="00D47B04" w:rsidRPr="00BC7EF5" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Line Judge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2822E2F3" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7233E921" w14:textId="7F25F0E2" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="0B54854A" w14:textId="6DB13C8E" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="54BC85BE" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DA4216" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F639B95" w14:textId="4680B7C7" w:rsidR="00D47B04" w:rsidRPr="00E23693" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E23693">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Starters’ Assistant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21AF8436" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="436D01A8" w14:textId="3C764E88" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="1EF432F4" w14:textId="42D48414" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="448A1969" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DA4216" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="00FDAD76" w14:textId="0FBB0823" w:rsidR="00D47B04" w:rsidRPr="007714B6" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Finish number caller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="58010B25" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDBDBDD" w14:textId="6D97157F" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000605FF" w:rsidRPr="00050EAD" w14:paraId="592D49C2" w14:textId="2625EB27" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="19537F21" w14:textId="77777777" w:rsidR="000605FF" w:rsidRPr="00E20FAB" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3340D4B7" w14:textId="207F9161" w:rsidR="000605FF" w:rsidRPr="00520807" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Who might control runners in a finish funnel? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>ark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="525BC98A" w14:textId="53A25656" w:rsidR="000605FF" w:rsidRPr="00520807" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="17BB03D3" w14:textId="15D6F58A" w:rsidR="000605FF" w:rsidRPr="00520807" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47B04">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="36FAD59E" w14:textId="4FD4D0E4" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39736E6E" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DA4216" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C60571E" w14:textId="7825AB0C" w:rsidR="00D47B04" w:rsidRPr="00E10DF7" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00064ECC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Race </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00064ECC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>eferee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74D5FADD" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="325E92CC" w14:textId="2036E403" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="0A70B4C8" w14:textId="034B0B12" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4FE1DF52" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DA4216" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="27412D39" w14:textId="030F66EA" w:rsidR="00D47B04" w:rsidRPr="00D24B0F" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Funnel Marshal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E1FE532" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70F466BC" w14:textId="10E5F263" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="66F9A79C" w14:textId="4BACE690" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20D424AA" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DA4216" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="058F5698" w14:textId="716F96CC" w:rsidR="00D47B04" w:rsidRPr="00F5790D" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Funnel Steward</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73E36D59" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="431608E4" w14:textId="08A72FEB" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="5B6BAAA2" w14:textId="3D7E60F3" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57804827" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00DA4216" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F5CEFE2" w14:textId="40637623" w:rsidR="00D47B04" w:rsidRPr="00006A85" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Sector Marshal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="076CB72D" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="345A2B63" w14:textId="583514D3" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000605FF" w:rsidRPr="00050EAD" w14:paraId="441B93DC" w14:textId="093C649F" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C7DFAAB" w14:textId="77777777" w:rsidR="000605FF" w:rsidRPr="00E20FAB" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="18064897" w14:textId="317183EE" w:rsidR="000605FF" w:rsidRPr="005C6E23" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001236A4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What are size and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001236A4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of finish funnels dependent upon? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E53D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="367BDED6" w14:textId="7D8FAEDB" w:rsidR="000605FF" w:rsidRPr="005C6E23" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CECDAC9" w14:textId="0C340105" w:rsidR="000605FF" w:rsidRPr="005C6E23" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47B04">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="25827101" w14:textId="5F9CACB1" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="710431F1" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D46EC2" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48FCCE48" w14:textId="1C175D2D" w:rsidR="00D47B04" w:rsidRPr="006F2727" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004300CE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Total number of starters in the race</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65E908CA" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1899EF66" w14:textId="0BCA2B3A" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="76703D3F" w14:textId="2FE258F6" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18360CD5" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D46EC2" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C96F635" w14:textId="18BC81AC" w:rsidR="00D47B04" w:rsidRPr="00607534" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Race</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A7750">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> distance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="32DD9455" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00607534" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="197BA52B" w14:textId="7DC61341" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="3C73EF7C" w14:textId="2A7FC00A" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4AEA8C9A" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D46EC2" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2320CD62" w14:textId="549D3396" w:rsidR="00D47B04" w:rsidRPr="009C7D5B" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD1C80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ge categories of the athletes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58718FBC" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01F705B2" w14:textId="348E76D5" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="33114C82" w14:textId="18451F99" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="46B73B71" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D46EC2" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E703E41" w14:textId="60F9025E" w:rsidR="00D47B04" w:rsidRPr="00755905" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12FB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>aximum number</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of finishers</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE12FB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> expected at peak-flow times</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC98A18" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED9F7D7" w14:textId="68848C30" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000605FF" w:rsidRPr="00050EAD" w14:paraId="67FBB233" w14:textId="62FFE87E" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F8EA975" w14:textId="77777777" w:rsidR="000605FF" w:rsidRPr="00E20FAB" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F07C41E" w14:textId="6605BF1F" w:rsidR="000605FF" w:rsidRPr="00520807" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What additional officials are required to manage the flow of finishers through a four-funnel finish? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E53D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E53D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E53D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="12BE38CB" w14:textId="4EAEA03D" w:rsidR="000605FF" w:rsidRPr="00520807" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E8704AA" w14:textId="1C463348" w:rsidR="000605FF" w:rsidRPr="00520807" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47B04">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="11EE8C26" w14:textId="77777777" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="190973D4" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="001D617A" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AAD573F" w14:textId="2927E398" w:rsidR="00D47B04" w:rsidRPr="001C1F4C" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1F4C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Disc Controller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AAABE10" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06F8CD74" w14:textId="79F47836" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="72A86C43" w14:textId="77777777" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="034A8701" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="001D617A" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D29E5D0" w14:textId="1AFB02DF" w:rsidR="00D47B04" w:rsidRPr="007B4F9E" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F9E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Start</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F9E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>ssembly Marshals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AB5D134" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B623C1A" w14:textId="35EB9B69" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="36E57B3B" w14:textId="77777777" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="397C1988" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="001D617A" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68EC5051" w14:textId="28964D80" w:rsidR="00D47B04" w:rsidRPr="009A5655" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A5655">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Batch Separator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AD0CF81" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CD2326E" w14:textId="21FCCA95" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="4BE9CEA0" w14:textId="77777777" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1CB55509" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="001D617A" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="738C027F" w14:textId="58811A38" w:rsidR="00D47B04" w:rsidRPr="00C30E0C" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C30E0C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baggage </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reclaim </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C30E0C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Security Guards</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="74C4D676" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D48C63C" w14:textId="74D399EC" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000605FF" w:rsidRPr="00050EAD" w14:paraId="762ED776" w14:textId="04AF6CC9" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="068E192A" w14:textId="77777777" w:rsidR="000605FF" w:rsidRPr="00E20FAB" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="14680906" w14:textId="1485568E" w:rsidR="000605FF" w:rsidRPr="00F3299C" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000423A6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What should the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>Finish Number R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000423A6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>ecorders do when the Batch Separator reaches the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000423A6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B21B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B21B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B21B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="52B5D652" w14:textId="6170EB87" w:rsidR="000605FF" w:rsidRPr="00F3299C" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="58ED1636" w14:textId="44088A36" w:rsidR="000605FF" w:rsidRPr="00F3299C" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47B04">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="6AEA813B" w14:textId="6601EB30" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7E0CB11D" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00E62E8E" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47F3B16D" w14:textId="28873C22" w:rsidR="00D47B04" w:rsidRPr="00A03446" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A691E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Hand their recording sheets to the Batch Separator and begin a new clipboard</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57C518A1" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72A884A6" w14:textId="0CD162B9" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="4162F682" w14:textId="3E197CDA" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="416C9E15" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00E62E8E" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF969F6" w14:textId="00BE88E4" w:rsidR="00D47B04" w:rsidRPr="00AC643C" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC643C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>tart a new Funnel Recording Sheet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="02A2E41B" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="72D77C6D" w14:textId="6DE2145C" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="3702BB97" w14:textId="686F16FA" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0C97A1B0" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00E62E8E" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="302282DA" w14:textId="5B027FFE" w:rsidR="00D47B04" w:rsidRPr="00117D06" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00082FA4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Use a different coloured pen/pencil </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>and continue</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00082FA4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> recording</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A9DA378" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08D1661E" w14:textId="29C9B7D1" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="572E9586" w14:textId="47BD510E" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7EE353E3" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00E62E8E" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="721628F8" w14:textId="7A21E0EB" w:rsidR="00D47B04" w:rsidRPr="006D12A3" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Write d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D60ED">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>isc number at the top</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F365D3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Funnel Recording Sheet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="098223D1" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="44DB6B9D" w14:textId="1C72743D" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000605FF" w:rsidRPr="00050EAD" w14:paraId="278226CE" w14:textId="48D4578D" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C050FEB" w14:textId="77777777" w:rsidR="000605FF" w:rsidRPr="00E20FAB" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="29406C29" w14:textId="00D5B77C" w:rsidR="000605FF" w:rsidRPr="00CA6109" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C31112">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Why </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>might</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C31112">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">a Disc Distributor hand </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C31112">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>numbered discs to race finishers crossing the finish line?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001857EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E53D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="60ED52A6" w14:textId="767DBCDE" w:rsidR="000605FF" w:rsidRPr="00CA6109" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="152FA07B" w14:textId="50C399C4" w:rsidR="000605FF" w:rsidRPr="00CA6109" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47B04">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="709C9817" w14:textId="09F1DDAC" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39B0EBAC" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="0017779B" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="534DF429" w14:textId="73715124" w:rsidR="00D47B04" w:rsidRPr="00635DF6" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00377463">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>As a memento for finishing the race</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="163D5F1D" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1ED1D625" w14:textId="10729150" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="04FECC7C" w14:textId="14B5B45F" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4283AA55" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="0017779B" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="502A6202" w14:textId="674E21BC" w:rsidR="00D47B04" w:rsidRPr="00FD6C04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5BC3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To order race finishers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4640F4CC" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="19D551D1" w14:textId="421A707C" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="058116AD" w14:textId="10582C6C" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DF757C9" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="0017779B" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54EF9056" w14:textId="644E0B26" w:rsidR="00D47B04" w:rsidRPr="000918C2" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE0282">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To identify athletes from spectators</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C12C1D8" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21ACD233" w14:textId="7E30AABB" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="492E7393" w14:textId="1DB86503" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="212D2B6E" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="0017779B" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE7F1A7" w14:textId="454A1B18" w:rsidR="00D47B04" w:rsidRPr="000918C2" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F10690">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o redeem </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>against</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F10690">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a free drink or meal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="112ECB7F" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4607E548" w14:textId="37AD5F53" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000605FF" w:rsidRPr="00050EAD" w14:paraId="6EEE4F90" w14:textId="0984B322" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1614BB6D" w14:textId="77777777" w:rsidR="000605FF" w:rsidRPr="00E20FAB" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="34670317" w14:textId="24F83E6F" w:rsidR="000605FF" w:rsidRPr="00D80727" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD36A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What should be done if the finish rate of runners becomes too rapid for manual place recording? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B21B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B21B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="377C29E8" w14:textId="2415A1CC" w:rsidR="000605FF" w:rsidRPr="00D80727" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="42D8E376" w14:textId="6CECDBD5" w:rsidR="000605FF" w:rsidRPr="00D80727" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47B04">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="78702673" w14:textId="60F52645" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="476F28B8" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="0017779B" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E79F9C8" w14:textId="42EFA60D" w:rsidR="00D47B04" w:rsidRPr="006B4F92" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The recording team should </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">move closer to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E35">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>the finish line</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="624AC046" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37CA0E31" w14:textId="118CD16B" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="1B738F89" w14:textId="4741AFA7" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="017FFDD8" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="0017779B" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="263A08E2" w14:textId="78B232A7" w:rsidR="00D47B04" w:rsidRPr="00FF052F" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0577E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Change Funnels</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="332C458B" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DFC66EB" w14:textId="74DA6C98" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="6A82748B" w14:textId="0C2FAE29" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20F68515" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="0017779B" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C5C42FB" w14:textId="39E191F6" w:rsidR="00D47B04" w:rsidRPr="007F1728" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F1728">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Stop the race until officials can catch up</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23071FFC" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C3922AE" w14:textId="3C04E662" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="05825495" w14:textId="0D7FB0F9" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34772513" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="0017779B" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="59D618CD" w14:textId="50290E09" w:rsidR="00D47B04" w:rsidRPr="008C4039" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Switch to recording every tenth finisher</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70D8DD86" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="76B4F700" w14:textId="7E17C476" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000605FF" w:rsidRPr="00050EAD" w14:paraId="1B430CCB" w14:textId="165D35E5" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A85C527" w14:textId="77777777" w:rsidR="000605FF" w:rsidRPr="00E20FAB" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="28E95A89" w14:textId="15A1A9E3" w:rsidR="000605FF" w:rsidRPr="0077056E" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD36A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>facilities might you expect near the finish</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD36A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B21B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B21B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A5C5E69" w14:textId="4EB4E23A" w:rsidR="000605FF" w:rsidRPr="0077056E" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="10E95807" w14:textId="0C57B16D" w:rsidR="000605FF" w:rsidRPr="0077056E" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47B04">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="5BA02CE6" w14:textId="77777777" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="150AD9C3" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="009861C2" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C50CEBA" w14:textId="31411416" w:rsidR="00D47B04" w:rsidRPr="00FB0083" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB0083">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Bag drop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>-off</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BBB0473" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23179AF3" w14:textId="09A9374C" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="491E703C" w14:textId="77777777" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B1B0478" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="009861C2" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2687361A" w14:textId="431D8A3E" w:rsidR="00D47B04" w:rsidRPr="00AC14B8" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC14B8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>pa and sauna</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C7D027" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C335A5D" w14:textId="68403896" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="04A45FB8" w14:textId="77777777" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="63BADEA4" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="009861C2" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12FC367D" w14:textId="695EE633" w:rsidR="00D47B04" w:rsidRPr="00FD1422" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD1422">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Toilets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5371F23D" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70C30504" w14:textId="26F2C7CD" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="360A762F" w14:textId="77777777" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="30F8D3A9" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="009861C2" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="54DCCE9D" w14:textId="6606ECCC" w:rsidR="00D47B04" w:rsidRPr="00D812D1" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Start pens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="248CFF13" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="35EF3D2B" w14:textId="722C3227" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000605FF" w:rsidRPr="00050EAD" w14:paraId="21C36EE2" w14:textId="77777777" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A145AB5" w14:textId="77777777" w:rsidR="000605FF" w:rsidRPr="00E20FAB" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="29E8B988" w14:textId="1C9192D3" w:rsidR="000605FF" w:rsidRPr="00DD36A7" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD36A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What should </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Timekeeper team(s) do</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD36A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> if the finish rate of runners becomes too rapid for manual </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">time </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD36A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">recording? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B21B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B21B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FDD8299" w14:textId="7CD4BBFC" w:rsidR="000605FF" w:rsidRPr="00DD36A7" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="60225FD6" w14:textId="083C9FDF" w:rsidR="000605FF" w:rsidRPr="001E0189" w:rsidRDefault="000605FF" w:rsidP="000605FF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47B04">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="286D1DF7" w14:textId="05F5AB41" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72DE099B" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00A8541E" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B236882" w14:textId="234BD0D8" w:rsidR="00D47B04" w:rsidRPr="00A8541E" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Extend finish funnel lengths</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A26096F" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CB79449" w14:textId="3477FCB2" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="1ED941DA" w14:textId="5B36B63B" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="79E7FAD4" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00A8541E" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="538E8D8D" w14:textId="45ED3910" w:rsidR="00D47B04" w:rsidRPr="00A8541E" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3DCA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instruct leading runners </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in a pack </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA3DCA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>to slow down or wait just before the finish line until the timekeepers catch up</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="198EBDF8" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF9D364" w14:textId="1007E2A6" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="6B0CFE9A" w14:textId="0BD5CD47" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29216539" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00A8541E" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01350BA9" w14:textId="23A0C2D3" w:rsidR="00D47B04" w:rsidRPr="00A8541E" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E76DFD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E76DFD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>spot times</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7806115E" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2430D032" w14:textId="2BF82E02" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="26A4B952" w14:textId="5E1F805C" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C903A3A" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00A8541E" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7416B82E" w14:textId="0372CAAA" w:rsidR="00D47B04" w:rsidRPr="00A8541E" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000027C7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ely on runners' </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">reporting their own GPS Garmin time </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="292EE9E5" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="798C3098" w14:textId="420DDEF3" w:rsidR="00D47B04" w:rsidRPr="00D47B04" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B3195" w:rsidRPr="00050EAD" w14:paraId="33D1B577" w14:textId="77777777" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4646" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="03CE22AB" w14:textId="77777777" w:rsidR="000B3195" w:rsidRPr="000605FF" w:rsidRDefault="000B3195" w:rsidP="000B3195">
+            <w:pPr>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3673" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="53FF6466" w14:textId="51CA9516" w:rsidR="000B3195" w:rsidRPr="000605FF" w:rsidRDefault="000B3195" w:rsidP="000B3195">
+            <w:pPr>
+              <w:ind w:right="113"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF4DCB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Total Marks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="16149B78" w14:textId="756C3A24" w:rsidR="000B3195" w:rsidRPr="00D47B04" w:rsidRDefault="000B3195" w:rsidP="000B3195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9CF78D" w14:textId="77777777" w:rsidR="000B3195" w:rsidRPr="00D47B04" w:rsidRDefault="000B3195" w:rsidP="000B3195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B3195" w:rsidRPr="00050EAD" w14:paraId="0887A5A4" w14:textId="77777777" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4646" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="45D792E9" w14:textId="77777777" w:rsidR="000B3195" w:rsidRPr="000605FF" w:rsidRDefault="000B3195" w:rsidP="000B3195">
+            <w:pPr>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3673" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="11315FF2" w14:textId="63C640C3" w:rsidR="000B3195" w:rsidRPr="000605FF" w:rsidRDefault="000B3195" w:rsidP="000B3195">
+            <w:pPr>
+              <w:ind w:right="113"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pass / Fail </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D025A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>80</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D025A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">% Pass mark = </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D025A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A2BC809" w14:textId="42F02111" w:rsidR="000B3195" w:rsidRPr="00D47B04" w:rsidRDefault="000B3195" w:rsidP="000B3195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA607D6" w14:textId="77777777" w:rsidR="000B3195" w:rsidRPr="00D47B04" w:rsidRDefault="000B3195" w:rsidP="000B3195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B3195" w:rsidRPr="00050EAD" w14:paraId="53C776B1" w14:textId="77777777" w:rsidTr="00123D2C">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71AB4D75" w14:textId="77777777" w:rsidR="000B3195" w:rsidRPr="00D47B04" w:rsidRDefault="000B3195" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00123D2C" w:rsidRPr="00050EAD" w14:paraId="2FEE9131" w14:textId="77B2D3AB" w:rsidTr="0012209E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E890805" w14:textId="0F2B45D9" w:rsidR="00B921F5" w:rsidRPr="00A432F0" w:rsidRDefault="00F43B4E" w:rsidP="00141547">
-[...4 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+          <w:p w14:paraId="226F40BB" w14:textId="7C373CF1" w:rsidR="00123D2C" w:rsidRPr="00D47B04" w:rsidRDefault="0012209E" w:rsidP="0012209E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:i/>
-                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B111D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ASSESSOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E556C8" w:rsidRPr="00050EAD" w14:paraId="2D1F7F3A" w14:textId="69EB4065" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7069FD18" w14:textId="2457E34D" w:rsidR="00E556C8" w:rsidRPr="00D47B04" w:rsidRDefault="00E556C8" w:rsidP="00E556C8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8265" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01124F57" w14:textId="77777777" w:rsidR="00E556C8" w:rsidRPr="00D47B04" w:rsidRDefault="00E556C8" w:rsidP="00E556C8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E556C8" w:rsidRPr="00050EAD" w14:paraId="5997FB3A" w14:textId="77777777" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0FACC6FB" w14:textId="5AB7D03F" w:rsidR="00E556C8" w:rsidRPr="000605FF" w:rsidRDefault="00E556C8" w:rsidP="00E556C8">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t xml:space="preserve">URN </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Licence No</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2791" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="24F34F83" w14:textId="77777777" w:rsidR="00E556C8" w:rsidRPr="000605FF" w:rsidRDefault="00E556C8" w:rsidP="00E556C8">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EFF35B5" w14:textId="6C2BA0CB" w:rsidR="00E556C8" w:rsidRPr="000605FF" w:rsidRDefault="004E1853" w:rsidP="00E556C8">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Endurance Qualification Level</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1888" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C815B4B" w14:textId="7846CBA3" w:rsidR="00E556C8" w:rsidRPr="00D47B04" w:rsidRDefault="00E556C8" w:rsidP="00E556C8">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B921F5" w:rsidRPr="00050EAD" w14:paraId="46446567" w14:textId="77777777" w:rsidTr="00FD630D">
+      <w:tr w:rsidR="00E556C8" w:rsidRPr="00050EAD" w14:paraId="3FA5E0E4" w14:textId="4E3A7D3D" w:rsidTr="00E97432">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B3D0999" w14:textId="58BCE178" w:rsidR="00E556C8" w:rsidRPr="00D47B04" w:rsidRDefault="00E556C8" w:rsidP="00E556C8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8265" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34E359AA" w14:textId="77777777" w:rsidR="00E556C8" w:rsidRPr="00D47B04" w:rsidRDefault="00E556C8" w:rsidP="00E556C8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="12D5C6A4" w14:textId="504FBC91" w:rsidTr="00D47B04">
         <w:trPr>
           <w:trHeight w:val="150"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10201" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E01D6A0" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00A55734" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="55867EA3" w14:textId="053E5068" w:rsidTr="00D47B04">
+        <w:trPr>
+          <w:trHeight w:val="150"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="359F47F9" w14:textId="77777777" w:rsidR="00B921F5" w:rsidRDefault="00B921F5" w:rsidP="00141547">
-[...35 lines deleted...]
-            <w:r w:rsidR="002B3E91" w:rsidRPr="002B3E91">
+          <w:p w14:paraId="429F4EEB" w14:textId="2CE74717" w:rsidR="00D47B04" w:rsidRPr="007A065F" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>On completion of</w:t>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002B3E91" w:rsidRPr="002B3E91">
-[...13 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+            <w:r w:rsidRPr="00970AA4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:i/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00FD630D">
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Level </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:i/>
-[...10 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00970AA4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:i/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Course,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finish and Start Director </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>endurance module questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>please submit along with</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> your</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Level 3 A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>pplication form</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>, one Positive Level 3 Report and Record of Experience</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A065F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Minimum of 10 experiences) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">to </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">your </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Home Country Contact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C17FFD" w:rsidRPr="00050EAD" w14:paraId="5C505CB8" w14:textId="77777777" w:rsidTr="00FD630D">
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="3BAF6D41" w14:textId="6A783321" w:rsidTr="00E97432">
         <w:trPr>
           <w:trHeight w:val="150"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10201" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcW w:w="3095" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3689B779" w14:textId="14E049D4" w:rsidR="00C17FFD" w:rsidRPr="00A432F0" w:rsidRDefault="00814535" w:rsidP="00141547">
-[...28 lines deleted...]
-              <w:t>Finish Director – Questions 1</w:t>
+          <w:p w14:paraId="23B526D5" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00A55734" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>England</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7112" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="204E5E72" w14:textId="77657320" w:rsidR="00D47B04" w:rsidRPr="00C818C3" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0563C1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0023701F">
+              <w:rPr>
+                <w:color w:val="0563C1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>officialsaccreditation@englandathletics.org</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00362E9E" w:rsidRPr="00050EAD" w14:paraId="3E92E10F" w14:textId="77777777" w:rsidTr="00141547">
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="06C3A4AD" w14:textId="50E6FE43" w:rsidTr="00DA2851">
         <w:trPr>
           <w:trHeight w:val="150"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10201" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3095" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2997C5FA" w14:textId="34B02913" w:rsidR="00362E9E" w:rsidRPr="00A432F0" w:rsidRDefault="003226A7" w:rsidP="00141547">
-[...30 lines deleted...]
-              <w:t>(1 mark)</w:t>
+          <w:p w14:paraId="53FF32B3" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00A55734" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Northern Ireland</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7112" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="48B5265B" w14:textId="77600A38" w:rsidR="00D47B04" w:rsidRPr="008E0278" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="008E0278">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>officials@athleticsni.org</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="008E0278">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00050EAD" w:rsidRPr="00050EAD" w14:paraId="1FA53071" w14:textId="77777777" w:rsidTr="00141547">
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="692C62C8" w14:textId="490082D1" w:rsidTr="00E97432">
         <w:trPr>
           <w:trHeight w:val="150"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10201" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3095" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="23D0E31A" w14:textId="77777777" w:rsidR="00050EAD" w:rsidRPr="00A432F0" w:rsidRDefault="00050EAD" w:rsidP="00141547">
-[...13 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1A9133F4" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00A55734" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F7FD3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Scotland</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7112" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33A7799F" w14:textId="6C45CDA7" w:rsidR="00D47B04" w:rsidRPr="007F7FD3" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="007F7FD3">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>officialsendurance@scottish-athletics.org.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="007F7FD3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F1BAF" w:rsidRPr="00050EAD" w14:paraId="2FAB60AA" w14:textId="77777777" w:rsidTr="00141547">
+      <w:tr w:rsidR="00D47B04" w:rsidRPr="00050EAD" w14:paraId="70FB3635" w14:textId="378B3BE7" w:rsidTr="00DA2851">
         <w:trPr>
           <w:trHeight w:val="150"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10201" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3095" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2FBAE336" w14:textId="461399AD" w:rsidR="000F1BAF" w:rsidRPr="00A432F0" w:rsidRDefault="0016195C" w:rsidP="00141547">
-[...10 lines deleted...]
-              <w:ind w:left="357" w:hanging="357"/>
+          <w:p w14:paraId="66D681FF" w14:textId="77777777" w:rsidR="00D47B04" w:rsidRPr="00A55734" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0016195C">
-[...53 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+            <w:r w:rsidRPr="00A55734">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
-            </w:pPr>
-[...13 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Wales</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7112" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7385D9DE" w14:textId="00AC65DF" w:rsidR="00D47B04" w:rsidRPr="001D4CB5" w:rsidRDefault="00D47B04" w:rsidP="00D47B04">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              </w:rPr>
-[...2649 lines deleted...]
-              <w:r w:rsidR="00713E61" w:rsidRPr="003B010F">
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="001D4CB5">
                 <w:rPr>
-                  <w:color w:val="0563C1"/>
-                  <w:u w:val="single"/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
                 </w:rPr>
-                <w:t>officialsaccreditation@englandathletics.org</w:t>
+                <w:t>officials@welshathletics.org</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidRPr="001D4CB5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="52469B6F" w14:textId="6620CDBD" w:rsidR="006F5368" w:rsidRPr="00973120" w:rsidRDefault="006F5368" w:rsidP="00601EE9"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+    <w:p w14:paraId="52469B6F" w14:textId="46DE3947" w:rsidR="006F5368" w:rsidRPr="00973120" w:rsidRDefault="006F5368" w:rsidP="00A95941"/>
+    <w:sectPr w:rsidR="006F5368" w:rsidRPr="00973120" w:rsidSect="00EC2D68">
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="283" w:footer="822" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="170" w:footer="822" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="691586E4" w14:textId="77777777" w:rsidR="007D1600" w:rsidRDefault="007D1600" w:rsidP="00E21610">
+    <w:p w14:paraId="7C00FDE6" w14:textId="77777777" w:rsidR="00F84D43" w:rsidRDefault="00F84D43" w:rsidP="00E21610">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A6CC4D4" w14:textId="77777777" w:rsidR="007D1600" w:rsidRDefault="007D1600" w:rsidP="00E21610">
+    <w:p w14:paraId="613A48E1" w14:textId="77777777" w:rsidR="00F84D43" w:rsidRDefault="00F84D43" w:rsidP="00E21610">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="23DF56FD" w14:textId="77777777" w:rsidR="007D1600" w:rsidRDefault="007D1600"/>
+    <w:p w14:paraId="7AB4D1FA" w14:textId="77777777" w:rsidR="00F84D43" w:rsidRDefault="00F84D43"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...3 lines deleted...]
-    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...18 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato">
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ヒラギノ角ゴ Pro W3">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2A8AF3D8" w14:textId="77777777" w:rsidR="00141547" w:rsidRDefault="00141547">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="-406307277"/>
+      <w:id w:val="-1459954746"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...4 lines deleted...]
-    </w:sdtEndPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="2E791600" w14:textId="77777777" w:rsidR="000B3163" w:rsidRDefault="000B3163" w:rsidP="000B3163">
+      <w:p w14:paraId="2EE422EA" w14:textId="745C8101" w:rsidR="00A621A9" w:rsidRDefault="00A621A9" w:rsidP="00612F4B">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
-      <w:p w14:paraId="66E32E9D" w14:textId="3E3EABAF" w:rsidR="00E21610" w:rsidRPr="00F575DA" w:rsidRDefault="00F575DA" w:rsidP="000B3163">
-[...29 lines deleted...]
-      </w:p>
     </w:sdtContent>
   </w:sdt>
-</w:ftr>
-[...4 lines deleted...]
-  <w:p w14:paraId="61F302AB" w14:textId="77777777" w:rsidR="00141547" w:rsidRDefault="00141547">
+  <w:p w14:paraId="66E32E9D" w14:textId="67D546CD" w:rsidR="00E21610" w:rsidRPr="00E21610" w:rsidRDefault="0080024D" w:rsidP="00AD1C98">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:spacing w:before="100"/>
+      <w:ind w:left="880"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="0052489A">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="00612F4B">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>/0</w:t>
+    </w:r>
+    <w:r w:rsidR="005979C4">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="00612F4B">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>/2026</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20C5EC35" w14:textId="77777777" w:rsidR="007D1600" w:rsidRDefault="007D1600" w:rsidP="00E21610">
+    <w:p w14:paraId="3B19977D" w14:textId="77777777" w:rsidR="00F84D43" w:rsidRDefault="00F84D43" w:rsidP="00E21610">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="738B361B" w14:textId="77777777" w:rsidR="007D1600" w:rsidRDefault="007D1600" w:rsidP="00E21610">
+    <w:p w14:paraId="17E47415" w14:textId="77777777" w:rsidR="00F84D43" w:rsidRDefault="00F84D43" w:rsidP="00E21610">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="42265BC5" w14:textId="77777777" w:rsidR="007D1600" w:rsidRDefault="007D1600"/>
+    <w:p w14:paraId="4530A245" w14:textId="77777777" w:rsidR="00F84D43" w:rsidRDefault="00F84D43"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="43433510" w14:textId="77777777" w:rsidR="00141547" w:rsidRDefault="00141547">
+  <w:p w14:paraId="4EB18CD3" w14:textId="4CC514C0" w:rsidR="00502BCA" w:rsidRDefault="00502BCA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
       <w:tblOverlap w:val="never"/>
-      <w:tblW w:w="10065" w:type="dxa"/>
-      <w:tblLayout w:type="fixed"/>
+      <w:tblW w:w="9498" w:type="dxa"/>
+      <w:jc w:val="center"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="4865"/>
-      <w:gridCol w:w="5200"/>
+      <w:gridCol w:w="4111"/>
+      <w:gridCol w:w="5387"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00801191" w14:paraId="7415A24C" w14:textId="77777777" w:rsidTr="00141547">
+    <w:tr w:rsidR="00801191" w14:paraId="7415A24C" w14:textId="77777777" w:rsidTr="002529CE">
       <w:trPr>
         <w:trHeight w:val="360"/>
+        <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4865" w:type="dxa"/>
+          <w:tcW w:w="4111" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="22AE1A19" w14:textId="682C631E" w:rsidR="00801191" w:rsidRPr="001B3595" w:rsidRDefault="00801191" w:rsidP="00141547">
+        <w:p w14:paraId="22AE1A19" w14:textId="1326FE3D" w:rsidR="00801191" w:rsidRPr="001B3595" w:rsidRDefault="00801191" w:rsidP="002529CE">
           <w:pPr>
             <w:spacing w:before="240"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001B3595">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve">Endurance Officials: Level </w:t>
           </w:r>
-          <w:r w:rsidR="00CF2EA0">
+          <w:r w:rsidR="00A01318">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
           <w:r w:rsidRPr="001B3595">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="36B24380" w14:textId="33157874" w:rsidR="00D53515" w:rsidRDefault="001E65F4" w:rsidP="00141547">
+        <w:p w14:paraId="36B24380" w14:textId="218BA503" w:rsidR="00D53515" w:rsidRDefault="00B23180" w:rsidP="002529CE">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t>Finish Director</w:t>
+            <w:t>Finish</w:t>
+          </w:r>
+          <w:r w:rsidR="00A01318">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="0070C0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Director</w:t>
           </w:r>
           <w:r w:rsidR="00801191" w:rsidRPr="001B3595">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="007B2F30">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Module</w:t>
           </w:r>
-          <w:r w:rsidR="001B043D">
-[...20 lines deleted...]
-          </w:r>
         </w:p>
-        <w:p w14:paraId="0B5C2E95" w14:textId="59BACA3D" w:rsidR="00801191" w:rsidRPr="00D53515" w:rsidRDefault="00CF2EA0" w:rsidP="00141547">
+        <w:p w14:paraId="0B5C2E95" w14:textId="3ADABBD2" w:rsidR="00801191" w:rsidRPr="00D53515" w:rsidRDefault="007B2F30" w:rsidP="002529CE">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t xml:space="preserve">Answer </w:t>
+            <w:t xml:space="preserve">Question </w:t>
           </w:r>
           <w:r w:rsidR="00801191" w:rsidRPr="001B3595">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Return Form</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5200" w:type="dxa"/>
+          <w:tcW w:w="5387" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6A73B5E3" w14:textId="77777777" w:rsidR="00801191" w:rsidRDefault="00801191" w:rsidP="00141547">
+        <w:p w14:paraId="6A73B5E3" w14:textId="77777777" w:rsidR="00801191" w:rsidRDefault="00801191" w:rsidP="002529CE">
           <w:pPr>
             <w:pStyle w:val="Title"/>
             <w:spacing w:before="120"/>
             <w:ind w:left="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:color w:val="3C3C3B"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="3C3C3B"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D003FD5" wp14:editId="0D9DC2E5">
                 <wp:extent cx="3249328" cy="795020"/>
                 <wp:effectExtent l="0" t="0" r="8255" b="5080"/>
                 <wp:docPr id="281530896" name="Picture 2" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -3806,67 +16896,67 @@
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3323424" cy="813149"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="74B551AB" w14:textId="094C84B4" w:rsidR="00FD6262" w:rsidRPr="009B3890" w:rsidRDefault="00814768" w:rsidP="001738B9">
+  <w:p w14:paraId="74B551AB" w14:textId="3FB9F3C6" w:rsidR="00FD6262" w:rsidRPr="009B3890" w:rsidRDefault="00814768" w:rsidP="001738B9">
     <w:pPr>
       <w:pStyle w:val="Title"/>
       <w:spacing w:before="0"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:color w:val="3C3C3B"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="4294967295" distB="4294967295" distL="114299" distR="114299" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A4EEFB0" wp14:editId="6DD3EA18">
+            <wp:anchor distT="4294967295" distB="4294967295" distL="114299" distR="114299" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A4EEFB0" wp14:editId="6DD3EA18">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4619624</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>1423669</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="0" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Straight Connector 3">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks/>
@@ -3883,5087 +16973,264 @@
                       <a:ln w="3175">
                         <a:solidFill>
                           <a:srgbClr val="3C3C3B"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="1B7A9FAF" id="Straight Connector 3" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17497mm;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:3.17497mm;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="363.75pt,112.1pt" to="363.75pt,112.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyry0nqQEAAEUDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu2zAMfR/QfxD03jhpsQuMOAWWrHtp&#10;twDdPoCR5FiYLAqkEjt/P0lOsq17GwYBgnjRIc8hlw9j78TREFv0jVzM5lIYr1Bbv2/k92+Ptx+k&#10;4Aheg0NvGnkyLB9WN2+WQ6jNHXbotCGRQDzXQ2hkF2Ooq4pVZ3rgGQbjU7BF6iEmk/aVJhgSeu+q&#10;u/n8XTUg6UCoDHPybqagXBX8tjUqfm1bNlG4RqbeYrmp3Lt8V6sl1HuC0Fl1bgP+oYserE9Fr1Ab&#10;iCAOZP+C6q0iZGzjTGFfYdtaZQqHxGYxf8XmpYNgCpckDoerTPz/YNWX49pvKbeuRv8SnlD94CRK&#10;NQSur8FscNiS2A3PqNMY4RCx8B1b6vPnxESMRdbTVVYzRqEmp7p4K6gvXwJx/GywF/nRSGd95go1&#10;HJ845hagvqRkt8dH61yZl/NiaOT94v3b8oHRWZ2DOY1pv1s7EkdIE79fp/MxDzmB/ZGWkTfA3ZRX&#10;QtMuEB68LlU6A/rT+R3BuumdgJw/65MlyZvG9Q71aUu5TrbSrErF817lZfjdLlm/tn/1EwAA//8D&#10;AFBLAwQUAAYACAAAACEAJZAbeNsAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP0UrEMBBF3wX/&#10;IYzgy+KmBmuXbtNFBX1aka1+wLQZ22IzKU26W//eiII+zp3DnTPFbrGDONLke8cartcJCOLGmZ5b&#10;DW+vj1cbED4gGxwck4ZP8rArz88KzI078YGOVWhFLGGfo4YuhDGX0jcdWfRrNxLH3bubLIY4Tq00&#10;E55iuR2kSpJbabHneKHDkR46aj6q2Wq4T58Z22z1cnD7JyurZrVP61nry4vlbgsi0BL+YPjWj+pQ&#10;RqfazWy8GDRkKksjqkGpGwUiEj9J/ZvIspD/fyi/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhALKvLSepAQAARQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACWQG3jbAAAACwEAAA8AAAAAAAAAAAAAAAAAAwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAALBQAAAAA=&#10;" strokecolor="#3c3c3b" strokeweight=".25pt">
+            <v:line w14:anchorId="0E4C7997" id="Straight Connector 3" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17497mm;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:3.17497mm;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="363.75pt,112.1pt" to="363.75pt,112.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyry0nqQEAAEUDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu2zAMfR/QfxD03jhpsQuMOAWWrHtp&#10;twDdPoCR5FiYLAqkEjt/P0lOsq17GwYBgnjRIc8hlw9j78TREFv0jVzM5lIYr1Bbv2/k92+Ptx+k&#10;4Aheg0NvGnkyLB9WN2+WQ6jNHXbotCGRQDzXQ2hkF2Ooq4pVZ3rgGQbjU7BF6iEmk/aVJhgSeu+q&#10;u/n8XTUg6UCoDHPybqagXBX8tjUqfm1bNlG4RqbeYrmp3Lt8V6sl1HuC0Fl1bgP+oYserE9Fr1Ab&#10;iCAOZP+C6q0iZGzjTGFfYdtaZQqHxGYxf8XmpYNgCpckDoerTPz/YNWX49pvKbeuRv8SnlD94CRK&#10;NQSur8FscNiS2A3PqNMY4RCx8B1b6vPnxESMRdbTVVYzRqEmp7p4K6gvXwJx/GywF/nRSGd95go1&#10;HJ845hagvqRkt8dH61yZl/NiaOT94v3b8oHRWZ2DOY1pv1s7EkdIE79fp/MxDzmB/ZGWkTfA3ZRX&#10;QtMuEB68LlU6A/rT+R3BuumdgJw/65MlyZvG9Q71aUu5TrbSrErF817lZfjdLlm/tn/1EwAA//8D&#10;AFBLAwQUAAYACAAAACEAJZAbeNsAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP0UrEMBBF3wX/&#10;IYzgy+KmBmuXbtNFBX1aka1+wLQZ22IzKU26W//eiII+zp3DnTPFbrGDONLke8cartcJCOLGmZ5b&#10;DW+vj1cbED4gGxwck4ZP8rArz88KzI078YGOVWhFLGGfo4YuhDGX0jcdWfRrNxLH3bubLIY4Tq00&#10;E55iuR2kSpJbabHneKHDkR46aj6q2Wq4T58Z22z1cnD7JyurZrVP61nry4vlbgsi0BL+YPjWj+pQ&#10;RqfazWy8GDRkKksjqkGpGwUiEj9J/ZvIspD/fyi/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhALKvLSepAQAARQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACWQG3jbAAAACwEAAA8AAAAAAAAAAAAAAAAAAwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAALBQAAAAA=&#10;" strokecolor="#3c3c3b" strokeweight=".25pt">
               <o:lock v:ext="edit" shapetype="f"/>
               <w10:wrap anchorx="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="414E2547" wp14:editId="50A3B40B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="414E2547" wp14:editId="742A6FA4">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>826135</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>2747645</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="8942070" cy="5867400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="273919346" name="Picture 273919346">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Picture 5">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
+                    <a:duotone>
+                      <a:schemeClr val="accent1">
+                        <a:shade val="45000"/>
+                        <a:satMod val="135000"/>
+                      </a:schemeClr>
+                      <a:prstClr val="white"/>
+                    </a:duotone>
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="8942070" cy="5867400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7528A6FD" w14:textId="77777777" w:rsidR="00141547" w:rsidRDefault="00141547">
+  <w:p w14:paraId="7C2BB0E6" w14:textId="73097471" w:rsidR="00502BCA" w:rsidRDefault="00502BCA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00E2159B"/>
+    <w:nsid w:val="077E15E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="26F6138C"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="C88C3376"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:color w:val="auto"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1610" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2330" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3050" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4490" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5930" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01984164"/>
+    <w:nsid w:val="0EA62379"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A57C319E"/>
-[...4832 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="F6082382">
+    <w:tmpl w:val="FF46D6E4"/>
+    <w:lvl w:ilvl="0" w:tplc="E0F0E53A">
       <w:start w:val="20"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:hint="default"/>
-        <w:color w:val="000000"/>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -8995,2279 +17262,599 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="507F666A"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FDE71C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="299EFE30"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="984ADA1A"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:color w:val="auto"/>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1610" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2330" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3050" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4490" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5930" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="512F35E9"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18896237"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="643A884A"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="5BA644C0"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:color w:val="auto"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1610" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2330" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3050" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4490" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5930" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52FE2B5E"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19A50D2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E0526EDE"/>
-[...118 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="4810DC72"/>
+    <w:lvl w:ilvl="0" w:tplc="B07E7C2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="833" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1553" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="2273" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2993" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3713" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4433" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5153" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5873" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6593" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-[...5 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E8229FB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7D30FA50"/>
+    <w:lvl w:ilvl="0" w:tplc="9A1499BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="2">
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3">
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4">
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5">
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6">
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7">
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8">
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54AA4515"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="208D74CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9ECEECEA"/>
-[...117 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="6B062A66"/>
+    <w:lvl w:ilvl="0" w:tplc="16F62AC6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="833" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:color w:val="auto"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1553" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2273" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2993" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3713" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4433" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5153" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5873" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6593" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57F92318"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27C978C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2E9A5850"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:tmpl w:val="1C68006E"/>
+    <w:lvl w:ilvl="0" w:tplc="F0E890D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="930" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1650" w:hanging="360"/>
+        <w:ind w:left="1553" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2370" w:hanging="180"/>
+        <w:ind w:left="2273" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3090" w:hanging="360"/>
+        <w:ind w:left="2993" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3810" w:hanging="360"/>
+        <w:ind w:left="3713" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4530" w:hanging="180"/>
+        <w:ind w:left="4433" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5250" w:hanging="360"/>
+        <w:ind w:left="5153" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5970" w:hanging="360"/>
+        <w:ind w:left="5873" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6690" w:hanging="180"/>
+        <w:ind w:left="6593" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D280999"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C6278E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E52EB6C8"/>
-[...1452 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="4A5E5E1A">
+    <w:tmpl w:val="2F38F0C6"/>
+    <w:lvl w:ilvl="0" w:tplc="6CA8F154">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -11334,915 +17921,3457 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BEB2796"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32791C56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3AD689BA"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:tmpl w:val="723250CC"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:color w:val="auto"/>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1610" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2330" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3050" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4490" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5930" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="359E2B4F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EE34F922"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38211B68"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5E22C4A2"/>
+    <w:lvl w:ilvl="0" w:tplc="10EA4264">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AC26DBC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F0BA9774"/>
+    <w:lvl w:ilvl="0" w:tplc="AA7CD24C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B365874"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7C4012B8"/>
+    <w:lvl w:ilvl="0" w:tplc="89BEA5B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4144085B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7902D234"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="472B7DE3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2D6015A6"/>
+    <w:lvl w:ilvl="0" w:tplc="C1C2D784">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48604907"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D366792C"/>
+    <w:lvl w:ilvl="0" w:tplc="1A7EB78A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FB05A07"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0A8C0E86"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DA54D72"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4AFC0B7A"/>
+    <w:lvl w:ilvl="0" w:tplc="B1000264">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63661B30"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="51386310"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69B91DFB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E2EAE966"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CEE461C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B39033F4"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79A501B0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FC9A3916"/>
+    <w:lvl w:ilvl="0" w:tplc="9498398A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D660E19"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AAF5B9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0B06319E"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="C9B0045C"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="501" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CAB777A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="190433EC"/>
+    <w:lvl w:ilvl="0" w:tplc="673E4282">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E7A6056"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="48D6CA2A"/>
+    <w:lvl w:ilvl="0" w:tplc="4A24B268">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...15 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1355614084">
-    <w:abstractNumId w:val="62"/>
+  <w:num w:numId="1" w16cid:durableId="2116900577">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1175463980">
-    <w:abstractNumId w:val="70"/>
+  <w:num w:numId="2" w16cid:durableId="1027290274">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1582065108">
-    <w:abstractNumId w:val="60"/>
+  <w:num w:numId="3" w16cid:durableId="60712613">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1249147903">
-    <w:abstractNumId w:val="43"/>
+  <w:num w:numId="4" w16cid:durableId="1406730923">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1668896358">
-    <w:abstractNumId w:val="57"/>
+  <w:num w:numId="5" w16cid:durableId="170023848">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1389954796">
+  <w:num w:numId="6" w16cid:durableId="552346768">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1594046281">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="261454745">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1288193963">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="167332626">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1731422787">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2126078901">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="782068067">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="159540661">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1770353156">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="176189999">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="154761959">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1845701717">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1130320186">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="854343206">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1393653498">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1269653498">
-    <w:abstractNumId w:val="52"/>
+  <w:num w:numId="22" w16cid:durableId="1073818516">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1353847412">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="23" w16cid:durableId="32770676">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="181212148">
-    <w:abstractNumId w:val="56"/>
+  <w:num w:numId="24" w16cid:durableId="531043240">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="617446159">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="25" w16cid:durableId="465197579">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1147359995">
-[...8 lines deleted...]
-  <w:num w:numId="14" w16cid:durableId="2014330586">
+  <w:num w:numId="26" w16cid:durableId="1700814557">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="882906833">
-[...190 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="26"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0027647D"/>
-    <w:rsid w:val="00005939"/>
+    <w:rsid w:val="00000EB8"/>
+    <w:rsid w:val="00000F1F"/>
+    <w:rsid w:val="000027C7"/>
+    <w:rsid w:val="00004F81"/>
+    <w:rsid w:val="00006095"/>
+    <w:rsid w:val="00006A85"/>
+    <w:rsid w:val="00011B33"/>
+    <w:rsid w:val="00012D20"/>
+    <w:rsid w:val="000138D9"/>
     <w:rsid w:val="00013D9C"/>
-    <w:rsid w:val="00017537"/>
+    <w:rsid w:val="00013FCA"/>
+    <w:rsid w:val="000145F7"/>
+    <w:rsid w:val="00015163"/>
+    <w:rsid w:val="000164FD"/>
+    <w:rsid w:val="000167F8"/>
+    <w:rsid w:val="00016D08"/>
+    <w:rsid w:val="000170B5"/>
     <w:rsid w:val="00017655"/>
     <w:rsid w:val="00017A45"/>
+    <w:rsid w:val="00017C16"/>
     <w:rsid w:val="000225B0"/>
+    <w:rsid w:val="0002328D"/>
+    <w:rsid w:val="00023D20"/>
+    <w:rsid w:val="000241D7"/>
+    <w:rsid w:val="00024CBE"/>
+    <w:rsid w:val="00026A48"/>
+    <w:rsid w:val="00027046"/>
     <w:rsid w:val="00030F7F"/>
+    <w:rsid w:val="00031F5B"/>
+    <w:rsid w:val="00032A6B"/>
+    <w:rsid w:val="00033927"/>
+    <w:rsid w:val="00033AEA"/>
+    <w:rsid w:val="00033FA5"/>
     <w:rsid w:val="000422AA"/>
-    <w:rsid w:val="00044027"/>
+    <w:rsid w:val="000423A6"/>
+    <w:rsid w:val="00046A00"/>
+    <w:rsid w:val="000478C0"/>
+    <w:rsid w:val="00050068"/>
+    <w:rsid w:val="00050337"/>
     <w:rsid w:val="00050EAD"/>
     <w:rsid w:val="000536FB"/>
-    <w:rsid w:val="00055EE4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00080372"/>
+    <w:rsid w:val="00056878"/>
+    <w:rsid w:val="000605FF"/>
+    <w:rsid w:val="000617C3"/>
+    <w:rsid w:val="000628BE"/>
+    <w:rsid w:val="00063FCF"/>
+    <w:rsid w:val="00064ECC"/>
+    <w:rsid w:val="00065565"/>
+    <w:rsid w:val="00066EA6"/>
+    <w:rsid w:val="00067D83"/>
+    <w:rsid w:val="00070475"/>
+    <w:rsid w:val="0007092C"/>
+    <w:rsid w:val="0007248D"/>
+    <w:rsid w:val="00073127"/>
+    <w:rsid w:val="00073775"/>
+    <w:rsid w:val="00074066"/>
+    <w:rsid w:val="00075393"/>
+    <w:rsid w:val="0007619F"/>
+    <w:rsid w:val="000764F6"/>
+    <w:rsid w:val="00080FD0"/>
+    <w:rsid w:val="000825AE"/>
+    <w:rsid w:val="00082737"/>
+    <w:rsid w:val="00082FA4"/>
     <w:rsid w:val="00084BDC"/>
+    <w:rsid w:val="000856E9"/>
     <w:rsid w:val="0009099F"/>
-    <w:rsid w:val="00097716"/>
-[...3 lines deleted...]
-    <w:rsid w:val="000B5075"/>
+    <w:rsid w:val="000909D2"/>
+    <w:rsid w:val="00090B6D"/>
+    <w:rsid w:val="000918C2"/>
+    <w:rsid w:val="0009650C"/>
+    <w:rsid w:val="000A3109"/>
+    <w:rsid w:val="000A4373"/>
+    <w:rsid w:val="000A5F0B"/>
+    <w:rsid w:val="000A76CE"/>
+    <w:rsid w:val="000B10F8"/>
+    <w:rsid w:val="000B159A"/>
+    <w:rsid w:val="000B209E"/>
+    <w:rsid w:val="000B3195"/>
+    <w:rsid w:val="000B5770"/>
+    <w:rsid w:val="000C0370"/>
+    <w:rsid w:val="000C140A"/>
+    <w:rsid w:val="000C2A2B"/>
+    <w:rsid w:val="000C3678"/>
     <w:rsid w:val="000C5795"/>
-    <w:rsid w:val="000D7698"/>
+    <w:rsid w:val="000C5BB8"/>
+    <w:rsid w:val="000C65FD"/>
+    <w:rsid w:val="000C6A26"/>
+    <w:rsid w:val="000D360F"/>
+    <w:rsid w:val="000D6678"/>
+    <w:rsid w:val="000D7075"/>
+    <w:rsid w:val="000E105C"/>
+    <w:rsid w:val="000E3628"/>
     <w:rsid w:val="000E3AF0"/>
-    <w:rsid w:val="000E69E8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000F635C"/>
+    <w:rsid w:val="000E53A8"/>
+    <w:rsid w:val="000E5959"/>
+    <w:rsid w:val="000E63E1"/>
+    <w:rsid w:val="000E6EE2"/>
+    <w:rsid w:val="000F0723"/>
+    <w:rsid w:val="000F0804"/>
+    <w:rsid w:val="000F0BAD"/>
+    <w:rsid w:val="000F0FED"/>
+    <w:rsid w:val="000F2042"/>
+    <w:rsid w:val="000F25B2"/>
+    <w:rsid w:val="000F294F"/>
+    <w:rsid w:val="000F53C0"/>
+    <w:rsid w:val="000F552B"/>
+    <w:rsid w:val="000F581A"/>
+    <w:rsid w:val="000F600D"/>
+    <w:rsid w:val="00101B93"/>
+    <w:rsid w:val="00102A34"/>
+    <w:rsid w:val="0010519A"/>
+    <w:rsid w:val="00105C84"/>
+    <w:rsid w:val="00106E38"/>
+    <w:rsid w:val="00107416"/>
+    <w:rsid w:val="00110D4E"/>
+    <w:rsid w:val="001118EF"/>
+    <w:rsid w:val="00114E5A"/>
     <w:rsid w:val="001157D2"/>
-    <w:rsid w:val="00117A16"/>
+    <w:rsid w:val="00115B47"/>
+    <w:rsid w:val="00117D06"/>
+    <w:rsid w:val="0012160A"/>
+    <w:rsid w:val="00121FF9"/>
+    <w:rsid w:val="0012209E"/>
+    <w:rsid w:val="001236A4"/>
+    <w:rsid w:val="00123D2C"/>
     <w:rsid w:val="00124EA0"/>
-    <w:rsid w:val="00126961"/>
+    <w:rsid w:val="0012503D"/>
+    <w:rsid w:val="00125CE1"/>
+    <w:rsid w:val="00125EC1"/>
+    <w:rsid w:val="001271A8"/>
+    <w:rsid w:val="001275BE"/>
     <w:rsid w:val="00130B9F"/>
-    <w:rsid w:val="00131124"/>
-    <w:rsid w:val="00131996"/>
+    <w:rsid w:val="00132D3C"/>
+    <w:rsid w:val="00133603"/>
+    <w:rsid w:val="00133D06"/>
     <w:rsid w:val="0013616E"/>
-    <w:rsid w:val="00141547"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00164B78"/>
+    <w:rsid w:val="001430BB"/>
+    <w:rsid w:val="00143283"/>
+    <w:rsid w:val="00143B90"/>
+    <w:rsid w:val="00143D78"/>
+    <w:rsid w:val="00143FA8"/>
+    <w:rsid w:val="00144779"/>
+    <w:rsid w:val="00144900"/>
+    <w:rsid w:val="00144C5C"/>
+    <w:rsid w:val="00146055"/>
+    <w:rsid w:val="00146093"/>
+    <w:rsid w:val="001468D3"/>
+    <w:rsid w:val="00147692"/>
+    <w:rsid w:val="00151DE8"/>
+    <w:rsid w:val="001521EA"/>
+    <w:rsid w:val="00155544"/>
+    <w:rsid w:val="00156B48"/>
+    <w:rsid w:val="00157FF5"/>
+    <w:rsid w:val="00164222"/>
+    <w:rsid w:val="00165E0E"/>
+    <w:rsid w:val="00166606"/>
     <w:rsid w:val="00167D96"/>
-    <w:rsid w:val="0017271B"/>
+    <w:rsid w:val="00172CFC"/>
+    <w:rsid w:val="001731EA"/>
+    <w:rsid w:val="001737E0"/>
     <w:rsid w:val="001738B9"/>
-    <w:rsid w:val="00181F15"/>
+    <w:rsid w:val="001740F6"/>
+    <w:rsid w:val="00175B4E"/>
+    <w:rsid w:val="001760BB"/>
+    <w:rsid w:val="00176E06"/>
+    <w:rsid w:val="00177122"/>
+    <w:rsid w:val="0017779B"/>
+    <w:rsid w:val="00177B0B"/>
+    <w:rsid w:val="001802B8"/>
+    <w:rsid w:val="00180335"/>
+    <w:rsid w:val="00182B50"/>
+    <w:rsid w:val="001857EC"/>
+    <w:rsid w:val="00185F3B"/>
+    <w:rsid w:val="00187DB0"/>
     <w:rsid w:val="00187F81"/>
-    <w:rsid w:val="0019532A"/>
-    <w:rsid w:val="001B043D"/>
+    <w:rsid w:val="00190D36"/>
+    <w:rsid w:val="00193AE6"/>
+    <w:rsid w:val="001968AD"/>
+    <w:rsid w:val="00197BE1"/>
+    <w:rsid w:val="00197D9E"/>
+    <w:rsid w:val="001A12DA"/>
+    <w:rsid w:val="001A1DB7"/>
+    <w:rsid w:val="001A58A7"/>
+    <w:rsid w:val="001A65CA"/>
+    <w:rsid w:val="001B099F"/>
+    <w:rsid w:val="001B1F7E"/>
+    <w:rsid w:val="001B30B5"/>
     <w:rsid w:val="001B3595"/>
+    <w:rsid w:val="001B3F29"/>
+    <w:rsid w:val="001B66B7"/>
     <w:rsid w:val="001B6B88"/>
+    <w:rsid w:val="001B7E67"/>
+    <w:rsid w:val="001C1F4C"/>
+    <w:rsid w:val="001C255E"/>
+    <w:rsid w:val="001C3C6E"/>
+    <w:rsid w:val="001C7175"/>
+    <w:rsid w:val="001D104D"/>
+    <w:rsid w:val="001D1585"/>
+    <w:rsid w:val="001D172A"/>
+    <w:rsid w:val="001D2051"/>
     <w:rsid w:val="001D282F"/>
-    <w:rsid w:val="001D3903"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00211911"/>
+    <w:rsid w:val="001D2D68"/>
+    <w:rsid w:val="001D31C5"/>
+    <w:rsid w:val="001D3B78"/>
+    <w:rsid w:val="001D455D"/>
+    <w:rsid w:val="001D4CB5"/>
+    <w:rsid w:val="001D5419"/>
+    <w:rsid w:val="001D58EF"/>
+    <w:rsid w:val="001D5D7A"/>
+    <w:rsid w:val="001D5F45"/>
+    <w:rsid w:val="001D617A"/>
+    <w:rsid w:val="001D7035"/>
+    <w:rsid w:val="001E0189"/>
+    <w:rsid w:val="001E0757"/>
+    <w:rsid w:val="001E3E51"/>
+    <w:rsid w:val="001E53D2"/>
+    <w:rsid w:val="001E5F02"/>
+    <w:rsid w:val="001E6587"/>
+    <w:rsid w:val="001E67F6"/>
+    <w:rsid w:val="001E690F"/>
+    <w:rsid w:val="001F00E6"/>
+    <w:rsid w:val="001F2040"/>
+    <w:rsid w:val="001F4855"/>
+    <w:rsid w:val="001F60C3"/>
+    <w:rsid w:val="001F663C"/>
+    <w:rsid w:val="001F6AF1"/>
+    <w:rsid w:val="001F7A7C"/>
+    <w:rsid w:val="00203540"/>
+    <w:rsid w:val="00204C45"/>
+    <w:rsid w:val="00205783"/>
+    <w:rsid w:val="0020749C"/>
+    <w:rsid w:val="00207B13"/>
+    <w:rsid w:val="00207D5A"/>
     <w:rsid w:val="00212032"/>
     <w:rsid w:val="00212324"/>
-    <w:rsid w:val="00212B33"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00226A0A"/>
+    <w:rsid w:val="00212DC1"/>
+    <w:rsid w:val="00214CBD"/>
+    <w:rsid w:val="00215FA4"/>
+    <w:rsid w:val="00216131"/>
+    <w:rsid w:val="002169B7"/>
+    <w:rsid w:val="00216F92"/>
+    <w:rsid w:val="00217EAC"/>
+    <w:rsid w:val="0022004E"/>
+    <w:rsid w:val="00220B1B"/>
+    <w:rsid w:val="00221AFB"/>
+    <w:rsid w:val="00221FB6"/>
+    <w:rsid w:val="00222372"/>
+    <w:rsid w:val="00222911"/>
+    <w:rsid w:val="00223702"/>
+    <w:rsid w:val="00225975"/>
+    <w:rsid w:val="0022661F"/>
+    <w:rsid w:val="002307DF"/>
+    <w:rsid w:val="00232D22"/>
+    <w:rsid w:val="0023411B"/>
+    <w:rsid w:val="002341B2"/>
+    <w:rsid w:val="002365AF"/>
+    <w:rsid w:val="00236B44"/>
+    <w:rsid w:val="0023701F"/>
+    <w:rsid w:val="002376AD"/>
+    <w:rsid w:val="00240CB8"/>
+    <w:rsid w:val="002410B9"/>
+    <w:rsid w:val="00245E9E"/>
+    <w:rsid w:val="00246113"/>
+    <w:rsid w:val="00246630"/>
+    <w:rsid w:val="00247D2D"/>
+    <w:rsid w:val="00250C76"/>
+    <w:rsid w:val="00252573"/>
+    <w:rsid w:val="002529CE"/>
+    <w:rsid w:val="00254D82"/>
     <w:rsid w:val="00255B53"/>
-    <w:rsid w:val="00257C26"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00264DDD"/>
+    <w:rsid w:val="00256A03"/>
+    <w:rsid w:val="00257F60"/>
+    <w:rsid w:val="00267B26"/>
+    <w:rsid w:val="002719F8"/>
+    <w:rsid w:val="00271A81"/>
+    <w:rsid w:val="00271A9E"/>
+    <w:rsid w:val="00271C3D"/>
+    <w:rsid w:val="00272EE7"/>
+    <w:rsid w:val="00273DD2"/>
+    <w:rsid w:val="00275B9B"/>
     <w:rsid w:val="0027647D"/>
-    <w:rsid w:val="002877E1"/>
+    <w:rsid w:val="00277C8F"/>
+    <w:rsid w:val="00284C14"/>
+    <w:rsid w:val="00284C43"/>
+    <w:rsid w:val="00286162"/>
+    <w:rsid w:val="00287821"/>
+    <w:rsid w:val="00287B4B"/>
+    <w:rsid w:val="00287D2C"/>
+    <w:rsid w:val="00291420"/>
+    <w:rsid w:val="00292CED"/>
+    <w:rsid w:val="002936CB"/>
+    <w:rsid w:val="0029371D"/>
+    <w:rsid w:val="002959C4"/>
+    <w:rsid w:val="00296549"/>
+    <w:rsid w:val="00296602"/>
     <w:rsid w:val="002973C8"/>
-    <w:rsid w:val="002A4948"/>
-    <w:rsid w:val="002B3E91"/>
+    <w:rsid w:val="002A1A53"/>
+    <w:rsid w:val="002A1F5E"/>
+    <w:rsid w:val="002A222A"/>
+    <w:rsid w:val="002A2A04"/>
+    <w:rsid w:val="002A3F1F"/>
+    <w:rsid w:val="002A4884"/>
+    <w:rsid w:val="002A515A"/>
+    <w:rsid w:val="002A65FB"/>
+    <w:rsid w:val="002A67E5"/>
+    <w:rsid w:val="002A691E"/>
+    <w:rsid w:val="002A6D5E"/>
+    <w:rsid w:val="002A6EBB"/>
+    <w:rsid w:val="002A78D2"/>
+    <w:rsid w:val="002A7BAE"/>
+    <w:rsid w:val="002A7D2A"/>
+    <w:rsid w:val="002B0D1E"/>
+    <w:rsid w:val="002B15B3"/>
+    <w:rsid w:val="002B1CCF"/>
+    <w:rsid w:val="002B32A4"/>
+    <w:rsid w:val="002B3675"/>
+    <w:rsid w:val="002B59C6"/>
+    <w:rsid w:val="002C080A"/>
+    <w:rsid w:val="002C22C8"/>
+    <w:rsid w:val="002C2B40"/>
     <w:rsid w:val="002C2C4A"/>
+    <w:rsid w:val="002C2CF9"/>
+    <w:rsid w:val="002C4470"/>
     <w:rsid w:val="002C69FC"/>
-    <w:rsid w:val="002D3F77"/>
-    <w:rsid w:val="002E0460"/>
+    <w:rsid w:val="002D2045"/>
+    <w:rsid w:val="002D5A3C"/>
+    <w:rsid w:val="002D683D"/>
+    <w:rsid w:val="002D68BE"/>
+    <w:rsid w:val="002D6B6C"/>
+    <w:rsid w:val="002E00C2"/>
+    <w:rsid w:val="002E318F"/>
     <w:rsid w:val="002E345A"/>
-    <w:rsid w:val="002E5EAE"/>
+    <w:rsid w:val="002E641D"/>
+    <w:rsid w:val="002E733E"/>
+    <w:rsid w:val="002F0E87"/>
+    <w:rsid w:val="002F3EF8"/>
+    <w:rsid w:val="002F4026"/>
+    <w:rsid w:val="002F4448"/>
+    <w:rsid w:val="002F491B"/>
+    <w:rsid w:val="002F6B85"/>
     <w:rsid w:val="002F6C5A"/>
+    <w:rsid w:val="002F6DA7"/>
+    <w:rsid w:val="002F784F"/>
+    <w:rsid w:val="003015B9"/>
+    <w:rsid w:val="00301AA9"/>
+    <w:rsid w:val="00302083"/>
+    <w:rsid w:val="00302F49"/>
+    <w:rsid w:val="00307448"/>
     <w:rsid w:val="00310760"/>
+    <w:rsid w:val="00311489"/>
+    <w:rsid w:val="003115FE"/>
+    <w:rsid w:val="00312621"/>
+    <w:rsid w:val="003138B0"/>
+    <w:rsid w:val="00314826"/>
+    <w:rsid w:val="003156D2"/>
+    <w:rsid w:val="0031573E"/>
     <w:rsid w:val="0031606A"/>
-    <w:rsid w:val="003226A7"/>
-    <w:rsid w:val="00324029"/>
+    <w:rsid w:val="00317771"/>
+    <w:rsid w:val="003178B6"/>
+    <w:rsid w:val="00317CE0"/>
+    <w:rsid w:val="00317FA9"/>
+    <w:rsid w:val="003204BA"/>
+    <w:rsid w:val="00320898"/>
+    <w:rsid w:val="00322860"/>
+    <w:rsid w:val="00323008"/>
+    <w:rsid w:val="0032428F"/>
+    <w:rsid w:val="00324DEF"/>
+    <w:rsid w:val="00330854"/>
+    <w:rsid w:val="00331D7C"/>
+    <w:rsid w:val="00333BBF"/>
+    <w:rsid w:val="0033428F"/>
+    <w:rsid w:val="00335A19"/>
+    <w:rsid w:val="00341297"/>
+    <w:rsid w:val="00341B6A"/>
+    <w:rsid w:val="00341DF5"/>
+    <w:rsid w:val="003429F5"/>
+    <w:rsid w:val="00342F6E"/>
+    <w:rsid w:val="00347B4F"/>
     <w:rsid w:val="00350D7A"/>
-    <w:rsid w:val="00362E9E"/>
-[...4 lines deleted...]
-    <w:rsid w:val="003817C2"/>
+    <w:rsid w:val="003568D8"/>
+    <w:rsid w:val="00360B98"/>
+    <w:rsid w:val="00364142"/>
+    <w:rsid w:val="00364C47"/>
+    <w:rsid w:val="00364DDE"/>
+    <w:rsid w:val="003677FF"/>
+    <w:rsid w:val="0037153C"/>
+    <w:rsid w:val="003736CE"/>
+    <w:rsid w:val="00374368"/>
+    <w:rsid w:val="00375013"/>
+    <w:rsid w:val="00377463"/>
+    <w:rsid w:val="00377A86"/>
+    <w:rsid w:val="003813B9"/>
+    <w:rsid w:val="00381675"/>
+    <w:rsid w:val="0038182F"/>
+    <w:rsid w:val="00381923"/>
+    <w:rsid w:val="0038260F"/>
+    <w:rsid w:val="00382E83"/>
+    <w:rsid w:val="00384057"/>
+    <w:rsid w:val="003859E5"/>
+    <w:rsid w:val="00386A4D"/>
     <w:rsid w:val="00387655"/>
-    <w:rsid w:val="00393DF0"/>
+    <w:rsid w:val="003913E7"/>
+    <w:rsid w:val="00391864"/>
+    <w:rsid w:val="00392338"/>
+    <w:rsid w:val="00396715"/>
+    <w:rsid w:val="00397589"/>
+    <w:rsid w:val="003A1854"/>
     <w:rsid w:val="003A1D83"/>
-    <w:rsid w:val="003B010F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="003D245C"/>
+    <w:rsid w:val="003A408E"/>
+    <w:rsid w:val="003A6369"/>
+    <w:rsid w:val="003A7CE9"/>
+    <w:rsid w:val="003B1E1E"/>
+    <w:rsid w:val="003B1F20"/>
+    <w:rsid w:val="003B20AB"/>
+    <w:rsid w:val="003B227F"/>
+    <w:rsid w:val="003B26B5"/>
+    <w:rsid w:val="003B3058"/>
+    <w:rsid w:val="003B3435"/>
+    <w:rsid w:val="003B4924"/>
+    <w:rsid w:val="003B7233"/>
+    <w:rsid w:val="003B7A6B"/>
+    <w:rsid w:val="003C2AB3"/>
+    <w:rsid w:val="003C31F2"/>
+    <w:rsid w:val="003C3522"/>
+    <w:rsid w:val="003C383B"/>
+    <w:rsid w:val="003C5A3A"/>
+    <w:rsid w:val="003D5198"/>
     <w:rsid w:val="003D552E"/>
-    <w:rsid w:val="003E52D5"/>
-    <w:rsid w:val="00405557"/>
+    <w:rsid w:val="003D7947"/>
+    <w:rsid w:val="003E0145"/>
+    <w:rsid w:val="003E507C"/>
+    <w:rsid w:val="003E60E2"/>
+    <w:rsid w:val="003F06EB"/>
+    <w:rsid w:val="003F07DE"/>
+    <w:rsid w:val="003F25A0"/>
+    <w:rsid w:val="003F4507"/>
+    <w:rsid w:val="003F6ADC"/>
+    <w:rsid w:val="003F7D82"/>
+    <w:rsid w:val="004029C1"/>
+    <w:rsid w:val="0040654B"/>
+    <w:rsid w:val="0040660D"/>
     <w:rsid w:val="004103EF"/>
-    <w:rsid w:val="00410F8D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00447BBD"/>
+    <w:rsid w:val="004126FB"/>
+    <w:rsid w:val="00414119"/>
+    <w:rsid w:val="004153AF"/>
+    <w:rsid w:val="00415585"/>
+    <w:rsid w:val="00416139"/>
+    <w:rsid w:val="00417214"/>
+    <w:rsid w:val="004200FE"/>
+    <w:rsid w:val="0042011D"/>
+    <w:rsid w:val="00420ADB"/>
+    <w:rsid w:val="00421DAF"/>
+    <w:rsid w:val="00422446"/>
+    <w:rsid w:val="004237DB"/>
+    <w:rsid w:val="00425612"/>
+    <w:rsid w:val="00425708"/>
+    <w:rsid w:val="004300CE"/>
+    <w:rsid w:val="00430888"/>
+    <w:rsid w:val="00431651"/>
+    <w:rsid w:val="00435C7C"/>
+    <w:rsid w:val="004404ED"/>
+    <w:rsid w:val="00440917"/>
+    <w:rsid w:val="00440F16"/>
+    <w:rsid w:val="00442D4A"/>
+    <w:rsid w:val="0044539A"/>
+    <w:rsid w:val="00445FC2"/>
+    <w:rsid w:val="00446E67"/>
     <w:rsid w:val="00452D7A"/>
+    <w:rsid w:val="00452E82"/>
     <w:rsid w:val="00454E23"/>
-    <w:rsid w:val="0046057E"/>
+    <w:rsid w:val="00455DBD"/>
+    <w:rsid w:val="004569CA"/>
+    <w:rsid w:val="0045766D"/>
+    <w:rsid w:val="00460FA5"/>
+    <w:rsid w:val="00461DF0"/>
     <w:rsid w:val="00462B3C"/>
-    <w:rsid w:val="00480A7C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004E3FF7"/>
+    <w:rsid w:val="00462EE3"/>
+    <w:rsid w:val="00464BF6"/>
+    <w:rsid w:val="004673AE"/>
+    <w:rsid w:val="00470F87"/>
+    <w:rsid w:val="004728D7"/>
+    <w:rsid w:val="0047331D"/>
+    <w:rsid w:val="004746FE"/>
+    <w:rsid w:val="004771E3"/>
+    <w:rsid w:val="0048042E"/>
+    <w:rsid w:val="004809B1"/>
+    <w:rsid w:val="00482B04"/>
+    <w:rsid w:val="00482D82"/>
+    <w:rsid w:val="0048611B"/>
+    <w:rsid w:val="00486FE3"/>
+    <w:rsid w:val="00487DB3"/>
+    <w:rsid w:val="00493A04"/>
+    <w:rsid w:val="0049419B"/>
+    <w:rsid w:val="004949D1"/>
+    <w:rsid w:val="00494C4E"/>
+    <w:rsid w:val="00495008"/>
+    <w:rsid w:val="00496D87"/>
+    <w:rsid w:val="004A0174"/>
+    <w:rsid w:val="004A1BA6"/>
+    <w:rsid w:val="004A264B"/>
+    <w:rsid w:val="004A2734"/>
+    <w:rsid w:val="004A2E43"/>
+    <w:rsid w:val="004A4E03"/>
+    <w:rsid w:val="004A56D4"/>
+    <w:rsid w:val="004B18A6"/>
+    <w:rsid w:val="004B4C64"/>
+    <w:rsid w:val="004B5A65"/>
+    <w:rsid w:val="004B7C84"/>
+    <w:rsid w:val="004C1826"/>
+    <w:rsid w:val="004C6D39"/>
+    <w:rsid w:val="004D206C"/>
+    <w:rsid w:val="004D48A8"/>
+    <w:rsid w:val="004D56D3"/>
+    <w:rsid w:val="004D60ED"/>
+    <w:rsid w:val="004D6727"/>
+    <w:rsid w:val="004E0DDB"/>
+    <w:rsid w:val="004E1853"/>
+    <w:rsid w:val="004E4C65"/>
+    <w:rsid w:val="004E618E"/>
     <w:rsid w:val="004E6B13"/>
-    <w:rsid w:val="00500FAA"/>
+    <w:rsid w:val="004F0BD0"/>
+    <w:rsid w:val="004F112F"/>
+    <w:rsid w:val="004F2EF8"/>
+    <w:rsid w:val="004F3B8C"/>
+    <w:rsid w:val="004F4AF9"/>
+    <w:rsid w:val="004F4CD1"/>
+    <w:rsid w:val="004F7A7D"/>
+    <w:rsid w:val="005023A1"/>
+    <w:rsid w:val="00502BCA"/>
+    <w:rsid w:val="0050433F"/>
+    <w:rsid w:val="00505CE1"/>
+    <w:rsid w:val="005065A1"/>
+    <w:rsid w:val="005114C5"/>
+    <w:rsid w:val="0051296C"/>
+    <w:rsid w:val="005153BF"/>
     <w:rsid w:val="00515974"/>
-    <w:rsid w:val="00534052"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00564E73"/>
+    <w:rsid w:val="00515B10"/>
+    <w:rsid w:val="00520807"/>
+    <w:rsid w:val="00522F4E"/>
+    <w:rsid w:val="00523AF2"/>
+    <w:rsid w:val="0052438B"/>
+    <w:rsid w:val="0052483B"/>
+    <w:rsid w:val="0052489A"/>
+    <w:rsid w:val="00524C9C"/>
+    <w:rsid w:val="00526493"/>
+    <w:rsid w:val="005264B1"/>
+    <w:rsid w:val="00527B96"/>
+    <w:rsid w:val="005307B8"/>
+    <w:rsid w:val="00530F88"/>
+    <w:rsid w:val="00532E4B"/>
+    <w:rsid w:val="00533B88"/>
+    <w:rsid w:val="005349A7"/>
+    <w:rsid w:val="005360E4"/>
+    <w:rsid w:val="005428FB"/>
+    <w:rsid w:val="00543E5E"/>
+    <w:rsid w:val="0054748B"/>
+    <w:rsid w:val="00551695"/>
+    <w:rsid w:val="00553640"/>
+    <w:rsid w:val="00553E8B"/>
+    <w:rsid w:val="00554052"/>
+    <w:rsid w:val="005550A9"/>
+    <w:rsid w:val="005558B4"/>
+    <w:rsid w:val="0055726A"/>
+    <w:rsid w:val="0056041F"/>
+    <w:rsid w:val="00562705"/>
+    <w:rsid w:val="0056285F"/>
+    <w:rsid w:val="00564634"/>
+    <w:rsid w:val="00564DC5"/>
+    <w:rsid w:val="00570028"/>
+    <w:rsid w:val="00570D64"/>
     <w:rsid w:val="005714B2"/>
-    <w:rsid w:val="0058201A"/>
+    <w:rsid w:val="005714DC"/>
+    <w:rsid w:val="00572528"/>
+    <w:rsid w:val="00573C5D"/>
+    <w:rsid w:val="005746A5"/>
+    <w:rsid w:val="0058152E"/>
+    <w:rsid w:val="0058194E"/>
+    <w:rsid w:val="00585479"/>
+    <w:rsid w:val="00586589"/>
+    <w:rsid w:val="00586626"/>
+    <w:rsid w:val="00586AA9"/>
+    <w:rsid w:val="00587468"/>
+    <w:rsid w:val="00590096"/>
+    <w:rsid w:val="00590783"/>
+    <w:rsid w:val="00593FE9"/>
+    <w:rsid w:val="0059665B"/>
+    <w:rsid w:val="00596C42"/>
+    <w:rsid w:val="005979C4"/>
+    <w:rsid w:val="00597B2A"/>
+    <w:rsid w:val="00597CF2"/>
     <w:rsid w:val="005A2D7B"/>
+    <w:rsid w:val="005A382C"/>
+    <w:rsid w:val="005A5B75"/>
+    <w:rsid w:val="005A6946"/>
+    <w:rsid w:val="005A7750"/>
+    <w:rsid w:val="005B04FE"/>
+    <w:rsid w:val="005B14FB"/>
+    <w:rsid w:val="005B26AC"/>
+    <w:rsid w:val="005B2FEF"/>
+    <w:rsid w:val="005B4108"/>
+    <w:rsid w:val="005B529E"/>
+    <w:rsid w:val="005C1037"/>
+    <w:rsid w:val="005C699A"/>
+    <w:rsid w:val="005C6E23"/>
+    <w:rsid w:val="005D02C4"/>
+    <w:rsid w:val="005D3DA4"/>
+    <w:rsid w:val="005D7928"/>
     <w:rsid w:val="005D7E56"/>
-    <w:rsid w:val="005E7B49"/>
+    <w:rsid w:val="005E1C37"/>
+    <w:rsid w:val="005E2947"/>
+    <w:rsid w:val="005E447F"/>
+    <w:rsid w:val="005E45D0"/>
+    <w:rsid w:val="005E5C05"/>
+    <w:rsid w:val="005E76E3"/>
+    <w:rsid w:val="005E7E62"/>
+    <w:rsid w:val="005F2105"/>
+    <w:rsid w:val="005F3257"/>
     <w:rsid w:val="005F4030"/>
-    <w:rsid w:val="00601EE9"/>
+    <w:rsid w:val="005F434D"/>
+    <w:rsid w:val="005F66EB"/>
+    <w:rsid w:val="00601488"/>
+    <w:rsid w:val="00602C39"/>
+    <w:rsid w:val="00603A88"/>
+    <w:rsid w:val="00603C7D"/>
+    <w:rsid w:val="006058F9"/>
     <w:rsid w:val="00605936"/>
-    <w:rsid w:val="006067C8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0061528F"/>
+    <w:rsid w:val="006060AD"/>
+    <w:rsid w:val="00607534"/>
+    <w:rsid w:val="00610203"/>
+    <w:rsid w:val="00611FD7"/>
+    <w:rsid w:val="00612F4B"/>
+    <w:rsid w:val="0062091C"/>
+    <w:rsid w:val="006213E7"/>
+    <w:rsid w:val="0062211C"/>
+    <w:rsid w:val="00623576"/>
+    <w:rsid w:val="00623920"/>
+    <w:rsid w:val="00624382"/>
+    <w:rsid w:val="00624412"/>
+    <w:rsid w:val="006303E8"/>
+    <w:rsid w:val="006305F9"/>
+    <w:rsid w:val="00631C08"/>
+    <w:rsid w:val="0063207B"/>
+    <w:rsid w:val="006327A7"/>
+    <w:rsid w:val="00635DF6"/>
+    <w:rsid w:val="00637145"/>
+    <w:rsid w:val="00641232"/>
+    <w:rsid w:val="00641EA1"/>
+    <w:rsid w:val="00641EDD"/>
+    <w:rsid w:val="00643B98"/>
+    <w:rsid w:val="00644BAB"/>
+    <w:rsid w:val="00650298"/>
     <w:rsid w:val="00650EEF"/>
-    <w:rsid w:val="00653A83"/>
-    <w:rsid w:val="00660064"/>
+    <w:rsid w:val="00651754"/>
+    <w:rsid w:val="00653496"/>
+    <w:rsid w:val="00653749"/>
+    <w:rsid w:val="00657160"/>
     <w:rsid w:val="00663B83"/>
+    <w:rsid w:val="00664CB9"/>
+    <w:rsid w:val="006659CC"/>
+    <w:rsid w:val="006664F5"/>
+    <w:rsid w:val="0067013E"/>
+    <w:rsid w:val="0067037F"/>
     <w:rsid w:val="006709EE"/>
+    <w:rsid w:val="00670F53"/>
+    <w:rsid w:val="00672914"/>
+    <w:rsid w:val="00673885"/>
+    <w:rsid w:val="0067399D"/>
     <w:rsid w:val="00674134"/>
+    <w:rsid w:val="006768CF"/>
+    <w:rsid w:val="00677ADC"/>
     <w:rsid w:val="00680645"/>
+    <w:rsid w:val="006810B3"/>
+    <w:rsid w:val="00682B43"/>
+    <w:rsid w:val="0068386D"/>
+    <w:rsid w:val="00686790"/>
+    <w:rsid w:val="0069179D"/>
     <w:rsid w:val="00691DA6"/>
-    <w:rsid w:val="00692238"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006A2AF3"/>
+    <w:rsid w:val="0069248D"/>
+    <w:rsid w:val="006958A6"/>
+    <w:rsid w:val="00695B62"/>
+    <w:rsid w:val="006A0BDA"/>
+    <w:rsid w:val="006A14E3"/>
+    <w:rsid w:val="006A1A58"/>
+    <w:rsid w:val="006A1BC8"/>
+    <w:rsid w:val="006A25E8"/>
+    <w:rsid w:val="006A3393"/>
+    <w:rsid w:val="006A5273"/>
+    <w:rsid w:val="006A5448"/>
+    <w:rsid w:val="006A7139"/>
+    <w:rsid w:val="006A7529"/>
+    <w:rsid w:val="006A7722"/>
+    <w:rsid w:val="006B1522"/>
+    <w:rsid w:val="006B460C"/>
+    <w:rsid w:val="006B4F92"/>
+    <w:rsid w:val="006B68C4"/>
     <w:rsid w:val="006B7C3E"/>
+    <w:rsid w:val="006C07CC"/>
+    <w:rsid w:val="006C0D4F"/>
     <w:rsid w:val="006C14CE"/>
+    <w:rsid w:val="006C2456"/>
+    <w:rsid w:val="006C326F"/>
+    <w:rsid w:val="006C5A63"/>
+    <w:rsid w:val="006C6757"/>
+    <w:rsid w:val="006C7070"/>
+    <w:rsid w:val="006D01EE"/>
+    <w:rsid w:val="006D12A3"/>
+    <w:rsid w:val="006D1A76"/>
+    <w:rsid w:val="006D2664"/>
+    <w:rsid w:val="006D34F6"/>
+    <w:rsid w:val="006D45AB"/>
+    <w:rsid w:val="006D6433"/>
+    <w:rsid w:val="006D6C5C"/>
+    <w:rsid w:val="006E1D9B"/>
+    <w:rsid w:val="006E3D25"/>
+    <w:rsid w:val="006E40AB"/>
+    <w:rsid w:val="006E4BE4"/>
+    <w:rsid w:val="006F0D31"/>
+    <w:rsid w:val="006F2129"/>
+    <w:rsid w:val="006F2727"/>
+    <w:rsid w:val="006F2EB6"/>
+    <w:rsid w:val="006F2F7B"/>
     <w:rsid w:val="006F5368"/>
-    <w:rsid w:val="006F5392"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00713E61"/>
+    <w:rsid w:val="006F5558"/>
+    <w:rsid w:val="006F6853"/>
+    <w:rsid w:val="00700FCE"/>
+    <w:rsid w:val="00701C3A"/>
+    <w:rsid w:val="00705E09"/>
+    <w:rsid w:val="00707849"/>
+    <w:rsid w:val="0071069B"/>
+    <w:rsid w:val="007112F8"/>
+    <w:rsid w:val="00714CB1"/>
+    <w:rsid w:val="0071558F"/>
+    <w:rsid w:val="0071563E"/>
+    <w:rsid w:val="00716A99"/>
     <w:rsid w:val="00721314"/>
-    <w:rsid w:val="00721CF8"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00750F4E"/>
+    <w:rsid w:val="0072141D"/>
+    <w:rsid w:val="00721817"/>
+    <w:rsid w:val="0072308C"/>
+    <w:rsid w:val="0072380E"/>
+    <w:rsid w:val="007258DB"/>
+    <w:rsid w:val="00727739"/>
+    <w:rsid w:val="00727DF8"/>
+    <w:rsid w:val="007302D5"/>
+    <w:rsid w:val="0073129E"/>
+    <w:rsid w:val="00732437"/>
+    <w:rsid w:val="007341D9"/>
+    <w:rsid w:val="007414CB"/>
+    <w:rsid w:val="00743EED"/>
+    <w:rsid w:val="00746171"/>
+    <w:rsid w:val="007505A8"/>
+    <w:rsid w:val="00751560"/>
     <w:rsid w:val="00751CF0"/>
+    <w:rsid w:val="00752B87"/>
+    <w:rsid w:val="00754482"/>
+    <w:rsid w:val="00755905"/>
+    <w:rsid w:val="00760C43"/>
+    <w:rsid w:val="0076121D"/>
+    <w:rsid w:val="007612B8"/>
+    <w:rsid w:val="007616E8"/>
     <w:rsid w:val="007665C0"/>
-    <w:rsid w:val="00771A68"/>
+    <w:rsid w:val="00767463"/>
+    <w:rsid w:val="00767835"/>
+    <w:rsid w:val="00767899"/>
+    <w:rsid w:val="0077045B"/>
+    <w:rsid w:val="0077056E"/>
+    <w:rsid w:val="007714B6"/>
+    <w:rsid w:val="007729B1"/>
     <w:rsid w:val="00775BB5"/>
-    <w:rsid w:val="00780C7A"/>
-    <w:rsid w:val="00786BF9"/>
+    <w:rsid w:val="00776319"/>
+    <w:rsid w:val="00777D17"/>
+    <w:rsid w:val="00780099"/>
+    <w:rsid w:val="00780651"/>
+    <w:rsid w:val="00782B81"/>
+    <w:rsid w:val="007858A5"/>
+    <w:rsid w:val="00786521"/>
+    <w:rsid w:val="00786EE2"/>
+    <w:rsid w:val="00787EAC"/>
+    <w:rsid w:val="00792491"/>
     <w:rsid w:val="00792525"/>
+    <w:rsid w:val="00793FA3"/>
+    <w:rsid w:val="00797927"/>
+    <w:rsid w:val="00797B94"/>
+    <w:rsid w:val="00797EBE"/>
+    <w:rsid w:val="007A065F"/>
+    <w:rsid w:val="007A1DEC"/>
     <w:rsid w:val="007A48E7"/>
-    <w:rsid w:val="007A553D"/>
-    <w:rsid w:val="007B1668"/>
+    <w:rsid w:val="007A5932"/>
+    <w:rsid w:val="007A5BC3"/>
+    <w:rsid w:val="007A7A3D"/>
+    <w:rsid w:val="007B0649"/>
     <w:rsid w:val="007B2F30"/>
-    <w:rsid w:val="007C6F40"/>
-    <w:rsid w:val="007D1600"/>
+    <w:rsid w:val="007B4F9E"/>
+    <w:rsid w:val="007C138B"/>
+    <w:rsid w:val="007C38D8"/>
+    <w:rsid w:val="007C3E63"/>
+    <w:rsid w:val="007C78EA"/>
+    <w:rsid w:val="007D32A3"/>
+    <w:rsid w:val="007D4F44"/>
+    <w:rsid w:val="007D560E"/>
+    <w:rsid w:val="007D6619"/>
     <w:rsid w:val="007D76ED"/>
-    <w:rsid w:val="007E584A"/>
-    <w:rsid w:val="007E6A71"/>
+    <w:rsid w:val="007D7D7A"/>
+    <w:rsid w:val="007E4885"/>
+    <w:rsid w:val="007E5687"/>
+    <w:rsid w:val="007E62A6"/>
+    <w:rsid w:val="007E6634"/>
+    <w:rsid w:val="007F0717"/>
+    <w:rsid w:val="007F1728"/>
+    <w:rsid w:val="007F177D"/>
+    <w:rsid w:val="007F3E9A"/>
+    <w:rsid w:val="007F3FE6"/>
+    <w:rsid w:val="007F578A"/>
+    <w:rsid w:val="007F74DA"/>
+    <w:rsid w:val="007F7FD3"/>
+    <w:rsid w:val="0080024D"/>
     <w:rsid w:val="00801191"/>
-    <w:rsid w:val="00812704"/>
-    <w:rsid w:val="00814535"/>
+    <w:rsid w:val="0080294F"/>
+    <w:rsid w:val="00805F1F"/>
+    <w:rsid w:val="00806266"/>
+    <w:rsid w:val="00812D51"/>
+    <w:rsid w:val="008132C6"/>
+    <w:rsid w:val="00813483"/>
+    <w:rsid w:val="00813C93"/>
     <w:rsid w:val="00814768"/>
-    <w:rsid w:val="00821FC2"/>
-[...5 lines deleted...]
-    <w:rsid w:val="0083230D"/>
+    <w:rsid w:val="0081489B"/>
+    <w:rsid w:val="00820F4C"/>
+    <w:rsid w:val="00821578"/>
+    <w:rsid w:val="008220F0"/>
+    <w:rsid w:val="008235C7"/>
+    <w:rsid w:val="00823A3C"/>
+    <w:rsid w:val="00825D9B"/>
+    <w:rsid w:val="00826926"/>
+    <w:rsid w:val="00826A16"/>
+    <w:rsid w:val="00830CC4"/>
+    <w:rsid w:val="008371C7"/>
+    <w:rsid w:val="00837C33"/>
+    <w:rsid w:val="00840AD2"/>
+    <w:rsid w:val="00841FA5"/>
+    <w:rsid w:val="008420B7"/>
+    <w:rsid w:val="008422D7"/>
+    <w:rsid w:val="00842C7E"/>
+    <w:rsid w:val="008438C2"/>
+    <w:rsid w:val="0084399A"/>
+    <w:rsid w:val="00844076"/>
+    <w:rsid w:val="008448B1"/>
+    <w:rsid w:val="00845473"/>
+    <w:rsid w:val="00845E1D"/>
+    <w:rsid w:val="008460CF"/>
+    <w:rsid w:val="00847FB7"/>
     <w:rsid w:val="00850B65"/>
+    <w:rsid w:val="00851131"/>
+    <w:rsid w:val="0085377E"/>
     <w:rsid w:val="00855564"/>
+    <w:rsid w:val="008555E9"/>
+    <w:rsid w:val="008557BD"/>
+    <w:rsid w:val="00857687"/>
+    <w:rsid w:val="0085783E"/>
+    <w:rsid w:val="00857EF1"/>
+    <w:rsid w:val="00857F6B"/>
     <w:rsid w:val="00861B49"/>
     <w:rsid w:val="00863DA1"/>
-    <w:rsid w:val="0087270F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008A37B3"/>
+    <w:rsid w:val="00863EF8"/>
+    <w:rsid w:val="008651BB"/>
+    <w:rsid w:val="00867C31"/>
+    <w:rsid w:val="00870C5E"/>
+    <w:rsid w:val="008736C6"/>
+    <w:rsid w:val="00873A8D"/>
+    <w:rsid w:val="008751D9"/>
+    <w:rsid w:val="008763DA"/>
+    <w:rsid w:val="00876479"/>
+    <w:rsid w:val="00880A21"/>
+    <w:rsid w:val="008819EF"/>
+    <w:rsid w:val="00882B31"/>
+    <w:rsid w:val="00883657"/>
+    <w:rsid w:val="00884D2D"/>
+    <w:rsid w:val="0088698A"/>
+    <w:rsid w:val="0088735B"/>
+    <w:rsid w:val="00890CF3"/>
+    <w:rsid w:val="00892DB6"/>
+    <w:rsid w:val="00893DD0"/>
+    <w:rsid w:val="008945D2"/>
+    <w:rsid w:val="008A3770"/>
+    <w:rsid w:val="008A3C9E"/>
+    <w:rsid w:val="008A5531"/>
+    <w:rsid w:val="008A55D0"/>
+    <w:rsid w:val="008A566A"/>
+    <w:rsid w:val="008A72E1"/>
+    <w:rsid w:val="008B0B58"/>
+    <w:rsid w:val="008B21B1"/>
+    <w:rsid w:val="008B32DE"/>
+    <w:rsid w:val="008B3BA0"/>
+    <w:rsid w:val="008B3D6E"/>
+    <w:rsid w:val="008B51F9"/>
+    <w:rsid w:val="008B5524"/>
+    <w:rsid w:val="008B658F"/>
     <w:rsid w:val="008B65A5"/>
-    <w:rsid w:val="008C00BD"/>
+    <w:rsid w:val="008C1460"/>
+    <w:rsid w:val="008C153A"/>
+    <w:rsid w:val="008C2519"/>
+    <w:rsid w:val="008C4039"/>
+    <w:rsid w:val="008C527E"/>
+    <w:rsid w:val="008C63AC"/>
+    <w:rsid w:val="008C6711"/>
+    <w:rsid w:val="008C7057"/>
+    <w:rsid w:val="008C78CD"/>
+    <w:rsid w:val="008D01F6"/>
+    <w:rsid w:val="008D1782"/>
+    <w:rsid w:val="008D19FE"/>
+    <w:rsid w:val="008D3EAF"/>
+    <w:rsid w:val="008D432F"/>
+    <w:rsid w:val="008D475B"/>
+    <w:rsid w:val="008D5FAA"/>
+    <w:rsid w:val="008D7082"/>
+    <w:rsid w:val="008E0278"/>
+    <w:rsid w:val="008E080A"/>
+    <w:rsid w:val="008E0FD5"/>
+    <w:rsid w:val="008E1E1A"/>
+    <w:rsid w:val="008E217C"/>
+    <w:rsid w:val="008E261A"/>
+    <w:rsid w:val="008E2F5E"/>
     <w:rsid w:val="008E3215"/>
+    <w:rsid w:val="008E3D12"/>
     <w:rsid w:val="008E4100"/>
-    <w:rsid w:val="00914B68"/>
+    <w:rsid w:val="008E4BA2"/>
+    <w:rsid w:val="008E602A"/>
+    <w:rsid w:val="008E6A85"/>
+    <w:rsid w:val="008E6E0E"/>
+    <w:rsid w:val="008E7919"/>
+    <w:rsid w:val="008F0164"/>
+    <w:rsid w:val="008F041C"/>
+    <w:rsid w:val="008F07CC"/>
+    <w:rsid w:val="008F3184"/>
+    <w:rsid w:val="008F32CF"/>
+    <w:rsid w:val="008F56A8"/>
+    <w:rsid w:val="008F6086"/>
+    <w:rsid w:val="008F6893"/>
+    <w:rsid w:val="008F7DBB"/>
+    <w:rsid w:val="009001A2"/>
+    <w:rsid w:val="00900B33"/>
+    <w:rsid w:val="0090325D"/>
+    <w:rsid w:val="00903FB1"/>
+    <w:rsid w:val="00904665"/>
+    <w:rsid w:val="009060B4"/>
+    <w:rsid w:val="00910E5B"/>
+    <w:rsid w:val="009123E3"/>
+    <w:rsid w:val="0091569F"/>
+    <w:rsid w:val="009158AA"/>
+    <w:rsid w:val="009167A6"/>
+    <w:rsid w:val="00917A92"/>
+    <w:rsid w:val="00921EF3"/>
+    <w:rsid w:val="00925605"/>
+    <w:rsid w:val="0092580C"/>
+    <w:rsid w:val="00925BD0"/>
+    <w:rsid w:val="009265C1"/>
+    <w:rsid w:val="0093334C"/>
+    <w:rsid w:val="00933865"/>
+    <w:rsid w:val="00933D06"/>
+    <w:rsid w:val="009378CE"/>
+    <w:rsid w:val="00937D63"/>
     <w:rsid w:val="00937E54"/>
-    <w:rsid w:val="00940DB7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009508FF"/>
+    <w:rsid w:val="009401BA"/>
+    <w:rsid w:val="00940933"/>
+    <w:rsid w:val="00942283"/>
+    <w:rsid w:val="00942D2A"/>
+    <w:rsid w:val="009440DF"/>
+    <w:rsid w:val="009443FC"/>
+    <w:rsid w:val="0094461E"/>
+    <w:rsid w:val="00944AE5"/>
+    <w:rsid w:val="0094792D"/>
+    <w:rsid w:val="00950B4E"/>
     <w:rsid w:val="00950F29"/>
-    <w:rsid w:val="00951112"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00956D9C"/>
+    <w:rsid w:val="00954511"/>
+    <w:rsid w:val="0095542F"/>
+    <w:rsid w:val="00961C76"/>
+    <w:rsid w:val="009621C7"/>
+    <w:rsid w:val="00965967"/>
+    <w:rsid w:val="0097004F"/>
+    <w:rsid w:val="00970AA4"/>
+    <w:rsid w:val="00971134"/>
     <w:rsid w:val="00973120"/>
+    <w:rsid w:val="00973A58"/>
+    <w:rsid w:val="00976099"/>
+    <w:rsid w:val="00976EB2"/>
+    <w:rsid w:val="00976F5C"/>
+    <w:rsid w:val="009811F0"/>
+    <w:rsid w:val="009831FF"/>
+    <w:rsid w:val="009834D4"/>
+    <w:rsid w:val="00983DD6"/>
+    <w:rsid w:val="00985471"/>
+    <w:rsid w:val="00985496"/>
+    <w:rsid w:val="00985D31"/>
+    <w:rsid w:val="009861C2"/>
+    <w:rsid w:val="009906FD"/>
+    <w:rsid w:val="00991A99"/>
+    <w:rsid w:val="009953A2"/>
+    <w:rsid w:val="00995443"/>
+    <w:rsid w:val="00996AB8"/>
+    <w:rsid w:val="00997403"/>
+    <w:rsid w:val="009A3064"/>
+    <w:rsid w:val="009A321C"/>
+    <w:rsid w:val="009A37AD"/>
+    <w:rsid w:val="009A3F30"/>
+    <w:rsid w:val="009A5655"/>
+    <w:rsid w:val="009B0337"/>
+    <w:rsid w:val="009B0971"/>
     <w:rsid w:val="009B0C02"/>
+    <w:rsid w:val="009B10A4"/>
+    <w:rsid w:val="009B2826"/>
     <w:rsid w:val="009B3890"/>
     <w:rsid w:val="009B3C07"/>
-    <w:rsid w:val="009C5DB8"/>
+    <w:rsid w:val="009B408A"/>
+    <w:rsid w:val="009B43F4"/>
+    <w:rsid w:val="009B4E43"/>
+    <w:rsid w:val="009B6445"/>
+    <w:rsid w:val="009B7806"/>
+    <w:rsid w:val="009B782F"/>
+    <w:rsid w:val="009B7918"/>
+    <w:rsid w:val="009C0122"/>
+    <w:rsid w:val="009C3577"/>
     <w:rsid w:val="009C70DA"/>
+    <w:rsid w:val="009C773A"/>
+    <w:rsid w:val="009C7D5B"/>
+    <w:rsid w:val="009D0D2B"/>
+    <w:rsid w:val="009D0DEF"/>
+    <w:rsid w:val="009D1B99"/>
+    <w:rsid w:val="009D2818"/>
     <w:rsid w:val="009D2DCF"/>
+    <w:rsid w:val="009D2E2D"/>
+    <w:rsid w:val="009D402F"/>
+    <w:rsid w:val="009D7CD1"/>
+    <w:rsid w:val="009E77C4"/>
+    <w:rsid w:val="009F0207"/>
+    <w:rsid w:val="009F4E5D"/>
     <w:rsid w:val="009F4ECC"/>
     <w:rsid w:val="009F5D3F"/>
-    <w:rsid w:val="00A1425E"/>
-    <w:rsid w:val="00A20A79"/>
+    <w:rsid w:val="009F623E"/>
+    <w:rsid w:val="00A00D43"/>
+    <w:rsid w:val="00A01318"/>
+    <w:rsid w:val="00A0210B"/>
+    <w:rsid w:val="00A0224A"/>
+    <w:rsid w:val="00A03446"/>
+    <w:rsid w:val="00A05B38"/>
+    <w:rsid w:val="00A06FDB"/>
+    <w:rsid w:val="00A073A8"/>
+    <w:rsid w:val="00A0799E"/>
+    <w:rsid w:val="00A079A4"/>
+    <w:rsid w:val="00A07F4F"/>
+    <w:rsid w:val="00A10D97"/>
+    <w:rsid w:val="00A11916"/>
+    <w:rsid w:val="00A12BCF"/>
+    <w:rsid w:val="00A12DE8"/>
+    <w:rsid w:val="00A15F6C"/>
+    <w:rsid w:val="00A2331A"/>
+    <w:rsid w:val="00A247EC"/>
+    <w:rsid w:val="00A27F2D"/>
+    <w:rsid w:val="00A27F61"/>
+    <w:rsid w:val="00A30017"/>
     <w:rsid w:val="00A3243B"/>
-    <w:rsid w:val="00A3611E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A61752"/>
+    <w:rsid w:val="00A34A06"/>
+    <w:rsid w:val="00A36E15"/>
+    <w:rsid w:val="00A37019"/>
+    <w:rsid w:val="00A37E05"/>
+    <w:rsid w:val="00A40405"/>
+    <w:rsid w:val="00A40610"/>
+    <w:rsid w:val="00A4067C"/>
+    <w:rsid w:val="00A44BE1"/>
+    <w:rsid w:val="00A44E7F"/>
+    <w:rsid w:val="00A456B1"/>
+    <w:rsid w:val="00A478D1"/>
+    <w:rsid w:val="00A50041"/>
+    <w:rsid w:val="00A55734"/>
+    <w:rsid w:val="00A55767"/>
+    <w:rsid w:val="00A621A9"/>
+    <w:rsid w:val="00A65B74"/>
     <w:rsid w:val="00A65C66"/>
-    <w:rsid w:val="00A7308F"/>
-    <w:rsid w:val="00A80FA0"/>
+    <w:rsid w:val="00A65E85"/>
+    <w:rsid w:val="00A66024"/>
+    <w:rsid w:val="00A70AA7"/>
+    <w:rsid w:val="00A7474F"/>
+    <w:rsid w:val="00A762C7"/>
+    <w:rsid w:val="00A76D30"/>
+    <w:rsid w:val="00A80293"/>
+    <w:rsid w:val="00A81070"/>
     <w:rsid w:val="00A81DDF"/>
+    <w:rsid w:val="00A82C22"/>
+    <w:rsid w:val="00A8375E"/>
+    <w:rsid w:val="00A84332"/>
+    <w:rsid w:val="00A847C3"/>
     <w:rsid w:val="00A8492E"/>
-    <w:rsid w:val="00A84C06"/>
-    <w:rsid w:val="00A868A6"/>
+    <w:rsid w:val="00A8541E"/>
+    <w:rsid w:val="00A85FEC"/>
+    <w:rsid w:val="00A90F35"/>
     <w:rsid w:val="00A91822"/>
-    <w:rsid w:val="00AB6EC5"/>
+    <w:rsid w:val="00A91C66"/>
+    <w:rsid w:val="00A91EAF"/>
+    <w:rsid w:val="00A943BD"/>
+    <w:rsid w:val="00A95941"/>
+    <w:rsid w:val="00A96E71"/>
+    <w:rsid w:val="00A97B8C"/>
+    <w:rsid w:val="00AA0D9A"/>
+    <w:rsid w:val="00AA5FF2"/>
+    <w:rsid w:val="00AB1764"/>
+    <w:rsid w:val="00AB1FE4"/>
+    <w:rsid w:val="00AB2603"/>
+    <w:rsid w:val="00AB2A59"/>
+    <w:rsid w:val="00AB2E22"/>
+    <w:rsid w:val="00AB36EC"/>
+    <w:rsid w:val="00AB4492"/>
+    <w:rsid w:val="00AB491D"/>
+    <w:rsid w:val="00AB4F3E"/>
+    <w:rsid w:val="00AB5749"/>
+    <w:rsid w:val="00AB58A2"/>
+    <w:rsid w:val="00AB7809"/>
     <w:rsid w:val="00AB7822"/>
-    <w:rsid w:val="00AB7E94"/>
+    <w:rsid w:val="00AB796E"/>
+    <w:rsid w:val="00AC14B8"/>
     <w:rsid w:val="00AC2443"/>
+    <w:rsid w:val="00AC403E"/>
+    <w:rsid w:val="00AC4C9A"/>
+    <w:rsid w:val="00AC643C"/>
+    <w:rsid w:val="00AD0601"/>
     <w:rsid w:val="00AD105E"/>
+    <w:rsid w:val="00AD19F3"/>
     <w:rsid w:val="00AD1C98"/>
-    <w:rsid w:val="00AD4BC1"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00B07216"/>
+    <w:rsid w:val="00AD6A13"/>
+    <w:rsid w:val="00AD72B2"/>
+    <w:rsid w:val="00AD7A1F"/>
+    <w:rsid w:val="00AE0282"/>
+    <w:rsid w:val="00AE03B9"/>
+    <w:rsid w:val="00AE0B8E"/>
+    <w:rsid w:val="00AE28EE"/>
+    <w:rsid w:val="00AE2DAE"/>
+    <w:rsid w:val="00AE4372"/>
+    <w:rsid w:val="00AE5595"/>
+    <w:rsid w:val="00AE6597"/>
+    <w:rsid w:val="00AF0694"/>
+    <w:rsid w:val="00AF0F33"/>
+    <w:rsid w:val="00AF2361"/>
+    <w:rsid w:val="00AF27F7"/>
+    <w:rsid w:val="00AF3414"/>
+    <w:rsid w:val="00AF6A83"/>
+    <w:rsid w:val="00B022A3"/>
+    <w:rsid w:val="00B02B50"/>
+    <w:rsid w:val="00B02B61"/>
+    <w:rsid w:val="00B02F33"/>
+    <w:rsid w:val="00B0366A"/>
+    <w:rsid w:val="00B04737"/>
+    <w:rsid w:val="00B05016"/>
+    <w:rsid w:val="00B05C89"/>
+    <w:rsid w:val="00B0735D"/>
+    <w:rsid w:val="00B132BC"/>
+    <w:rsid w:val="00B142C9"/>
+    <w:rsid w:val="00B152D4"/>
+    <w:rsid w:val="00B152E0"/>
+    <w:rsid w:val="00B15339"/>
+    <w:rsid w:val="00B1571A"/>
+    <w:rsid w:val="00B15765"/>
+    <w:rsid w:val="00B16F13"/>
+    <w:rsid w:val="00B22974"/>
     <w:rsid w:val="00B22FF7"/>
-    <w:rsid w:val="00B303E3"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B40960"/>
+    <w:rsid w:val="00B23180"/>
+    <w:rsid w:val="00B27110"/>
+    <w:rsid w:val="00B30CB1"/>
+    <w:rsid w:val="00B3350B"/>
+    <w:rsid w:val="00B4173A"/>
+    <w:rsid w:val="00B42C4B"/>
+    <w:rsid w:val="00B432A6"/>
+    <w:rsid w:val="00B43766"/>
+    <w:rsid w:val="00B43976"/>
+    <w:rsid w:val="00B44921"/>
     <w:rsid w:val="00B45EF9"/>
-    <w:rsid w:val="00B51F54"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B6031A"/>
+    <w:rsid w:val="00B46982"/>
+    <w:rsid w:val="00B46F9C"/>
+    <w:rsid w:val="00B508C6"/>
+    <w:rsid w:val="00B514FD"/>
+    <w:rsid w:val="00B52463"/>
+    <w:rsid w:val="00B527B6"/>
+    <w:rsid w:val="00B52B15"/>
+    <w:rsid w:val="00B53FB6"/>
+    <w:rsid w:val="00B544FB"/>
+    <w:rsid w:val="00B56E36"/>
+    <w:rsid w:val="00B5787D"/>
+    <w:rsid w:val="00B57B30"/>
+    <w:rsid w:val="00B603B1"/>
+    <w:rsid w:val="00B605C2"/>
+    <w:rsid w:val="00B6300F"/>
+    <w:rsid w:val="00B63E17"/>
+    <w:rsid w:val="00B64413"/>
     <w:rsid w:val="00B6483C"/>
-    <w:rsid w:val="00B7582F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B921F5"/>
+    <w:rsid w:val="00B65CA9"/>
+    <w:rsid w:val="00B70D9C"/>
+    <w:rsid w:val="00B711A8"/>
+    <w:rsid w:val="00B71504"/>
+    <w:rsid w:val="00B77177"/>
+    <w:rsid w:val="00B7787C"/>
+    <w:rsid w:val="00B81799"/>
+    <w:rsid w:val="00B839C1"/>
+    <w:rsid w:val="00B83CCA"/>
+    <w:rsid w:val="00B90B85"/>
+    <w:rsid w:val="00B918DE"/>
+    <w:rsid w:val="00B9274E"/>
+    <w:rsid w:val="00B92C0B"/>
+    <w:rsid w:val="00B93AB8"/>
+    <w:rsid w:val="00B948C0"/>
     <w:rsid w:val="00B94A38"/>
-    <w:rsid w:val="00B96904"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BB77B4"/>
+    <w:rsid w:val="00B978F0"/>
+    <w:rsid w:val="00B97B1A"/>
+    <w:rsid w:val="00BA0C4B"/>
+    <w:rsid w:val="00BA18F5"/>
+    <w:rsid w:val="00BA1D99"/>
+    <w:rsid w:val="00BA3518"/>
+    <w:rsid w:val="00BA37E9"/>
+    <w:rsid w:val="00BA56BE"/>
+    <w:rsid w:val="00BA6DA9"/>
+    <w:rsid w:val="00BB0222"/>
+    <w:rsid w:val="00BB05D3"/>
+    <w:rsid w:val="00BB0D59"/>
+    <w:rsid w:val="00BB11FB"/>
+    <w:rsid w:val="00BB15F0"/>
+    <w:rsid w:val="00BB2B5A"/>
+    <w:rsid w:val="00BB348A"/>
+    <w:rsid w:val="00BB436B"/>
+    <w:rsid w:val="00BB4A85"/>
+    <w:rsid w:val="00BB7509"/>
+    <w:rsid w:val="00BC01C2"/>
+    <w:rsid w:val="00BC0773"/>
+    <w:rsid w:val="00BC14D3"/>
+    <w:rsid w:val="00BC40D2"/>
+    <w:rsid w:val="00BC5428"/>
+    <w:rsid w:val="00BC6D62"/>
     <w:rsid w:val="00BC70DC"/>
-    <w:rsid w:val="00BE4CF2"/>
+    <w:rsid w:val="00BC7EF5"/>
+    <w:rsid w:val="00BD1F0C"/>
+    <w:rsid w:val="00BE0E23"/>
+    <w:rsid w:val="00BE1FC8"/>
+    <w:rsid w:val="00BE31FA"/>
+    <w:rsid w:val="00BE375C"/>
+    <w:rsid w:val="00BE3CEC"/>
+    <w:rsid w:val="00BE5039"/>
+    <w:rsid w:val="00BE6F62"/>
+    <w:rsid w:val="00BF0F37"/>
+    <w:rsid w:val="00BF6269"/>
+    <w:rsid w:val="00BF6D46"/>
+    <w:rsid w:val="00C00391"/>
+    <w:rsid w:val="00C02FB0"/>
+    <w:rsid w:val="00C02FFB"/>
+    <w:rsid w:val="00C04CBA"/>
+    <w:rsid w:val="00C05DFA"/>
     <w:rsid w:val="00C06276"/>
-    <w:rsid w:val="00C17FFD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C23966"/>
+    <w:rsid w:val="00C06D6D"/>
+    <w:rsid w:val="00C1181C"/>
+    <w:rsid w:val="00C11E35"/>
+    <w:rsid w:val="00C11E90"/>
+    <w:rsid w:val="00C12F3B"/>
+    <w:rsid w:val="00C137AF"/>
+    <w:rsid w:val="00C146F3"/>
+    <w:rsid w:val="00C16511"/>
+    <w:rsid w:val="00C1693C"/>
+    <w:rsid w:val="00C224DE"/>
+    <w:rsid w:val="00C2459E"/>
+    <w:rsid w:val="00C25C48"/>
+    <w:rsid w:val="00C27789"/>
+    <w:rsid w:val="00C27B31"/>
+    <w:rsid w:val="00C30E0C"/>
+    <w:rsid w:val="00C31112"/>
+    <w:rsid w:val="00C31171"/>
+    <w:rsid w:val="00C3246F"/>
+    <w:rsid w:val="00C3296B"/>
     <w:rsid w:val="00C32FAE"/>
-    <w:rsid w:val="00C41DF4"/>
+    <w:rsid w:val="00C339B3"/>
+    <w:rsid w:val="00C346C7"/>
+    <w:rsid w:val="00C34F5E"/>
+    <w:rsid w:val="00C41298"/>
+    <w:rsid w:val="00C415D2"/>
+    <w:rsid w:val="00C428DC"/>
+    <w:rsid w:val="00C42CC3"/>
+    <w:rsid w:val="00C44631"/>
     <w:rsid w:val="00C44759"/>
+    <w:rsid w:val="00C447A9"/>
+    <w:rsid w:val="00C447B3"/>
+    <w:rsid w:val="00C44F7C"/>
+    <w:rsid w:val="00C44FEC"/>
+    <w:rsid w:val="00C45A4F"/>
+    <w:rsid w:val="00C46344"/>
+    <w:rsid w:val="00C46AF3"/>
+    <w:rsid w:val="00C50273"/>
+    <w:rsid w:val="00C51E6A"/>
+    <w:rsid w:val="00C52CD8"/>
+    <w:rsid w:val="00C553EC"/>
+    <w:rsid w:val="00C55C06"/>
     <w:rsid w:val="00C55FD9"/>
-    <w:rsid w:val="00C67C7D"/>
+    <w:rsid w:val="00C56672"/>
+    <w:rsid w:val="00C56861"/>
+    <w:rsid w:val="00C57344"/>
+    <w:rsid w:val="00C63818"/>
+    <w:rsid w:val="00C661ED"/>
+    <w:rsid w:val="00C675E7"/>
+    <w:rsid w:val="00C67A0B"/>
+    <w:rsid w:val="00C70E54"/>
+    <w:rsid w:val="00C71762"/>
+    <w:rsid w:val="00C71BEA"/>
+    <w:rsid w:val="00C726DF"/>
+    <w:rsid w:val="00C73269"/>
     <w:rsid w:val="00C74262"/>
-    <w:rsid w:val="00C762E8"/>
+    <w:rsid w:val="00C76735"/>
+    <w:rsid w:val="00C7712F"/>
+    <w:rsid w:val="00C774CE"/>
+    <w:rsid w:val="00C818C3"/>
+    <w:rsid w:val="00C81EB6"/>
+    <w:rsid w:val="00C8314B"/>
+    <w:rsid w:val="00C83F68"/>
+    <w:rsid w:val="00C86923"/>
+    <w:rsid w:val="00C86CFF"/>
     <w:rsid w:val="00C9210D"/>
     <w:rsid w:val="00C9357B"/>
-    <w:rsid w:val="00C94A86"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00CF2EA0"/>
+    <w:rsid w:val="00C948DB"/>
+    <w:rsid w:val="00C95C64"/>
+    <w:rsid w:val="00CA068A"/>
+    <w:rsid w:val="00CA3380"/>
+    <w:rsid w:val="00CA5006"/>
+    <w:rsid w:val="00CA6109"/>
+    <w:rsid w:val="00CB056A"/>
+    <w:rsid w:val="00CB13C1"/>
+    <w:rsid w:val="00CB2C29"/>
+    <w:rsid w:val="00CB2CF0"/>
+    <w:rsid w:val="00CB36CB"/>
+    <w:rsid w:val="00CB39E5"/>
+    <w:rsid w:val="00CB4642"/>
+    <w:rsid w:val="00CB5E00"/>
+    <w:rsid w:val="00CB7590"/>
+    <w:rsid w:val="00CC1B83"/>
+    <w:rsid w:val="00CC1DA0"/>
+    <w:rsid w:val="00CC2C7F"/>
+    <w:rsid w:val="00CC4298"/>
+    <w:rsid w:val="00CC6F98"/>
+    <w:rsid w:val="00CD0F9F"/>
+    <w:rsid w:val="00CD15D4"/>
+    <w:rsid w:val="00CD69A2"/>
+    <w:rsid w:val="00CD74BB"/>
+    <w:rsid w:val="00CD7B47"/>
+    <w:rsid w:val="00CE04DE"/>
+    <w:rsid w:val="00CE09ED"/>
+    <w:rsid w:val="00CE2065"/>
+    <w:rsid w:val="00CE431A"/>
+    <w:rsid w:val="00CE5641"/>
+    <w:rsid w:val="00CE57FB"/>
+    <w:rsid w:val="00CE61E1"/>
+    <w:rsid w:val="00CF03C6"/>
+    <w:rsid w:val="00CF13F8"/>
+    <w:rsid w:val="00CF1ADE"/>
     <w:rsid w:val="00CF34EE"/>
+    <w:rsid w:val="00CF45B6"/>
+    <w:rsid w:val="00CF51B0"/>
+    <w:rsid w:val="00CF6646"/>
+    <w:rsid w:val="00D00228"/>
+    <w:rsid w:val="00D00246"/>
+    <w:rsid w:val="00D0032D"/>
+    <w:rsid w:val="00D00E6F"/>
     <w:rsid w:val="00D038F7"/>
+    <w:rsid w:val="00D04378"/>
+    <w:rsid w:val="00D06416"/>
+    <w:rsid w:val="00D07D8B"/>
     <w:rsid w:val="00D10C03"/>
-    <w:rsid w:val="00D32A1A"/>
-    <w:rsid w:val="00D33362"/>
+    <w:rsid w:val="00D11BC0"/>
+    <w:rsid w:val="00D14068"/>
+    <w:rsid w:val="00D15247"/>
+    <w:rsid w:val="00D15EA5"/>
+    <w:rsid w:val="00D166C7"/>
+    <w:rsid w:val="00D16CF2"/>
+    <w:rsid w:val="00D1753D"/>
+    <w:rsid w:val="00D177D8"/>
+    <w:rsid w:val="00D17CDC"/>
+    <w:rsid w:val="00D17E72"/>
+    <w:rsid w:val="00D21A03"/>
+    <w:rsid w:val="00D22D77"/>
+    <w:rsid w:val="00D234C8"/>
+    <w:rsid w:val="00D24B0F"/>
+    <w:rsid w:val="00D261C0"/>
+    <w:rsid w:val="00D27A2D"/>
+    <w:rsid w:val="00D311C8"/>
+    <w:rsid w:val="00D312B1"/>
+    <w:rsid w:val="00D32488"/>
+    <w:rsid w:val="00D33EC5"/>
+    <w:rsid w:val="00D36728"/>
+    <w:rsid w:val="00D36B54"/>
+    <w:rsid w:val="00D37CA9"/>
+    <w:rsid w:val="00D40753"/>
     <w:rsid w:val="00D407F6"/>
-    <w:rsid w:val="00D52034"/>
+    <w:rsid w:val="00D419F8"/>
+    <w:rsid w:val="00D42ED6"/>
+    <w:rsid w:val="00D43485"/>
+    <w:rsid w:val="00D435DB"/>
+    <w:rsid w:val="00D43ACA"/>
+    <w:rsid w:val="00D4454E"/>
+    <w:rsid w:val="00D447D6"/>
+    <w:rsid w:val="00D46EC2"/>
+    <w:rsid w:val="00D47B04"/>
+    <w:rsid w:val="00D47D82"/>
+    <w:rsid w:val="00D505EC"/>
+    <w:rsid w:val="00D51DE7"/>
+    <w:rsid w:val="00D52961"/>
+    <w:rsid w:val="00D52EE3"/>
+    <w:rsid w:val="00D52FFA"/>
     <w:rsid w:val="00D53515"/>
-    <w:rsid w:val="00D607A7"/>
-    <w:rsid w:val="00D63ACC"/>
+    <w:rsid w:val="00D54C52"/>
+    <w:rsid w:val="00D57B06"/>
+    <w:rsid w:val="00D634DF"/>
+    <w:rsid w:val="00D645A8"/>
+    <w:rsid w:val="00D65921"/>
     <w:rsid w:val="00D665DA"/>
-    <w:rsid w:val="00D744C8"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00DD2FBF"/>
+    <w:rsid w:val="00D70A60"/>
+    <w:rsid w:val="00D71162"/>
+    <w:rsid w:val="00D72D51"/>
+    <w:rsid w:val="00D73246"/>
+    <w:rsid w:val="00D73568"/>
+    <w:rsid w:val="00D741FF"/>
+    <w:rsid w:val="00D76447"/>
+    <w:rsid w:val="00D769D5"/>
+    <w:rsid w:val="00D8000D"/>
+    <w:rsid w:val="00D80727"/>
+    <w:rsid w:val="00D812D1"/>
+    <w:rsid w:val="00D8174F"/>
+    <w:rsid w:val="00D81D30"/>
+    <w:rsid w:val="00D82954"/>
+    <w:rsid w:val="00D82C9E"/>
+    <w:rsid w:val="00D83DF1"/>
+    <w:rsid w:val="00D84A5C"/>
+    <w:rsid w:val="00D85132"/>
+    <w:rsid w:val="00D866A9"/>
+    <w:rsid w:val="00D86B54"/>
+    <w:rsid w:val="00D8726E"/>
+    <w:rsid w:val="00D8752C"/>
+    <w:rsid w:val="00D87A2E"/>
+    <w:rsid w:val="00D90903"/>
+    <w:rsid w:val="00D90DE5"/>
+    <w:rsid w:val="00D9174D"/>
+    <w:rsid w:val="00D94653"/>
+    <w:rsid w:val="00D946E4"/>
+    <w:rsid w:val="00D94EF5"/>
+    <w:rsid w:val="00D95D4C"/>
+    <w:rsid w:val="00D96848"/>
+    <w:rsid w:val="00D968B6"/>
+    <w:rsid w:val="00DA0287"/>
+    <w:rsid w:val="00DA2851"/>
+    <w:rsid w:val="00DA3F07"/>
+    <w:rsid w:val="00DA4216"/>
+    <w:rsid w:val="00DA668F"/>
+    <w:rsid w:val="00DA67A9"/>
+    <w:rsid w:val="00DA7F8E"/>
+    <w:rsid w:val="00DB08B2"/>
+    <w:rsid w:val="00DB1683"/>
+    <w:rsid w:val="00DB2074"/>
+    <w:rsid w:val="00DB25CE"/>
+    <w:rsid w:val="00DB27E9"/>
+    <w:rsid w:val="00DB51AC"/>
+    <w:rsid w:val="00DB54B2"/>
+    <w:rsid w:val="00DB59BA"/>
+    <w:rsid w:val="00DC0C7D"/>
+    <w:rsid w:val="00DC34A3"/>
+    <w:rsid w:val="00DC360A"/>
+    <w:rsid w:val="00DC65A6"/>
+    <w:rsid w:val="00DD1C80"/>
+    <w:rsid w:val="00DD2F35"/>
+    <w:rsid w:val="00DD36A7"/>
+    <w:rsid w:val="00DD3C6B"/>
+    <w:rsid w:val="00DD5FDA"/>
+    <w:rsid w:val="00DD62F3"/>
     <w:rsid w:val="00DD7529"/>
+    <w:rsid w:val="00DE1642"/>
+    <w:rsid w:val="00DE218C"/>
+    <w:rsid w:val="00DE280B"/>
     <w:rsid w:val="00DE2CF4"/>
+    <w:rsid w:val="00DE4643"/>
+    <w:rsid w:val="00DE49B6"/>
     <w:rsid w:val="00DE4DBC"/>
-    <w:rsid w:val="00DF0C04"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00E21473"/>
+    <w:rsid w:val="00DF0129"/>
+    <w:rsid w:val="00DF062C"/>
+    <w:rsid w:val="00DF0DAF"/>
+    <w:rsid w:val="00DF2856"/>
+    <w:rsid w:val="00DF49DE"/>
+    <w:rsid w:val="00DF53B0"/>
+    <w:rsid w:val="00DF5448"/>
+    <w:rsid w:val="00DF61F8"/>
+    <w:rsid w:val="00DF64B3"/>
+    <w:rsid w:val="00E01CB4"/>
+    <w:rsid w:val="00E02C21"/>
+    <w:rsid w:val="00E04778"/>
+    <w:rsid w:val="00E04B86"/>
+    <w:rsid w:val="00E05037"/>
+    <w:rsid w:val="00E07EBF"/>
+    <w:rsid w:val="00E1023E"/>
+    <w:rsid w:val="00E109D8"/>
+    <w:rsid w:val="00E10DF7"/>
+    <w:rsid w:val="00E153E1"/>
+    <w:rsid w:val="00E17539"/>
+    <w:rsid w:val="00E17AD7"/>
+    <w:rsid w:val="00E20FAB"/>
+    <w:rsid w:val="00E212D1"/>
     <w:rsid w:val="00E21610"/>
+    <w:rsid w:val="00E22612"/>
+    <w:rsid w:val="00E22B62"/>
+    <w:rsid w:val="00E23693"/>
     <w:rsid w:val="00E24066"/>
+    <w:rsid w:val="00E2487F"/>
+    <w:rsid w:val="00E255E3"/>
+    <w:rsid w:val="00E260B4"/>
+    <w:rsid w:val="00E3100C"/>
+    <w:rsid w:val="00E31E9E"/>
     <w:rsid w:val="00E33313"/>
+    <w:rsid w:val="00E36163"/>
     <w:rsid w:val="00E36DD9"/>
-    <w:rsid w:val="00E40274"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E54F11"/>
+    <w:rsid w:val="00E4005D"/>
+    <w:rsid w:val="00E448C1"/>
+    <w:rsid w:val="00E45218"/>
+    <w:rsid w:val="00E51132"/>
+    <w:rsid w:val="00E54443"/>
+    <w:rsid w:val="00E54B66"/>
+    <w:rsid w:val="00E556C8"/>
+    <w:rsid w:val="00E56BA0"/>
     <w:rsid w:val="00E61500"/>
+    <w:rsid w:val="00E6186F"/>
+    <w:rsid w:val="00E62E8E"/>
+    <w:rsid w:val="00E62FA6"/>
+    <w:rsid w:val="00E63178"/>
+    <w:rsid w:val="00E64AFC"/>
     <w:rsid w:val="00E6512B"/>
+    <w:rsid w:val="00E6515A"/>
+    <w:rsid w:val="00E65655"/>
     <w:rsid w:val="00E65AC3"/>
-    <w:rsid w:val="00E71C3E"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00E94732"/>
+    <w:rsid w:val="00E67AE6"/>
+    <w:rsid w:val="00E700D0"/>
+    <w:rsid w:val="00E72307"/>
+    <w:rsid w:val="00E72451"/>
+    <w:rsid w:val="00E7324B"/>
+    <w:rsid w:val="00E7344F"/>
+    <w:rsid w:val="00E75098"/>
+    <w:rsid w:val="00E76957"/>
+    <w:rsid w:val="00E76DFD"/>
+    <w:rsid w:val="00E76E09"/>
+    <w:rsid w:val="00E774BB"/>
+    <w:rsid w:val="00E8074B"/>
+    <w:rsid w:val="00E80BFB"/>
+    <w:rsid w:val="00E822F7"/>
+    <w:rsid w:val="00E83D09"/>
+    <w:rsid w:val="00E83F5F"/>
+    <w:rsid w:val="00E86827"/>
+    <w:rsid w:val="00E874D4"/>
+    <w:rsid w:val="00E91EAB"/>
+    <w:rsid w:val="00E92483"/>
+    <w:rsid w:val="00E92938"/>
+    <w:rsid w:val="00E930D3"/>
+    <w:rsid w:val="00E93C85"/>
+    <w:rsid w:val="00E93ED7"/>
+    <w:rsid w:val="00E9448B"/>
+    <w:rsid w:val="00E94CB6"/>
     <w:rsid w:val="00E96AF5"/>
-    <w:rsid w:val="00E9772F"/>
+    <w:rsid w:val="00E96FB5"/>
+    <w:rsid w:val="00E97432"/>
+    <w:rsid w:val="00E97D02"/>
     <w:rsid w:val="00EA157B"/>
-    <w:rsid w:val="00EB133C"/>
+    <w:rsid w:val="00EA4E88"/>
+    <w:rsid w:val="00EB138A"/>
+    <w:rsid w:val="00EB22F4"/>
+    <w:rsid w:val="00EB2378"/>
+    <w:rsid w:val="00EB3571"/>
+    <w:rsid w:val="00EB366A"/>
+    <w:rsid w:val="00EB3D9D"/>
+    <w:rsid w:val="00EB3F31"/>
     <w:rsid w:val="00EB4694"/>
-    <w:rsid w:val="00EB5624"/>
-    <w:rsid w:val="00EC7084"/>
+    <w:rsid w:val="00EB5FD6"/>
+    <w:rsid w:val="00EC042D"/>
+    <w:rsid w:val="00EC0ED0"/>
+    <w:rsid w:val="00EC1990"/>
+    <w:rsid w:val="00EC1AF2"/>
+    <w:rsid w:val="00EC23A3"/>
+    <w:rsid w:val="00EC2985"/>
+    <w:rsid w:val="00EC2D68"/>
+    <w:rsid w:val="00EC3334"/>
+    <w:rsid w:val="00EC3652"/>
+    <w:rsid w:val="00EC466B"/>
+    <w:rsid w:val="00EC4CC5"/>
+    <w:rsid w:val="00EC60E9"/>
+    <w:rsid w:val="00EC6218"/>
+    <w:rsid w:val="00ED1EDC"/>
+    <w:rsid w:val="00ED2885"/>
+    <w:rsid w:val="00ED4B0C"/>
+    <w:rsid w:val="00ED6C33"/>
+    <w:rsid w:val="00ED7F14"/>
+    <w:rsid w:val="00EE0D64"/>
+    <w:rsid w:val="00EE12FB"/>
+    <w:rsid w:val="00EE188E"/>
+    <w:rsid w:val="00EE25B8"/>
     <w:rsid w:val="00EE3346"/>
-    <w:rsid w:val="00EE7C4F"/>
-    <w:rsid w:val="00F07F33"/>
+    <w:rsid w:val="00EE5057"/>
+    <w:rsid w:val="00EE757F"/>
+    <w:rsid w:val="00EE7B25"/>
+    <w:rsid w:val="00EE7FCE"/>
+    <w:rsid w:val="00EF073D"/>
+    <w:rsid w:val="00EF5112"/>
+    <w:rsid w:val="00F013A5"/>
+    <w:rsid w:val="00F015B5"/>
+    <w:rsid w:val="00F027F3"/>
+    <w:rsid w:val="00F03B13"/>
+    <w:rsid w:val="00F0448F"/>
+    <w:rsid w:val="00F04B6D"/>
+    <w:rsid w:val="00F10690"/>
+    <w:rsid w:val="00F1122A"/>
+    <w:rsid w:val="00F12B26"/>
+    <w:rsid w:val="00F13B16"/>
+    <w:rsid w:val="00F15E92"/>
+    <w:rsid w:val="00F17710"/>
+    <w:rsid w:val="00F17C8D"/>
     <w:rsid w:val="00F229E9"/>
-    <w:rsid w:val="00F41057"/>
-    <w:rsid w:val="00F43B4E"/>
+    <w:rsid w:val="00F23729"/>
+    <w:rsid w:val="00F2376A"/>
+    <w:rsid w:val="00F246A0"/>
+    <w:rsid w:val="00F277D4"/>
+    <w:rsid w:val="00F30596"/>
+    <w:rsid w:val="00F319FE"/>
+    <w:rsid w:val="00F32537"/>
+    <w:rsid w:val="00F3265E"/>
+    <w:rsid w:val="00F3299C"/>
+    <w:rsid w:val="00F32F15"/>
+    <w:rsid w:val="00F3326C"/>
+    <w:rsid w:val="00F3379A"/>
+    <w:rsid w:val="00F3469A"/>
+    <w:rsid w:val="00F365D3"/>
+    <w:rsid w:val="00F41AF7"/>
+    <w:rsid w:val="00F42150"/>
+    <w:rsid w:val="00F45338"/>
+    <w:rsid w:val="00F46439"/>
     <w:rsid w:val="00F47AA7"/>
-    <w:rsid w:val="00F47B47"/>
     <w:rsid w:val="00F5117D"/>
-    <w:rsid w:val="00F575DA"/>
-    <w:rsid w:val="00F63299"/>
+    <w:rsid w:val="00F511B3"/>
+    <w:rsid w:val="00F55C24"/>
+    <w:rsid w:val="00F57368"/>
+    <w:rsid w:val="00F57770"/>
+    <w:rsid w:val="00F5790D"/>
+    <w:rsid w:val="00F61622"/>
+    <w:rsid w:val="00F629A6"/>
+    <w:rsid w:val="00F64B66"/>
+    <w:rsid w:val="00F65B60"/>
+    <w:rsid w:val="00F665F7"/>
+    <w:rsid w:val="00F76792"/>
+    <w:rsid w:val="00F77744"/>
     <w:rsid w:val="00F77822"/>
-    <w:rsid w:val="00F87E73"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FA0F06"/>
+    <w:rsid w:val="00F830E5"/>
+    <w:rsid w:val="00F839D0"/>
+    <w:rsid w:val="00F84608"/>
+    <w:rsid w:val="00F84A3D"/>
+    <w:rsid w:val="00F84C21"/>
+    <w:rsid w:val="00F84D43"/>
+    <w:rsid w:val="00F90913"/>
+    <w:rsid w:val="00F915CE"/>
+    <w:rsid w:val="00F946AE"/>
+    <w:rsid w:val="00F95BF5"/>
+    <w:rsid w:val="00F965AA"/>
+    <w:rsid w:val="00F9742C"/>
+    <w:rsid w:val="00F974AC"/>
+    <w:rsid w:val="00F97C33"/>
     <w:rsid w:val="00FA25D4"/>
-    <w:rsid w:val="00FB5F04"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00FD1B53"/>
+    <w:rsid w:val="00FA2685"/>
+    <w:rsid w:val="00FA28FA"/>
+    <w:rsid w:val="00FA3DCA"/>
+    <w:rsid w:val="00FA419E"/>
+    <w:rsid w:val="00FA4535"/>
+    <w:rsid w:val="00FA6322"/>
+    <w:rsid w:val="00FB0083"/>
+    <w:rsid w:val="00FB257A"/>
+    <w:rsid w:val="00FB54D0"/>
+    <w:rsid w:val="00FB775E"/>
+    <w:rsid w:val="00FC0247"/>
+    <w:rsid w:val="00FC0386"/>
+    <w:rsid w:val="00FC0A73"/>
+    <w:rsid w:val="00FC34F7"/>
+    <w:rsid w:val="00FC3DB3"/>
+    <w:rsid w:val="00FC41A3"/>
+    <w:rsid w:val="00FC4573"/>
+    <w:rsid w:val="00FC4AB7"/>
+    <w:rsid w:val="00FC51D3"/>
+    <w:rsid w:val="00FC56B2"/>
+    <w:rsid w:val="00FC64D0"/>
+    <w:rsid w:val="00FC7556"/>
+    <w:rsid w:val="00FD0EF8"/>
+    <w:rsid w:val="00FD0F91"/>
+    <w:rsid w:val="00FD100A"/>
+    <w:rsid w:val="00FD1422"/>
+    <w:rsid w:val="00FD1B58"/>
+    <w:rsid w:val="00FD25EA"/>
+    <w:rsid w:val="00FD26CF"/>
+    <w:rsid w:val="00FD2703"/>
+    <w:rsid w:val="00FD3FD1"/>
+    <w:rsid w:val="00FD5391"/>
     <w:rsid w:val="00FD6262"/>
-    <w:rsid w:val="00FD630D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00FF6FF3"/>
+    <w:rsid w:val="00FD6C04"/>
+    <w:rsid w:val="00FD6FF1"/>
+    <w:rsid w:val="00FD7052"/>
+    <w:rsid w:val="00FD75E6"/>
+    <w:rsid w:val="00FD7642"/>
+    <w:rsid w:val="00FD7E6E"/>
+    <w:rsid w:val="00FE3903"/>
+    <w:rsid w:val="00FE5C71"/>
+    <w:rsid w:val="00FF052F"/>
+    <w:rsid w:val="00FF0AC8"/>
+    <w:rsid w:val="00FF151B"/>
+    <w:rsid w:val="00FF217E"/>
+    <w:rsid w:val="00FF2D04"/>
+    <w:rsid w:val="00FF6C3C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="05BB39BA"/>
   <w15:docId w15:val="{4268EEB0-157B-4F34-9D7C-ACD941EAD861}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="470" w:hanging="357"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12581,55 +21710,50 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
@@ -12808,112 +21932,182 @@
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE3346"/>
     <w:pPr>
-      <w:widowControl/>
-[...1 lines deleted...]
-      <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="312" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00973120"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F5117D"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00801191"/>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00863EF8"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00863EF8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00863EF8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00863EF8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00863EF8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+    <w:name w:val="cf01"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="008A3C9E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:officialsaccreditation@englandathletics.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:officials@welshathletics.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:officialsendurance@scottish-athletics.org.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:officials@athleticsni.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -13183,60 +22377,65 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010001FC94F334217A47AC945B66C92C6A67" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="29ce6eb7da55cf48a9d1be3c89cbb79b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0f59cc41-74f8-4139-9196-f4da72c4df9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ed3697e20e7620e78ff2137eaf972564" ns2:_="">
     <xsd:import namespace="0f59cc41-74f8-4139-9196-f4da72c4df9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -13370,121 +22569,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7A911ED-B730-4039-BF9C-2242C78D27D1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838D54DC-F768-4AAE-9EC3-6675D9550DFE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{903BDEAF-6559-49AE-B76F-28B9F2520F25}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7FA090A-CB57-4E0F-835A-E063BB5D6E70}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0f59cc41-74f8-4139-9196-f4da72c4df9b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838D54DC-F768-4AAE-9EC3-6675D9550DFE}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7A911ED-B730-4039-BF9C-2242C78D27D1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2235</Characters>
+  <Pages>5</Pages>
+  <Words>993</Words>
+  <Characters>5664</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>47</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2621</CharactersWithSpaces>
+  <CharactersWithSpaces>6644</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Viki Brockett</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2021-07-08T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">