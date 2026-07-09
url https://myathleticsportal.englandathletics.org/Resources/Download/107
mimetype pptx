--- v0 (2026-02-27)
+++ v1 (2026-07-09)
@@ -12,53 +12,50 @@
   <Override PartName="/ppt/slideMasters/slideMaster3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
@@ -70,97 +67,95 @@
   <Override PartName="/ppt/slideLayouts/slideLayout25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme5.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" strictFirstAndLastChars="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId2"/>
     <p:sldMasterId id="2147484029" r:id="rId3"/>
     <p:sldMasterId id="2147484017" r:id="rId4"/>
     <p:sldMasterId id="2147484005" r:id="rId5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId32"/>
+    <p:notesMasterId r:id="rId29"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="261" r:id="rId6"/>
     <p:sldId id="329" r:id="rId7"/>
     <p:sldId id="334" r:id="rId8"/>
     <p:sldId id="285" r:id="rId9"/>
     <p:sldId id="286" r:id="rId10"/>
     <p:sldId id="288" r:id="rId11"/>
     <p:sldId id="289" r:id="rId12"/>
     <p:sldId id="271" r:id="rId13"/>
     <p:sldId id="290" r:id="rId14"/>
     <p:sldId id="273" r:id="rId15"/>
     <p:sldId id="291" r:id="rId16"/>
     <p:sldId id="294" r:id="rId17"/>
     <p:sldId id="295" r:id="rId18"/>
     <p:sldId id="292" r:id="rId19"/>
     <p:sldId id="296" r:id="rId20"/>
     <p:sldId id="280" r:id="rId21"/>
     <p:sldId id="299" r:id="rId22"/>
     <p:sldId id="298" r:id="rId23"/>
     <p:sldId id="297" r:id="rId24"/>
     <p:sldId id="300" r:id="rId25"/>
     <p:sldId id="301" r:id="rId26"/>
     <p:sldId id="281" r:id="rId27"/>
     <p:sldId id="330" r:id="rId28"/>
-    <p:sldId id="333" r:id="rId29"/>
-[...1 lines deleted...]
-    <p:sldId id="336" r:id="rId31"/>
   </p:sldIdLst>
   <p:sldSz cx="9180513" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
       <a:spcBef>
         <a:spcPct val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPct val="0"/>
       </a:spcAft>
       <a:defRPr sz="2400" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
         <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
       <a:spcBef>
@@ -300,50 +295,58 @@
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="00367C"/>
     <a:srgbClr val="E1002C"/>
     <a:srgbClr val="321D60"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
+</file>
+
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{F51CFBB6-54E6-4831-9953-5ECBC38163A0}" v="46" dt="2026-06-13T07:34:51.236"/>
+  </p1510:revLst>
+</p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
@@ -537,104 +540,604 @@
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr varScale="1">
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId37" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId34" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId35" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}"/>
-    <pc:docChg chg="modSld">
-      <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-02-01T19:50:23.316" v="31"/>
+    <pc:docChg chg="undo custSel delSld modSld">
+      <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-17T07:36:00.822" v="570" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-01-29T16:13:29.837" v="30" actId="20577"/>
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-17T07:36:00.822" v="570" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="261"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-01-29T16:13:29.837" v="30" actId="20577"/>
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-17T07:36:00.822" v="570" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="0" sldId="261"/>
             <ac:spMk id="2" creationId="{6605C875-7229-A263-6A07-84E304B04AA0}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-01-29T15:33:22.421" v="22" actId="20577"/>
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:34:57.430" v="548" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="0" sldId="309"/>
+          <pc:sldMk cId="0" sldId="271"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-01-29T15:33:22.421" v="22" actId="20577"/>
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:34:57.430" v="548" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="0" sldId="309"/>
+            <pc:sldMk cId="0" sldId="271"/>
+            <ac:spMk id="2" creationId="{F58DFEF7-3D34-2AB6-BD7B-6B65E01E4113}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:34:51.209" v="547" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="271"/>
+            <ac:spMk id="11267" creationId="{D9D0DC7A-03D1-CC69-899B-8CCAA6AEC6EE}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:16:31.685" v="435" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="273"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:16:31.685" v="435" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="273"/>
+            <ac:spMk id="2" creationId="{624A54D7-C2C1-6926-6A32-5913CA4966EB}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:16:22.040" v="434" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="273"/>
+            <ac:spMk id="3" creationId="{A9E3BDB6-3A4C-2301-56C1-073921EA7E9F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:12:41.063" v="414" actId="948"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="280"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:06:58.998" v="395" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="280"/>
+            <ac:spMk id="2" creationId="{566F75D8-AE53-C5AB-3F8A-D7ADF63B4BA4}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:12:41.063" v="414" actId="948"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="280"/>
+            <ac:spMk id="21507" creationId="{98DAC238-8072-8BEB-F4E0-68BE37B43682}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:41:32.011" v="558" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="281"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:41:32.011" v="558" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="281"/>
+            <ac:spMk id="2" creationId="{7D68E3BD-B7FC-CB38-AA28-EC83FA456FEA}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:41:21.894" v="557" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="281"/>
+            <ac:spMk id="3" creationId="{FA7EF05A-D18A-E8DB-6E8C-B98BCEEBE6D3}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:25:53.020" v="278" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="285"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:25:53.020" v="278" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="285"/>
+            <ac:spMk id="2" creationId="{5E66D693-FEEB-EBBF-D339-C295E89A26A1}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-19T15:26:34.019" v="46" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="285"/>
+            <ac:spMk id="7171" creationId="{EFF45FDD-9F22-57DD-51AD-8FC08045F2E9}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T08:38:03.952" v="568" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="286"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T06:52:17.074" v="326" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="286"/>
+            <ac:spMk id="2" creationId="{C5075AC3-422D-B501-B740-812906762FE8}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T08:38:03.952" v="568" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="286"/>
+            <ac:spMk id="3" creationId="{A7AA890A-3C4B-1222-53D8-2EED847F1660}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:19:31.548" v="448" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="288"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:19:31.548" v="448" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="288"/>
+            <ac:spMk id="2" creationId="{CB94D02E-5DE4-7116-3522-D14A3D08A18B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:19:23.180" v="447" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="288"/>
+            <ac:spMk id="10243" creationId="{0C8F9E09-3D9A-8DE5-8256-13DDE404A630}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:34:29.767" v="546" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="289"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:34:29.767" v="546" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="289"/>
+            <ac:spMk id="2" creationId="{5D053E23-890A-4A18-D1C4-8917973B3D59}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:34:10.768" v="544" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="289"/>
+            <ac:spMk id="12291" creationId="{1E760392-8BBA-FDA4-252A-280FE87245AF}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:35:14.895" v="550" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="290"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:35:14.895" v="550" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="290"/>
+            <ac:spMk id="2" creationId="{2B726DA7-48F5-FDE1-E9DF-27767FBF7D24}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:35:09.167" v="549" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="290"/>
+            <ac:spMk id="3" creationId="{8F0C8DDD-34F7-11A0-61AE-91760E892872}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:15:45.757" v="430" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="291"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:15:45.757" v="430" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="291"/>
+            <ac:spMk id="2" creationId="{299C8C17-0A27-568E-AB94-A92E5FE5E47F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:15:30.945" v="428" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="291"/>
+            <ac:spMk id="3" creationId="{D77CF64D-50EF-32E1-9A77-7DC98CCEF7ED}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:39:46.347" v="552" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="292"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:39:46.347" v="552" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="292"/>
+            <ac:spMk id="2" creationId="{BAF418BF-FFE9-0C9F-BACA-CF2FB8F1E097}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-19T15:32:12.598" v="157" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="292"/>
+            <ac:spMk id="25" creationId="{5834B17C-1865-DC61-9E1E-C2E114A4B80D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:01:48.569" v="374" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="292"/>
+            <ac:spMk id="16387" creationId="{DE60E99A-3A4D-4420-6D0C-F52E94B8687B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:grpChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:01:34.613" v="373" actId="1076"/>
+          <ac:grpSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="292"/>
+            <ac:grpSpMk id="44" creationId="{26CF4A9B-CAEA-6E5C-838A-8B2FA2A8AA7A}"/>
+          </ac:grpSpMkLst>
+        </pc:grpChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:14:44.969" v="424" actId="255"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="294"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:14:44.969" v="424" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="294"/>
+            <ac:spMk id="2" creationId="{7CE44E70-78D2-9B1C-7964-6589E53B1789}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T06:57:27.055" v="352" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="294"/>
+            <ac:spMk id="4" creationId="{862FC701-6E64-534E-8FD7-EEE798A1F34F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T06:56:58.504" v="349" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="294"/>
+            <ac:spMk id="18437" creationId="{484EDFDD-63B7-B275-18EB-4BE411AE6345}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:14:30.351" v="423" actId="255"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="295"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:14:30.351" v="423" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="295"/>
+            <ac:spMk id="2" creationId="{70E68504-F3CA-2F60-77AF-F43A8ED0F01F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:14:06.292" v="421" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="295"/>
+            <ac:spMk id="19459" creationId="{F0E441C4-D77F-3B16-4AD1-AB2916C0FD3F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:40:06.470" v="553" actId="255"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="296"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:40:06.470" v="553" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="296"/>
+            <ac:spMk id="2" creationId="{92BD39AE-8DD5-4C07-F856-AD0710F48FFC}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:13:13.991" v="417" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="296"/>
+            <ac:spMk id="20484" creationId="{6FA94C37-45E8-B097-D67A-546A5ACE4C47}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:23:59.207" v="473" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="297"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:23:59.207" v="473" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="297"/>
+            <ac:spMk id="2" creationId="{A89B9B37-AED5-FCDC-9229-DB7CDFB12149}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:23:49.583" v="472" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="297"/>
+            <ac:spMk id="3" creationId="{3994CA6B-CC93-D8B1-67B1-5A573749053C}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:22:50.632" v="466" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="298"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:22:50.632" v="466" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="298"/>
+            <ac:spMk id="2" creationId="{559B1861-914F-EF19-5424-26F6AAEE5BE5}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:22:44.023" v="465" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="298"/>
+            <ac:spMk id="3" creationId="{4A2E6367-7110-3D29-808F-56AE8066B106}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:21:52.378" v="461" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="299"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:21:52.378" v="461" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="299"/>
+            <ac:spMk id="2" creationId="{AEA09190-331E-19AC-89E5-187DDBBD4D1D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:21:33.781" v="459" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="299"/>
+            <ac:spMk id="3" creationId="{C3EE98BE-7665-7DA5-ABF5-5D50BDC2EAAC}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:24:32.910" v="478" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="300"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:24:32.910" v="478" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="300"/>
+            <ac:spMk id="2" creationId="{ADEA92EB-126E-4B48-01DD-937144EF8950}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:24:18.398" v="476" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="300"/>
+            <ac:spMk id="25603" creationId="{27DE147A-70B7-97E0-A333-91AE19E35A6A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:42:17.617" v="562" actId="255"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="301"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:42:17.617" v="562" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="301"/>
+            <ac:spMk id="2" creationId="{675B0C46-2CB6-B570-F813-75A0148B67EB}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:42:05.624" v="561" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="301"/>
+            <ac:spMk id="3" creationId="{648E787B-02D1-497B-63B5-E862014A1380}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:25:17.163" v="273" actId="207"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1862074229" sldId="329"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:25:17.163" v="273" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1862074229" sldId="329"/>
+            <ac:spMk id="3" creationId="{BA2DB98E-6C6F-60A8-46C5-2A48D169BB12}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-19T15:34:00.069" v="158" actId="948"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1862074229" sldId="329"/>
+            <ac:spMk id="6147" creationId="{B9A4694F-A4FE-6B8E-F72B-9A43E28AD674}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:29:57.109" v="505" actId="948"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4233693526" sldId="330"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:28:03.115" v="300" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4233693526" sldId="330"/>
+            <ac:spMk id="2" creationId="{C8F82D9A-119D-D64D-E4FF-AF9A38D05184}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-13T07:29:57.109" v="505" actId="948"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4233693526" sldId="330"/>
             <ac:spMk id="57347" creationId="{FACDF68E-E611-22DB-10C6-81B35B3447BA}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-02-01T19:50:23.316" v="31"/>
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:25:22.616" v="274" actId="207"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="4233693526" sldId="330"/>
+          <pc:sldMk cId="500953753" sldId="334"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-02-01T19:50:23.316" v="31"/>
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:25:22.616" v="274" actId="207"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="4233693526" sldId="330"/>
-            <ac:spMk id="57347" creationId="{FACDF68E-E611-22DB-10C6-81B35B3447BA}"/>
+            <pc:sldMk cId="500953753" sldId="334"/>
+            <ac:spMk id="3" creationId="{447FAF4D-44A7-9DDF-D5E9-49FA36F7D8A7}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-19T15:34:08.559" v="159" actId="948"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="500953753" sldId="334"/>
+            <ac:spMk id="6147" creationId="{7C54BFF5-E3C1-183B-EE05-E3511090FEDF}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme5.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -709,51 +1212,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{7628868F-7C5F-486E-9781-93609A7FE807}" type="datetimeFigureOut">
               <a:rPr lang="en-GB"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>01/02/2026</a:t>
+              <a:t>17/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5B2898C-EF7D-A1A9-4546-D3D4F54E55AD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1135063" y="685800"/>
             <a:ext cx="4587875" cy="3429000"/>
@@ -14539,62 +15042,50 @@
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -14717,51 +15208,51 @@
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00367C"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>START DIRECTOR</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00367C"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>February 2026_01/02/2026</a:t>
+              <a:t>June 2026_16/06/2026</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="1000" b="1" dirty="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F05651D8-3A69-6485-5B96-C863BAB605B8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
@@ -14793,197 +15284,197 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{624A54D7-C2C1-6926-6A32-5913CA4966EB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="881856" y="1244339"/>
-            <a:ext cx="5658921" cy="461665"/>
+            <a:off x="791834" y="1340768"/>
+            <a:ext cx="3690434" cy="492443"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
-[...1 lines deleted...]
-                  <a:srgbClr val="00367C"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Start Director - Event Requirements 1</a:t>
+              <a:t>Event Requirements 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9E3BDB6-3A4C-2301-56C1-073921EA7E9F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="881856" y="1706004"/>
-            <a:ext cx="7416800" cy="4298613"/>
+            <a:off x="791834" y="1752819"/>
+            <a:ext cx="7596844" cy="4093428"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The Start Director, in conjunction with the Race Director and Referee, should:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Decide the precise location of the start line. For Road Races of an advertised distance the start line location is determined from the Course Measurement certificate.</a:t>
+              <a:t>Decide the precise location of the start line, for Road Races of an advertised distance the start line location is determined from the Course Measurement report</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Decide location of all the facilities necessary at the start including warm up areas, assembly area and the route to the start. </a:t>
+              <a:t>Decide location of all the facilities necessary at the start including warm up areas, assembly area and the route to the start</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Agree the number of personnel and their location.</a:t>
+              <a:t>Agree the number of personnel and their location</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Ensure all start area personnel are properly briefed. </a:t>
+              <a:t>Ensure all start area personnel are properly briefed</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" i="1" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>These requirements should be fully documented in the Risk Assessment Report and included in the start area diagram. </a:t>
+              <a:t>These requirements should be fully documented in the Risk Assessment Report and included in the start area diagram </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9EB086A-47BD-A452-B203-F5B9E8CD9320}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -15012,285 +15503,281 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{299C8C17-0A27-568E-AB94-A92E5FE5E47F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="631825" y="1196752"/>
-            <a:ext cx="5658921" cy="461665"/>
+            <a:off x="643849" y="1268760"/>
+            <a:ext cx="3690434" cy="492443"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
-[...1 lines deleted...]
-                  <a:srgbClr val="00367C"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Start Director - Event Requirements 2</a:t>
+              <a:t>Event Requirements 2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D77CF64D-50EF-32E1-9A77-7DC98CCEF7ED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="631825" y="1648772"/>
-            <a:ext cx="7993037" cy="4939814"/>
+            <a:off x="643849" y="1647964"/>
+            <a:ext cx="7892813" cy="4632037"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The Start Area - Location:</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" altLang="en-US" sz="1800" b="1" dirty="0">
-[...2 lines deleted...]
-            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Ideally the start should be situated in an area closed to traffic, allowing free and easy access to all participants. A park or play area or closed roads are ideal locations.</a:t>
+              <a:t>Ideally the start should be situated in an area closed to traffic, allowing free and easy access to all participants, a park or play area or closed roads are ideal locations</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>If the start is on an open road the problem of parked vehicles will need to be considered and evaluated.</a:t>
+              <a:t>If the start is on an open road the problem of parked vehicles will need to be considered and evaluated</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Ensure a safe and fair start for all runners. Whilst it will not be possible for all runners to stand on the Start Line it is important that all can start running as soon as possible without unreasonable risk or hindrance.  </a:t>
+              <a:t>Ensure a safe and fair start for all runners; whilst it will not be possible for all runners to stand on the Start Line it is important that all can start running as soon as possible without unreasonable risk or hindrance</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The start should be as wide as possible avoiding downhill starts and street furniture, run straight for as far as possible and avoid early tight bends, to limit the inevitable bunching effect caused by sharp bends.</a:t>
+              <a:t>The start should be as wide as possible avoiding downhill starts and street furniture, run straight for as far as possible and avoid early tight bends, to limit the inevitable bunching effect caused by sharp bends</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{978386AE-AA50-E43F-5C23-890755690FFD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{02A65027-5D95-4BC0-89B4-69ED8CA3508E}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>11</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB"/>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CE44E70-78D2-9B1C-7964-6589E53B1789}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="630238" y="1336353"/>
-            <a:ext cx="5658921" cy="461665"/>
+            <a:off x="630238" y="1340768"/>
+            <a:ext cx="3690434" cy="492443"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
-[...1 lines deleted...]
-                  <a:srgbClr val="00367C"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Start Director - Event Requirements 3</a:t>
+              <a:t>Event Requirements 3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18435" name="Picture 9" descr="F:\Competitions Coordinator - Manjinder Singh\Officials\Endurance\Endurance Level 2 Course Images\IMGP1006.jpg">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79D25535-1D82-D27B-7EBF-6E7FB7752BBA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="screen">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
@@ -15328,51 +15815,51 @@
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18437" name="Rectangle 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484EDFDD-63B7-B275-18EB-4BE411AE6345}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="630238" y="2179061"/>
-            <a:ext cx="3960018" cy="4401205"/>
+            <a:ext cx="3960018" cy="3939540"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -15525,78 +16012,78 @@
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Facilities such as changing and toilets should be close to hand. </a:t>
+              <a:t>Facilities such as changing and toilets should be close to hand</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The start area should be well marked, and the use of a Public Address system is essential. </a:t>
+              <a:t>The start area should be well marked, the use of a Public Address system is essential</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>If space and resources allow, the start may be fully controlled with restricted access to the whole</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
@@ -15635,51 +16122,51 @@
             <a:fld id="{02A65027-5D95-4BC0-89B4-69ED8CA3508E}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{862FC701-6E64-534E-8FD7-EEE798A1F34F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="630238" y="1798018"/>
-            <a:ext cx="4843610" cy="400110"/>
+            <a:ext cx="4843610" cy="430887"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -15838,147 +16325,147 @@
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>The Start Area:</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
               <a:latin typeface="+mn-lt"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70E68504-F3CA-2F60-77AF-F43A8ED0F01F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="702828" y="1229466"/>
-            <a:ext cx="5814520" cy="461665"/>
+            <a:off x="575810" y="1196752"/>
+            <a:ext cx="4535500" cy="492443"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
-[...1 lines deleted...]
-                  <a:srgbClr val="00367C"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Start Director - Event Requirements 4</a:t>
+              <a:t>Event Requirements 4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19459" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0E441C4-D77F-3B16-4AD1-AB2916C0FD3F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="686243" y="1691131"/>
-            <a:ext cx="7774855" cy="4862870"/>
+            <a:off x="575810" y="1628800"/>
+            <a:ext cx="8028892" cy="4632037"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -16131,134 +16618,130 @@
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The Race Start:</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" altLang="en-US" b="1" dirty="0">
-[...2 lines deleted...]
-            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>In an ideal world everyone would start on the same line, the problems with slower runners impeding faster runners following an initial dash, with associated H&amp;S implications, are well recognised and should be avoided if possible.</a:t>
+              <a:t>In an ideal world everyone would start on the same line, the problems with slower runners impeding faster runners following an initial dash, with associated H&amp;S implications, are well recognised and should be avoided if possible</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Runners only join the start from rear.</a:t>
+              <a:t>Runners only join the start from rear</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Ensure that the correct start line is used and to avoid the necessity of trying to push a huge crowd of runners back to a line, many organisers set up a ‘dummy’ assembly line, set back from the start line, from which the runners are walked forward to the official start line at a pre-designated time.</a:t>
+              <a:t>Ensure that the correct start line is used and to avoid the necessity of trying to push a huge crowd of runners back to a line, many organisers set up a ‘dummy’ assembly line, set back from the start line, from which the runners are walked forward to the official start line at a pre-designated time</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>In large races it is usual to allocate start line ‘Zones’ so that runners may line up within their ability ranges, as illustrated on the following slide.</a:t>
+              <a:t>In large races it is usual to allocate start line ‘Zones’ so that runners may line up within their ability ranges, as illustrated on the following slide</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5F89A7A-89AB-1462-3C64-071A24E989EC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -16287,95 +16770,95 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAF418BF-FFE9-0C9F-BACA-CF2FB8F1E097}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="601036" y="1182983"/>
-            <a:ext cx="5658921" cy="461665"/>
+            <a:off x="595752" y="1171845"/>
+            <a:ext cx="3690434" cy="492443"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
-[...1 lines deleted...]
-                  <a:srgbClr val="00367C"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Start Director - Event Requirements 5</a:t>
+              <a:t>Event Requirements 5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16387" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE60E99A-3A4D-4420-6D0C-F52E94B8687B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="595752" y="1552874"/>
+            <a:off x="595752" y="1590210"/>
             <a:ext cx="3548805" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
@@ -16590,51 +17073,51 @@
           <a:p>
             <a:fld id="{02A65027-5D95-4BC0-89B4-69ED8CA3508E}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5834B17C-1865-DC61-9E1E-C2E114A4B80D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="525554" y="5658128"/>
+            <a:off x="526245" y="5600289"/>
             <a:ext cx="8022443" cy="1015663"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
@@ -16797,70 +17280,70 @@
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Even if this is done some will nevertheless try to start on the front line when they should start further back. Polite requests usually deter such hopefuls. </a:t>
+              <a:t>Even if this is done some will nevertheless try to start on the front line when they should start further back. Polite requests usually deter such hopefuls </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="44" name="Group 43">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26CF4A9B-CAEA-6E5C-838A-8B2FA2A8AA7A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="802366" y="1772816"/>
+            <a:off x="802366" y="1817410"/>
             <a:ext cx="7575779" cy="3792517"/>
             <a:chOff x="802366" y="1772816"/>
             <a:chExt cx="7575779" cy="3792517"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="3" name="Group 76">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB8D94B6-E4E5-688B-D261-644C3C53FF48}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvGrpSpPr>
               <a:grpSpLocks/>
             </p:cNvGrpSpPr>
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr bwMode="auto">
             <a:xfrm>
               <a:off x="802366" y="1772816"/>
               <a:ext cx="7575779" cy="2728157"/>
               <a:chOff x="428596" y="-410828"/>
               <a:chExt cx="8699839" cy="4689522"/>
@@ -18697,96 +19180,96 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92BD39AE-8DD5-4C07-F856-AD0710F48FFC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="647686" y="1274946"/>
-            <a:ext cx="5658921" cy="461665"/>
+            <a:off x="662698" y="1196752"/>
+            <a:ext cx="3690434" cy="492443"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
-[...1 lines deleted...]
-                  <a:srgbClr val="00367C"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Start Director - Event Requirements 6</a:t>
+              <a:t>Event Requirements 6</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20484" name="Rectangle 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FA94C37-45E8-B097-D67A-546A5ACE4C47}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="631825" y="1727338"/>
-            <a:ext cx="7901002" cy="4811574"/>
+            <a:off x="662698" y="1647964"/>
+            <a:ext cx="7851508" cy="4632037"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -18939,133 +19422,133 @@
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Race Start – The Officials:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The Starter should be adjacent to the start, preferably on a raised platform to ensure they have a clear view of the entire start line and are visible to the runners and Timekeepers.</a:t>
+              <a:t>The Starter should be adjacent to the start, preferably on a raised platform to ensure they have a clear view of the entire start line and are visible to the runners and Timekeepers</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Timekeepers and the Referee should have a clear view of the start and the Starter.</a:t>
+              <a:t>Timekeepers and the Referee should have a clear view of the start and the Starter</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The starting method used (gun, flag or air-horn) should ensure that the maximum number hear and / or see the signal.</a:t>
+              <a:t>The starting method used (Electronic Starting System, gun, flag or air-horn) should ensure that the maximum number hear and / or see the signal</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>It is important that if a local dignitary is asked to start the race, that there is a qualified backup starter to oversee proceedings and coordinate the start. Runners will start on any signal and calling back a few thousand for a false start can be difficult.</a:t>
+              <a:t>It is important that if a local dignitary is asked to start the race, that there is a qualified backup starter to oversee proceedings and coordinate the start, runners will start on any signal and calling back a few thousand for a false start can be difficult</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DE9B408-B1CC-B6FE-3092-2179A6A0B2D9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -19094,97 +19577,97 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{566F75D8-AE53-C5AB-3F8A-D7ADF63B4BA4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="738832" y="1667771"/>
-            <a:ext cx="5658921" cy="461665"/>
+            <a:off x="521804" y="1556792"/>
+            <a:ext cx="3961341" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
-[...1 lines deleted...]
-                  <a:srgbClr val="00367C"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Start Director - Event Requirements 7</a:t>
+              <a:t>Event Requirements 7</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21507" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98DAC238-8072-8BEB-F4E0-68BE37B43682}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="738832" y="2129436"/>
-            <a:ext cx="7702848" cy="3416320"/>
+            <a:off x="628917" y="2079606"/>
+            <a:ext cx="8136904" cy="3508653"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -19337,166 +19820,166 @@
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>What is needed?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Number of entrants and guidance on start allocation.</a:t>
+              <a:t>Number of entrants and guidance on start allocation</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Time boards / wave control barriers.</a:t>
+              <a:t>Time boards / wave control barriers</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Start gantry, control barriers, promoter / sponsor branding, cones, rope, tape, etc.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Chip timing start equipment.</a:t>
+              <a:t>Chip timing start equipment</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Start line marker.</a:t>
+              <a:t>Start line marker</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Whistles / loud hailers / hooters / horns / flags.</a:t>
+              <a:t>Whistles / loud hailers / hooters / horns / flags</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F2BC5AD-7C33-896D-EFAE-28D2CE842474}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -19525,290 +20008,290 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEA09190-331E-19AC-89E5-187DDBBD4D1D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="773832" y="1196752"/>
-            <a:ext cx="6271269" cy="461665"/>
+            <a:off x="1205880" y="1264184"/>
+            <a:ext cx="4357283" cy="492443"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
-[...1 lines deleted...]
-                  <a:srgbClr val="00367C"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Start Director - Features of a Good Start 1</a:t>
+              <a:t>Features of a Good Start 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3EE98BE-7665-7DA5-ABF5-5D50BDC2EAAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="773832" y="1658417"/>
-            <a:ext cx="7643562" cy="4842351"/>
+            <a:off x="1205881" y="1671220"/>
+            <a:ext cx="6768752" cy="4278094"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Start Area Features and Facilities:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="400"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Traffic Free.</a:t>
+              <a:t>Traffic Free</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="400"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Road Closure order effective.</a:t>
+              <a:t>Road Closure order effective</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="400"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Toilets.</a:t>
+              <a:t>Toilets</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="400"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Changing (if provided).</a:t>
+              <a:t>Changing (if provided)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="400"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Baggage depository.</a:t>
+              <a:t>Baggage depository</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="400"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Start line / Gantry / signage.</a:t>
+              <a:t>Start line / Gantry / signage</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="400"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Chip timing mats / scanners, if appropriate.</a:t>
+              <a:t>Chip timing mats / scanners, if appropriate</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="400"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Good P.A. system and announcer.</a:t>
+              <a:t>Good P.A. system and announcer</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="400"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Lead vehicle / sweeper vehicle.</a:t>
+              <a:t>Lead vehicle / sweeper vehicle</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Accommodate the media.</a:t>
+              <a:t>Accommodate the media</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B89A2776-1C19-EB4F-200B-D432484A7FE4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -19837,211 +20320,211 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{559B1861-914F-EF19-5424-26F6AAEE5BE5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="954087" y="1490138"/>
-            <a:ext cx="6271269" cy="461665"/>
+            <a:off x="954087" y="1556792"/>
+            <a:ext cx="4679486" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
-[...1 lines deleted...]
-                  <a:srgbClr val="00367C"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Start Director - Features of a Good Start 2</a:t>
+              <a:t>Features of a Good Start 2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A2E6367-7110-3D29-808F-56AE8066B106}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="954087" y="1951803"/>
-            <a:ext cx="7272337" cy="3313728"/>
+            <a:off x="954089" y="1992060"/>
+            <a:ext cx="7272337" cy="3431709"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The Runners:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Published race information and registration cut off times.</a:t>
+              <a:t>Published race information and registration cut off times</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Provide Runners with clear direction.</a:t>
+              <a:t>Provide Runners with clear direction</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Elite start area</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Runners' assembly area, with time boards indicating expected finish times if appropriate</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Elite start area.</a:t>
-[...33 lines deleted...]
-              <a:t>Staggered start times / wave starts.</a:t>
+              <a:t>Staggered start times / wave starts</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{228DA2F8-1EC0-60C0-DAFD-D6E7B1774EAE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -20070,216 +20553,225 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A89B9B37-AED5-FCDC-9229-DB7CDFB12149}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="989856" y="1268760"/>
-            <a:ext cx="6271269" cy="461665"/>
+            <a:off x="631825" y="1179344"/>
+            <a:ext cx="4650632" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
-[...1 lines deleted...]
-                  <a:srgbClr val="00367C"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Start Director - Features of a Good Start 3</a:t>
+              <a:t>Features of a Good Start </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3994CA6B-CC93-D8B1-67B1-5A573749053C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="989856" y="1730425"/>
-            <a:ext cx="7199313" cy="4431983"/>
+            <a:off x="631825" y="1628800"/>
+            <a:ext cx="7916862" cy="4539704"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The Race Start:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Spectator Free.</a:t>
+              <a:t>Spectator Free</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Reasonable width – to accommodate anticipated number of runners.</a:t>
+              <a:t>Reasonable width – to accommodate anticipated number of runners</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Straight Start – ideally 100 metres before any tight turns, dependent on size of field.</a:t>
+              <a:t>Straight Start – ideally 100 metres before any tight turns, dependent on size of field</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Early bends should be gradual.</a:t>
+              <a:t>Early bends should be gradual</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Avoid downhill starts and street furniture (any street furniture to be highlighted or removed).</a:t>
+              <a:t>Avoid downhill starts and street furniture (any street furniture to be highlighted or removed)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Starter and Timekeepers are visible to each other and in contact with Race Director and Referee.</a:t>
+              <a:t>Starter and Timekeepers are visible to each other and in contact with Race Director and Referee</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D95EC6F-BABE-20A1-A9E6-D164B683501A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -20327,59 +20819,59 @@
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2928325" y="2060848"/>
             <a:ext cx="3323859" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2800" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>START DIRECTOR</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" altLang="en-US" sz="2800" b="1" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="00367C"/>
+                <a:srgbClr val="0070C0"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6147" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9A4694F-A4FE-6B8E-F72B-9A43E28AD674}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="810840" y="2584068"/>
             <a:ext cx="7558832" cy="2041585"/>
@@ -20557,75 +21049,75 @@
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The Start Director’s role is not covered in L1 Endurance Officials’ training but is a role that Officials must work with.</a:t>
+              <a:t>The Start Director’s role is not covered in L1 Endurance Officials’ training but is a role that Officials must work with</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>This module provides an understanding of the Start Director’s role and duties.</a:t>
+              <a:t>This module provides an understanding of the Start Director’s role and duties</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF354236-F73B-2180-2D20-B6E257570B46}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -20659,96 +21151,96 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADEA92EB-126E-4B48-01DD-937144EF8950}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="773695" y="1335544"/>
-            <a:ext cx="4273927" cy="461665"/>
+            <a:off x="702759" y="1347828"/>
+            <a:ext cx="2343911" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
-[...1 lines deleted...]
-                  <a:srgbClr val="00367C"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Start Director - Key Duties 1</a:t>
+              <a:t>Key Duties 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25603" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27DE147A-70B7-97E0-A333-91AE19E35A6A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="773695" y="1787936"/>
-            <a:ext cx="7633122" cy="3888244"/>
+            <a:off x="702759" y="1805375"/>
+            <a:ext cx="7774993" cy="4093428"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -20901,132 +21393,132 @@
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Good working knowledge of the event safety plan.</a:t>
+              <a:t>Good working knowledge of the event safety plan</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Contribute towards the necessary sections of the Risk Assessment and ensure implementation.</a:t>
+              <a:t>Contribute towards the necessary sections of the Risk Assessment and ensure implementation</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Design the start area to ensure traffic free, with as long a run out as possible, free of spectators and obstacles such as street furniture.</a:t>
+              <a:t>Design the start area to ensure traffic free, with as long a run out as possible, free of spectators and obstacles such as street furniture</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Clearly delineate the start line.</a:t>
+              <a:t>Clearly delineate the start line</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Ensure an effective system for the control, direction and segregation of competitors, officials and spectators.</a:t>
+              <a:t>Ensure an effective system for the control, direction and segregation of competitors, officials and spectators</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A69F110F-7591-A25C-BC63-07E82FB0A8BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -21055,203 +21547,203 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{675B0C46-2CB6-B570-F813-75A0148B67EB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="987718" y="1455167"/>
-            <a:ext cx="4273927" cy="461665"/>
+            <a:off x="561053" y="1225530"/>
+            <a:ext cx="2343911" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
-[...1 lines deleted...]
-                  <a:srgbClr val="00367C"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Start Director - Key Duties 2</a:t>
+              <a:t>Key Duties 2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{648E787B-02D1-497B-63B5-E862014A1380}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="987718" y="1916832"/>
-            <a:ext cx="7205076" cy="4329390"/>
+            <a:off x="557808" y="1651893"/>
+            <a:ext cx="8064896" cy="4539704"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="342000" lvl="1" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Ensure equipment and machinery is safe and secure.</a:t>
+              <a:t>Ensure equipment and machinery is safe and secure</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" lvl="1" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Ensure emergency vehicles have ready access / egress routes through the start area in the event of an emergency.</a:t>
+              <a:t>Ensure emergency vehicles have planned access / egress routes through the start area in the event of an emergency</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" lvl="1" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Control access to the start area.</a:t>
+              <a:t>Control access to the start area</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" lvl="1" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Ensure officials have a reserved area with sufficient space to perform their duties.</a:t>
+              <a:t>Ensure officials have a reserved area with sufficient space to perform their duties</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" lvl="1" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Ensure race staff can be readily identified.</a:t>
+              <a:t>Ensure race staff can be readily identified</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" lvl="1" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Brief police about the race start and obtain their approval to start the race.</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-GB" sz="2200" dirty="0">
+              <a:t>Brief police about the race start and obtain their approval to start the race</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
               <a:latin typeface="+mn-lt"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C294DF8E-96F9-176A-AC0C-6EC34C1CD9A0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
@@ -21282,170 +21774,187 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D68E3BD-B7FC-CB38-AA28-EC83FA456FEA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="887872" y="1742902"/>
-            <a:ext cx="4273927" cy="461665"/>
+            <a:off x="702534" y="1306692"/>
+            <a:ext cx="2188420" cy="492443"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
-[...1 lines deleted...]
-                  <a:srgbClr val="00367C"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Start Director - Key Duties 3</a:t>
+              <a:t>Key Duties 3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA7EF05A-D18A-E8DB-6E8C-B98BCEEBE6D3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="877967" y="2204567"/>
-            <a:ext cx="7416800" cy="3447098"/>
+            <a:off x="702534" y="1761203"/>
+            <a:ext cx="7775444" cy="4124206"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="342000" lvl="1" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Ensure a fair and proper start to the race, including appropriate checking of clothing, advertising material and race numbers by delegated officials.</a:t>
+              <a:t>Ensure a fair and proper start to the race, including appropriate checking of clothing, advertising material and race numbers by delegated officials</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" lvl="1" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Ensure proper arrangements exist, as far as practical, for the assembly of the fastest runners at the front.</a:t>
+              <a:t>Ensure proper arrangements exist, as far as practical, for the assembly of the fastest runners at the front</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" lvl="1" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Plan for late arrivals going to the back of the race and not barging in from the front.</a:t>
+              <a:t>Plan for late arrivals going to the back of the race and not barging in from the front</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" lvl="1" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="1200"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Walk the runners to the start.</a:t>
+              <a:t>Walk the runners to the start</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342000" lvl="1" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Provide a post-race debrief report on the start area management, including a review of safety measures identified in the event risk assessment</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70C1A8FC-CB48-8ABB-7128-0A00ED9FCA70}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -21493,77 +22002,77 @@
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1043862" y="1969676"/>
             <a:ext cx="4517583" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>End of Module Questions</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="57347" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FACDF68E-E611-22DB-10C6-81B35B3447BA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1043862" y="2492896"/>
-            <a:ext cx="7092788" cy="2780248"/>
+            <a:ext cx="7092788" cy="2041585"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -21711,1686 +22220,129 @@
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0">
+            <a:pPr marL="342000">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
-              <a:buFontTx/>
-              <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>End of module questions must be completed by the candidate, with answers inserted on your Self-Paced Module Return Form. </a:t>
-[...438 lines deleted...]
-            <a:pPr>
+              <a:t>End of module questions must be completed by the candidate, with answers inserted on your Self-Paced Module Return Form</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342000">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
-              <a:buFontTx/>
-              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Note 3 key personnel the Start Director might work with. </a:t>
-[...14 lines deleted...]
-              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>(3 marks)</a:t>
-[...93 lines deleted...]
-              <a:t>(1 mark)</a:t>
+              <a:t>All the answers can be identified from this module</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F3255F0-E12A-C4DC-711B-490505A838EB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{02A65027-5D95-4BC0-89B4-69ED8CA3508E}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>24</a:t>
+              <a:t>23</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3192371676"/>
-[...1010 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2594562003"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4233693526"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E666D8F0-CAA8-22E6-6E14-B286C07B8286}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -23412,87 +22364,87 @@
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1831071" y="2204864"/>
             <a:ext cx="5518370" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2800" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>START DIRECTOR: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>CONTENTS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6147" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C54BFF5-E3C1-183B-EE05-E3511090FEDF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2296318" y="2728084"/>
-            <a:ext cx="4587875" cy="2349361"/>
+            <a:ext cx="4587875" cy="2246769"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -23645,105 +22597,105 @@
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Roles and Responsibilities</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Resources</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Event Requirements</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Features of a Good Start</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Key Duties</a:t>
             </a:r>
@@ -23801,74 +22753,74 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E66D693-FEEB-EBBF-D339-C295E89A26A1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1061864" y="2276872"/>
-            <a:ext cx="7056784" cy="461665"/>
+            <a:off x="2213992" y="2395915"/>
+            <a:ext cx="4752528" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
-[...1 lines deleted...]
-                  <a:srgbClr val="00367C"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Start Director - Roles &amp; Responsibilities 1</a:t>
+              <a:t>Roles &amp; Responsibilities 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7171" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFF45FDD-9F22-57DD-51AD-8FC08045F2E9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1061864" y="2919135"/>
             <a:ext cx="7056784" cy="1200329"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -24054,51 +23006,51 @@
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The Start Director is responsible for the safe management of all activities concerning the start of the race.</a:t>
+              <a:t>The Start Director is responsible for the safe management of all activities concerning the start of the race</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{093B1E83-7374-6B6E-AC50-7AE6F6EDAB5C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -24127,199 +23079,210 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5075AC3-422D-B501-B740-812906762FE8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="755830" y="1556792"/>
-            <a:ext cx="6271269" cy="461665"/>
+            <a:off x="693827" y="1484784"/>
+            <a:ext cx="4679486" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
-[...1 lines deleted...]
-                  <a:srgbClr val="00367C"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Start Director - Roles &amp; Responsibilities 2</a:t>
+              <a:t>Roles &amp; Responsibilities 2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7AA890A-3C4B-1222-53D8-2EED847F1660}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="755830" y="2018457"/>
-            <a:ext cx="7668852" cy="3990836"/>
+            <a:off x="693827" y="1916832"/>
+            <a:ext cx="7792858" cy="4170372"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" i="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Here are some of the Start Directors responsibilities we have identified….</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Oversee construction of the start area, including any pens or funnels.</a:t>
-            </a:r>
+              <a:t>Oversee construction of the start area </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>including any pens or funnels</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Allocate and position race start personnel.</a:t>
+              <a:t>Allocate and position race start personnel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Liaise with ‘chip timing’ personnel, if provided. </a:t>
+              <a:t>Liaise with ‘chip timing’ personnel, if provided</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Ensure efficient arrangements exist to enable the chip timing company and timekeepers to provide an accurate set of times from the start of the race.</a:t>
+              <a:t>Ensure efficient arrangements exist to enable the chip timing company and timekeepers to provide an accurate set of times from the start of the race</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Ensure a safe and fair start to the race. </a:t>
+              <a:t>Ensure a safe and fair start to the race</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{601182AC-8031-CD49-EE37-C576C08A5F28}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -24348,96 +23311,96 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB94D02E-5DE4-7116-3522-D14A3D08A18B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="703547" y="1378569"/>
-            <a:ext cx="6271269" cy="461665"/>
+            <a:off x="618204" y="1340768"/>
+            <a:ext cx="4358886" cy="492443"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
-[...1 lines deleted...]
-                  <a:srgbClr val="00367C"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Start Director - Roles &amp; Responsibilities 3</a:t>
+              <a:t>Roles &amp; Responsibilities 3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10243" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C8F9E09-3D9A-8DE5-8256-13DDE404A630}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="703547" y="1840234"/>
-            <a:ext cx="7773417" cy="4360168"/>
+            <a:off x="618204" y="1761203"/>
+            <a:ext cx="7944103" cy="4308872"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -24590,93 +23553,93 @@
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The Start Director is responsible to the Race Director.</a:t>
+              <a:t>The Start Director is responsible to the Race Director</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Key personnel they will work with include the Race Director, Police, Race Administration, First Aid / Medical support, PA announcer, ‘Chip Timing’ company (where provided), Race Referee, Starter, Chief Timekeeper and other key race personnel who are involved with the start.</a:t>
+              <a:t>Key personnel they will work with include the Race Director, Police, Race Administration, First Aid / Medical support, PA announcer, ‘Chip Timing’ company (where provided), Race Referee, Starter, Chief Timekeeper and other key race personnel who are involved with the start</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The Start Director will have a reasonable amount of previous experience in race event management and for races with more than 1000 participants, then at least a level 2 UKA Endurance Official’s Licence would be expected.</a:t>
+              <a:t>The Start Director will have a reasonable amount of previous experience in race event management and for races with more than 1000 participants, then at least a level 2 UKA Endurance Official’s Licence would be expected</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C7D8FA3-D350-2668-2FCB-E4FC4A798531}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -24705,96 +23668,96 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D053E23-890A-4A18-D1C4-8917973B3D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="665820" y="1427404"/>
-            <a:ext cx="4257897" cy="461665"/>
+            <a:off x="558812" y="1270894"/>
+            <a:ext cx="3640740" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
-[...1 lines deleted...]
-                  <a:srgbClr val="00367C"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Start Director - Resources 1</a:t>
+              <a:t>Planning Resources</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12291" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E760392-8BBA-FDA4-252A-280FE87245AF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="665820" y="1871956"/>
-            <a:ext cx="7848872" cy="3990836"/>
+            <a:off x="558812" y="1772816"/>
+            <a:ext cx="8062888" cy="4462760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -24942,156 +23905,137 @@
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
+            <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Planning Resources:</a:t>
+              <a:t>Copy of the event safety plan and contingency plan</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClrTx/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Copy of the traffic management and marshalling plan</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClrTx/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Planned Facilities and Activities: Athletes registration, toilets, changing, bag drop-off, catering, charities, entertainment, VIP &amp; elite athlete areas, mass warm-up, ancillary events / fun run, etc.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClrTx/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Any special arrangements to ensure access to / from adjoining properties</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Copy of the event safety plan and contingency plan.</a:t>
-[...71 lines deleted...]
-              <a:t>Arrangements for refuse collection and disposal.</a:t>
+              <a:t>Arrangements for refuse collection and disposal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AB57E42-AC56-8D0A-8B50-9CD70CD1964A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -25120,96 +24064,96 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F58DFEF7-3D34-2AB6-BD7B-6B65E01E4113}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="881844" y="1304352"/>
-            <a:ext cx="4257897" cy="461665"/>
+            <a:off x="683822" y="1253966"/>
+            <a:ext cx="4044697" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
-[...1 lines deleted...]
-                  <a:srgbClr val="00367C"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Start Director - Resources 2</a:t>
+              <a:t>Race Day Resources 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11267" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9D0DC7A-03D1-CC69-899B-8CCAA6AEC6EE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="881844" y="1788828"/>
-            <a:ext cx="7416824" cy="4431983"/>
+            <a:off x="683823" y="1719972"/>
+            <a:ext cx="7812868" cy="4170372"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -25357,352 +24301,333 @@
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
-[...17 lines deleted...]
-          <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Suitable clothing, depending on weather and activities to be undertaken; including high visibility (to BS EN 471) if working on or adjacent to an open highway.</a:t>
+              <a:t>Suitable clothing, depending on weather and activities to be undertaken; including high visibility (to BS EN 471) if working on or adjacent to an open highway</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Transport for yourself, plus assistant (if required).</a:t>
+              <a:t>Transport for yourself, plus assistant (if required)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Event passes (if required).  </a:t>
+              <a:t>Event passes (if required)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Event radio, mobile phone (as applicable).</a:t>
+              <a:t>Event radio, mobile phone (as applicable)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Race day contact details for all key personnel, first aid and emergency services.</a:t>
+              <a:t>Race day contact details for all key personnel, first aid and emergency services</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Keys required for access to land or property.</a:t>
+              <a:t>Keys required for access to land or property</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94ACA6B0-DB4D-DF59-375C-B8A44334872D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{02A65027-5D95-4BC0-89B4-69ED8CA3508E}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>8</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB"/>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B726DA7-48F5-FDE1-E9DF-27767FBF7D24}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1061864" y="1844824"/>
-            <a:ext cx="4257897" cy="461665"/>
+            <a:off x="1106869" y="1484784"/>
+            <a:ext cx="4044697" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
-[...1 lines deleted...]
-                  <a:srgbClr val="00367C"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Start Director - Resources 3</a:t>
+              <a:t>Race Day Resources 2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F0C8DDD-34F7-11A0-61AE-91760E892872}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1097869" y="2306489"/>
-            <a:ext cx="7020780" cy="3108543"/>
+            <a:off x="1106869" y="1916832"/>
+            <a:ext cx="6966774" cy="3123932"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Additional Race-day Resources:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Depending on the circumstances of your race, other equipment,  may include:</a:t>
+              <a:t>Depending on the circumstances of your race, other equipment, may include:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Spare equipment for marshals, radios, radio batteries, signage, cones, barrier tape, loudhailers, etc.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Equipment for competitors, space blankets, bottled water, energy drinks etc.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C696CD46-3F6F-B69C-266A-25C81C169EF2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -27809,96 +26734,93 @@
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08EA5F22-95BC-403E-8009-C30AA1DC3D16}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>9 Endurance Level 1 - 3 Course - Start Director and Finish D</Template>
   <TotalTime></TotalTime>
-  <Words>2115</Words>
+  <Words>1689</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Custom</PresentationFormat>
-  <Paragraphs>218</Paragraphs>
-  <Slides>26</Slides>
+  <Paragraphs>190</Paragraphs>
+  <Slides>23</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>26</vt:i4>
+        <vt:i4>23</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="36" baseType="lpstr">
+    <vt:vector size="33" baseType="lpstr">
       <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Aptos Display</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Times</vt:lpstr>
       <vt:lpstr>Blank Presentation</vt:lpstr>
       <vt:lpstr>2_Custom Design</vt:lpstr>
       <vt:lpstr>1_Custom Design</vt:lpstr>
       <vt:lpstr>Custom Design</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>