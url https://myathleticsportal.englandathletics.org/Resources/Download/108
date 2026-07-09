--- v0 (2026-02-27)
+++ v1 (2026-07-09)
@@ -1,3347 +1,18197 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="10201" w:type="dxa"/>
+        <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblCellMar>
-          <w:left w:w="10" w:type="dxa"/>
-          <w:right w:w="10" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2625"/>
-        <w:gridCol w:w="7576"/>
+        <w:gridCol w:w="550"/>
+        <w:gridCol w:w="1430"/>
+        <w:gridCol w:w="142"/>
+        <w:gridCol w:w="986"/>
+        <w:gridCol w:w="1565"/>
+        <w:gridCol w:w="237"/>
+        <w:gridCol w:w="3390"/>
+        <w:gridCol w:w="59"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="856"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00691DA6" w:rsidRPr="00050EAD" w14:paraId="6FC2CFBD" w14:textId="49C67265" w:rsidTr="00815F43">
+      <w:tr w:rsidR="00BB0263" w:rsidRPr="00050EAD" w14:paraId="3BE1C6AD" w14:textId="77777777" w:rsidTr="00B27143">
         <w:trPr>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A76846B" w14:textId="74756DAB" w:rsidR="00691DA6" w:rsidRPr="00A432F0" w:rsidRDefault="00691DA6" w:rsidP="00691DA6">
-[...1 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+          <w:p w14:paraId="2A1D2A05" w14:textId="3E2E510F" w:rsidR="00BB0263" w:rsidRPr="00A55734" w:rsidRDefault="00BB0263" w:rsidP="00BB0263">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A432F0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>CANDIDATE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691DA6" w:rsidRPr="00050EAD" w14:paraId="6FC2CFBD" w14:textId="49C67265" w:rsidTr="00BB0263">
+        <w:trPr>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A76846B" w14:textId="55C1436C" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00691DA6" w:rsidP="00BB0263">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55734">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Name: </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="7576" w:type="dxa"/>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8085" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D1F7AC2" w14:textId="77777777" w:rsidR="00691DA6" w:rsidRPr="00A432F0" w:rsidRDefault="00691DA6" w:rsidP="00691DA6">
-[...5 lines deleted...]
-              <w:ind w:left="113"/>
+          <w:p w14:paraId="5D1F7AC2" w14:textId="77777777" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00691DA6" w:rsidP="00B27143">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00691DA6" w:rsidRPr="00050EAD" w14:paraId="24CF843D" w14:textId="77777777" w:rsidTr="008D18CD">
+      <w:tr w:rsidR="00691DA6" w:rsidRPr="00050EAD" w14:paraId="24CF843D" w14:textId="77777777" w:rsidTr="00B27143">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0CD4527E" w14:textId="3F16A0D6" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00AC403E" w:rsidP="00BB0263">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3192"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">URN </w:t>
+            </w:r>
+            <w:r w:rsidR="00691DA6" w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Licence No</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8085" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="486D512A" w14:textId="77777777" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00691DA6" w:rsidP="00B27143">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691DA6" w:rsidRPr="00050EAD" w14:paraId="743B231C" w14:textId="77777777" w:rsidTr="00BB0263">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35932C19" w14:textId="7244798C" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00691DA6" w:rsidP="00BB0263">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3192"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8085" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A0F9E5C" w14:textId="77777777" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00691DA6" w:rsidP="00B27143">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00050EAD" w:rsidRPr="00050EAD" w14:paraId="55BFAAC3" w14:textId="77777777" w:rsidTr="00BB0263">
+        <w:trPr>
+          <w:trHeight w:val="150"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3FC8EDDC" w14:textId="214FAD51" w:rsidR="000241D7" w:rsidRDefault="00603A88" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B02B61">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Please tick/insert your answer for each question</w:t>
+            </w:r>
+            <w:r w:rsidR="008C6E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD6A13" w:rsidRPr="00DD6A13">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">in the </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD6A13" w:rsidRPr="00DD6A13">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Answer </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD6A13" w:rsidRPr="00DD6A13">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">column </w:t>
+            </w:r>
+            <w:r w:rsidR="008C6E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">– selected answer </w:t>
+            </w:r>
+            <w:r w:rsidR="008C6E01" w:rsidRPr="001B06EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>✓</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ACCEA5C" w14:textId="00E6C0DE" w:rsidR="00934098" w:rsidRPr="00897B5C" w:rsidRDefault="00897B5C" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">The number of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D7928">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(marks)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> indicates the number of answers required for each question</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16F52601" w14:textId="54A69B1F" w:rsidR="00C16511" w:rsidRPr="004E4C65" w:rsidRDefault="00C16511" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>To</w:t>
+            </w:r>
+            <w:r w:rsidR="00F77744">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>tal marks</w:t>
+            </w:r>
+            <w:r w:rsidR="00384057">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = </w:t>
+            </w:r>
+            <w:r w:rsidR="000648C3" w:rsidRPr="00E33D5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00E33D5C" w:rsidRPr="00E33D5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00F77744">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidR="00F77744" w:rsidRPr="00B02B61">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">80% Pass mark = </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF40C3" w:rsidRPr="00CF40C3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB0263" w:rsidRPr="00050EAD" w14:paraId="45320D1B" w14:textId="77777777" w:rsidTr="00BB0263">
+        <w:trPr>
+          <w:trHeight w:val="150"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="26A93A65" w14:textId="77777777" w:rsidR="00BB0263" w:rsidRPr="00BB0263" w:rsidRDefault="00BB0263" w:rsidP="00BB0263">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E2487F" w:rsidRPr="00050EAD" w14:paraId="071747DA" w14:textId="77777777" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="150"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3CB501EA" w14:textId="48D0F92F" w:rsidR="00E2487F" w:rsidRPr="00B15339" w:rsidRDefault="002E1AC1" w:rsidP="00E61195">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Start</w:t>
+            </w:r>
+            <w:r w:rsidR="00C8314B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Director</w:t>
+            </w:r>
+            <w:r w:rsidR="00155544">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E2487F" w:rsidRPr="00B15339">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Questions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B119DB" w:rsidRPr="00050EAD" w14:paraId="4F4726D7" w14:textId="1DCB3E77" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0CD4527E" w14:textId="34297B98" w:rsidR="00691DA6" w:rsidRPr="00A432F0" w:rsidRDefault="00691DA6" w:rsidP="00691DA6">
-[...23 lines deleted...]
-            <w:tcW w:w="7576" w:type="dxa"/>
+          <w:p w14:paraId="3A6831B8" w14:textId="77777777" w:rsidR="00B119DB" w:rsidRPr="00E20FAB" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A4835DC" w14:textId="3AE7006F" w:rsidR="00B119DB" w:rsidRPr="00520807" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF0C33">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is the Start Directors principal role? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E3628">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E3628">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="770D9B7F" w14:textId="408AE21C" w:rsidR="00B119DB" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="486D512A" w14:textId="77777777" w:rsidR="00691DA6" w:rsidRPr="00A432F0" w:rsidRDefault="00691DA6" w:rsidP="00691DA6">
-[...11 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="19282A0F" w14:textId="1246F211" w:rsidR="00B119DB" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E61195">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00691DA6" w:rsidRPr="00050EAD" w14:paraId="743B231C" w14:textId="77777777" w:rsidTr="00815F43">
+      <w:tr w:rsidR="00B119DB" w:rsidRPr="00050EAD" w14:paraId="77D5E7D2" w14:textId="5A334350" w:rsidTr="00E61195">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="35932C19" w14:textId="369EC596" w:rsidR="00691DA6" w:rsidRPr="00A432F0" w:rsidRDefault="00691DA6" w:rsidP="00691DA6">
-[...4 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+          <w:p w14:paraId="77A9F1D9" w14:textId="77777777" w:rsidR="00B119DB" w:rsidRPr="00DA4216" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DB019AD" w14:textId="2F8483DF" w:rsidR="00B119DB" w:rsidRPr="00C27B31" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00824009">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>n-course runner safety</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F05ACC0" w14:textId="77777777" w:rsidR="00B119DB" w:rsidRPr="00B119DB" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BAA3A90" w14:textId="63D0DEF1" w:rsidR="00B119DB" w:rsidRPr="00740E03" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B119DB" w:rsidRPr="00050EAD" w14:paraId="2956C6E3" w14:textId="39E23FC0" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="642B6BA8" w14:textId="77777777" w:rsidR="00B119DB" w:rsidRPr="00DA4216" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70CDFC59" w14:textId="2FC92E1B" w:rsidR="00B119DB" w:rsidRPr="00CB39E5" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F06853">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Managing the race timing equipment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="66551D04" w14:textId="77777777" w:rsidR="00B119DB" w:rsidRPr="00B119DB" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="37B46B96" w14:textId="77612F00" w:rsidR="00B119DB" w:rsidRPr="00740E03" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B119DB" w:rsidRPr="00050EAD" w14:paraId="4452E93D" w14:textId="39E2FCCE" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0118C351" w14:textId="77777777" w:rsidR="00B119DB" w:rsidRPr="00DA4216" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E09AD87" w14:textId="4BD727A3" w:rsidR="00B119DB" w:rsidRPr="00D53BD8" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D53BD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>afe management of all activities concerning the start of the race</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68278420" w14:textId="77777777" w:rsidR="00B119DB" w:rsidRPr="00B119DB" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="540935FD" w14:textId="2468EBB7" w:rsidR="00B119DB" w:rsidRPr="00740E03" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B119DB" w:rsidRPr="00050EAD" w14:paraId="71A612B9" w14:textId="56295304" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BCA9C4B" w14:textId="77777777" w:rsidR="00B119DB" w:rsidRPr="00DA4216" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="66DAC435" w14:textId="06139AD8" w:rsidR="00B119DB" w:rsidRPr="009D0DEF" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A7E97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Managing the finish funnel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="07150435" w14:textId="77777777" w:rsidR="00B119DB" w:rsidRPr="00B119DB" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A62ABC1" w14:textId="47EA6AEE" w:rsidR="00B119DB" w:rsidRPr="00740E03" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="0AC88B2E" w14:textId="1D639437" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4ECD3C87" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E20FAB" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3297F616" w14:textId="2E8B710C" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF1935">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What are the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Start</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF1935">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Directors key responsibilities? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520807">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520807">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="00BA78BF" w14:textId="2F18D351" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1039CC50" w14:textId="666F9906" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E61195">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B119DB" w:rsidRPr="00050EAD" w14:paraId="1ADBEAA2" w14:textId="72468E06" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A900760" w14:textId="77777777" w:rsidR="00B119DB" w:rsidRPr="00DA4216" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1277D966" w14:textId="524409DA" w:rsidR="00B119DB" w:rsidRPr="00D71162" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B0D88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Starting the race</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51D20090" w14:textId="77777777" w:rsidR="00B119DB" w:rsidRPr="00B119DB" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17C37FC2" w14:textId="3C8B94A3" w:rsidR="00B119DB" w:rsidRPr="00740E03" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B119DB" w:rsidRPr="00050EAD" w14:paraId="7C1F872F" w14:textId="6CA9A6D2" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01C514C2" w14:textId="77777777" w:rsidR="00B119DB" w:rsidRPr="00DA4216" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="00BA0A08" w14:textId="1D7ADC4A" w:rsidR="00B119DB" w:rsidRPr="004475F0" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004475F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Construction of the start area</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="339E28E0" w14:textId="77777777" w:rsidR="00B119DB" w:rsidRPr="00B119DB" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4371C36B" w14:textId="01C6685B" w:rsidR="00B119DB" w:rsidRPr="00740E03" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B119DB" w:rsidRPr="00050EAD" w14:paraId="033C5F6A" w14:textId="27B046ED" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="755AEC67" w14:textId="77777777" w:rsidR="00B119DB" w:rsidRPr="00DA4216" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C2C1C09" w14:textId="5E417A3E" w:rsidR="00B119DB" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009431F5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>hecking club vests</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18CA3CE2" w14:textId="77777777" w:rsidR="00B119DB" w:rsidRPr="00B119DB" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="309DB981" w14:textId="116CDF96" w:rsidR="00B119DB" w:rsidRPr="00740E03" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B119DB" w:rsidRPr="00050EAD" w14:paraId="2274B0E7" w14:textId="7781C815" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D573487" w14:textId="77777777" w:rsidR="00B119DB" w:rsidRPr="00DA4216" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0586E10F" w14:textId="634200A9" w:rsidR="00B119DB" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Ensure a s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00422F45">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">afe and fair </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">race </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00422F45">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">start </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="03B709FA" w14:textId="77777777" w:rsidR="00B119DB" w:rsidRPr="00B119DB" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="48E5BE52" w14:textId="0358E0DC" w:rsidR="00B119DB" w:rsidRPr="00740E03" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="0C0DDC4F" w14:textId="1413A83D" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="437AC5E3" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E20FAB" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="58067D9D" w14:textId="7F27920D" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009621F3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Who is </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009621F3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Start Director responsible to?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A67309">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C27789">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F93D656" w14:textId="0D366D89" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5129D751" w14:textId="7C14CFE5" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E61195">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B119DB" w:rsidRPr="00050EAD" w14:paraId="671E3EDB" w14:textId="656B0CB1" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0AC9883C" w14:textId="77777777" w:rsidR="00B119DB" w:rsidRPr="00DA4216" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="707C2ED9" w14:textId="725A40AB" w:rsidR="00B119DB" w:rsidRPr="00851131" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Race Referee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="027CB0C4" w14:textId="77777777" w:rsidR="00B119DB" w:rsidRPr="00B119DB" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56D2C6B4" w14:textId="5D7C3EA9" w:rsidR="00B119DB" w:rsidRPr="008B7AE0" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B119DB" w:rsidRPr="00050EAD" w14:paraId="110F38E7" w14:textId="392631B8" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E5E3380" w14:textId="77777777" w:rsidR="00B119DB" w:rsidRPr="00DA4216" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EEA641B" w14:textId="02E948B0" w:rsidR="00B119DB" w:rsidRPr="004D4BF3" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D4BF3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Course Director</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C336369" w14:textId="77777777" w:rsidR="00B119DB" w:rsidRPr="00B119DB" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="094E2E5F" w14:textId="25327807" w:rsidR="00B119DB" w:rsidRPr="008B7AE0" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B119DB" w:rsidRPr="00050EAD" w14:paraId="787D9BFE" w14:textId="78269407" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E0CA439" w14:textId="77777777" w:rsidR="00B119DB" w:rsidRPr="00DA4216" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3604FD7E" w14:textId="695E184D" w:rsidR="00B119DB" w:rsidRPr="00E06A7F" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E06A7F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Race Director</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B6E193F" w14:textId="77777777" w:rsidR="00B119DB" w:rsidRPr="00B119DB" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B09D29D" w14:textId="4BB64B28" w:rsidR="00B119DB" w:rsidRPr="008B7AE0" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B119DB" w:rsidRPr="00050EAD" w14:paraId="675DF338" w14:textId="258F3443" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05D65B95" w14:textId="77777777" w:rsidR="00B119DB" w:rsidRPr="00DA4216" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B8423CC" w14:textId="7F438D0F" w:rsidR="00B119DB" w:rsidRPr="001767C2" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001767C2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Chief timekeeper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="03C58252" w14:textId="77777777" w:rsidR="00B119DB" w:rsidRPr="00B119DB" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="01D4C0D7" w14:textId="38006F95" w:rsidR="00B119DB" w:rsidRPr="008B7AE0" w:rsidRDefault="00B119DB" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="63B7312F" w14:textId="418C3348" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A488855" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E20FAB" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA2E850" w14:textId="04110E93" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE0BAC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">key </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0BAC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">race officials might </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0BAC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Start</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0BAC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Director interact with? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>ark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="429FE246" w14:textId="15C5A473" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A981BB6" w14:textId="5A428C78" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E61195">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="384D297A" w14:textId="764F0E95" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05E6B61D" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00DA4216" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EE5286F" w14:textId="09D24B7E" w:rsidR="00E61195" w:rsidRPr="00685C35" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00685C35">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Course Marshals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15FC1F97" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51EF4F95" w14:textId="6BA437C3" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="5A478F4A" w14:textId="19CC9F52" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="033D109B" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00DA4216" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B2B145" w14:textId="643AB3F5" w:rsidR="00E61195" w:rsidRPr="00553640" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00996AB8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Race </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Referee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4533AD67" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A08C835" w14:textId="32DF8D12" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="55C19C9B" w14:textId="142813F4" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0650F7F5" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00DA4216" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B451EF5" w14:textId="71AE72E2" w:rsidR="00E61195" w:rsidRPr="00553640" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Starter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F39F1D2" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60923B86" w14:textId="518D927F" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="28599E0E" w14:textId="762DEDBA" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7FA1CD08" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00DA4216" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D43AD3B" w14:textId="46DA1301" w:rsidR="00E61195" w:rsidRPr="008E217C" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Rope Control Chief</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C6E0F60" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B05F34D" w14:textId="741E60A2" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="289EBE64" w14:textId="72D693F9" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="11114F0A" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E20FAB" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6011DED7" w14:textId="3B4D8ADA" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Who else</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> might a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Start Director</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> interact with</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(2 marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="08C75776" w14:textId="54952E26" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF7BB2F" w14:textId="7A184AEE" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E61195">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="54808667" w14:textId="2448CD59" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6FEA994E" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00311489" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16083907" w14:textId="0BFB4FE5" w:rsidR="00E61195" w:rsidRPr="00780099" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Line Judge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30E27602" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17FA9F5C" w14:textId="13D6C223" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="08E7B251" w14:textId="7E620BEB" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="537DD5AA" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00311489" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D7ABE6A" w14:textId="471D028C" w:rsidR="00E61195" w:rsidRPr="00016D08" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Police</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6288EC69" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1270432A" w14:textId="1CA434C3" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="2C1983F3" w14:textId="6E11B33C" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BB07DAE" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00311489" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CD25526" w14:textId="3FE3B88E" w:rsidR="00E61195" w:rsidRPr="003B672E" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Sector Marshal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CADB406" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3815F6C3" w14:textId="60A9C9C0" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="1DC2F1C2" w14:textId="7387C5F2" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2ABEC4A3" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00311489" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="738A5A9B" w14:textId="1E9B043C" w:rsidR="00E61195" w:rsidRPr="00416139" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>First Aid</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D483F25" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC1D258" w14:textId="4ED71B89" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="12EDF6C8" w14:textId="03A5B5AF" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0981DD9D" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E20FAB" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="561F8995" w14:textId="66F95809" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC6F9D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What experience should </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC6F9D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Start Director have?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00874194">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00311489">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00311489">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="39A2B7E2" w14:textId="39F0ABFF" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0737A2BD" w14:textId="61032BCD" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E61195">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="457B46F1" w14:textId="77777777" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="79410831" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00DB27E9" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE43609" w14:textId="1DA39D13" w:rsidR="00E61195" w:rsidRPr="00BC40D2" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F725C0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>xperience in race event management</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="15A0FF91" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="23F9E963" w14:textId="5C752889" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="42E89D67" w14:textId="77777777" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7FA7C99C" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00DB27E9" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62EE6606" w14:textId="4A517866" w:rsidR="00E61195" w:rsidRPr="00734C90" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00337F25">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Experience in calibrating transponder timing mats</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F5BCB72" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00734C90" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6ECCD3DC" w14:textId="687DDB87" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="1EF9408A" w14:textId="77777777" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33D67E14" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00DB27E9" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="46AF9690" w14:textId="48719BEB" w:rsidR="00E61195" w:rsidRPr="00DB27E9" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Experience in</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA3654">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>us</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ing</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA3654">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>n electronic starting system</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A6C8B9E" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="592FEF39" w14:textId="683A94D5" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="2208F047" w14:textId="77777777" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B2DB803" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00DB27E9" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03F928AE" w14:textId="7C871505" w:rsidR="00E61195" w:rsidRPr="00155544" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Experience in catering management</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="460BC315" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="089A49AC" w14:textId="51550774" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="5879AB33" w14:textId="77777777" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77166ABB" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E20FAB" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="32097E79" w14:textId="3EB45624" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB138A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What race-day resources </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>does a Start</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB138A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Director need? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>ark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6105EBF8" w14:textId="06B19F16" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3145A939" w14:textId="6730C04B" w:rsidR="00E61195" w:rsidRPr="001E0189" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E61195">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="12769A09" w14:textId="77777777" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7AE24A4B" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00751A11" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56491110" w14:textId="015C0C47" w:rsidR="00E61195" w:rsidRPr="000B65E2" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B65E2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Finish Area Layout</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BA2D6F8" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C20695B" w14:textId="2F7B6372" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="10A3E1CA" w14:textId="77777777" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18444D38" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00751A11" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F532979" w14:textId="0062668A" w:rsidR="00E61195" w:rsidRPr="00112DC8" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112DC8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ontact details for key personnel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D662AED" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="046ACF6B" w14:textId="4F5DD2A0" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="29ACE37F" w14:textId="77777777" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B5F3F91" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00751A11" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40169855" w14:textId="5639C3AE" w:rsidR="00E61195" w:rsidRPr="00751A11" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Bluetooth speaker for athlete warm-up playlists</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6403EE66" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DDEDC0E" w14:textId="7A31CFF5" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="549AFAB2" w14:textId="77777777" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="68A053E1" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00751A11" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="69BEC949" w14:textId="7696ACB7" w:rsidR="00E61195" w:rsidRPr="000E0EA1" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105C84">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Suitable clothing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="74B4515F" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="573CDA99" w14:textId="59F7062A" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="7E75A130" w14:textId="77777777" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="242FA16B" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E20FAB" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5250390C" w14:textId="6DA35CC6" w:rsidR="00E61195" w:rsidRPr="00E208F2" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E208F2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">planning </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E208F2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">resources does </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E208F2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Start</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E208F2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Director need? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(2 marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E3A7405" w14:textId="2D3CAAC8" w:rsidR="00E61195" w:rsidRPr="00E208F2" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA95D85" w14:textId="0B709540" w:rsidR="00E61195" w:rsidRPr="001E0189" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E61195">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="3114D4D7" w14:textId="44F8F57F" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6CFAC576" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00DA4216" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B76367A" w14:textId="530C37F3" w:rsidR="00E61195" w:rsidRPr="00277633" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277633">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Planned Facilities and Activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1283B047" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DEEE573" w14:textId="3FDCBE77" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="4C0CE641" w14:textId="38D11FFC" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="073612F3" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00DA4216" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4081BBC2" w14:textId="0E1335A5" w:rsidR="00E61195" w:rsidRPr="007A6E12" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A6E12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>vent safety and contingency plan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C7C02D8" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="49C4EAA7" w14:textId="6C83EF30" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="5C7BC787" w14:textId="16330B33" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CEE4937" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00DA4216" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0273D2A3" w14:textId="37BDF371" w:rsidR="00E61195" w:rsidRPr="00EC4163" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC4163">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Course map</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DEFBBAB" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F4172CD" w14:textId="41895E34" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="74D2FF5E" w14:textId="5056F34E" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CA8FADC" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00DA4216" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="79ACCA1F" w14:textId="3727977F" w:rsidR="00E61195" w:rsidRPr="008E1E1A" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA12FD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Race</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA12FD">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA12FD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>prize list</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7754A83B" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="32C0CE67" w14:textId="629488E5" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="414DCCCA" w14:textId="75770BCA" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D9BBFF1" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E20FAB" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B1F7810" w14:textId="3C5A8151" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00114E5A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Who should the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Start</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00114E5A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Director consult with</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00114E5A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>when deciding on</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00114E5A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the precise location of the finish line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00114E5A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>ark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="71B902ED" w14:textId="341DCFF1" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="730C31B3" w14:textId="76BF2691" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E61195">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="1788C702" w14:textId="77777777" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="61F3A5D6" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="007F2415" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B2DDDDB" w14:textId="3FE25CAC" w:rsidR="00E61195" w:rsidRPr="007F2415" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Race Director</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BB97F47" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09A4EF9B" w14:textId="1CBA2210" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="3037A0ED" w14:textId="77777777" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A4313D1" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="007F2415" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A5BF89D" w14:textId="3BFAA741" w:rsidR="00E61195" w:rsidRPr="00525C31" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525C31">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Starter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="32C37965" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="455D8802" w14:textId="0FF485F3" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="4E4A6CAA" w14:textId="77777777" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="629A278E" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="007F2415" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EEC5531" w14:textId="1EDAFA13" w:rsidR="00E61195" w:rsidRPr="007F2415" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Referee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62AC6480" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B8D1423" w14:textId="7273E1DA" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="301BE0F6" w14:textId="77777777" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18378975" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="007F2415" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="25A0FCDC" w14:textId="2E34E2D1" w:rsidR="00E61195" w:rsidRPr="0078661D" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078661D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>First Aid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Personnel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1696AC4B" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C1155F8" w14:textId="114EC98C" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="4CD7EDAD" w14:textId="77777777" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0ADD6CF2" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E20FAB" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA9472B" w14:textId="4EFBF950" w:rsidR="00E61195" w:rsidRPr="002C080A" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C080A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">documentation would be needed to determine the precise location of a road race </w:t>
+            </w:r>
+            <w:r w:rsidR="00A709BF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>start</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> line?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C080A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048042E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048042E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="56DAD012" w14:textId="343167DB" w:rsidR="00E61195" w:rsidRPr="002C080A" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="581C32DB" w14:textId="666A023D" w:rsidR="00E61195" w:rsidRPr="001E0189" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E61195">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="7960962F" w14:textId="77777777" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D68D41D" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="0042365C" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="599E1C5F" w14:textId="273B0042" w:rsidR="00E61195" w:rsidRPr="005F41B2" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F41B2">
+              <w:t>Event Licence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CD4360C" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="005F41B2" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21B35F6D" w14:textId="0B692C46" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="2D4878A4" w14:textId="77777777" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="49DA1F47" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="0042365C" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FEECF51" w14:textId="793D0F47" w:rsidR="00E61195" w:rsidRPr="0042365C" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Risk Assessments</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="43D253B5" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="17943F2E" w14:textId="2BD274A9" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="3ED120F5" w14:textId="77777777" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5EB49657" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="0042365C" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50F85D9F" w14:textId="3F3B6D57" w:rsidR="00E61195" w:rsidRPr="0042365C" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB2E22">
+              <w:t>Course Measurement report</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F1BD2C1" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="632C8AAE" w14:textId="62B32EEB" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="5658E493" w14:textId="77777777" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77EA387C" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="0042365C" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F85D2F2" w14:textId="244EA598" w:rsidR="00E61195" w:rsidRPr="00892B64" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Race E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00892B64">
+              <w:t>ntry</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00892B64">
+              <w:t>egistration Forms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FBAE105" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00892B64" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BFA8F50" w14:textId="3B1CECF2" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="0CAAB393" w14:textId="77777777" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B67892D" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E20FAB" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E0675C3" w14:textId="0972AF4A" w:rsidR="00E61195" w:rsidRPr="00284D15" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00284D15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How many metres should any turns in the course ideally be from </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00284D15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>start line?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00116C5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00116C5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="76426519" w14:textId="4140F31B" w:rsidR="00E61195" w:rsidRPr="00284D15" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E0A1C3" w14:textId="73BB1A23" w:rsidR="00E61195" w:rsidRPr="001E0189" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E61195">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="21987C77" w14:textId="1A4E9890" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="60B62617" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00DA4216" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46E02FD9" w14:textId="474F58A7" w:rsidR="00E61195" w:rsidRPr="005F434D" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>300 meters</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C83C33D" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="543F906C" w14:textId="337B4E9E" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="32A6F13C" w14:textId="6F126BD4" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71EB9288" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00DA4216" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7561592C" w14:textId="334434F3" w:rsidR="00E61195" w:rsidRPr="00FC1BBC" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009611EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>100 metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D82EBC7" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30BFA4F8" w14:textId="5DF51065" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="0AE7D5C4" w14:textId="701E6C41" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1BACB261" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00DA4216" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B440104" w14:textId="793E1D81" w:rsidR="00E61195" w:rsidRPr="009611EA" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00442C7B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>It doesn’t matter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7051C9B3" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A2BFEAF" w14:textId="231ED157" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="4A02C404" w14:textId="3D29FFC5" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B007579" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00DA4216" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BA7A8C7" w14:textId="72270918" w:rsidR="00E61195" w:rsidRPr="00442C7B" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00442C7B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>00 meters</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FA4EDF4" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F45EF87" w14:textId="640785CD" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="302DBB41" w14:textId="30BCC9D8" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6726B29B" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E20FAB" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="529EC664" w14:textId="79BAA0E6" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC6695">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Wh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>at</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC6695">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> should </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC6695">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Starter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC6695">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>position</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC6695">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC6695">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">at the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">race </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC6695">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">start </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>ensure</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB596C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E53D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E53D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E53D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="056FA3E1" w14:textId="5A274699" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="559843AD" w14:textId="2FCC3F2A" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E61195">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="6626BEE6" w14:textId="17B2DCE4" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4AD92180" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="006B68C4" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06E6FA8E" w14:textId="2F69CA00" w:rsidR="00E61195" w:rsidRPr="00F57368" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Starter can hear </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF5565">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the acoustic </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF5565">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>gun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF5565">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> report</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> clearly</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00D39E01" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43D0C655" w14:textId="73AE4D2D" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="6B4027A6" w14:textId="5B5492C7" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="79FC8696" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="006B68C4" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="67C42805" w14:textId="0FEF478E" w:rsidR="00E61195" w:rsidRPr="00B52B15" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:b/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00A432F0">
+              </w:rPr>
+              <w:t>Starter has a c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006452AE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:b/>
-[...8 lines deleted...]
-            <w:tcW w:w="7576" w:type="dxa"/>
+              </w:rPr>
+              <w:t>lear view of the entire start line</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E35B10E" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-[...6 lines deleted...]
-              <w:ind w:left="113"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="568FBB4D" w14:textId="14AA240D" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="6F300674" w14:textId="5BE7C28D" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E0FF3D8" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="006B68C4" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="350A8228" w14:textId="169291F5" w:rsidR="00E61195" w:rsidRPr="00AF3414" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Starter cannot be seen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00246AB8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>raising his arm</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00246AB8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>by the runners</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00246AB8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>to avoid false starts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E207737" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00AF3414" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="651F7702" w14:textId="11755A93" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00410D39" w:rsidRPr="00050EAD" w14:paraId="0A055A2C" w14:textId="77777777" w:rsidTr="00F62D16">
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="1C61DF17" w14:textId="7D65BC8F" w:rsidTr="00E61195">
         <w:trPr>
-          <w:trHeight w:val="150"/>
+          <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10201" w:type="dxa"/>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20748CC0" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="006B68C4" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="324857ED" w14:textId="6874CCEA" w:rsidR="00E61195" w:rsidRPr="000F0804" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Starter is v</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F5B98">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>isible to the runners and Timekeepers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="17CD90FE" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="42FFC385" w14:textId="0DEEA8C7" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="77BA1E37" w14:textId="64D8AD03" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4DCB5901" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E20FAB" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D224B94" w14:textId="3FA4CE86" w:rsidR="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC6695">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Wh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>at</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC6695">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> should the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Timekeepers </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC6695">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>position</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC6695">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC6695">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">at the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">race </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC6695">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">start </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>ensure</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB596C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048042E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048042E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="39036876" w14:textId="7C6E6680" w:rsidR="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6772428D" w14:textId="325F3E34" w:rsidR="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E61195">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="0003506D" w14:textId="77777777" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33B6C693" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00DF49DE" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05ECC042" w14:textId="39B3C799" w:rsidR="00E61195" w:rsidRPr="00BC5428" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA4515">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Timekeepers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> have a clear view of the runners at the start</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19756E92" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6698690F" w14:textId="3698A818" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="56CFF68C" w14:textId="77777777" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1567DE97" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00DF49DE" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD2F7A2" w14:textId="522607B3" w:rsidR="00E61195" w:rsidRPr="00CA4515" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA4515">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Timekeepers have a clear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> view of the Referee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E9D32BB" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5472E535" w14:textId="052885AF" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="4DC77577" w14:textId="77777777" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13109BFE" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00DF49DE" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F3D1871" w14:textId="528C2CEF" w:rsidR="00E61195" w:rsidRPr="004A0174" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA4515">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Timekeepers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> have a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003471D9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>clear view of the Starter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1886FC35" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65DF9797" w14:textId="2BF2B142" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="0D337759" w14:textId="77777777" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77F22880" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00DF49DE" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2008A146" w14:textId="35475003" w:rsidR="00E61195" w:rsidRPr="00324537" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Timekeepers have a clear view</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00324537">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00324537">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the finish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> line</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B14826A" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="061FCE21" w14:textId="77DE028B" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="6DF79A7D" w14:textId="77777777" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="03DAB6A2" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E20FAB" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="789D2643" w14:textId="5300F270" w:rsidR="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC3FC0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>Which of the following starts is the best to adopt?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048042E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048042E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048042E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="22884D5F" w14:textId="7CBCF654" w:rsidR="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FD1C822" w14:textId="7842DCBD" w:rsidR="00E61195" w:rsidRPr="001E0189" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E61195">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="2288FC1B" w14:textId="42EF9195" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6ACD6A61" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00DA4216" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6577085E" w14:textId="47D9D679" w:rsidR="00E61195" w:rsidRPr="00E93ED7" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>A start with early tight bends</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B83526A" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BB0E77A" w14:textId="4482DDC9" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="1E701907" w14:textId="32E05D5C" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="02CD1D5B" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00DA4216" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="11EBCEFA" w14:textId="3703E1E1" w:rsidR="00E61195" w:rsidRPr="00C83ADF" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C83ADF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>A start which is flat or up-hill</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="46D1DB06" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="646A50FC" w14:textId="27CEE271" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="11A090C6" w14:textId="5BCFB271" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C0CFC6E" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00DA4216" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="593CEEC3" w14:textId="4DC1AE38" w:rsidR="00E61195" w:rsidRPr="0062211C" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004812AC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>A start that flows downhill</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C36B281" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49FD8612" w14:textId="569BA5DB" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="4CB3ACE6" w14:textId="7A256F9A" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57DEBEEA" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00DA4216" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="174EFFAF" w14:textId="7D5D837D" w:rsidR="00E61195" w:rsidRPr="00F45338" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C2DBC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A start </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>on flat uneven gnarled ground</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="13D7087F" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="09375A57" w14:textId="503B73D1" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="5F30E69C" w14:textId="59ECA39A" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E4B4DD2" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E20FAB" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="49F5364C" w14:textId="1DFDACB4" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C6897">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What should </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C6897">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C6897">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">tart </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C6897">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">irector do in the presence of street furniture in the start area? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>ark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A2C2F81" w14:textId="17052223" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="664D42C1" w14:textId="3AFB58B4" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E61195">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="334B6050" w14:textId="72659EAA" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="657566AE" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00DA4216" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63F118A5" w14:textId="078BA587" w:rsidR="00E61195" w:rsidRPr="00B432A6" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Move the start forward to avoid the offending street furniture</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BF7CFE6" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F84CCEE" w14:textId="22680796" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="5B62036A" w14:textId="0A14DDF2" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="075FCE25" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00DA4216" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="017407F5" w14:textId="2A9F4125" w:rsidR="00E61195" w:rsidRPr="00F839D0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Reverse start, in opposite direction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A9FC29E" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D9349AE" w14:textId="3CDECE5E" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="266A30EF" w14:textId="2E432F14" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A29E94D" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00DA4216" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14E81494" w14:textId="723A159E" w:rsidR="00E61195" w:rsidRPr="002E733E" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00991040">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ighlight or remove</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A8F47D8" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6271DC5E" w14:textId="6EB11569" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="1FF34572" w14:textId="6DB45692" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52E3F905" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00DA4216" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED51780" w14:textId="6CDA9654" w:rsidR="00E61195" w:rsidRPr="002E733E" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009928F7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>gnoring obstacle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009928F7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> leav</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009928F7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the runners to navigate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> around it</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F64356C" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A6A12E1" w14:textId="6B477519" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="6C4E2365" w14:textId="1DBDE526" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52BBE5E1" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E20FAB" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D6EBCD0" w14:textId="27D7365B" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How can </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA61B8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>runners bunching during the start of a race</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be avoided?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA61B8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>ark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0882195E" w14:textId="7E0293F8" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="190C98FB" w14:textId="43F37B6B" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E61195">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="57F8C6C3" w14:textId="0147D32F" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0934B8F9" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00CD69A2" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46A8E227" w14:textId="1D125AC7" w:rsidR="00E61195" w:rsidRPr="008B7AE0" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D41EA6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>tart should be as wide as possib</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>le</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127E44">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127E44">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> run straight for as far as possible </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A38D74D" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B7D5AC3" w14:textId="0A23CB3F" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="1E30BC9C" w14:textId="01D51B04" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4265C223" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00CD69A2" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D583DE" w14:textId="0941F343" w:rsidR="00E61195" w:rsidRPr="00A76D30" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Reduce start line width</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="00785CE2" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="677A1EB3" w14:textId="2988CEF5" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="522E694C" w14:textId="13764BDF" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4432D985" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00CD69A2" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DCFA65E" w14:textId="5A197014" w:rsidR="00E61195" w:rsidRPr="00C44E20" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Gradual early bends</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A092235" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C49570B" w14:textId="63BB7876" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="659C98A1" w14:textId="7EBE38EC" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="598A59E8" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00CD69A2" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BA7F632" w14:textId="590857C4" w:rsidR="00E61195" w:rsidRPr="0055726A" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Enforce a strict 1-metre social distancing rule</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="22711BC5" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="629AB749" w14:textId="014A8230" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="67E570BF" w14:textId="06F3FE59" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="06234137" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E20FAB" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1189A0AB" w14:textId="7C32D88B" w:rsidR="00E61195" w:rsidRPr="001731EA" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D05A8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What would employing start zones allow a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D05A8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tart </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D05A8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>irector to do?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E3628">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D9D4586" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="001731EA" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="59714A09" w14:textId="0E03A9FF" w:rsidR="00E61195" w:rsidRPr="001731EA" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="5990B179" w14:textId="4A1413D7" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4ADEA7BD" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00023D20" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AD5DD1E" w14:textId="7D18B1BF" w:rsidR="00E61195" w:rsidRPr="00921EF3" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Allow individual club members to meet and start together</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="022D213C" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F49F079" w14:textId="5BF286E0" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="4E615F67" w14:textId="4C10F973" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73BCD6DF" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="006E3D25" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E8C107D" w14:textId="34BCB935" w:rsidR="00E61195" w:rsidRPr="001F663C" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Assemble runners in their ability ranges</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ABE10C9" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="423E9C00" w14:textId="25564C69" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="67ADC608" w14:textId="476B8BA4" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0895E403" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="006E3D25" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="795908A6" w14:textId="6B280404" w:rsidR="00E61195" w:rsidRPr="00D82954" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Allow runners to choose which zone they start from</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D869DA8" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03D900A7" w14:textId="781A2191" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="7AEFFC20" w14:textId="4F3CC1BB" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C14333A" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="006E3D25" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DFE2C22" w14:textId="3646E92B" w:rsidR="00E61195" w:rsidRPr="009831FF" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Create seeding time penalties for the faster runners</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C650E76" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E1059D" w14:textId="4710D916" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="51352FBD" w14:textId="111B3FDC" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="677B64C9" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E20FAB" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="03D65987" w14:textId="53F01C6B" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>Why</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D1FCE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> would time boards be utilised at the start of a race?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>ark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3047E01E" w14:textId="032CB3F7" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D6DA7DF" w14:textId="6500AA20" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E61195">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="04E3BFAC" w14:textId="462C99F7" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="00753922" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00DA4216" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C1D8E2B" w14:textId="79487675" w:rsidR="00E61195" w:rsidRPr="002B1CCF" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To give your chip timed result</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AF4A1ED" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="381B6B61" w14:textId="554D8BAF" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="22CE05AD" w14:textId="706BCA11" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="303CE35E" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00DA4216" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AEB5FFC" w14:textId="6EAB9C3D" w:rsidR="00E61195" w:rsidRPr="00BC7EF5" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE144C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To calibrate athletes' personal GPS watches</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0944BEFF" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7233E921" w14:textId="3074BB5D" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="0B54854A" w14:textId="6DB13C8E" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="54BC85BE" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00DA4216" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F639B95" w14:textId="1A99103B" w:rsidR="00E61195" w:rsidRPr="00E0544E" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A2FFD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To trigger chip-timing mats</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29DEE113" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="436D01A8" w14:textId="457EBB29" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="1EF432F4" w14:textId="42D48414" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="448A1969" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00DA4216" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="00FDAD76" w14:textId="5235854C" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">To assemble runners in their expected finishing time zones </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A02FB15" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDBDBDD" w14:textId="0BEE8F7A" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="592D49C2" w14:textId="2625EB27" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="19537F21" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E20FAB" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3340D4B7" w14:textId="543BD996" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Who or what should be excluded from the race start area exclusion zone?   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>ark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="52EB3EBB" w14:textId="62A0DAE6" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="17BB03D3" w14:textId="4FFA8557" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E61195">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="36FAD59E" w14:textId="4FD4D0E4" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39736E6E" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00DA4216" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C60571E" w14:textId="4C669C53" w:rsidR="00E61195" w:rsidRPr="00E10DF7" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Athletes entered for the race</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7414CD07" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="325E92CC" w14:textId="3C61194F" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="0A70B4C8" w14:textId="034B0B12" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4FE1DF52" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00DA4216" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="27412D39" w14:textId="38935743" w:rsidR="00E61195" w:rsidRPr="00D24B0F" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Traffic</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D56EFFC" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70F466BC" w14:textId="7E40F72A" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="66F9A79C" w14:textId="4BACE690" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20D424AA" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00DA4216" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="058F5698" w14:textId="7391601B" w:rsidR="00E61195" w:rsidRPr="00F5790D" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Spectators</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EEFBF37" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="431608E4" w14:textId="12CC9EAB" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="5B6BAAA2" w14:textId="3D7E60F3" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57804827" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00DA4216" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F5CEFE2" w14:textId="24890D4A" w:rsidR="00E61195" w:rsidRPr="00006A85" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Race Referee and Chief Timekeeper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D7B1376" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="345A2B63" w14:textId="31232CD1" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="441B93DC" w14:textId="093C649F" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C7DFAAB" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E20FAB" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="18064897" w14:textId="2C5C381B" w:rsidR="00E61195" w:rsidRPr="005C6E23" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>What hazards might need to be addressed at a road race start?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E53D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E53D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E53D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6766E37F" w14:textId="51331C0E" w:rsidR="00E61195" w:rsidRPr="005C6E23" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CECDAC9" w14:textId="30C83122" w:rsidR="00E61195" w:rsidRPr="005C6E23" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E61195">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="25827101" w14:textId="5F9CACB1" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="710431F1" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00D46EC2" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48FCCE48" w14:textId="2440C44D" w:rsidR="00E61195" w:rsidRPr="006F2727" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Extreme density of finishers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B17EF11" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1899EF66" w14:textId="41E78CF8" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="76703D3F" w14:textId="2FE258F6" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18360CD5" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00D46EC2" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C96F635" w14:textId="0879B56B" w:rsidR="00E61195" w:rsidRPr="00607534" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D83D27">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>arked vehicles</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="601266E1" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="197BA52B" w14:textId="1D4E4DFB" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="3C73EF7C" w14:textId="2A7FC00A" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4AEA8C9A" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00D46EC2" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2320CD62" w14:textId="671E4F36" w:rsidR="00E61195" w:rsidRPr="009C7D5B" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Finish gantry collapse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="225F9D4C" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01F705B2" w14:textId="475BA898" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="33114C82" w14:textId="18451F99" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="46B73B71" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00D46EC2" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E703E41" w14:textId="7F3841BA" w:rsidR="00E61195" w:rsidRPr="00755905" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00646BFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Street furniture</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C1D902A" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED9F7D7" w14:textId="4108DD46" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="67FBB233" w14:textId="62FFE87E" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F8EA975" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E20FAB" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F07C41E" w14:textId="0D872329" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C080A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>documentation would be needed to determine the precise location of a road race start line?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C080A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E53D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E53D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="478D7B8E" w14:textId="570D2E00" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E8704AA" w14:textId="2FAAACEA" w:rsidR="00E61195" w:rsidRPr="00520807" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E61195">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="1F24B291" w14:textId="6BAE0848" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DF03FBF" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="001857EC" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44CA4778" w14:textId="65343AC5" w:rsidR="00E61195" w:rsidRPr="0024751F" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024751F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Course Measurement report</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35E92491" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E80901F" w14:textId="21C8F845" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="1CDBE6D7" w14:textId="460E2ABE" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5DE334B3" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="001857EC" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70699090" w14:textId="556881CB" w:rsidR="00E61195" w:rsidRPr="00DB25CE" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Competitors</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D6BB1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D6BB1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ace </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D6BB1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ap</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EDB0A8B" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="288A8A26" w14:textId="7C7F688E" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="7C965C3E" w14:textId="30B76001" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B3389C4" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="001857EC" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4338FEDE" w14:textId="071746C0" w:rsidR="00E61195" w:rsidRPr="00CB13C1" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0040666F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Local Authority Road Closure Order</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6952834F" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05EAD4D1" w14:textId="52462DA9" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="07DB63BE" w14:textId="6D58C316" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F5DAF4F" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="001857EC" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="381B3C0C" w14:textId="785C9F63" w:rsidR="00E61195" w:rsidRPr="00646BFA" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Event Risk Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="139B93DE" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="01410C0C" w14:textId="5F3BC904" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="762ED776" w14:textId="04AF6CC9" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="068E192A" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E20FAB" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="14680906" w14:textId="32360510" w:rsidR="00E61195" w:rsidRPr="00F3299C" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>What</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F03078">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>would</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F03078">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>be</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F03078">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">used to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F03078">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">exclude spectators from the start area? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B21B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B21B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C155046" w14:textId="58E4A61A" w:rsidR="00E61195" w:rsidRPr="00F3299C" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="58ED1636" w14:textId="56C5093D" w:rsidR="00E61195" w:rsidRPr="00F3299C" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E61195">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="6AEA813B" w14:textId="6601EB30" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7E0CB11D" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E62E8E" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47F3B16D" w14:textId="1DD34396" w:rsidR="00E61195" w:rsidRPr="00A03446" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Barbed wire</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FA09342" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72A884A6" w14:textId="1106DEDE" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="4162F682" w14:textId="3E197CDA" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="416C9E15" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E62E8E" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF969F6" w14:textId="0695D0E3" w:rsidR="00E61195" w:rsidRPr="00E9728D" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E9728D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Painted </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or chalked </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E9728D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>lines</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="51BDAEA2" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="72D77C6D" w14:textId="7ED87998" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="3702BB97" w14:textId="686F16FA" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0C97A1B0" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E62E8E" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="302282DA" w14:textId="373A3170" w:rsidR="00E61195" w:rsidRPr="00117D06" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167393">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>arriers, cones, rope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167393">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tape</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07CE21DE" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08D1661E" w14:textId="64C229E5" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="572E9586" w14:textId="47BD510E" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7EE353E3" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E62E8E" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="721628F8" w14:textId="1659A0AC" w:rsidR="00E61195" w:rsidRPr="006D12A3" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Marker flags</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="007BC13D" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="44DB6B9D" w14:textId="24D0FCB7" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="278226CE" w14:textId="48D4578D" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C050FEB" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E20FAB" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="29406C29" w14:textId="1B721BF1" w:rsidR="00E61195" w:rsidRPr="00CA6109" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C95769">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What purpose does a ‘dummy’ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">start </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C95769">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">assembly line serve? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA6109">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ACD23F5" w14:textId="243B5717" w:rsidR="00E61195" w:rsidRPr="00CA6109" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="152FA07B" w14:textId="1388E45A" w:rsidR="00E61195" w:rsidRPr="00CA6109" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E61195">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="29095632" w14:textId="77777777" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="55522FA7" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E20FAB" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CFAF4B5" w14:textId="39132B4F" w:rsidR="00E61195" w:rsidRPr="006D4968" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D4968">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To guide runners over the timing mats</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="147A28D9" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="528A91D4" w14:textId="3D5F84E5" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="7A1E96EC" w14:textId="77777777" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6ADD241A" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E20FAB" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="40BEE95A" w14:textId="78A2FF1F" w:rsidR="00E61195" w:rsidRPr="006D4968" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D4968">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To ensure that the correct start line is used</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D1ED8B3" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="770AF324" w14:textId="1D6169A6" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="2A7B03F6" w14:textId="77777777" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B7F4A9B" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E20FAB" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D5DF28D" w14:textId="1E914408" w:rsidR="00E61195" w:rsidRPr="006D4968" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>To provide a rolling start for the whole field</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67225DF4" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="282EE7B0" w14:textId="56DC93E3" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="27D8EA8B" w14:textId="77777777" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C53B09C" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E20FAB" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="41AB2C02" w14:textId="45EBA971" w:rsidR="00E61195" w:rsidRPr="006D4968" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D4968">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To allow late-arriving athletes to register</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="444C75FD" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EC432AC" w14:textId="1B91D2B0" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="7B559CA5" w14:textId="77777777" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="62047269" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E20FAB" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FA613EA" w14:textId="0F66AE2A" w:rsidR="00E61195" w:rsidRPr="00C95769" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How would emergency access through the start area be facilitated? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B347BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3396BFFD" w14:textId="35A90774" w:rsidR="00E61195" w:rsidRPr="00C95769" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0156D5D2" w14:textId="308FB752" w:rsidR="00E61195" w:rsidRPr="001E0189" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E61195">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="67490689" w14:textId="77777777" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="176A1970" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E20FAB" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C5E8D44" w14:textId="17AD9D7C" w:rsidR="00E61195" w:rsidRPr="00DC5303" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5303">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Direct spectators to form a human wall to guide the emergency vehicle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C1C58D7" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="325E50A8" w14:textId="4DAE205C" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="10B1024C" w14:textId="77777777" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="74C91F9D" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E20FAB" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="62CEC691" w14:textId="7A7F6334" w:rsidR="00E61195" w:rsidRPr="00DC5303" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5303">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Wait until the race has started before allowing emergency vehicle access</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E9E4580" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="31A48C8E" w14:textId="756C8103" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="1E663117" w14:textId="77777777" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41C67E6A" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E20FAB" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76EC6F9D" w14:textId="6DDFFB84" w:rsidR="00E61195" w:rsidRPr="00DC5303" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5303">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Planned access / egress routes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61774EAB" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6782C255" w14:textId="2C33FCD5" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="64CD6C52" w14:textId="77777777" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5175FCA5" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E20FAB" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="366A361C" w14:textId="362C32D0" w:rsidR="00E61195" w:rsidRPr="00DC5303" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5303">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Drive emergency vehicle directly through the athlete pack</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="149B9046" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="23AAA6CB" w14:textId="56DA6D2F" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="7F52489C" w14:textId="77777777" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="699F2D2F" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E20FAB" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A9555E5" w14:textId="078BEEB7" w:rsidR="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What should a Start Director include in </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005035D4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>post-race debrief report</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005035D4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="18A5BEAB" w14:textId="01A705B4" w:rsidR="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E0CE24B" w14:textId="7F92753F" w:rsidR="00E61195" w:rsidRPr="001E0189" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E61195">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="709C9817" w14:textId="09F1DDAC" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39B0EBAC" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="0017779B" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="534DF429" w14:textId="540E5949" w:rsidR="00E61195" w:rsidRPr="00635DF6" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>On-Course first aid issues</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F5EEA22" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1ED1D625" w14:textId="20F4188F" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="04FECC7C" w14:textId="14B5B45F" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4283AA55" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="0017779B" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="502A6202" w14:textId="00D7554F" w:rsidR="00E61195" w:rsidRPr="00FD6C04" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F5BAF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eview of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">start area </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F5BAF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>safety measures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B7BED9" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00FD6C04" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="19D551D1" w14:textId="767CF45E" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="058116AD" w14:textId="10582C6C" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DF757C9" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="0017779B" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54EF9056" w14:textId="30A4B9A1" w:rsidR="00E61195" w:rsidRPr="008B3CB5" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B3CB5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Race finish timing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> issues</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51137614" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21ACD233" w14:textId="72160039" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E61195" w:rsidRPr="00050EAD" w14:paraId="492E7393" w14:textId="1DB86503" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="212D2B6E" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="0017779B" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE7F1A7" w14:textId="659C1FFC" w:rsidR="00E61195" w:rsidRPr="00120BFD" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Event caterer’s customer numbers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD9E020" w14:textId="77777777" w:rsidR="00E61195" w:rsidRPr="00E61195" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4607E548" w14:textId="430473C3" w:rsidR="00E61195" w:rsidRPr="00E72353" w:rsidRDefault="00E61195" w:rsidP="00E61195">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0041782E" w:rsidRPr="00050EAD" w14:paraId="6F06DEA5" w14:textId="77777777" w:rsidTr="0041782E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4673" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0EF781BB" w14:textId="77777777" w:rsidR="0041782E" w:rsidRPr="00E61195" w:rsidRDefault="0041782E" w:rsidP="0041782E">
+            <w:pPr>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3627" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6168C592" w14:textId="4BA675D7" w:rsidR="0041782E" w:rsidRPr="00E61195" w:rsidRDefault="0041782E" w:rsidP="0041782E">
+            <w:pPr>
+              <w:ind w:right="113"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF4DCB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Total Marks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="48389FC6" w14:textId="076C50EA" w:rsidR="0041782E" w:rsidRPr="00E61195" w:rsidRDefault="0041782E" w:rsidP="0041782E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F565BA7" w14:textId="77777777" w:rsidR="0041782E" w:rsidRPr="00E72353" w:rsidRDefault="0041782E" w:rsidP="0041782E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0041782E" w:rsidRPr="00050EAD" w14:paraId="5ABBF45F" w14:textId="77777777" w:rsidTr="0041782E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4673" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7134829E" w14:textId="77777777" w:rsidR="0041782E" w:rsidRPr="00E61195" w:rsidRDefault="0041782E" w:rsidP="0041782E">
+            <w:pPr>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3627" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="631A234B" w14:textId="4C038E99" w:rsidR="0041782E" w:rsidRPr="00E61195" w:rsidRDefault="0041782E" w:rsidP="0041782E">
+            <w:pPr>
+              <w:ind w:right="113"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pass / Fail </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D025A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>80</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D025A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">% Pass mark = </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D025A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0683DB77" w14:textId="704D5DF3" w:rsidR="0041782E" w:rsidRPr="00E61195" w:rsidRDefault="0041782E" w:rsidP="0041782E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B8725A5" w14:textId="77777777" w:rsidR="0041782E" w:rsidRPr="00E72353" w:rsidRDefault="0041782E" w:rsidP="0041782E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0041782E" w:rsidRPr="00050EAD" w14:paraId="7F19FDBE" w14:textId="77777777" w:rsidTr="0041782E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4BF48834" w14:textId="77777777" w:rsidR="0041782E" w:rsidRPr="00E72353" w:rsidRDefault="0041782E" w:rsidP="0041782E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0028738F" w:rsidRPr="00D946B2" w14:paraId="398227B4" w14:textId="77777777" w:rsidTr="00A94291">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E890805" w14:textId="28808FA4" w:rsidR="00410D39" w:rsidRPr="00A432F0" w:rsidRDefault="00410D39" w:rsidP="00410D39">
-[...4 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+          <w:p w14:paraId="52704E8C" w14:textId="77777777" w:rsidR="0028738F" w:rsidRPr="00F93E88" w:rsidRDefault="0028738F" w:rsidP="00F93E88">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F93E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:i/>
-                <w:iCs/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ASSESSOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0028738F" w:rsidRPr="00D946B2" w14:paraId="38B060FD" w14:textId="77777777" w:rsidTr="00A94291">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5139EBDF" w14:textId="77777777" w:rsidR="0028738F" w:rsidRPr="00D946B2" w:rsidRDefault="0028738F" w:rsidP="0028738F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8227" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="361AAECB" w14:textId="77777777" w:rsidR="0028738F" w:rsidRPr="00D946B2" w:rsidRDefault="0028738F" w:rsidP="0028738F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0028738F" w:rsidRPr="00D946B2" w14:paraId="23A5BF16" w14:textId="77777777" w:rsidTr="00A94291">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="61858913" w14:textId="77777777" w:rsidR="0028738F" w:rsidRPr="00D51E4C" w:rsidRDefault="0028738F" w:rsidP="0028738F">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t xml:space="preserve">URN </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Licence No</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2930" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE87C76" w14:textId="77777777" w:rsidR="0028738F" w:rsidRPr="00D51E4C" w:rsidRDefault="0028738F" w:rsidP="0028738F">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3449" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="23FB9D8D" w14:textId="77777777" w:rsidR="0028738F" w:rsidRDefault="0028738F" w:rsidP="0028738F">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Endurance Qualification Level</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1848" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="06D7E62B" w14:textId="77777777" w:rsidR="0028738F" w:rsidRPr="00D946B2" w:rsidRDefault="0028738F" w:rsidP="0028738F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00410D39" w:rsidRPr="00050EAD" w14:paraId="46446567" w14:textId="77777777" w:rsidTr="00F62D16">
+      <w:tr w:rsidR="0028738F" w:rsidRPr="00D946B2" w14:paraId="55A26388" w14:textId="77777777" w:rsidTr="00A94291">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28A08310" w14:textId="77777777" w:rsidR="0028738F" w:rsidRPr="00D946B2" w:rsidRDefault="0028738F" w:rsidP="0028738F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8227" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30D0CF03" w14:textId="77777777" w:rsidR="0028738F" w:rsidRPr="00D946B2" w:rsidRDefault="0028738F" w:rsidP="0028738F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF45B6" w:rsidRPr="00050EAD" w14:paraId="12D5C6A4" w14:textId="504FBC91" w:rsidTr="00E61195">
         <w:trPr>
           <w:trHeight w:val="150"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10201" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E01D6A0" w14:textId="77777777" w:rsidR="00CF45B6" w:rsidRPr="00A55734" w:rsidRDefault="00CF45B6" w:rsidP="00E61195">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF45B6" w:rsidRPr="00050EAD" w14:paraId="55867EA3" w14:textId="053E5068" w:rsidTr="00E61195">
+        <w:trPr>
+          <w:trHeight w:val="150"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="355C682D" w14:textId="77777777" w:rsidR="00410D39" w:rsidRDefault="00410D39" w:rsidP="00410D39">
-[...51 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+          <w:p w14:paraId="429F4EEB" w14:textId="2CE74717" w:rsidR="007A065F" w:rsidRPr="007A065F" w:rsidRDefault="000C3678" w:rsidP="00E61195">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:i/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00730F0A">
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:i/>
-[...2 lines deleted...]
-              <w:t>You may need to complete some additional research to assist you in answering and justifying your answers to the questions for this module.</w:t>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>On completion of</w:t>
+            </w:r>
+            <w:r w:rsidR="00970AA4">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00970AA4" w:rsidRPr="00970AA4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Level </w:t>
+            </w:r>
+            <w:r w:rsidR="00F629A6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00970AA4" w:rsidRPr="00970AA4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F629A6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Course</w:t>
+            </w:r>
+            <w:r w:rsidR="006664F5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF45B6" w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F629A6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Finish</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD1B58">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA668F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Start Director</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD1B58">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF45B6" w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>endurance</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE28EE" w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> module </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF45B6" w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>questions</w:t>
+            </w:r>
+            <w:r w:rsidR="00B57B30">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF45B6" w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B57B30">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">please submit </w:t>
+            </w:r>
+            <w:r w:rsidR="00271A81">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>along with</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF45B6" w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> your</w:t>
+            </w:r>
+            <w:r w:rsidR="00A95941">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A847C3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Level </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA668F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00A847C3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF45B6" w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>pplication form</w:t>
+            </w:r>
+            <w:r w:rsidR="007B0649">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, one Positive </w:t>
+            </w:r>
+            <w:r w:rsidR="00440917">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Level 3 </w:t>
+            </w:r>
+            <w:r w:rsidR="007B0649">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Report</w:t>
+            </w:r>
+            <w:r w:rsidR="00D27A2D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Record of Experience</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF45B6" w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A065F" w:rsidRPr="007A065F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Minimum of 10 experiences) </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF45B6" w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">to </w:t>
+            </w:r>
+            <w:r w:rsidR="003138B0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">your </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF45B6" w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Home Country Contact</w:t>
+            </w:r>
+            <w:r w:rsidR="00A847C3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00410D39" w:rsidRPr="00050EAD" w14:paraId="76051E0F" w14:textId="77777777" w:rsidTr="00F62D16">
+      <w:tr w:rsidR="00CF45B6" w:rsidRPr="00050EAD" w14:paraId="3BAF6D41" w14:textId="6A783321" w:rsidTr="00E61195">
         <w:trPr>
           <w:trHeight w:val="150"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10201" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcW w:w="3108" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3084E9AB" w14:textId="4ED894AF" w:rsidR="00410D39" w:rsidRPr="00A432F0" w:rsidRDefault="00410D39" w:rsidP="00410D39">
-[...69 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w14:paraId="23B526D5" w14:textId="77777777" w:rsidR="00CF45B6" w:rsidRPr="00A55734" w:rsidRDefault="00CF45B6" w:rsidP="00E61195">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>England</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7099" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="204E5E72" w14:textId="77657320" w:rsidR="00CF45B6" w:rsidRPr="00C818C3" w:rsidRDefault="00CF45B6" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="0563C1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0023701F">
+              <w:rPr>
+                <w:color w:val="0563C1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>officialsaccreditation@englandathletics.org</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00410D39" w:rsidRPr="00050EAD" w14:paraId="5157A30B" w14:textId="77777777" w:rsidTr="00815F43">
+      <w:tr w:rsidR="00CF45B6" w:rsidRPr="00050EAD" w14:paraId="06C3A4AD" w14:textId="50E6FE43" w:rsidTr="00256550">
         <w:trPr>
           <w:trHeight w:val="150"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10201" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3108" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0AC56245" w14:textId="7567BAF8" w:rsidR="00410D39" w:rsidRPr="00A432F0" w:rsidRDefault="001749E8" w:rsidP="00410D39">
-[...30 lines deleted...]
-              <w:t>(1 mark)</w:t>
+          <w:p w14:paraId="53FF32B3" w14:textId="77777777" w:rsidR="00CF45B6" w:rsidRPr="00A55734" w:rsidRDefault="00CF45B6" w:rsidP="00E61195">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Northern Ireland</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7099" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="48B5265B" w14:textId="77600A38" w:rsidR="00CF45B6" w:rsidRPr="008E0278" w:rsidRDefault="00CF45B6" w:rsidP="00E61195">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="113" w:firstLine="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="008E0278">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>officials@athleticsni.org</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="008E0278">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00410D39" w:rsidRPr="00050EAD" w14:paraId="45541733" w14:textId="77777777" w:rsidTr="00815F43">
+      <w:tr w:rsidR="00CF45B6" w:rsidRPr="00050EAD" w14:paraId="692C62C8" w14:textId="490082D1" w:rsidTr="00E61195">
         <w:trPr>
           <w:trHeight w:val="150"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10201" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:tcW w:w="3108" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2A16BCC2" w14:textId="77777777" w:rsidR="00410D39" w:rsidRPr="00A432F0" w:rsidRDefault="00410D39" w:rsidP="00410D39">
-[...13 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1A9133F4" w14:textId="77777777" w:rsidR="00CF45B6" w:rsidRPr="00F40DB1" w:rsidRDefault="00CF45B6" w:rsidP="00E61195">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40DB1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Scotland</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7099" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33A7799F" w14:textId="2139F9E9" w:rsidR="00CF45B6" w:rsidRPr="006D01EE" w:rsidRDefault="00D431BC" w:rsidP="00E61195">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="113" w:firstLine="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="0014208C">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>officialsendurance@scottish-athletics.org.uk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00410D39" w:rsidRPr="00050EAD" w14:paraId="2664BDCD" w14:textId="77777777" w:rsidTr="00815F43">
+      <w:tr w:rsidR="00CF45B6" w:rsidRPr="00050EAD" w14:paraId="70FB3635" w14:textId="378B3BE7" w:rsidTr="00256550">
         <w:trPr>
           <w:trHeight w:val="150"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10201" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3108" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="460AC642" w14:textId="4F2221FF" w:rsidR="00410D39" w:rsidRPr="00A432F0" w:rsidRDefault="008C2AD0" w:rsidP="00410D39">
-[...9 lines deleted...]
-              <w:ind w:left="357" w:hanging="357"/>
+          <w:p w14:paraId="66D681FF" w14:textId="77777777" w:rsidR="00CF45B6" w:rsidRPr="00A55734" w:rsidRDefault="00CF45B6" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C2AD0">
-[...51 lines deleted...]
-              <w:ind w:left="210" w:hanging="210"/>
+            <w:r w:rsidRPr="00A55734">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
-            </w:pPr>
-[...12 lines deleted...]
-              <w:ind w:left="210" w:hanging="210"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Wales</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7099" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7385D9DE" w14:textId="00AC65DF" w:rsidR="00CF45B6" w:rsidRPr="001D4CB5" w:rsidRDefault="00CF45B6" w:rsidP="00E61195">
+            <w:pPr>
+              <w:ind w:left="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              </w:rPr>
-[...2133 lines deleted...]
-              <w:r w:rsidR="003E4276" w:rsidRPr="003B010F">
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="001D4CB5">
                 <w:rPr>
-                  <w:color w:val="0563C1"/>
-                  <w:u w:val="single"/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
                 </w:rPr>
-                <w:t>officialsaccreditation@englandathletics.org</w:t>
+                <w:t>officials@welshathletics.org</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidRPr="001D4CB5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="52469B6F" w14:textId="0A61EA86" w:rsidR="006F5368" w:rsidRPr="00973120" w:rsidRDefault="006F5368" w:rsidP="009E0BAE"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:p w14:paraId="52469B6F" w14:textId="46DE3947" w:rsidR="006F5368" w:rsidRPr="00973120" w:rsidRDefault="006F5368" w:rsidP="00A95941"/>
+    <w:sectPr w:rsidR="006F5368" w:rsidRPr="00973120" w:rsidSect="00EC2D68">
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="283" w:footer="822" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="170" w:footer="822" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52BE9AEB" w14:textId="77777777" w:rsidR="00D902A8" w:rsidRDefault="00D902A8" w:rsidP="00E21610">
+    <w:p w14:paraId="1F0ECE52" w14:textId="77777777" w:rsidR="009468CE" w:rsidRDefault="009468CE" w:rsidP="00E21610">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="348C533A" w14:textId="77777777" w:rsidR="00D902A8" w:rsidRDefault="00D902A8" w:rsidP="00E21610">
+    <w:p w14:paraId="2B6329E5" w14:textId="77777777" w:rsidR="009468CE" w:rsidRDefault="009468CE" w:rsidP="00E21610">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6DC20001" w14:textId="77777777" w:rsidR="00D902A8" w:rsidRDefault="00D902A8"/>
+    <w:p w14:paraId="555A3B1E" w14:textId="77777777" w:rsidR="009468CE" w:rsidRDefault="009468CE"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...3 lines deleted...]
-    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...18 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato">
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ヒラギノ角ゴ Pro W3">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="24F88157" w14:textId="77777777" w:rsidR="007F2295" w:rsidRDefault="007F2295">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="-163095020"/>
+      <w:id w:val="-1459954746"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...4 lines deleted...]
-    </w:sdtEndPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="3812EF88" w14:textId="77777777" w:rsidR="00815F43" w:rsidRDefault="00815F43">
+      <w:p w14:paraId="2EE422EA" w14:textId="745C8101" w:rsidR="00A621A9" w:rsidRDefault="00A621A9" w:rsidP="00612F4B">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
-      <w:p w14:paraId="2B81C049" w14:textId="5D98836A" w:rsidR="00815F43" w:rsidRPr="00CF4290" w:rsidRDefault="00CF4290">
-[...36 lines deleted...]
-      </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="66E32E9D" w14:textId="4F9F40B2" w:rsidR="00E21610" w:rsidRPr="00E21610" w:rsidRDefault="00E21610" w:rsidP="00AD1C98">
+  <w:p w14:paraId="66E32E9D" w14:textId="08DC568C" w:rsidR="00E21610" w:rsidRPr="00E21610" w:rsidRDefault="00100183" w:rsidP="00AD1C98">
     <w:pPr>
       <w:spacing w:before="100"/>
       <w:ind w:left="880"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="007F2295">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="00612F4B">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>/0</w:t>
+    </w:r>
+    <w:r w:rsidR="003354EC">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="00612F4B">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>/2026</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F985039" w14:textId="77777777" w:rsidR="007F2295" w:rsidRDefault="007F2295">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12F2452A" w14:textId="77777777" w:rsidR="00D902A8" w:rsidRDefault="00D902A8" w:rsidP="00E21610">
+    <w:p w14:paraId="63A83939" w14:textId="77777777" w:rsidR="009468CE" w:rsidRDefault="009468CE" w:rsidP="00E21610">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79853822" w14:textId="77777777" w:rsidR="00D902A8" w:rsidRDefault="00D902A8" w:rsidP="00E21610">
+    <w:p w14:paraId="17C91772" w14:textId="77777777" w:rsidR="009468CE" w:rsidRDefault="009468CE" w:rsidP="00E21610">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2D3E3D70" w14:textId="77777777" w:rsidR="00D902A8" w:rsidRDefault="00D902A8"/>
+    <w:p w14:paraId="300F8B27" w14:textId="77777777" w:rsidR="009468CE" w:rsidRDefault="009468CE"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3DF23967" w14:textId="26CA4835" w:rsidR="007F2295" w:rsidRDefault="007F2295">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
       <w:tblOverlap w:val="never"/>
-      <w:tblW w:w="10070" w:type="dxa"/>
+      <w:tblW w:w="9498" w:type="dxa"/>
+      <w:jc w:val="center"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="4683"/>
+      <w:gridCol w:w="4111"/>
       <w:gridCol w:w="5387"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00801191" w14:paraId="7415A24C" w14:textId="77777777" w:rsidTr="002F4F21">
+    <w:tr w:rsidR="00801191" w14:paraId="7415A24C" w14:textId="77777777" w:rsidTr="002529CE">
       <w:trPr>
         <w:trHeight w:val="360"/>
+        <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4683" w:type="dxa"/>
+          <w:tcW w:w="4111" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="22AE1A19" w14:textId="18AF20E8" w:rsidR="00801191" w:rsidRPr="001B3595" w:rsidRDefault="00801191" w:rsidP="002F4F21">
+        <w:p w14:paraId="22AE1A19" w14:textId="1326FE3D" w:rsidR="00801191" w:rsidRPr="001B3595" w:rsidRDefault="00801191" w:rsidP="002529CE">
           <w:pPr>
             <w:spacing w:before="240"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001B3595">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve">Endurance Officials: Level </w:t>
           </w:r>
-          <w:r w:rsidR="00F13BB2">
+          <w:r w:rsidR="00A01318">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
           <w:r w:rsidRPr="001B3595">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="36B24380" w14:textId="643BC3A6" w:rsidR="00D53515" w:rsidRDefault="001E65F4" w:rsidP="002F4F21">
+        <w:p w14:paraId="36B24380" w14:textId="0A2C61DA" w:rsidR="00D53515" w:rsidRDefault="002E1AC1" w:rsidP="002529CE">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t>Start Director</w:t>
+            <w:t>Start</w:t>
+          </w:r>
+          <w:r w:rsidR="00A01318">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="0070C0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Director</w:t>
           </w:r>
           <w:r w:rsidR="00801191" w:rsidRPr="001B3595">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="007B2F30">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Module</w:t>
           </w:r>
-          <w:r w:rsidR="00815F43">
-[...9 lines deleted...]
-          </w:r>
         </w:p>
-        <w:p w14:paraId="0B5C2E95" w14:textId="3A916DE5" w:rsidR="00801191" w:rsidRPr="00D53515" w:rsidRDefault="00D53CFF" w:rsidP="002F4F21">
+        <w:p w14:paraId="0B5C2E95" w14:textId="3ADABBD2" w:rsidR="00801191" w:rsidRPr="00D53515" w:rsidRDefault="007B2F30" w:rsidP="002529CE">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t>Answers</w:t>
-[...10 lines deleted...]
-            <w:t xml:space="preserve"> </w:t>
+            <w:t xml:space="preserve">Question </w:t>
           </w:r>
           <w:r w:rsidR="00801191" w:rsidRPr="001B3595">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Return Form</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5387" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6A73B5E3" w14:textId="77777777" w:rsidR="00801191" w:rsidRDefault="00801191" w:rsidP="002F4F21">
+        <w:p w14:paraId="6A73B5E3" w14:textId="77777777" w:rsidR="00801191" w:rsidRDefault="00801191" w:rsidP="002529CE">
           <w:pPr>
             <w:pStyle w:val="Title"/>
             <w:spacing w:before="120"/>
             <w:ind w:left="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:color w:val="3C3C3B"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="3C3C3B"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D003FD5" wp14:editId="0D9DC2E5">
                 <wp:extent cx="3249328" cy="795020"/>
                 <wp:effectExtent l="0" t="0" r="8255" b="5080"/>
-                <wp:docPr id="1909684437" name="Picture 2" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
+                <wp:docPr id="281530896" name="Picture 2" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="281530896" name="Picture 2" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3323424" cy="813149"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="74B551AB" w14:textId="094C84B4" w:rsidR="00FD6262" w:rsidRPr="009B3890" w:rsidRDefault="00814768" w:rsidP="001738B9">
+  <w:p w14:paraId="74B551AB" w14:textId="3940DC3E" w:rsidR="00FD6262" w:rsidRPr="009B3890" w:rsidRDefault="00814768" w:rsidP="001738B9">
     <w:pPr>
       <w:pStyle w:val="Title"/>
       <w:spacing w:before="0"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:color w:val="3C3C3B"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="4294967295" distB="4294967295" distL="114299" distR="114299" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A4EEFB0" wp14:editId="6DD3EA18">
+            <wp:anchor distT="4294967295" distB="4294967295" distL="114299" distR="114299" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A4EEFB0" wp14:editId="6DD3EA18">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4619624</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>1423669</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="0" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Straight Connector 3">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks/>
@@ -3358,4232 +18208,355 @@
                       <a:ln w="3175">
                         <a:solidFill>
                           <a:srgbClr val="3C3C3B"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="1F820176" id="Straight Connector 3" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17497mm;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:3.17497mm;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="363.75pt,112.1pt" to="363.75pt,112.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyry0nqQEAAEUDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu2zAMfR/QfxD03jhpsQuMOAWWrHtp&#10;twDdPoCR5FiYLAqkEjt/P0lOsq17GwYBgnjRIc8hlw9j78TREFv0jVzM5lIYr1Bbv2/k92+Ptx+k&#10;4Aheg0NvGnkyLB9WN2+WQ6jNHXbotCGRQDzXQ2hkF2Ooq4pVZ3rgGQbjU7BF6iEmk/aVJhgSeu+q&#10;u/n8XTUg6UCoDHPybqagXBX8tjUqfm1bNlG4RqbeYrmp3Lt8V6sl1HuC0Fl1bgP+oYserE9Fr1Ab&#10;iCAOZP+C6q0iZGzjTGFfYdtaZQqHxGYxf8XmpYNgCpckDoerTPz/YNWX49pvKbeuRv8SnlD94CRK&#10;NQSur8FscNiS2A3PqNMY4RCx8B1b6vPnxESMRdbTVVYzRqEmp7p4K6gvXwJx/GywF/nRSGd95go1&#10;HJ845hagvqRkt8dH61yZl/NiaOT94v3b8oHRWZ2DOY1pv1s7EkdIE79fp/MxDzmB/ZGWkTfA3ZRX&#10;QtMuEB68LlU6A/rT+R3BuumdgJw/65MlyZvG9Q71aUu5TrbSrErF817lZfjdLlm/tn/1EwAA//8D&#10;AFBLAwQUAAYACAAAACEAJZAbeNsAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP0UrEMBBF3wX/&#10;IYzgy+KmBmuXbtNFBX1aka1+wLQZ22IzKU26W//eiII+zp3DnTPFbrGDONLke8cartcJCOLGmZ5b&#10;DW+vj1cbED4gGxwck4ZP8rArz88KzI078YGOVWhFLGGfo4YuhDGX0jcdWfRrNxLH3bubLIY4Tq00&#10;E55iuR2kSpJbabHneKHDkR46aj6q2Wq4T58Z22z1cnD7JyurZrVP61nry4vlbgsi0BL+YPjWj+pQ&#10;RqfazWy8GDRkKksjqkGpGwUiEj9J/ZvIspD/fyi/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhALKvLSepAQAARQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACWQG3jbAAAACwEAAA8AAAAAAAAAAAAAAAAAAwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAALBQAAAAA=&#10;" strokecolor="#3c3c3b" strokeweight=".25pt">
+            <v:line w14:anchorId="07D335B5" id="Straight Connector 3" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17497mm;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:3.17497mm;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="363.75pt,112.1pt" to="363.75pt,112.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyry0nqQEAAEUDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu2zAMfR/QfxD03jhpsQuMOAWWrHtp&#10;twDdPoCR5FiYLAqkEjt/P0lOsq17GwYBgnjRIc8hlw9j78TREFv0jVzM5lIYr1Bbv2/k92+Ptx+k&#10;4Aheg0NvGnkyLB9WN2+WQ6jNHXbotCGRQDzXQ2hkF2Ooq4pVZ3rgGQbjU7BF6iEmk/aVJhgSeu+q&#10;u/n8XTUg6UCoDHPybqagXBX8tjUqfm1bNlG4RqbeYrmp3Lt8V6sl1HuC0Fl1bgP+oYserE9Fr1Ab&#10;iCAOZP+C6q0iZGzjTGFfYdtaZQqHxGYxf8XmpYNgCpckDoerTPz/YNWX49pvKbeuRv8SnlD94CRK&#10;NQSur8FscNiS2A3PqNMY4RCx8B1b6vPnxESMRdbTVVYzRqEmp7p4K6gvXwJx/GywF/nRSGd95go1&#10;HJ845hagvqRkt8dH61yZl/NiaOT94v3b8oHRWZ2DOY1pv1s7EkdIE79fp/MxDzmB/ZGWkTfA3ZRX&#10;QtMuEB68LlU6A/rT+R3BuumdgJw/65MlyZvG9Q71aUu5TrbSrErF817lZfjdLlm/tn/1EwAA//8D&#10;AFBLAwQUAAYACAAAACEAJZAbeNsAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP0UrEMBBF3wX/&#10;IYzgy+KmBmuXbtNFBX1aka1+wLQZ22IzKU26W//eiII+zp3DnTPFbrGDONLke8cartcJCOLGmZ5b&#10;DW+vj1cbED4gGxwck4ZP8rArz88KzI078YGOVWhFLGGfo4YuhDGX0jcdWfRrNxLH3bubLIY4Tq00&#10;E55iuR2kSpJbabHneKHDkR46aj6q2Wq4T58Z22z1cnD7JyurZrVP61nry4vlbgsi0BL+YPjWj+pQ&#10;RqfazWy8GDRkKksjqkGpGwUiEj9J/ZvIspD/fyi/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhALKvLSepAQAARQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACWQG3jbAAAACwEAAA8AAAAAAAAAAAAAAAAAAwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAALBQAAAAA=&#10;" strokecolor="#3c3c3b" strokeweight=".25pt">
               <o:lock v:ext="edit" shapetype="f"/>
               <w10:wrap anchorx="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="414E2547" wp14:editId="50A3B40B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="414E2547" wp14:editId="742A6FA4">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>826135</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>2747645</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="8942070" cy="5867400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1969113556" name="Picture 1969113556">
+          <wp:docPr id="273919346" name="Picture 273919346">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Picture 5">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
+                    <a:duotone>
+                      <a:schemeClr val="accent1">
+                        <a:shade val="45000"/>
+                        <a:satMod val="135000"/>
+                      </a:schemeClr>
+                      <a:prstClr val="white"/>
+                    </a:duotone>
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="8942070" cy="5867400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06EDF9F9" w14:textId="53134EFE" w:rsidR="007F2295" w:rsidRDefault="007F2295">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00E2159B"/>
+    <w:nsid w:val="06C31401"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="26F6138C"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="0756D38A"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:color w:val="auto"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1610" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2330" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3050" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4490" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5930" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01984164"/>
+    <w:nsid w:val="077E15E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A57C319E"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:tmpl w:val="C88C3376"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1077" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1797" w:hanging="360"/>
+        <w:ind w:left="1610" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2517" w:hanging="180"/>
+        <w:ind w:left="2330" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3237" w:hanging="360"/>
+        <w:ind w:left="3050" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3957" w:hanging="360"/>
+        <w:ind w:left="3770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4677" w:hanging="180"/>
+        <w:ind w:left="4490" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5397" w:hanging="360"/>
+        <w:ind w:left="5210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6117" w:hanging="360"/>
+        <w:ind w:left="5930" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6837" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04892FA5"/>
+    <w:nsid w:val="0EA62379"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EEDE5894"/>
-[...3901 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="F6082382">
+    <w:tmpl w:val="FF46D6E4"/>
+    <w:lvl w:ilvl="0" w:tplc="E0F0E53A">
       <w:start w:val="20"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:hint="default"/>
-        <w:color w:val="000000"/>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -7615,64 +18588,1895 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="507F666A"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FDE71C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="299EFE30"/>
-    <w:lvl w:ilvl="0" w:tplc="70F24C36">
+    <w:tmpl w:val="984ADA1A"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16CF2E26"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A3FA5CFA"/>
+    <w:lvl w:ilvl="0" w:tplc="3782EFA0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18896237"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5BA644C0"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E8229FB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7D30FA50"/>
+    <w:lvl w:ilvl="0" w:tplc="9A1499BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27C978C9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1C68006E"/>
+    <w:lvl w:ilvl="0" w:tplc="F0E890D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C6278E7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2F38F0C6"/>
+    <w:lvl w:ilvl="0" w:tplc="6CA8F154">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32791C56"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="723250CC"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="359E2B4F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EE34F922"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38211B68"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5E22C4A2"/>
+    <w:lvl w:ilvl="0" w:tplc="10EA4264">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EE62F77"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B366C89A"/>
+    <w:lvl w:ilvl="0" w:tplc="3906F1F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FCA6579"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4FB680B0"/>
+    <w:lvl w:ilvl="0" w:tplc="08090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4144085B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7902D234"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="472B7DE3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2D6015A6"/>
+    <w:lvl w:ilvl="0" w:tplc="C1C2D784">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E0B31D3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FA0679FC"/>
+    <w:lvl w:ilvl="0" w:tplc="208636F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FB05A07"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0A8C0E86"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61802599"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="38BE5116"/>
+    <w:lvl w:ilvl="0" w:tplc="08090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63661B30"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="51386310"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="640C6818"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="46D00C96"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69B91DFB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E2EAE966"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CEE461C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B39033F4"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79A501B0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FC9A3916"/>
+    <w:lvl w:ilvl="0" w:tplc="9498398A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:color w:val="auto"/>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -7704,3199 +20508,2250 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="512F35E9"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AAF5B9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="643A884A"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="C9B0045C"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="501" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:color w:val="auto"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1610" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2330" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3050" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4490" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5930" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51EA3A3C"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CAB777A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7F5EA436"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="BA3879B4"/>
+    <w:lvl w:ilvl="0" w:tplc="08090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6593" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52FE2B5E"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E7A6056"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E0526EDE"/>
-[...118 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="48D6CA2A"/>
+    <w:lvl w:ilvl="0" w:tplc="4A24B268">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1610" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="2330" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="3050" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4490" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5930" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-[...5 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E8B5D76"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CDA48056"/>
+    <w:lvl w:ilvl="0" w:tplc="C444F82E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="2">
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3">
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4">
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5">
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6">
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7">
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8">
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-[...2038 lines deleted...]
-    <w:abstractNumId w:val="56"/>
+  <w:num w:numId="1" w16cid:durableId="2116900577">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1175463980">
-    <w:abstractNumId w:val="63"/>
+  <w:num w:numId="2" w16cid:durableId="1027290274">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1582065108">
-    <w:abstractNumId w:val="52"/>
+  <w:num w:numId="3" w16cid:durableId="60712613">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1249147903">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="4" w16cid:durableId="1406730923">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1668896358">
-    <w:abstractNumId w:val="49"/>
+  <w:num w:numId="5" w16cid:durableId="170023848">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1389954796">
+  <w:num w:numId="6" w16cid:durableId="552346768">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2132166943">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1594046281">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="261454745">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1288193963">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="167332626">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1731422787">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1976636470">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2126078901">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1811633960">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="782068067">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="159540661">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1770353156">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="154761959">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1845701717">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="854343206">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1393653498">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1269653498">
-    <w:abstractNumId w:val="43"/>
+  <w:num w:numId="23" w16cid:durableId="1073818516">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1353847412">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="24" w16cid:durableId="1993365148">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="181212148">
-[...44 lines deleted...]
-  <w:num w:numId="24" w16cid:durableId="398481213">
+  <w:num w:numId="25" w16cid:durableId="2031180166">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="2055539714">
-    <w:abstractNumId w:val="41"/>
+  <w:num w:numId="26" w16cid:durableId="1604024182">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1679040717">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="27" w16cid:durableId="1752039471">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="328797594">
-[...26 lines deleted...]
-  <w:num w:numId="36" w16cid:durableId="1042168752">
+  <w:num w:numId="28" w16cid:durableId="1894927678">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="697514021">
-[...100 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="26"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0027647D"/>
-    <w:rsid w:val="00005939"/>
+    <w:rsid w:val="00000EB8"/>
+    <w:rsid w:val="00000F1F"/>
+    <w:rsid w:val="000037ED"/>
+    <w:rsid w:val="00006095"/>
+    <w:rsid w:val="00006A85"/>
+    <w:rsid w:val="00006B4E"/>
+    <w:rsid w:val="0001065F"/>
+    <w:rsid w:val="00011B33"/>
     <w:rsid w:val="00013D9C"/>
-    <w:rsid w:val="00017537"/>
+    <w:rsid w:val="00013FCA"/>
+    <w:rsid w:val="000145F7"/>
+    <w:rsid w:val="00015163"/>
+    <w:rsid w:val="000164FD"/>
+    <w:rsid w:val="00016D08"/>
     <w:rsid w:val="00017655"/>
     <w:rsid w:val="00017A45"/>
+    <w:rsid w:val="00017BCE"/>
+    <w:rsid w:val="00017C16"/>
+    <w:rsid w:val="00020314"/>
+    <w:rsid w:val="000218F8"/>
     <w:rsid w:val="000225B0"/>
+    <w:rsid w:val="000228AE"/>
+    <w:rsid w:val="0002328D"/>
+    <w:rsid w:val="00023D20"/>
+    <w:rsid w:val="000241D7"/>
+    <w:rsid w:val="00024CBE"/>
+    <w:rsid w:val="00026A48"/>
+    <w:rsid w:val="00027046"/>
     <w:rsid w:val="00030F7F"/>
+    <w:rsid w:val="00031F5B"/>
+    <w:rsid w:val="00032331"/>
+    <w:rsid w:val="0003278D"/>
+    <w:rsid w:val="00033927"/>
+    <w:rsid w:val="00033AEA"/>
+    <w:rsid w:val="00033FA5"/>
+    <w:rsid w:val="00037362"/>
     <w:rsid w:val="000422AA"/>
-    <w:rsid w:val="00044027"/>
-    <w:rsid w:val="0004642D"/>
+    <w:rsid w:val="0004432F"/>
+    <w:rsid w:val="00046A00"/>
+    <w:rsid w:val="00050068"/>
+    <w:rsid w:val="00050337"/>
     <w:rsid w:val="00050EAD"/>
     <w:rsid w:val="000536FB"/>
-    <w:rsid w:val="00055EE4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00081379"/>
+    <w:rsid w:val="00054E7E"/>
+    <w:rsid w:val="00056878"/>
+    <w:rsid w:val="000617C3"/>
+    <w:rsid w:val="000628BE"/>
+    <w:rsid w:val="00063FCF"/>
+    <w:rsid w:val="000648C3"/>
+    <w:rsid w:val="00065565"/>
+    <w:rsid w:val="00066458"/>
+    <w:rsid w:val="00066EA6"/>
+    <w:rsid w:val="00067D83"/>
+    <w:rsid w:val="00070475"/>
+    <w:rsid w:val="0007092C"/>
+    <w:rsid w:val="00073127"/>
+    <w:rsid w:val="00074066"/>
+    <w:rsid w:val="00075393"/>
+    <w:rsid w:val="0007619F"/>
+    <w:rsid w:val="000764F6"/>
+    <w:rsid w:val="000768EC"/>
+    <w:rsid w:val="00080FD0"/>
+    <w:rsid w:val="000825AE"/>
     <w:rsid w:val="00084BDC"/>
+    <w:rsid w:val="000856E9"/>
     <w:rsid w:val="0009099F"/>
-    <w:rsid w:val="00097716"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000A6AE7"/>
+    <w:rsid w:val="000909D2"/>
+    <w:rsid w:val="00090B6D"/>
+    <w:rsid w:val="000918C2"/>
+    <w:rsid w:val="0009650C"/>
+    <w:rsid w:val="000A3109"/>
+    <w:rsid w:val="000A5F0B"/>
+    <w:rsid w:val="000A76CE"/>
+    <w:rsid w:val="000B10F8"/>
+    <w:rsid w:val="000B159A"/>
+    <w:rsid w:val="000B209E"/>
+    <w:rsid w:val="000B5770"/>
+    <w:rsid w:val="000B65E2"/>
+    <w:rsid w:val="000C0370"/>
+    <w:rsid w:val="000C049D"/>
+    <w:rsid w:val="000C140A"/>
+    <w:rsid w:val="000C3024"/>
+    <w:rsid w:val="000C304E"/>
+    <w:rsid w:val="000C3678"/>
+    <w:rsid w:val="000C529B"/>
     <w:rsid w:val="000C5795"/>
-    <w:rsid w:val="000D2292"/>
+    <w:rsid w:val="000C5BB8"/>
+    <w:rsid w:val="000C6A26"/>
+    <w:rsid w:val="000D0643"/>
+    <w:rsid w:val="000D360F"/>
+    <w:rsid w:val="000D6678"/>
+    <w:rsid w:val="000E0EA1"/>
+    <w:rsid w:val="000E105C"/>
+    <w:rsid w:val="000E3628"/>
     <w:rsid w:val="000E3AF0"/>
-    <w:rsid w:val="000E69E8"/>
-    <w:rsid w:val="000F1BAF"/>
+    <w:rsid w:val="000E53A8"/>
+    <w:rsid w:val="000E5959"/>
+    <w:rsid w:val="000E63E1"/>
+    <w:rsid w:val="000E7DE5"/>
+    <w:rsid w:val="000F0723"/>
+    <w:rsid w:val="000F0804"/>
+    <w:rsid w:val="000F0FED"/>
+    <w:rsid w:val="000F1229"/>
+    <w:rsid w:val="000F2042"/>
+    <w:rsid w:val="000F294F"/>
+    <w:rsid w:val="000F53C0"/>
+    <w:rsid w:val="000F552B"/>
+    <w:rsid w:val="00100183"/>
+    <w:rsid w:val="00101B93"/>
+    <w:rsid w:val="0010519A"/>
+    <w:rsid w:val="00107416"/>
+    <w:rsid w:val="00110D4E"/>
+    <w:rsid w:val="001118EF"/>
+    <w:rsid w:val="00112DC8"/>
     <w:rsid w:val="001157D2"/>
-    <w:rsid w:val="00116C5B"/>
-    <w:rsid w:val="00117A16"/>
+    <w:rsid w:val="00115B47"/>
+    <w:rsid w:val="00116D58"/>
+    <w:rsid w:val="00117D06"/>
+    <w:rsid w:val="00120BFD"/>
+    <w:rsid w:val="00121FF9"/>
     <w:rsid w:val="00124EA0"/>
-    <w:rsid w:val="00125448"/>
-    <w:rsid w:val="00126961"/>
+    <w:rsid w:val="0012503D"/>
+    <w:rsid w:val="00125EC1"/>
+    <w:rsid w:val="001271A8"/>
+    <w:rsid w:val="001275BE"/>
+    <w:rsid w:val="00127E44"/>
+    <w:rsid w:val="00130356"/>
     <w:rsid w:val="00130B9F"/>
-    <w:rsid w:val="00131124"/>
+    <w:rsid w:val="00131921"/>
+    <w:rsid w:val="00131E28"/>
+    <w:rsid w:val="00132D3C"/>
+    <w:rsid w:val="00133603"/>
+    <w:rsid w:val="00133D06"/>
     <w:rsid w:val="0013616E"/>
-    <w:rsid w:val="00164B78"/>
+    <w:rsid w:val="00142409"/>
+    <w:rsid w:val="001430BB"/>
+    <w:rsid w:val="00143283"/>
+    <w:rsid w:val="00143B90"/>
+    <w:rsid w:val="00143D78"/>
+    <w:rsid w:val="00143FA8"/>
+    <w:rsid w:val="00144C5C"/>
+    <w:rsid w:val="00146055"/>
+    <w:rsid w:val="00146093"/>
+    <w:rsid w:val="001468D3"/>
+    <w:rsid w:val="00147692"/>
+    <w:rsid w:val="00154820"/>
+    <w:rsid w:val="00155544"/>
+    <w:rsid w:val="00166606"/>
+    <w:rsid w:val="00167393"/>
     <w:rsid w:val="00167D96"/>
+    <w:rsid w:val="00172CFC"/>
+    <w:rsid w:val="001731EA"/>
+    <w:rsid w:val="001737E0"/>
     <w:rsid w:val="001738B9"/>
-    <w:rsid w:val="001749E8"/>
+    <w:rsid w:val="001740F6"/>
+    <w:rsid w:val="001760BB"/>
+    <w:rsid w:val="001767C2"/>
+    <w:rsid w:val="0017779B"/>
+    <w:rsid w:val="00177B0B"/>
+    <w:rsid w:val="001802B8"/>
+    <w:rsid w:val="00180335"/>
+    <w:rsid w:val="001857EC"/>
+    <w:rsid w:val="00185C3A"/>
+    <w:rsid w:val="00185F3B"/>
+    <w:rsid w:val="00187166"/>
     <w:rsid w:val="00187F81"/>
-    <w:rsid w:val="0019532A"/>
+    <w:rsid w:val="00190D36"/>
+    <w:rsid w:val="001968AD"/>
+    <w:rsid w:val="00197D9E"/>
+    <w:rsid w:val="001A12DA"/>
+    <w:rsid w:val="001A1DB7"/>
+    <w:rsid w:val="001A4DA0"/>
+    <w:rsid w:val="001A58A7"/>
+    <w:rsid w:val="001A5F3A"/>
+    <w:rsid w:val="001B04A5"/>
+    <w:rsid w:val="001B099F"/>
+    <w:rsid w:val="001B1F7E"/>
     <w:rsid w:val="001B3595"/>
+    <w:rsid w:val="001B3F29"/>
+    <w:rsid w:val="001B455C"/>
     <w:rsid w:val="001B6B88"/>
-    <w:rsid w:val="001C0075"/>
+    <w:rsid w:val="001B6BAD"/>
+    <w:rsid w:val="001B7E67"/>
+    <w:rsid w:val="001C1559"/>
+    <w:rsid w:val="001C255E"/>
+    <w:rsid w:val="001C3C6E"/>
+    <w:rsid w:val="001C4138"/>
+    <w:rsid w:val="001C7E06"/>
+    <w:rsid w:val="001D104D"/>
+    <w:rsid w:val="001D1585"/>
+    <w:rsid w:val="001D172A"/>
+    <w:rsid w:val="001D2051"/>
     <w:rsid w:val="001D282F"/>
-    <w:rsid w:val="001D3903"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00211911"/>
+    <w:rsid w:val="001D2D68"/>
+    <w:rsid w:val="001D31C5"/>
+    <w:rsid w:val="001D3B78"/>
+    <w:rsid w:val="001D4CB5"/>
+    <w:rsid w:val="001D5419"/>
+    <w:rsid w:val="001D5F45"/>
+    <w:rsid w:val="001E0189"/>
+    <w:rsid w:val="001E0757"/>
+    <w:rsid w:val="001E2F33"/>
+    <w:rsid w:val="001E313E"/>
+    <w:rsid w:val="001E3E51"/>
+    <w:rsid w:val="001E53D2"/>
+    <w:rsid w:val="001E6587"/>
+    <w:rsid w:val="001E67F6"/>
+    <w:rsid w:val="001E690F"/>
+    <w:rsid w:val="001F03F5"/>
+    <w:rsid w:val="001F2040"/>
+    <w:rsid w:val="001F3594"/>
+    <w:rsid w:val="001F60C3"/>
+    <w:rsid w:val="001F663C"/>
+    <w:rsid w:val="001F6AF1"/>
+    <w:rsid w:val="001F7A7C"/>
+    <w:rsid w:val="001F7E3E"/>
+    <w:rsid w:val="002000A0"/>
+    <w:rsid w:val="00201F09"/>
+    <w:rsid w:val="00203540"/>
+    <w:rsid w:val="00205783"/>
+    <w:rsid w:val="0020749C"/>
+    <w:rsid w:val="00207A98"/>
+    <w:rsid w:val="00207B13"/>
     <w:rsid w:val="00212032"/>
     <w:rsid w:val="00212324"/>
-    <w:rsid w:val="00212B33"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00241BD4"/>
+    <w:rsid w:val="00212DC1"/>
+    <w:rsid w:val="00214CBD"/>
+    <w:rsid w:val="00215FA4"/>
+    <w:rsid w:val="00216131"/>
+    <w:rsid w:val="00216A79"/>
+    <w:rsid w:val="00217EAC"/>
+    <w:rsid w:val="00221AFB"/>
+    <w:rsid w:val="00222911"/>
+    <w:rsid w:val="0022661F"/>
+    <w:rsid w:val="002307DF"/>
+    <w:rsid w:val="00231F4A"/>
+    <w:rsid w:val="0023554F"/>
+    <w:rsid w:val="002365AF"/>
+    <w:rsid w:val="00236B44"/>
+    <w:rsid w:val="0023701F"/>
+    <w:rsid w:val="002376AD"/>
+    <w:rsid w:val="002410B9"/>
+    <w:rsid w:val="00241A9A"/>
+    <w:rsid w:val="00246113"/>
+    <w:rsid w:val="00246630"/>
+    <w:rsid w:val="00246AB8"/>
+    <w:rsid w:val="0024751F"/>
+    <w:rsid w:val="00247D2D"/>
+    <w:rsid w:val="00252573"/>
+    <w:rsid w:val="002529CE"/>
+    <w:rsid w:val="00254E5F"/>
     <w:rsid w:val="00255B53"/>
-    <w:rsid w:val="00257C26"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00273621"/>
+    <w:rsid w:val="00256550"/>
+    <w:rsid w:val="00256A03"/>
+    <w:rsid w:val="00260657"/>
+    <w:rsid w:val="0026585D"/>
+    <w:rsid w:val="002669D0"/>
+    <w:rsid w:val="00271A81"/>
+    <w:rsid w:val="00271A9E"/>
+    <w:rsid w:val="00272EE7"/>
+    <w:rsid w:val="00273DD2"/>
+    <w:rsid w:val="00274763"/>
+    <w:rsid w:val="00275B9B"/>
     <w:rsid w:val="0027647D"/>
-    <w:rsid w:val="002901EC"/>
+    <w:rsid w:val="002765E4"/>
+    <w:rsid w:val="00277633"/>
+    <w:rsid w:val="00277C8F"/>
+    <w:rsid w:val="00284C43"/>
+    <w:rsid w:val="00284D15"/>
+    <w:rsid w:val="00285990"/>
+    <w:rsid w:val="0028738F"/>
+    <w:rsid w:val="00287821"/>
+    <w:rsid w:val="00287B4B"/>
+    <w:rsid w:val="00287D2C"/>
+    <w:rsid w:val="00291420"/>
+    <w:rsid w:val="00292CED"/>
+    <w:rsid w:val="002936CB"/>
+    <w:rsid w:val="0029371D"/>
+    <w:rsid w:val="002959C4"/>
+    <w:rsid w:val="00296549"/>
+    <w:rsid w:val="00296602"/>
     <w:rsid w:val="002973C8"/>
-    <w:rsid w:val="002A4948"/>
-    <w:rsid w:val="002B25B8"/>
+    <w:rsid w:val="002A081E"/>
+    <w:rsid w:val="002A1F5E"/>
+    <w:rsid w:val="002A222A"/>
+    <w:rsid w:val="002A4884"/>
+    <w:rsid w:val="002A65FB"/>
+    <w:rsid w:val="002A67E5"/>
+    <w:rsid w:val="002A6D5E"/>
+    <w:rsid w:val="002A78D2"/>
+    <w:rsid w:val="002A7BAE"/>
+    <w:rsid w:val="002A7D2A"/>
+    <w:rsid w:val="002A7E97"/>
+    <w:rsid w:val="002B0D1E"/>
+    <w:rsid w:val="002B1C40"/>
+    <w:rsid w:val="002B1CCF"/>
+    <w:rsid w:val="002B59C6"/>
+    <w:rsid w:val="002C22C8"/>
     <w:rsid w:val="002C2C4A"/>
-    <w:rsid w:val="002C364C"/>
+    <w:rsid w:val="002C5BAE"/>
+    <w:rsid w:val="002C62EC"/>
     <w:rsid w:val="002C69FC"/>
+    <w:rsid w:val="002D2045"/>
+    <w:rsid w:val="002D35AD"/>
+    <w:rsid w:val="002D5A3C"/>
+    <w:rsid w:val="002D683D"/>
+    <w:rsid w:val="002D68BE"/>
+    <w:rsid w:val="002D6B6C"/>
+    <w:rsid w:val="002E00C2"/>
+    <w:rsid w:val="002E1AC1"/>
+    <w:rsid w:val="002E318F"/>
     <w:rsid w:val="002E345A"/>
-    <w:rsid w:val="002E5EAE"/>
-    <w:rsid w:val="002F4F21"/>
+    <w:rsid w:val="002E641D"/>
+    <w:rsid w:val="002E733E"/>
+    <w:rsid w:val="002F0E87"/>
+    <w:rsid w:val="002F20B2"/>
+    <w:rsid w:val="002F3EF8"/>
+    <w:rsid w:val="002F6055"/>
+    <w:rsid w:val="002F6B85"/>
     <w:rsid w:val="002F6C5A"/>
+    <w:rsid w:val="002F6DA7"/>
+    <w:rsid w:val="003015B9"/>
+    <w:rsid w:val="00301AA9"/>
+    <w:rsid w:val="00302083"/>
+    <w:rsid w:val="00302F49"/>
+    <w:rsid w:val="00307448"/>
+    <w:rsid w:val="003102DF"/>
     <w:rsid w:val="00310760"/>
+    <w:rsid w:val="00311489"/>
+    <w:rsid w:val="00312621"/>
+    <w:rsid w:val="003138B0"/>
+    <w:rsid w:val="00314826"/>
+    <w:rsid w:val="003156D2"/>
+    <w:rsid w:val="0031573E"/>
     <w:rsid w:val="0031606A"/>
-    <w:rsid w:val="00317DD7"/>
+    <w:rsid w:val="00317675"/>
+    <w:rsid w:val="00317771"/>
+    <w:rsid w:val="00317CE0"/>
+    <w:rsid w:val="00317FA9"/>
+    <w:rsid w:val="003204BA"/>
+    <w:rsid w:val="00320898"/>
+    <w:rsid w:val="00323008"/>
+    <w:rsid w:val="0032428F"/>
+    <w:rsid w:val="00324537"/>
+    <w:rsid w:val="00324DEF"/>
+    <w:rsid w:val="00327C17"/>
+    <w:rsid w:val="00330854"/>
+    <w:rsid w:val="00331D7C"/>
+    <w:rsid w:val="00333BBF"/>
+    <w:rsid w:val="003354EC"/>
+    <w:rsid w:val="00335A19"/>
+    <w:rsid w:val="00337F25"/>
+    <w:rsid w:val="00341297"/>
+    <w:rsid w:val="00341B6A"/>
+    <w:rsid w:val="00341DF5"/>
+    <w:rsid w:val="00342F6E"/>
+    <w:rsid w:val="003468C4"/>
+    <w:rsid w:val="003471D9"/>
+    <w:rsid w:val="00347B4F"/>
     <w:rsid w:val="00350D7A"/>
-    <w:rsid w:val="00362E9E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003817C2"/>
+    <w:rsid w:val="003568D8"/>
+    <w:rsid w:val="00360B98"/>
+    <w:rsid w:val="00364142"/>
+    <w:rsid w:val="00364C47"/>
+    <w:rsid w:val="00364DDE"/>
+    <w:rsid w:val="0036523F"/>
+    <w:rsid w:val="00372C17"/>
+    <w:rsid w:val="00377A86"/>
+    <w:rsid w:val="003813B9"/>
+    <w:rsid w:val="00381675"/>
+    <w:rsid w:val="0038182F"/>
+    <w:rsid w:val="00381923"/>
+    <w:rsid w:val="0038260F"/>
+    <w:rsid w:val="00382E83"/>
+    <w:rsid w:val="00384057"/>
+    <w:rsid w:val="003859E5"/>
     <w:rsid w:val="00387655"/>
+    <w:rsid w:val="003913E7"/>
+    <w:rsid w:val="00391864"/>
+    <w:rsid w:val="00392338"/>
+    <w:rsid w:val="00396715"/>
+    <w:rsid w:val="00397589"/>
+    <w:rsid w:val="003A1854"/>
     <w:rsid w:val="003A1D83"/>
-    <w:rsid w:val="003B010F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003C66A0"/>
+    <w:rsid w:val="003A408E"/>
+    <w:rsid w:val="003A7CE9"/>
+    <w:rsid w:val="003B1E1E"/>
+    <w:rsid w:val="003B1F20"/>
+    <w:rsid w:val="003B20AB"/>
+    <w:rsid w:val="003B227F"/>
+    <w:rsid w:val="003B26B5"/>
+    <w:rsid w:val="003B3058"/>
+    <w:rsid w:val="003B3435"/>
+    <w:rsid w:val="003B4924"/>
+    <w:rsid w:val="003B672E"/>
+    <w:rsid w:val="003B7233"/>
+    <w:rsid w:val="003B7A6B"/>
+    <w:rsid w:val="003C2AB3"/>
+    <w:rsid w:val="003C2C3E"/>
+    <w:rsid w:val="003C31F2"/>
+    <w:rsid w:val="003C383B"/>
+    <w:rsid w:val="003D1FCE"/>
+    <w:rsid w:val="003D5198"/>
     <w:rsid w:val="003D552E"/>
-    <w:rsid w:val="003D7081"/>
-[...3 lines deleted...]
-    <w:rsid w:val="003E52D5"/>
+    <w:rsid w:val="003D6BB1"/>
+    <w:rsid w:val="003D7947"/>
+    <w:rsid w:val="003E00F8"/>
+    <w:rsid w:val="003E0145"/>
+    <w:rsid w:val="003E30D8"/>
+    <w:rsid w:val="003E4F9C"/>
+    <w:rsid w:val="003E507C"/>
+    <w:rsid w:val="003E57B3"/>
+    <w:rsid w:val="003E60E2"/>
+    <w:rsid w:val="003F07DE"/>
+    <w:rsid w:val="003F25A0"/>
+    <w:rsid w:val="003F383D"/>
+    <w:rsid w:val="003F6ADC"/>
+    <w:rsid w:val="003F7D82"/>
+    <w:rsid w:val="004016D9"/>
+    <w:rsid w:val="00402CED"/>
+    <w:rsid w:val="00404C83"/>
+    <w:rsid w:val="0040654B"/>
+    <w:rsid w:val="0040666F"/>
     <w:rsid w:val="004103EF"/>
-    <w:rsid w:val="00410D39"/>
-[...5 lines deleted...]
-    <w:rsid w:val="0044618B"/>
+    <w:rsid w:val="004126FB"/>
+    <w:rsid w:val="00414119"/>
+    <w:rsid w:val="004147F0"/>
+    <w:rsid w:val="004153AF"/>
+    <w:rsid w:val="00415585"/>
+    <w:rsid w:val="00416139"/>
+    <w:rsid w:val="00417214"/>
+    <w:rsid w:val="0041782E"/>
+    <w:rsid w:val="0042011D"/>
+    <w:rsid w:val="00420ADB"/>
+    <w:rsid w:val="00422446"/>
+    <w:rsid w:val="00422F45"/>
+    <w:rsid w:val="0042365C"/>
+    <w:rsid w:val="00425612"/>
+    <w:rsid w:val="00425708"/>
+    <w:rsid w:val="00425CCF"/>
+    <w:rsid w:val="00430888"/>
+    <w:rsid w:val="004315AE"/>
+    <w:rsid w:val="00431651"/>
+    <w:rsid w:val="00432E7F"/>
+    <w:rsid w:val="00435C7C"/>
+    <w:rsid w:val="00440917"/>
+    <w:rsid w:val="00440F16"/>
+    <w:rsid w:val="00442C7B"/>
+    <w:rsid w:val="0044539A"/>
+    <w:rsid w:val="00445A84"/>
+    <w:rsid w:val="00445C57"/>
+    <w:rsid w:val="00445FC2"/>
+    <w:rsid w:val="00446E67"/>
+    <w:rsid w:val="004475F0"/>
     <w:rsid w:val="00452D7A"/>
+    <w:rsid w:val="00452E82"/>
     <w:rsid w:val="00454E23"/>
-    <w:rsid w:val="0046057E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004610B3"/>
+    <w:rsid w:val="004569CA"/>
+    <w:rsid w:val="0045766D"/>
+    <w:rsid w:val="00460FA5"/>
+    <w:rsid w:val="00461DF0"/>
     <w:rsid w:val="00462B3C"/>
-    <w:rsid w:val="0047553B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004E3FF7"/>
+    <w:rsid w:val="00462EE3"/>
+    <w:rsid w:val="00470F87"/>
+    <w:rsid w:val="00471D79"/>
+    <w:rsid w:val="004728D7"/>
+    <w:rsid w:val="00472DB0"/>
+    <w:rsid w:val="0047331D"/>
+    <w:rsid w:val="004746FE"/>
+    <w:rsid w:val="004762B1"/>
+    <w:rsid w:val="004771E3"/>
+    <w:rsid w:val="0048042E"/>
+    <w:rsid w:val="004809B1"/>
+    <w:rsid w:val="004812AC"/>
+    <w:rsid w:val="00482D82"/>
+    <w:rsid w:val="0048611B"/>
+    <w:rsid w:val="00486FE3"/>
+    <w:rsid w:val="00487DB3"/>
+    <w:rsid w:val="004903C7"/>
+    <w:rsid w:val="00493A04"/>
+    <w:rsid w:val="0049419B"/>
+    <w:rsid w:val="004949D1"/>
+    <w:rsid w:val="00494C4E"/>
+    <w:rsid w:val="00496356"/>
+    <w:rsid w:val="00496D87"/>
+    <w:rsid w:val="004A0174"/>
+    <w:rsid w:val="004A264B"/>
+    <w:rsid w:val="004A2734"/>
+    <w:rsid w:val="004A4E03"/>
+    <w:rsid w:val="004A56D4"/>
+    <w:rsid w:val="004B18A6"/>
+    <w:rsid w:val="004B33EA"/>
+    <w:rsid w:val="004B4C64"/>
+    <w:rsid w:val="004B5373"/>
+    <w:rsid w:val="004B5A65"/>
+    <w:rsid w:val="004B7C84"/>
+    <w:rsid w:val="004C1826"/>
+    <w:rsid w:val="004C6BCE"/>
+    <w:rsid w:val="004C6D39"/>
+    <w:rsid w:val="004D206C"/>
+    <w:rsid w:val="004D207A"/>
+    <w:rsid w:val="004D4BF3"/>
+    <w:rsid w:val="004D627A"/>
+    <w:rsid w:val="004E4C65"/>
+    <w:rsid w:val="004E618E"/>
     <w:rsid w:val="004E6B13"/>
+    <w:rsid w:val="004F0BD0"/>
+    <w:rsid w:val="004F112F"/>
+    <w:rsid w:val="004F2EF8"/>
+    <w:rsid w:val="004F3B8C"/>
+    <w:rsid w:val="004F4AF9"/>
+    <w:rsid w:val="004F4DD4"/>
+    <w:rsid w:val="004F7A7D"/>
+    <w:rsid w:val="00503901"/>
+    <w:rsid w:val="00505CE1"/>
+    <w:rsid w:val="005065A1"/>
+    <w:rsid w:val="0050768E"/>
+    <w:rsid w:val="0051296C"/>
+    <w:rsid w:val="005153BF"/>
     <w:rsid w:val="00515974"/>
-    <w:rsid w:val="00534052"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00564E73"/>
+    <w:rsid w:val="00515B10"/>
+    <w:rsid w:val="00520807"/>
+    <w:rsid w:val="00522F4E"/>
+    <w:rsid w:val="00523AF2"/>
+    <w:rsid w:val="0052438B"/>
+    <w:rsid w:val="0052483B"/>
+    <w:rsid w:val="00524C9C"/>
+    <w:rsid w:val="00525C31"/>
+    <w:rsid w:val="00526493"/>
+    <w:rsid w:val="005264B1"/>
+    <w:rsid w:val="00526B3C"/>
+    <w:rsid w:val="005307B8"/>
+    <w:rsid w:val="00532E4B"/>
+    <w:rsid w:val="00533B88"/>
+    <w:rsid w:val="005349A7"/>
+    <w:rsid w:val="005360E4"/>
+    <w:rsid w:val="00540E40"/>
+    <w:rsid w:val="005428FB"/>
+    <w:rsid w:val="00542DBD"/>
+    <w:rsid w:val="00543E5E"/>
+    <w:rsid w:val="00551695"/>
+    <w:rsid w:val="00553640"/>
+    <w:rsid w:val="00554052"/>
+    <w:rsid w:val="005550A9"/>
+    <w:rsid w:val="005558B4"/>
+    <w:rsid w:val="00556C25"/>
+    <w:rsid w:val="0055726A"/>
+    <w:rsid w:val="0056041F"/>
+    <w:rsid w:val="00562705"/>
+    <w:rsid w:val="0056285F"/>
+    <w:rsid w:val="00564634"/>
+    <w:rsid w:val="00564DC5"/>
+    <w:rsid w:val="00570028"/>
+    <w:rsid w:val="00570D64"/>
     <w:rsid w:val="005714B2"/>
-    <w:rsid w:val="0058201A"/>
-    <w:rsid w:val="0059268F"/>
+    <w:rsid w:val="005714DC"/>
+    <w:rsid w:val="00572528"/>
+    <w:rsid w:val="00572657"/>
+    <w:rsid w:val="0058152E"/>
+    <w:rsid w:val="00582823"/>
+    <w:rsid w:val="00585479"/>
+    <w:rsid w:val="00586589"/>
+    <w:rsid w:val="00586626"/>
+    <w:rsid w:val="00587468"/>
+    <w:rsid w:val="00590096"/>
+    <w:rsid w:val="00590783"/>
+    <w:rsid w:val="00593FE9"/>
+    <w:rsid w:val="0059665B"/>
+    <w:rsid w:val="00596C42"/>
+    <w:rsid w:val="00597B2A"/>
     <w:rsid w:val="005A2D7B"/>
-    <w:rsid w:val="005B5FFC"/>
+    <w:rsid w:val="005A480B"/>
+    <w:rsid w:val="005A5B75"/>
+    <w:rsid w:val="005A6946"/>
+    <w:rsid w:val="005B04FE"/>
+    <w:rsid w:val="005B14FB"/>
+    <w:rsid w:val="005B26AC"/>
+    <w:rsid w:val="005B4108"/>
+    <w:rsid w:val="005C0B29"/>
+    <w:rsid w:val="005C1037"/>
+    <w:rsid w:val="005C10CF"/>
+    <w:rsid w:val="005C67F2"/>
+    <w:rsid w:val="005C6897"/>
+    <w:rsid w:val="005C699A"/>
+    <w:rsid w:val="005C6E23"/>
+    <w:rsid w:val="005D02C4"/>
+    <w:rsid w:val="005D064B"/>
+    <w:rsid w:val="005D3DA4"/>
+    <w:rsid w:val="005D4267"/>
+    <w:rsid w:val="005D5655"/>
     <w:rsid w:val="005D7E56"/>
+    <w:rsid w:val="005E1C37"/>
+    <w:rsid w:val="005E38C6"/>
+    <w:rsid w:val="005E447F"/>
+    <w:rsid w:val="005E5C05"/>
+    <w:rsid w:val="005F3257"/>
+    <w:rsid w:val="005F37EF"/>
     <w:rsid w:val="005F4030"/>
-    <w:rsid w:val="00601D4B"/>
+    <w:rsid w:val="005F41B2"/>
+    <w:rsid w:val="005F434D"/>
+    <w:rsid w:val="005F5BAF"/>
+    <w:rsid w:val="005F66EB"/>
+    <w:rsid w:val="00601488"/>
+    <w:rsid w:val="00603A88"/>
+    <w:rsid w:val="00603C7D"/>
+    <w:rsid w:val="006058F9"/>
     <w:rsid w:val="00605936"/>
-    <w:rsid w:val="006067C8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0064480D"/>
+    <w:rsid w:val="006060AD"/>
+    <w:rsid w:val="00607534"/>
+    <w:rsid w:val="00610203"/>
+    <w:rsid w:val="00611FA6"/>
+    <w:rsid w:val="00611FD7"/>
+    <w:rsid w:val="00612BFF"/>
+    <w:rsid w:val="00612F4B"/>
+    <w:rsid w:val="006132DA"/>
+    <w:rsid w:val="0061510A"/>
+    <w:rsid w:val="00615512"/>
+    <w:rsid w:val="0062091C"/>
+    <w:rsid w:val="006213E7"/>
+    <w:rsid w:val="0062211C"/>
+    <w:rsid w:val="00623920"/>
+    <w:rsid w:val="00624382"/>
+    <w:rsid w:val="00624412"/>
+    <w:rsid w:val="0062485F"/>
+    <w:rsid w:val="006305F9"/>
+    <w:rsid w:val="0063207B"/>
+    <w:rsid w:val="006327A7"/>
+    <w:rsid w:val="00635DF6"/>
+    <w:rsid w:val="00637145"/>
+    <w:rsid w:val="00640C32"/>
+    <w:rsid w:val="00641232"/>
+    <w:rsid w:val="00641EA1"/>
+    <w:rsid w:val="00641EDD"/>
+    <w:rsid w:val="0064305E"/>
+    <w:rsid w:val="00643B98"/>
+    <w:rsid w:val="006452AE"/>
+    <w:rsid w:val="00646BFA"/>
     <w:rsid w:val="00650EEF"/>
-    <w:rsid w:val="00653A83"/>
-    <w:rsid w:val="00660064"/>
+    <w:rsid w:val="00651754"/>
+    <w:rsid w:val="00653496"/>
+    <w:rsid w:val="00653749"/>
+    <w:rsid w:val="006561CE"/>
+    <w:rsid w:val="00657160"/>
+    <w:rsid w:val="00660B0D"/>
     <w:rsid w:val="00663B83"/>
-    <w:rsid w:val="00663BD4"/>
+    <w:rsid w:val="00664CB9"/>
+    <w:rsid w:val="00665EFC"/>
+    <w:rsid w:val="006664F5"/>
+    <w:rsid w:val="0067013E"/>
+    <w:rsid w:val="0067037F"/>
     <w:rsid w:val="006709EE"/>
+    <w:rsid w:val="00670F53"/>
+    <w:rsid w:val="006721B1"/>
+    <w:rsid w:val="006736B2"/>
+    <w:rsid w:val="00673885"/>
+    <w:rsid w:val="0067399D"/>
     <w:rsid w:val="00674134"/>
+    <w:rsid w:val="00674523"/>
+    <w:rsid w:val="006768CF"/>
+    <w:rsid w:val="00677ADC"/>
     <w:rsid w:val="00680645"/>
-    <w:rsid w:val="0068127B"/>
+    <w:rsid w:val="006810B3"/>
+    <w:rsid w:val="00682B43"/>
+    <w:rsid w:val="0068386D"/>
+    <w:rsid w:val="00685C35"/>
+    <w:rsid w:val="00686790"/>
+    <w:rsid w:val="0069179D"/>
     <w:rsid w:val="00691DA6"/>
-    <w:rsid w:val="006A2AF3"/>
+    <w:rsid w:val="006958A6"/>
+    <w:rsid w:val="00695B62"/>
+    <w:rsid w:val="006A0BDA"/>
+    <w:rsid w:val="006A1A58"/>
+    <w:rsid w:val="006A1BC8"/>
+    <w:rsid w:val="006A25E8"/>
+    <w:rsid w:val="006A2D9B"/>
+    <w:rsid w:val="006A5273"/>
+    <w:rsid w:val="006A7139"/>
+    <w:rsid w:val="006A7529"/>
+    <w:rsid w:val="006A7722"/>
+    <w:rsid w:val="006B460C"/>
+    <w:rsid w:val="006B4F92"/>
+    <w:rsid w:val="006B68C4"/>
     <w:rsid w:val="006B7C3E"/>
+    <w:rsid w:val="006C07CC"/>
+    <w:rsid w:val="006C0D4F"/>
     <w:rsid w:val="006C14CE"/>
+    <w:rsid w:val="006C326F"/>
+    <w:rsid w:val="006C5A63"/>
+    <w:rsid w:val="006C6757"/>
+    <w:rsid w:val="006C6F75"/>
+    <w:rsid w:val="006C7F85"/>
+    <w:rsid w:val="006D01EE"/>
+    <w:rsid w:val="006D12A3"/>
+    <w:rsid w:val="006D1A76"/>
+    <w:rsid w:val="006D34F6"/>
+    <w:rsid w:val="006D4968"/>
+    <w:rsid w:val="006D6C5C"/>
+    <w:rsid w:val="006E0CB7"/>
+    <w:rsid w:val="006E3D25"/>
+    <w:rsid w:val="006E4BE4"/>
+    <w:rsid w:val="006F0D31"/>
+    <w:rsid w:val="006F2129"/>
+    <w:rsid w:val="006F2727"/>
+    <w:rsid w:val="006F2EB6"/>
+    <w:rsid w:val="006F351D"/>
     <w:rsid w:val="006F5368"/>
-    <w:rsid w:val="006F7CBF"/>
+    <w:rsid w:val="006F5558"/>
+    <w:rsid w:val="006F6853"/>
+    <w:rsid w:val="00705E09"/>
+    <w:rsid w:val="00710547"/>
+    <w:rsid w:val="0071069B"/>
+    <w:rsid w:val="007112F8"/>
+    <w:rsid w:val="00713B0E"/>
+    <w:rsid w:val="00714CB1"/>
+    <w:rsid w:val="0071558F"/>
+    <w:rsid w:val="0071563E"/>
+    <w:rsid w:val="00716A99"/>
+    <w:rsid w:val="007174AA"/>
     <w:rsid w:val="00721314"/>
-    <w:rsid w:val="00722ED7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00730F0A"/>
+    <w:rsid w:val="0072141D"/>
+    <w:rsid w:val="0072308C"/>
+    <w:rsid w:val="0072380E"/>
+    <w:rsid w:val="00727739"/>
+    <w:rsid w:val="00727DF8"/>
+    <w:rsid w:val="007302D5"/>
+    <w:rsid w:val="00732437"/>
+    <w:rsid w:val="007341D9"/>
+    <w:rsid w:val="00734C90"/>
+    <w:rsid w:val="00740E03"/>
+    <w:rsid w:val="007414CB"/>
+    <w:rsid w:val="00743EED"/>
+    <w:rsid w:val="00746171"/>
+    <w:rsid w:val="007472FA"/>
+    <w:rsid w:val="007505A8"/>
+    <w:rsid w:val="00751A11"/>
     <w:rsid w:val="00751CF0"/>
+    <w:rsid w:val="00752B87"/>
+    <w:rsid w:val="00755905"/>
+    <w:rsid w:val="00760C43"/>
+    <w:rsid w:val="007612B8"/>
     <w:rsid w:val="007665C0"/>
-    <w:rsid w:val="00767F21"/>
-    <w:rsid w:val="00771A68"/>
+    <w:rsid w:val="00767463"/>
+    <w:rsid w:val="00767899"/>
+    <w:rsid w:val="0077045B"/>
+    <w:rsid w:val="0077056E"/>
+    <w:rsid w:val="00770CF2"/>
+    <w:rsid w:val="007714B6"/>
     <w:rsid w:val="00775BB5"/>
-    <w:rsid w:val="00780C7A"/>
-    <w:rsid w:val="00786BF9"/>
+    <w:rsid w:val="00776319"/>
+    <w:rsid w:val="00777D17"/>
+    <w:rsid w:val="00780099"/>
+    <w:rsid w:val="00782B81"/>
+    <w:rsid w:val="00786521"/>
+    <w:rsid w:val="0078661D"/>
+    <w:rsid w:val="00786EE2"/>
+    <w:rsid w:val="00787EAC"/>
+    <w:rsid w:val="00792491"/>
     <w:rsid w:val="00792525"/>
+    <w:rsid w:val="00793FA3"/>
+    <w:rsid w:val="00794914"/>
+    <w:rsid w:val="00797927"/>
+    <w:rsid w:val="00797B94"/>
+    <w:rsid w:val="00797EBE"/>
+    <w:rsid w:val="007A065F"/>
+    <w:rsid w:val="007A0DFA"/>
+    <w:rsid w:val="007A1DEC"/>
+    <w:rsid w:val="007A2479"/>
     <w:rsid w:val="007A48E7"/>
-    <w:rsid w:val="007B081D"/>
-    <w:rsid w:val="007B1668"/>
+    <w:rsid w:val="007A5932"/>
+    <w:rsid w:val="007A6E12"/>
+    <w:rsid w:val="007A7A3D"/>
+    <w:rsid w:val="007B0649"/>
     <w:rsid w:val="007B2F30"/>
-    <w:rsid w:val="007B6605"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007C6F40"/>
+    <w:rsid w:val="007B4141"/>
+    <w:rsid w:val="007B487F"/>
+    <w:rsid w:val="007B496B"/>
+    <w:rsid w:val="007B4B96"/>
+    <w:rsid w:val="007C138B"/>
+    <w:rsid w:val="007C2DBC"/>
+    <w:rsid w:val="007C34B7"/>
+    <w:rsid w:val="007C38D8"/>
+    <w:rsid w:val="007C3E63"/>
+    <w:rsid w:val="007C4C11"/>
+    <w:rsid w:val="007C6F12"/>
+    <w:rsid w:val="007C7117"/>
+    <w:rsid w:val="007C78EA"/>
+    <w:rsid w:val="007D32A3"/>
+    <w:rsid w:val="007D3980"/>
+    <w:rsid w:val="007D4F44"/>
+    <w:rsid w:val="007D560E"/>
+    <w:rsid w:val="007D6619"/>
     <w:rsid w:val="007D76ED"/>
+    <w:rsid w:val="007E0668"/>
+    <w:rsid w:val="007E4885"/>
+    <w:rsid w:val="007E5687"/>
+    <w:rsid w:val="007E5DC8"/>
+    <w:rsid w:val="007E62A6"/>
+    <w:rsid w:val="007E6634"/>
+    <w:rsid w:val="007F0717"/>
+    <w:rsid w:val="007F177D"/>
+    <w:rsid w:val="007F2295"/>
+    <w:rsid w:val="007F2415"/>
+    <w:rsid w:val="007F315A"/>
+    <w:rsid w:val="007F3E9A"/>
+    <w:rsid w:val="007F578A"/>
+    <w:rsid w:val="007F74DA"/>
     <w:rsid w:val="00801191"/>
-    <w:rsid w:val="00807D32"/>
-    <w:rsid w:val="00812704"/>
+    <w:rsid w:val="0080294F"/>
+    <w:rsid w:val="00806266"/>
+    <w:rsid w:val="008132C6"/>
+    <w:rsid w:val="00813483"/>
+    <w:rsid w:val="00813C93"/>
     <w:rsid w:val="00814768"/>
-    <w:rsid w:val="00815F43"/>
-[...4 lines deleted...]
-    <w:rsid w:val="0083230D"/>
+    <w:rsid w:val="00820F4C"/>
+    <w:rsid w:val="00821578"/>
+    <w:rsid w:val="008220F0"/>
+    <w:rsid w:val="00823A3C"/>
+    <w:rsid w:val="00824009"/>
+    <w:rsid w:val="00825D9B"/>
+    <w:rsid w:val="00826926"/>
+    <w:rsid w:val="00826A16"/>
+    <w:rsid w:val="00830CC4"/>
+    <w:rsid w:val="0083369B"/>
+    <w:rsid w:val="008371C7"/>
+    <w:rsid w:val="00841FA5"/>
+    <w:rsid w:val="008420B7"/>
+    <w:rsid w:val="00842C7E"/>
+    <w:rsid w:val="008438C2"/>
+    <w:rsid w:val="0084399A"/>
+    <w:rsid w:val="00844076"/>
+    <w:rsid w:val="008448B1"/>
+    <w:rsid w:val="00845473"/>
+    <w:rsid w:val="00845E1D"/>
+    <w:rsid w:val="008460CF"/>
+    <w:rsid w:val="00847FB7"/>
     <w:rsid w:val="00850B65"/>
+    <w:rsid w:val="00851131"/>
+    <w:rsid w:val="0085185D"/>
+    <w:rsid w:val="0085377E"/>
     <w:rsid w:val="00855564"/>
+    <w:rsid w:val="00856BB6"/>
+    <w:rsid w:val="00857687"/>
     <w:rsid w:val="00861B49"/>
     <w:rsid w:val="00863DA1"/>
-    <w:rsid w:val="0087270F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008948A2"/>
+    <w:rsid w:val="00863EF8"/>
+    <w:rsid w:val="008651BB"/>
+    <w:rsid w:val="00867C31"/>
+    <w:rsid w:val="00870C5E"/>
+    <w:rsid w:val="008712E7"/>
+    <w:rsid w:val="00873A8D"/>
+    <w:rsid w:val="008751D9"/>
+    <w:rsid w:val="008763DA"/>
+    <w:rsid w:val="00876479"/>
+    <w:rsid w:val="00880A21"/>
+    <w:rsid w:val="008819EF"/>
+    <w:rsid w:val="00882B31"/>
+    <w:rsid w:val="00883657"/>
+    <w:rsid w:val="00884D2D"/>
+    <w:rsid w:val="0088698A"/>
+    <w:rsid w:val="0088735B"/>
+    <w:rsid w:val="00890CF3"/>
+    <w:rsid w:val="00892B64"/>
+    <w:rsid w:val="00893DD0"/>
+    <w:rsid w:val="008945D2"/>
+    <w:rsid w:val="00897B5C"/>
+    <w:rsid w:val="008A2FFD"/>
+    <w:rsid w:val="008A3770"/>
+    <w:rsid w:val="008A3C9E"/>
+    <w:rsid w:val="008A5531"/>
+    <w:rsid w:val="008A5E82"/>
+    <w:rsid w:val="008A72E1"/>
+    <w:rsid w:val="008B0B58"/>
+    <w:rsid w:val="008B21B1"/>
+    <w:rsid w:val="008B3CB5"/>
+    <w:rsid w:val="008B3D6E"/>
+    <w:rsid w:val="008B51F9"/>
+    <w:rsid w:val="008B5524"/>
+    <w:rsid w:val="008B5F30"/>
+    <w:rsid w:val="008B658F"/>
     <w:rsid w:val="008B65A5"/>
-    <w:rsid w:val="008C00BD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008D18CD"/>
+    <w:rsid w:val="008B6919"/>
+    <w:rsid w:val="008B7AE0"/>
+    <w:rsid w:val="008C1460"/>
+    <w:rsid w:val="008C153A"/>
+    <w:rsid w:val="008C2519"/>
+    <w:rsid w:val="008C4039"/>
+    <w:rsid w:val="008C527E"/>
+    <w:rsid w:val="008C63AC"/>
+    <w:rsid w:val="008C6711"/>
+    <w:rsid w:val="008C6E01"/>
+    <w:rsid w:val="008C7057"/>
+    <w:rsid w:val="008C78CD"/>
+    <w:rsid w:val="008D01F6"/>
+    <w:rsid w:val="008D1782"/>
+    <w:rsid w:val="008D19FE"/>
+    <w:rsid w:val="008D5FAA"/>
+    <w:rsid w:val="008D7082"/>
+    <w:rsid w:val="008E0278"/>
+    <w:rsid w:val="008E080A"/>
+    <w:rsid w:val="008E0FD5"/>
+    <w:rsid w:val="008E128C"/>
+    <w:rsid w:val="008E1E1A"/>
+    <w:rsid w:val="008E217C"/>
+    <w:rsid w:val="008E261A"/>
+    <w:rsid w:val="008E26DD"/>
+    <w:rsid w:val="008E2F5E"/>
     <w:rsid w:val="008E3215"/>
+    <w:rsid w:val="008E3D12"/>
     <w:rsid w:val="008E4100"/>
-    <w:rsid w:val="00900C65"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00931DBD"/>
+    <w:rsid w:val="008E6A85"/>
+    <w:rsid w:val="008E6E0E"/>
+    <w:rsid w:val="008F0164"/>
+    <w:rsid w:val="008F026F"/>
+    <w:rsid w:val="008F041C"/>
+    <w:rsid w:val="008F07CC"/>
+    <w:rsid w:val="008F2900"/>
+    <w:rsid w:val="008F3184"/>
+    <w:rsid w:val="008F32CF"/>
+    <w:rsid w:val="008F56A8"/>
+    <w:rsid w:val="008F6086"/>
+    <w:rsid w:val="008F6893"/>
+    <w:rsid w:val="008F7DBB"/>
+    <w:rsid w:val="009001A2"/>
+    <w:rsid w:val="00900B33"/>
+    <w:rsid w:val="0090325D"/>
+    <w:rsid w:val="00903FB1"/>
+    <w:rsid w:val="00904665"/>
+    <w:rsid w:val="009060B4"/>
+    <w:rsid w:val="00910E5B"/>
+    <w:rsid w:val="009123E3"/>
+    <w:rsid w:val="0091569F"/>
+    <w:rsid w:val="009167A6"/>
+    <w:rsid w:val="00916802"/>
+    <w:rsid w:val="00920A1E"/>
+    <w:rsid w:val="00921EF3"/>
+    <w:rsid w:val="00922B53"/>
+    <w:rsid w:val="00923E0E"/>
+    <w:rsid w:val="00925605"/>
+    <w:rsid w:val="0092580C"/>
+    <w:rsid w:val="00925BD0"/>
+    <w:rsid w:val="009265C1"/>
+    <w:rsid w:val="0092748B"/>
+    <w:rsid w:val="0093334C"/>
+    <w:rsid w:val="00933865"/>
+    <w:rsid w:val="00933D06"/>
+    <w:rsid w:val="00934098"/>
+    <w:rsid w:val="00934EB7"/>
+    <w:rsid w:val="009355FF"/>
+    <w:rsid w:val="009364FF"/>
+    <w:rsid w:val="009378CE"/>
+    <w:rsid w:val="00937D63"/>
     <w:rsid w:val="00937E54"/>
-    <w:rsid w:val="00940DB7"/>
-    <w:rsid w:val="00942D64"/>
+    <w:rsid w:val="009401BA"/>
+    <w:rsid w:val="00940933"/>
+    <w:rsid w:val="00942283"/>
+    <w:rsid w:val="00942D2A"/>
+    <w:rsid w:val="009431F5"/>
+    <w:rsid w:val="009440DF"/>
+    <w:rsid w:val="009443FC"/>
+    <w:rsid w:val="0094461E"/>
+    <w:rsid w:val="009468CE"/>
+    <w:rsid w:val="0094792D"/>
+    <w:rsid w:val="00950B4E"/>
     <w:rsid w:val="00950F29"/>
-    <w:rsid w:val="00951B00"/>
-    <w:rsid w:val="00956D9C"/>
+    <w:rsid w:val="00951B2A"/>
+    <w:rsid w:val="00954511"/>
+    <w:rsid w:val="0095542F"/>
+    <w:rsid w:val="009611EA"/>
+    <w:rsid w:val="00961C76"/>
+    <w:rsid w:val="009621C7"/>
+    <w:rsid w:val="009621F3"/>
+    <w:rsid w:val="00965967"/>
+    <w:rsid w:val="00967FB3"/>
+    <w:rsid w:val="0097004F"/>
+    <w:rsid w:val="00970AA4"/>
+    <w:rsid w:val="00971134"/>
+    <w:rsid w:val="0097246A"/>
     <w:rsid w:val="00973120"/>
-    <w:rsid w:val="00975487"/>
-    <w:rsid w:val="00985FFC"/>
+    <w:rsid w:val="00973A58"/>
+    <w:rsid w:val="0097403B"/>
+    <w:rsid w:val="00976099"/>
+    <w:rsid w:val="00976F5C"/>
+    <w:rsid w:val="009811F0"/>
+    <w:rsid w:val="009831FF"/>
+    <w:rsid w:val="00983DD6"/>
+    <w:rsid w:val="00985496"/>
+    <w:rsid w:val="00985D31"/>
+    <w:rsid w:val="00987705"/>
+    <w:rsid w:val="00991040"/>
+    <w:rsid w:val="00991A99"/>
+    <w:rsid w:val="009928F7"/>
+    <w:rsid w:val="009953A2"/>
+    <w:rsid w:val="00997403"/>
+    <w:rsid w:val="009A3064"/>
+    <w:rsid w:val="009A321C"/>
+    <w:rsid w:val="009A64E0"/>
+    <w:rsid w:val="009A6620"/>
+    <w:rsid w:val="009B0337"/>
+    <w:rsid w:val="009B0B49"/>
     <w:rsid w:val="009B0C02"/>
+    <w:rsid w:val="009B0D88"/>
+    <w:rsid w:val="009B10A4"/>
+    <w:rsid w:val="009B2826"/>
     <w:rsid w:val="009B3890"/>
     <w:rsid w:val="009B3C07"/>
+    <w:rsid w:val="009B408A"/>
+    <w:rsid w:val="009B43F4"/>
+    <w:rsid w:val="009B4E43"/>
+    <w:rsid w:val="009B7806"/>
+    <w:rsid w:val="009B782F"/>
+    <w:rsid w:val="009B7918"/>
+    <w:rsid w:val="009C0122"/>
+    <w:rsid w:val="009C3577"/>
     <w:rsid w:val="009C70DA"/>
+    <w:rsid w:val="009C773A"/>
+    <w:rsid w:val="009C779D"/>
+    <w:rsid w:val="009C7D5B"/>
+    <w:rsid w:val="009D05A8"/>
+    <w:rsid w:val="009D0DEF"/>
+    <w:rsid w:val="009D18F2"/>
+    <w:rsid w:val="009D1B99"/>
+    <w:rsid w:val="009D2818"/>
     <w:rsid w:val="009D2DCF"/>
-    <w:rsid w:val="009D4064"/>
-    <w:rsid w:val="009E0BAE"/>
+    <w:rsid w:val="009D2E2D"/>
+    <w:rsid w:val="009D402F"/>
+    <w:rsid w:val="009D7CD1"/>
+    <w:rsid w:val="009E3D35"/>
+    <w:rsid w:val="009F0207"/>
+    <w:rsid w:val="009F4E5D"/>
     <w:rsid w:val="009F4ECC"/>
+    <w:rsid w:val="009F5B98"/>
     <w:rsid w:val="009F5D3F"/>
-    <w:rsid w:val="00A1425E"/>
-    <w:rsid w:val="00A3177A"/>
+    <w:rsid w:val="009F6CCA"/>
+    <w:rsid w:val="00A0019D"/>
+    <w:rsid w:val="00A00D43"/>
+    <w:rsid w:val="00A01318"/>
+    <w:rsid w:val="00A0224A"/>
+    <w:rsid w:val="00A03446"/>
+    <w:rsid w:val="00A03C42"/>
+    <w:rsid w:val="00A05B38"/>
+    <w:rsid w:val="00A06FDB"/>
+    <w:rsid w:val="00A073A8"/>
+    <w:rsid w:val="00A0799E"/>
+    <w:rsid w:val="00A07F4F"/>
+    <w:rsid w:val="00A10D97"/>
+    <w:rsid w:val="00A11916"/>
+    <w:rsid w:val="00A11B40"/>
+    <w:rsid w:val="00A12DE8"/>
+    <w:rsid w:val="00A15F6C"/>
+    <w:rsid w:val="00A2331A"/>
+    <w:rsid w:val="00A2451C"/>
+    <w:rsid w:val="00A247EC"/>
+    <w:rsid w:val="00A30017"/>
     <w:rsid w:val="00A3243B"/>
-    <w:rsid w:val="00A3611E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A61752"/>
+    <w:rsid w:val="00A34A06"/>
+    <w:rsid w:val="00A37019"/>
+    <w:rsid w:val="00A37E05"/>
+    <w:rsid w:val="00A40405"/>
+    <w:rsid w:val="00A40610"/>
+    <w:rsid w:val="00A4067C"/>
+    <w:rsid w:val="00A4086A"/>
+    <w:rsid w:val="00A408FE"/>
+    <w:rsid w:val="00A41470"/>
+    <w:rsid w:val="00A44BE1"/>
+    <w:rsid w:val="00A44E7F"/>
+    <w:rsid w:val="00A55734"/>
+    <w:rsid w:val="00A55767"/>
+    <w:rsid w:val="00A61557"/>
+    <w:rsid w:val="00A621A9"/>
+    <w:rsid w:val="00A63D39"/>
+    <w:rsid w:val="00A64429"/>
+    <w:rsid w:val="00A65B74"/>
     <w:rsid w:val="00A65C66"/>
-    <w:rsid w:val="00A67309"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A80FA0"/>
+    <w:rsid w:val="00A65E85"/>
+    <w:rsid w:val="00A66024"/>
+    <w:rsid w:val="00A709BF"/>
+    <w:rsid w:val="00A70AA7"/>
+    <w:rsid w:val="00A7474F"/>
+    <w:rsid w:val="00A7515C"/>
+    <w:rsid w:val="00A7535C"/>
+    <w:rsid w:val="00A762C7"/>
+    <w:rsid w:val="00A76D30"/>
+    <w:rsid w:val="00A80293"/>
+    <w:rsid w:val="00A81070"/>
     <w:rsid w:val="00A81DDF"/>
+    <w:rsid w:val="00A82C22"/>
+    <w:rsid w:val="00A847C3"/>
     <w:rsid w:val="00A8492E"/>
-    <w:rsid w:val="00A85458"/>
-    <w:rsid w:val="00A868A6"/>
+    <w:rsid w:val="00A8541E"/>
+    <w:rsid w:val="00A85FEC"/>
+    <w:rsid w:val="00A90F35"/>
+    <w:rsid w:val="00A91812"/>
     <w:rsid w:val="00A91822"/>
-    <w:rsid w:val="00AB6EC5"/>
+    <w:rsid w:val="00A91EAF"/>
+    <w:rsid w:val="00A943BD"/>
+    <w:rsid w:val="00A95941"/>
+    <w:rsid w:val="00A96E71"/>
+    <w:rsid w:val="00A97B8C"/>
+    <w:rsid w:val="00AA2F65"/>
+    <w:rsid w:val="00AA3E2C"/>
+    <w:rsid w:val="00AA5FF2"/>
+    <w:rsid w:val="00AB1FE4"/>
+    <w:rsid w:val="00AB2603"/>
+    <w:rsid w:val="00AB36EC"/>
+    <w:rsid w:val="00AB3E9C"/>
+    <w:rsid w:val="00AB4492"/>
+    <w:rsid w:val="00AB491D"/>
+    <w:rsid w:val="00AB4F3E"/>
+    <w:rsid w:val="00AB5749"/>
+    <w:rsid w:val="00AB58A2"/>
+    <w:rsid w:val="00AB6FB0"/>
+    <w:rsid w:val="00AB7809"/>
     <w:rsid w:val="00AB7822"/>
-    <w:rsid w:val="00AB7E94"/>
+    <w:rsid w:val="00AB796E"/>
+    <w:rsid w:val="00AC0710"/>
     <w:rsid w:val="00AC2443"/>
+    <w:rsid w:val="00AC2B8A"/>
+    <w:rsid w:val="00AC403E"/>
+    <w:rsid w:val="00AC4C9A"/>
+    <w:rsid w:val="00AC767B"/>
+    <w:rsid w:val="00AD0601"/>
     <w:rsid w:val="00AD105E"/>
+    <w:rsid w:val="00AD19F3"/>
     <w:rsid w:val="00AD1C98"/>
-    <w:rsid w:val="00AD31AC"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00B07216"/>
+    <w:rsid w:val="00AD3810"/>
+    <w:rsid w:val="00AD7A1F"/>
+    <w:rsid w:val="00AE03B9"/>
+    <w:rsid w:val="00AE28EE"/>
+    <w:rsid w:val="00AE2DAE"/>
+    <w:rsid w:val="00AE5595"/>
+    <w:rsid w:val="00AF0694"/>
+    <w:rsid w:val="00AF0F33"/>
+    <w:rsid w:val="00AF2361"/>
+    <w:rsid w:val="00AF27F7"/>
+    <w:rsid w:val="00AF3414"/>
+    <w:rsid w:val="00AF6A83"/>
+    <w:rsid w:val="00B01991"/>
+    <w:rsid w:val="00B02B50"/>
+    <w:rsid w:val="00B02B61"/>
+    <w:rsid w:val="00B04737"/>
+    <w:rsid w:val="00B05016"/>
+    <w:rsid w:val="00B05C89"/>
+    <w:rsid w:val="00B0746A"/>
+    <w:rsid w:val="00B119DB"/>
+    <w:rsid w:val="00B132BC"/>
+    <w:rsid w:val="00B152E0"/>
+    <w:rsid w:val="00B15339"/>
+    <w:rsid w:val="00B1571A"/>
+    <w:rsid w:val="00B15765"/>
+    <w:rsid w:val="00B167A4"/>
+    <w:rsid w:val="00B16F13"/>
+    <w:rsid w:val="00B22974"/>
     <w:rsid w:val="00B22FF7"/>
-    <w:rsid w:val="00B303E3"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B42A58"/>
+    <w:rsid w:val="00B23180"/>
+    <w:rsid w:val="00B232F7"/>
+    <w:rsid w:val="00B243A8"/>
+    <w:rsid w:val="00B26AFD"/>
+    <w:rsid w:val="00B27110"/>
+    <w:rsid w:val="00B27143"/>
+    <w:rsid w:val="00B30CB1"/>
+    <w:rsid w:val="00B3350B"/>
+    <w:rsid w:val="00B347BE"/>
+    <w:rsid w:val="00B402FA"/>
+    <w:rsid w:val="00B4173A"/>
+    <w:rsid w:val="00B432A6"/>
+    <w:rsid w:val="00B43766"/>
+    <w:rsid w:val="00B43976"/>
+    <w:rsid w:val="00B44921"/>
     <w:rsid w:val="00B45EF9"/>
-    <w:rsid w:val="00B5489B"/>
-    <w:rsid w:val="00B6031A"/>
+    <w:rsid w:val="00B46982"/>
+    <w:rsid w:val="00B508C6"/>
+    <w:rsid w:val="00B52463"/>
+    <w:rsid w:val="00B527B6"/>
+    <w:rsid w:val="00B52B15"/>
+    <w:rsid w:val="00B544FB"/>
+    <w:rsid w:val="00B56E36"/>
+    <w:rsid w:val="00B56F25"/>
+    <w:rsid w:val="00B57B30"/>
+    <w:rsid w:val="00B603B1"/>
+    <w:rsid w:val="00B605C2"/>
+    <w:rsid w:val="00B6300F"/>
+    <w:rsid w:val="00B64413"/>
     <w:rsid w:val="00B6483C"/>
-    <w:rsid w:val="00B921F5"/>
+    <w:rsid w:val="00B65CA9"/>
+    <w:rsid w:val="00B65D78"/>
+    <w:rsid w:val="00B711A8"/>
+    <w:rsid w:val="00B71504"/>
+    <w:rsid w:val="00B725D3"/>
+    <w:rsid w:val="00B77177"/>
+    <w:rsid w:val="00B7787C"/>
+    <w:rsid w:val="00B839C1"/>
+    <w:rsid w:val="00B83CCA"/>
+    <w:rsid w:val="00B860FE"/>
+    <w:rsid w:val="00B87C86"/>
+    <w:rsid w:val="00B918DE"/>
+    <w:rsid w:val="00B9274E"/>
+    <w:rsid w:val="00B948C0"/>
     <w:rsid w:val="00B94A38"/>
-    <w:rsid w:val="00B96904"/>
-    <w:rsid w:val="00BB622C"/>
+    <w:rsid w:val="00B96898"/>
+    <w:rsid w:val="00B978F0"/>
+    <w:rsid w:val="00B97B1A"/>
+    <w:rsid w:val="00BA0C4B"/>
+    <w:rsid w:val="00BA18F5"/>
+    <w:rsid w:val="00BA1D99"/>
+    <w:rsid w:val="00BA3518"/>
+    <w:rsid w:val="00BA56BE"/>
+    <w:rsid w:val="00BA6DA9"/>
+    <w:rsid w:val="00BB0222"/>
+    <w:rsid w:val="00BB0263"/>
+    <w:rsid w:val="00BB0391"/>
+    <w:rsid w:val="00BB05D3"/>
+    <w:rsid w:val="00BB15F0"/>
+    <w:rsid w:val="00BB2B5A"/>
+    <w:rsid w:val="00BB348A"/>
+    <w:rsid w:val="00BB5140"/>
+    <w:rsid w:val="00BC0773"/>
+    <w:rsid w:val="00BC3729"/>
+    <w:rsid w:val="00BC40D2"/>
+    <w:rsid w:val="00BC5428"/>
+    <w:rsid w:val="00BC5692"/>
+    <w:rsid w:val="00BC6D62"/>
     <w:rsid w:val="00BC70DC"/>
-    <w:rsid w:val="00BD3330"/>
+    <w:rsid w:val="00BC7EF5"/>
+    <w:rsid w:val="00BE02C0"/>
+    <w:rsid w:val="00BE0E23"/>
+    <w:rsid w:val="00BE1FC8"/>
+    <w:rsid w:val="00BE31FA"/>
+    <w:rsid w:val="00BE3573"/>
+    <w:rsid w:val="00BE375C"/>
+    <w:rsid w:val="00BE3CEC"/>
+    <w:rsid w:val="00BE5039"/>
+    <w:rsid w:val="00BF0F37"/>
+    <w:rsid w:val="00BF3EC6"/>
+    <w:rsid w:val="00BF4BDD"/>
+    <w:rsid w:val="00BF5565"/>
+    <w:rsid w:val="00BF6269"/>
+    <w:rsid w:val="00C00391"/>
+    <w:rsid w:val="00C02FB0"/>
+    <w:rsid w:val="00C02FFB"/>
+    <w:rsid w:val="00C04CBA"/>
     <w:rsid w:val="00C06276"/>
-    <w:rsid w:val="00C21385"/>
-    <w:rsid w:val="00C27DF3"/>
+    <w:rsid w:val="00C06D6D"/>
+    <w:rsid w:val="00C1181C"/>
+    <w:rsid w:val="00C11945"/>
+    <w:rsid w:val="00C11E90"/>
+    <w:rsid w:val="00C12F3B"/>
+    <w:rsid w:val="00C137AF"/>
+    <w:rsid w:val="00C146F3"/>
+    <w:rsid w:val="00C16511"/>
+    <w:rsid w:val="00C1693C"/>
+    <w:rsid w:val="00C224DE"/>
+    <w:rsid w:val="00C2459E"/>
+    <w:rsid w:val="00C27789"/>
+    <w:rsid w:val="00C27B31"/>
+    <w:rsid w:val="00C31171"/>
+    <w:rsid w:val="00C3246F"/>
+    <w:rsid w:val="00C3296B"/>
     <w:rsid w:val="00C32FAE"/>
-    <w:rsid w:val="00C41DF4"/>
-    <w:rsid w:val="00C4464C"/>
+    <w:rsid w:val="00C346C7"/>
+    <w:rsid w:val="00C34F5E"/>
+    <w:rsid w:val="00C42CC3"/>
+    <w:rsid w:val="00C44631"/>
     <w:rsid w:val="00C44759"/>
+    <w:rsid w:val="00C447A9"/>
+    <w:rsid w:val="00C447B3"/>
+    <w:rsid w:val="00C44E20"/>
+    <w:rsid w:val="00C44F7C"/>
+    <w:rsid w:val="00C456AE"/>
+    <w:rsid w:val="00C46344"/>
+    <w:rsid w:val="00C46AF3"/>
+    <w:rsid w:val="00C50273"/>
+    <w:rsid w:val="00C5068E"/>
+    <w:rsid w:val="00C51E6A"/>
+    <w:rsid w:val="00C52CD8"/>
+    <w:rsid w:val="00C55C06"/>
     <w:rsid w:val="00C55FD9"/>
-    <w:rsid w:val="00C67C7D"/>
+    <w:rsid w:val="00C56672"/>
+    <w:rsid w:val="00C56861"/>
+    <w:rsid w:val="00C57344"/>
+    <w:rsid w:val="00C63818"/>
+    <w:rsid w:val="00C6420A"/>
+    <w:rsid w:val="00C64FC3"/>
+    <w:rsid w:val="00C661ED"/>
+    <w:rsid w:val="00C675E7"/>
+    <w:rsid w:val="00C67A0B"/>
+    <w:rsid w:val="00C70638"/>
+    <w:rsid w:val="00C70E54"/>
+    <w:rsid w:val="00C71762"/>
+    <w:rsid w:val="00C71BEA"/>
+    <w:rsid w:val="00C72C2C"/>
+    <w:rsid w:val="00C73269"/>
     <w:rsid w:val="00C74262"/>
-    <w:rsid w:val="00C762E8"/>
+    <w:rsid w:val="00C7712F"/>
+    <w:rsid w:val="00C774CE"/>
+    <w:rsid w:val="00C818C3"/>
+    <w:rsid w:val="00C81EB6"/>
+    <w:rsid w:val="00C8314B"/>
+    <w:rsid w:val="00C83ADF"/>
+    <w:rsid w:val="00C83F68"/>
+    <w:rsid w:val="00C84CF3"/>
+    <w:rsid w:val="00C86026"/>
+    <w:rsid w:val="00C86923"/>
+    <w:rsid w:val="00C86CFF"/>
     <w:rsid w:val="00C9210D"/>
     <w:rsid w:val="00C9357B"/>
-    <w:rsid w:val="00C94A86"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00CD5E8D"/>
+    <w:rsid w:val="00C948DB"/>
+    <w:rsid w:val="00C95372"/>
+    <w:rsid w:val="00C95769"/>
+    <w:rsid w:val="00CA068A"/>
+    <w:rsid w:val="00CA3380"/>
+    <w:rsid w:val="00CA3F82"/>
+    <w:rsid w:val="00CA4515"/>
+    <w:rsid w:val="00CA5006"/>
+    <w:rsid w:val="00CA6109"/>
+    <w:rsid w:val="00CA6493"/>
+    <w:rsid w:val="00CB13C1"/>
+    <w:rsid w:val="00CB36CB"/>
+    <w:rsid w:val="00CB39E5"/>
+    <w:rsid w:val="00CB4642"/>
+    <w:rsid w:val="00CB596C"/>
+    <w:rsid w:val="00CB5E00"/>
+    <w:rsid w:val="00CB7590"/>
+    <w:rsid w:val="00CC1332"/>
+    <w:rsid w:val="00CC1B83"/>
+    <w:rsid w:val="00CC2373"/>
+    <w:rsid w:val="00CC23DA"/>
+    <w:rsid w:val="00CC3D96"/>
+    <w:rsid w:val="00CC3FC0"/>
+    <w:rsid w:val="00CC4298"/>
+    <w:rsid w:val="00CC6C22"/>
+    <w:rsid w:val="00CC6F98"/>
+    <w:rsid w:val="00CD07DC"/>
+    <w:rsid w:val="00CD0F9F"/>
+    <w:rsid w:val="00CD10A3"/>
+    <w:rsid w:val="00CD15D4"/>
+    <w:rsid w:val="00CD487C"/>
+    <w:rsid w:val="00CD69A2"/>
+    <w:rsid w:val="00CD74BB"/>
+    <w:rsid w:val="00CD7B47"/>
+    <w:rsid w:val="00CE04DE"/>
+    <w:rsid w:val="00CE0BAC"/>
+    <w:rsid w:val="00CE144C"/>
+    <w:rsid w:val="00CE2065"/>
+    <w:rsid w:val="00CE431A"/>
+    <w:rsid w:val="00CE5641"/>
+    <w:rsid w:val="00CE61E1"/>
+    <w:rsid w:val="00CF13F8"/>
+    <w:rsid w:val="00CF1ADE"/>
+    <w:rsid w:val="00CF3013"/>
     <w:rsid w:val="00CF34EE"/>
-    <w:rsid w:val="00CF4290"/>
+    <w:rsid w:val="00CF40C3"/>
+    <w:rsid w:val="00CF45B6"/>
+    <w:rsid w:val="00CF51B0"/>
+    <w:rsid w:val="00CF6646"/>
+    <w:rsid w:val="00D00228"/>
+    <w:rsid w:val="00D00246"/>
+    <w:rsid w:val="00D0032D"/>
     <w:rsid w:val="00D038F7"/>
+    <w:rsid w:val="00D04378"/>
+    <w:rsid w:val="00D06416"/>
     <w:rsid w:val="00D10C03"/>
-    <w:rsid w:val="00D32A1A"/>
-    <w:rsid w:val="00D33362"/>
+    <w:rsid w:val="00D11BC0"/>
+    <w:rsid w:val="00D14068"/>
+    <w:rsid w:val="00D14476"/>
+    <w:rsid w:val="00D15247"/>
+    <w:rsid w:val="00D15EA5"/>
+    <w:rsid w:val="00D166C7"/>
+    <w:rsid w:val="00D177D8"/>
+    <w:rsid w:val="00D17CDC"/>
+    <w:rsid w:val="00D21A03"/>
+    <w:rsid w:val="00D234C8"/>
+    <w:rsid w:val="00D237D8"/>
+    <w:rsid w:val="00D24B0F"/>
+    <w:rsid w:val="00D261C0"/>
+    <w:rsid w:val="00D27A2D"/>
+    <w:rsid w:val="00D311C8"/>
+    <w:rsid w:val="00D312B1"/>
+    <w:rsid w:val="00D3198C"/>
+    <w:rsid w:val="00D32488"/>
+    <w:rsid w:val="00D33EC5"/>
+    <w:rsid w:val="00D35DC9"/>
+    <w:rsid w:val="00D36728"/>
     <w:rsid w:val="00D407F6"/>
+    <w:rsid w:val="00D41EA6"/>
+    <w:rsid w:val="00D42ED6"/>
+    <w:rsid w:val="00D431BC"/>
+    <w:rsid w:val="00D435DB"/>
+    <w:rsid w:val="00D43ACA"/>
+    <w:rsid w:val="00D4454E"/>
+    <w:rsid w:val="00D46EC2"/>
+    <w:rsid w:val="00D505EC"/>
+    <w:rsid w:val="00D52961"/>
+    <w:rsid w:val="00D52FFA"/>
     <w:rsid w:val="00D53515"/>
-    <w:rsid w:val="00D53CFF"/>
+    <w:rsid w:val="00D53BD8"/>
+    <w:rsid w:val="00D53E29"/>
+    <w:rsid w:val="00D5685E"/>
+    <w:rsid w:val="00D573A6"/>
+    <w:rsid w:val="00D57BA9"/>
+    <w:rsid w:val="00D606B3"/>
+    <w:rsid w:val="00D634DF"/>
     <w:rsid w:val="00D665DA"/>
-    <w:rsid w:val="00D744C8"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00DD2FBF"/>
+    <w:rsid w:val="00D71162"/>
+    <w:rsid w:val="00D73246"/>
+    <w:rsid w:val="00D73568"/>
+    <w:rsid w:val="00D741FF"/>
+    <w:rsid w:val="00D76447"/>
+    <w:rsid w:val="00D80727"/>
+    <w:rsid w:val="00D81D30"/>
+    <w:rsid w:val="00D82954"/>
+    <w:rsid w:val="00D82C9E"/>
+    <w:rsid w:val="00D83D27"/>
+    <w:rsid w:val="00D83DF1"/>
+    <w:rsid w:val="00D84A5C"/>
+    <w:rsid w:val="00D86B54"/>
+    <w:rsid w:val="00D8726E"/>
+    <w:rsid w:val="00D8752C"/>
+    <w:rsid w:val="00D90903"/>
+    <w:rsid w:val="00D9174D"/>
+    <w:rsid w:val="00D93890"/>
+    <w:rsid w:val="00D93DC3"/>
+    <w:rsid w:val="00D9432D"/>
+    <w:rsid w:val="00D94653"/>
+    <w:rsid w:val="00D946E4"/>
+    <w:rsid w:val="00D94EF5"/>
+    <w:rsid w:val="00D95D4C"/>
+    <w:rsid w:val="00D96848"/>
+    <w:rsid w:val="00D968B6"/>
+    <w:rsid w:val="00DA0287"/>
+    <w:rsid w:val="00DA3654"/>
+    <w:rsid w:val="00DA3F07"/>
+    <w:rsid w:val="00DA4216"/>
+    <w:rsid w:val="00DA668F"/>
+    <w:rsid w:val="00DA67A9"/>
+    <w:rsid w:val="00DA7F8E"/>
+    <w:rsid w:val="00DB0699"/>
+    <w:rsid w:val="00DB08B2"/>
+    <w:rsid w:val="00DB1683"/>
+    <w:rsid w:val="00DB25CE"/>
+    <w:rsid w:val="00DB27E9"/>
+    <w:rsid w:val="00DB51AC"/>
+    <w:rsid w:val="00DB54B2"/>
+    <w:rsid w:val="00DC0C7D"/>
+    <w:rsid w:val="00DC5303"/>
+    <w:rsid w:val="00DC65A6"/>
+    <w:rsid w:val="00DC6F9D"/>
+    <w:rsid w:val="00DD2F35"/>
+    <w:rsid w:val="00DD5B7D"/>
+    <w:rsid w:val="00DD5FDA"/>
+    <w:rsid w:val="00DD6A13"/>
     <w:rsid w:val="00DD7529"/>
+    <w:rsid w:val="00DE1642"/>
+    <w:rsid w:val="00DE218C"/>
+    <w:rsid w:val="00DE280B"/>
     <w:rsid w:val="00DE2CF4"/>
+    <w:rsid w:val="00DE4643"/>
+    <w:rsid w:val="00DE49B6"/>
     <w:rsid w:val="00DE4DBC"/>
-    <w:rsid w:val="00DF0C04"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E074FD"/>
+    <w:rsid w:val="00DE6FB5"/>
+    <w:rsid w:val="00DF0129"/>
+    <w:rsid w:val="00DF0C33"/>
+    <w:rsid w:val="00DF0DAF"/>
+    <w:rsid w:val="00DF49DE"/>
+    <w:rsid w:val="00DF53B0"/>
+    <w:rsid w:val="00DF64B3"/>
+    <w:rsid w:val="00DF6A3E"/>
+    <w:rsid w:val="00E01CB4"/>
+    <w:rsid w:val="00E02C21"/>
+    <w:rsid w:val="00E04778"/>
+    <w:rsid w:val="00E05037"/>
+    <w:rsid w:val="00E0544E"/>
+    <w:rsid w:val="00E06A26"/>
+    <w:rsid w:val="00E06A7F"/>
+    <w:rsid w:val="00E073A9"/>
+    <w:rsid w:val="00E07EBF"/>
+    <w:rsid w:val="00E10DF7"/>
+    <w:rsid w:val="00E153E1"/>
+    <w:rsid w:val="00E17AD7"/>
+    <w:rsid w:val="00E208F2"/>
+    <w:rsid w:val="00E20FAB"/>
+    <w:rsid w:val="00E212D1"/>
     <w:rsid w:val="00E21610"/>
+    <w:rsid w:val="00E22B62"/>
     <w:rsid w:val="00E24066"/>
+    <w:rsid w:val="00E2487F"/>
+    <w:rsid w:val="00E255E3"/>
+    <w:rsid w:val="00E260B4"/>
+    <w:rsid w:val="00E3100C"/>
+    <w:rsid w:val="00E31E9E"/>
     <w:rsid w:val="00E33313"/>
+    <w:rsid w:val="00E33D5C"/>
+    <w:rsid w:val="00E34D5C"/>
+    <w:rsid w:val="00E36163"/>
     <w:rsid w:val="00E36DD9"/>
-    <w:rsid w:val="00E50D2F"/>
-    <w:rsid w:val="00E54F11"/>
+    <w:rsid w:val="00E4005D"/>
+    <w:rsid w:val="00E448C1"/>
+    <w:rsid w:val="00E45218"/>
+    <w:rsid w:val="00E51132"/>
+    <w:rsid w:val="00E51F3C"/>
+    <w:rsid w:val="00E54443"/>
+    <w:rsid w:val="00E56BA0"/>
+    <w:rsid w:val="00E61195"/>
     <w:rsid w:val="00E61500"/>
+    <w:rsid w:val="00E62E8E"/>
+    <w:rsid w:val="00E62FA6"/>
+    <w:rsid w:val="00E63178"/>
+    <w:rsid w:val="00E64AFC"/>
     <w:rsid w:val="00E6512B"/>
+    <w:rsid w:val="00E6515A"/>
+    <w:rsid w:val="00E65655"/>
     <w:rsid w:val="00E65AC3"/>
-    <w:rsid w:val="00E71C3E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E94732"/>
+    <w:rsid w:val="00E67AE6"/>
+    <w:rsid w:val="00E700D0"/>
+    <w:rsid w:val="00E72307"/>
+    <w:rsid w:val="00E72353"/>
+    <w:rsid w:val="00E72451"/>
+    <w:rsid w:val="00E7344F"/>
+    <w:rsid w:val="00E73850"/>
+    <w:rsid w:val="00E75098"/>
+    <w:rsid w:val="00E75BC8"/>
+    <w:rsid w:val="00E76957"/>
+    <w:rsid w:val="00E76E09"/>
+    <w:rsid w:val="00E774BB"/>
+    <w:rsid w:val="00E8074B"/>
+    <w:rsid w:val="00E822F7"/>
+    <w:rsid w:val="00E83D09"/>
+    <w:rsid w:val="00E83F5F"/>
+    <w:rsid w:val="00E86640"/>
+    <w:rsid w:val="00E86827"/>
+    <w:rsid w:val="00E874D4"/>
+    <w:rsid w:val="00E87FFD"/>
+    <w:rsid w:val="00E91EAB"/>
+    <w:rsid w:val="00E92483"/>
+    <w:rsid w:val="00E93C85"/>
+    <w:rsid w:val="00E93ED7"/>
+    <w:rsid w:val="00E9448B"/>
+    <w:rsid w:val="00E94CB6"/>
     <w:rsid w:val="00E96AF5"/>
-    <w:rsid w:val="00E9772F"/>
+    <w:rsid w:val="00E96FB5"/>
+    <w:rsid w:val="00E9728D"/>
+    <w:rsid w:val="00E97D02"/>
     <w:rsid w:val="00EA157B"/>
-    <w:rsid w:val="00EA2AD6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EB133C"/>
+    <w:rsid w:val="00EA4E88"/>
+    <w:rsid w:val="00EB22F4"/>
+    <w:rsid w:val="00EB2378"/>
+    <w:rsid w:val="00EB3571"/>
     <w:rsid w:val="00EB4694"/>
-    <w:rsid w:val="00EC7084"/>
+    <w:rsid w:val="00EB5840"/>
+    <w:rsid w:val="00EB7626"/>
+    <w:rsid w:val="00EC0ED0"/>
+    <w:rsid w:val="00EC1990"/>
+    <w:rsid w:val="00EC23A3"/>
+    <w:rsid w:val="00EC2985"/>
+    <w:rsid w:val="00EC2D68"/>
+    <w:rsid w:val="00EC3334"/>
+    <w:rsid w:val="00EC3652"/>
+    <w:rsid w:val="00EC4163"/>
+    <w:rsid w:val="00EC466B"/>
+    <w:rsid w:val="00EC4CC5"/>
+    <w:rsid w:val="00EC60E9"/>
+    <w:rsid w:val="00EC6695"/>
+    <w:rsid w:val="00EC783A"/>
+    <w:rsid w:val="00ED2A7D"/>
+    <w:rsid w:val="00ED4B0C"/>
+    <w:rsid w:val="00EE0D64"/>
+    <w:rsid w:val="00EE188E"/>
+    <w:rsid w:val="00EE25B8"/>
     <w:rsid w:val="00EE3346"/>
-    <w:rsid w:val="00EF0816"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F13BB2"/>
+    <w:rsid w:val="00EE5057"/>
+    <w:rsid w:val="00EE757F"/>
+    <w:rsid w:val="00EE7B25"/>
+    <w:rsid w:val="00EF073D"/>
+    <w:rsid w:val="00F01F9E"/>
+    <w:rsid w:val="00F027F3"/>
+    <w:rsid w:val="00F03078"/>
+    <w:rsid w:val="00F03741"/>
+    <w:rsid w:val="00F03B13"/>
+    <w:rsid w:val="00F0448F"/>
+    <w:rsid w:val="00F04B6D"/>
+    <w:rsid w:val="00F06853"/>
+    <w:rsid w:val="00F1122A"/>
+    <w:rsid w:val="00F12B26"/>
+    <w:rsid w:val="00F13B04"/>
+    <w:rsid w:val="00F15E92"/>
+    <w:rsid w:val="00F17C8D"/>
     <w:rsid w:val="00F229E9"/>
-    <w:rsid w:val="00F27A4E"/>
-    <w:rsid w:val="00F27AEA"/>
+    <w:rsid w:val="00F23729"/>
+    <w:rsid w:val="00F2376A"/>
+    <w:rsid w:val="00F246A0"/>
+    <w:rsid w:val="00F277D4"/>
+    <w:rsid w:val="00F30596"/>
+    <w:rsid w:val="00F3076A"/>
+    <w:rsid w:val="00F319FE"/>
+    <w:rsid w:val="00F32537"/>
+    <w:rsid w:val="00F3299C"/>
+    <w:rsid w:val="00F32F15"/>
+    <w:rsid w:val="00F3379A"/>
+    <w:rsid w:val="00F3469A"/>
+    <w:rsid w:val="00F40DB1"/>
+    <w:rsid w:val="00F41AF7"/>
+    <w:rsid w:val="00F42150"/>
+    <w:rsid w:val="00F45338"/>
+    <w:rsid w:val="00F45574"/>
     <w:rsid w:val="00F47AA7"/>
-    <w:rsid w:val="00F47B47"/>
     <w:rsid w:val="00F5117D"/>
-    <w:rsid w:val="00F62D16"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F73685"/>
+    <w:rsid w:val="00F511B3"/>
+    <w:rsid w:val="00F51B9D"/>
+    <w:rsid w:val="00F5584E"/>
+    <w:rsid w:val="00F55C24"/>
+    <w:rsid w:val="00F57368"/>
+    <w:rsid w:val="00F57770"/>
+    <w:rsid w:val="00F5790D"/>
+    <w:rsid w:val="00F61622"/>
+    <w:rsid w:val="00F629A6"/>
+    <w:rsid w:val="00F65B60"/>
+    <w:rsid w:val="00F665F7"/>
+    <w:rsid w:val="00F71A46"/>
+    <w:rsid w:val="00F725C0"/>
+    <w:rsid w:val="00F77744"/>
     <w:rsid w:val="00F77822"/>
-    <w:rsid w:val="00F84D70"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FA0F06"/>
+    <w:rsid w:val="00F82C75"/>
+    <w:rsid w:val="00F830E5"/>
+    <w:rsid w:val="00F839D0"/>
+    <w:rsid w:val="00F83C32"/>
+    <w:rsid w:val="00F84608"/>
+    <w:rsid w:val="00F84A3D"/>
+    <w:rsid w:val="00F86466"/>
+    <w:rsid w:val="00F87A0C"/>
+    <w:rsid w:val="00F90913"/>
+    <w:rsid w:val="00F93E88"/>
+    <w:rsid w:val="00F96DBE"/>
+    <w:rsid w:val="00F9742C"/>
+    <w:rsid w:val="00F97C33"/>
+    <w:rsid w:val="00FA12FD"/>
     <w:rsid w:val="00FA25D4"/>
-    <w:rsid w:val="00FA6A8E"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00FD1B53"/>
+    <w:rsid w:val="00FA2685"/>
+    <w:rsid w:val="00FA419E"/>
+    <w:rsid w:val="00FA4535"/>
+    <w:rsid w:val="00FA61B8"/>
+    <w:rsid w:val="00FB54D0"/>
+    <w:rsid w:val="00FB775E"/>
+    <w:rsid w:val="00FC0247"/>
+    <w:rsid w:val="00FC0386"/>
+    <w:rsid w:val="00FC0A73"/>
+    <w:rsid w:val="00FC1545"/>
+    <w:rsid w:val="00FC1BBC"/>
+    <w:rsid w:val="00FC2562"/>
+    <w:rsid w:val="00FC34F7"/>
+    <w:rsid w:val="00FC3737"/>
+    <w:rsid w:val="00FC3DB3"/>
+    <w:rsid w:val="00FC4AB7"/>
+    <w:rsid w:val="00FC56B2"/>
+    <w:rsid w:val="00FC7556"/>
+    <w:rsid w:val="00FD0EF8"/>
+    <w:rsid w:val="00FD0F91"/>
+    <w:rsid w:val="00FD1B58"/>
+    <w:rsid w:val="00FD25EA"/>
+    <w:rsid w:val="00FD26CF"/>
+    <w:rsid w:val="00FD3FD1"/>
+    <w:rsid w:val="00FD5391"/>
     <w:rsid w:val="00FD6262"/>
+    <w:rsid w:val="00FD677E"/>
+    <w:rsid w:val="00FD6C04"/>
+    <w:rsid w:val="00FD6FF1"/>
+    <w:rsid w:val="00FD7052"/>
+    <w:rsid w:val="00FD7642"/>
+    <w:rsid w:val="00FD7E6E"/>
+    <w:rsid w:val="00FE36CD"/>
+    <w:rsid w:val="00FE3903"/>
+    <w:rsid w:val="00FE5C71"/>
+    <w:rsid w:val="00FF052F"/>
+    <w:rsid w:val="00FF0AC8"/>
+    <w:rsid w:val="00FF151B"/>
+    <w:rsid w:val="00FF217E"/>
+    <w:rsid w:val="00FF2D04"/>
+    <w:rsid w:val="00FF6C3C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="05BB39BA"/>
   <w15:docId w15:val="{4268EEB0-157B-4F34-9D7C-ACD941EAD861}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="470" w:hanging="357"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11235,55 +23090,50 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
@@ -11462,115 +23312,185 @@
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE3346"/>
     <w:pPr>
-      <w:widowControl/>
-[...1 lines deleted...]
-      <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="312" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00973120"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F5117D"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00801191"/>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00863EF8"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00863EF8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00863EF8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00863EF8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00863EF8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+    <w:name w:val="cf01"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="008A3C9E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:officialsaccreditation@englandathletics.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:officials@welshathletics.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:officialsendurance@scottish-athletics.org.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:officials@athleticsni.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -11837,66 +23757,74 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010001FC94F334217A47AC945B66C92C6A67" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="29ce6eb7da55cf48a9d1be3c89cbb79b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0f59cc41-74f8-4139-9196-f4da72c4df9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ed3697e20e7620e78ff2137eaf972564" ns2:_="">
     <xsd:import namespace="0f59cc41-74f8-4139-9196-f4da72c4df9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -12031,114 +23959,122 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{903BDEAF-6559-49AE-B76F-28B9F2520F25}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838D54DC-F768-4AAE-9EC3-6675D9550DFE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7A911ED-B730-4039-BF9C-2242C78D27D1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7FA090A-CB57-4E0F-835A-E063BB5D6E70}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0f59cc41-74f8-4139-9196-f4da72c4df9b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1665</Characters>
+  <Pages>5</Pages>
+  <Words>1006</Words>
+  <Characters>5735</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>47</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1954</CharactersWithSpaces>
+  <CharactersWithSpaces>6728</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Viki Brockett</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2021-07-08T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">