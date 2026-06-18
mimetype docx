--- v0 (2026-05-28)
+++ v1 (2026-06-18)
@@ -278,103 +278,147 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003872AE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Please circle/tick/insert your answer for each question.</w:t>
       </w:r>
       <w:r w:rsidR="006403B4" w:rsidRPr="003872AE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DEF4B6D" w14:textId="4ECD6BBC" w:rsidR="000B4B9B" w:rsidRPr="003872AE" w:rsidRDefault="00923673" w:rsidP="003F5EBF">
+    <w:p w14:paraId="0DEF4B6D" w14:textId="5487A44D" w:rsidR="000B4B9B" w:rsidRPr="003872AE" w:rsidRDefault="00923673" w:rsidP="00EF4737">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003872AE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>You can</w:t>
       </w:r>
       <w:r w:rsidR="00F65731" w:rsidRPr="003872AE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> use the </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00F65731" w:rsidRPr="003872AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>UKA Rule Book</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00EF4737">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00EF4737">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>World Athletics Rule Book</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00EF4737">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4737">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
       <w:r w:rsidR="00F65731" w:rsidRPr="003872AE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to support you in answering the </w:t>
+        <w:t xml:space="preserve">to support you in answering the </w:t>
       </w:r>
       <w:r w:rsidR="005C207D" w:rsidRPr="003872AE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">below </w:t>
       </w:r>
       <w:r w:rsidR="00F65731" w:rsidRPr="003872AE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>questions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="512176FE" w14:textId="435BC2C2" w:rsidR="00402507" w:rsidRPr="003872AE" w:rsidRDefault="00402507" w:rsidP="003F5EBF">
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2194,59 +2238,50 @@
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DF32FC3" w14:textId="41B2EAC4" w:rsidR="007A5C32" w:rsidRPr="003F5EBF" w:rsidRDefault="007A5C32" w:rsidP="003F5EBF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5EBF">
               <w:t>Clear repeated infringements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="612BF75C" w14:textId="0A010C0D" w:rsidR="00694ED4" w:rsidRPr="003872AE" w:rsidRDefault="00694ED4" w:rsidP="003F5EBF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D4846FF" w14:textId="77777777" w:rsidR="007A5C32" w:rsidRPr="003872AE" w:rsidRDefault="007A5C32" w:rsidP="003F5EBF">
-      <w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="6EFF6089" w14:textId="77777777" w:rsidR="003872AE" w:rsidRPr="003872AE" w:rsidRDefault="003872AE" w:rsidP="003F5EBF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
       <w:tr w:rsidR="008345D4" w:rsidRPr="003872AE" w14:paraId="1F69E3B0" w14:textId="77777777" w:rsidTr="006E1A6E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E4281B5" w14:textId="5FAF7A77" w:rsidR="00694ED4" w:rsidRPr="003872AE" w:rsidRDefault="009D67C7" w:rsidP="003F5EBF">
@@ -5066,74 +5101,74 @@
           </w:tcPr>
           <w:p w14:paraId="3FC8AB51" w14:textId="4A8F5AC6" w:rsidR="003872AE" w:rsidRPr="003F5EBF" w:rsidRDefault="003872AE" w:rsidP="003F5EBF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5EBF">
               <w:t>Confirm that there are no further red cards to be submitted by the judges, if no further action is required regarding disqualification, confirm to the referee that the race is now ‘all clear’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="17948CCC" w14:textId="77777777" w:rsidR="003872AE" w:rsidRPr="003872AE" w:rsidRDefault="003872AE" w:rsidP="003F5EBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003872AE" w:rsidRPr="003872AE" w:rsidSect="00FA3612">
-      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="720" w:bottom="142" w:left="720" w:header="113" w:footer="113" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68618E65" w14:textId="77777777" w:rsidR="00BB65B8" w:rsidRDefault="00BB65B8" w:rsidP="00C76853">
+    <w:p w14:paraId="72049283" w14:textId="77777777" w:rsidR="0059272A" w:rsidRDefault="0059272A" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C246EEA" w14:textId="77777777" w:rsidR="00BB65B8" w:rsidRDefault="00BB65B8" w:rsidP="00C76853">
+    <w:p w14:paraId="1F32D49B" w14:textId="77777777" w:rsidR="0059272A" w:rsidRDefault="0059272A" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5157,61 +5192,61 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E8757AD" w14:textId="77777777" w:rsidR="00BB65B8" w:rsidRDefault="00BB65B8" w:rsidP="00C76853">
+    <w:p w14:paraId="2DB5F7CE" w14:textId="77777777" w:rsidR="0059272A" w:rsidRDefault="0059272A" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="707F4F66" w14:textId="77777777" w:rsidR="00BB65B8" w:rsidRDefault="00BB65B8" w:rsidP="00C76853">
+    <w:p w14:paraId="76F23ACC" w14:textId="77777777" w:rsidR="0059272A" w:rsidRDefault="0059272A" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4E9AFC30" w14:textId="7581A76B" w:rsidR="00AA7264" w:rsidRDefault="00AA7264">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D01B3D">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="28"/>
@@ -8098,50 +8133,51 @@
     <w:rsid w:val="00327BFA"/>
     <w:rsid w:val="00332397"/>
     <w:rsid w:val="00335C3D"/>
     <w:rsid w:val="003368EF"/>
     <w:rsid w:val="003375A6"/>
     <w:rsid w:val="00341A21"/>
     <w:rsid w:val="00346721"/>
     <w:rsid w:val="00347421"/>
     <w:rsid w:val="00350C0B"/>
     <w:rsid w:val="00351997"/>
     <w:rsid w:val="00355276"/>
     <w:rsid w:val="00356C45"/>
     <w:rsid w:val="00356E11"/>
     <w:rsid w:val="00360DDD"/>
     <w:rsid w:val="003616D2"/>
     <w:rsid w:val="003622AD"/>
     <w:rsid w:val="003625BE"/>
     <w:rsid w:val="00362865"/>
     <w:rsid w:val="00363DAA"/>
     <w:rsid w:val="003651BC"/>
     <w:rsid w:val="00365AE1"/>
     <w:rsid w:val="003675DC"/>
     <w:rsid w:val="00374BE6"/>
     <w:rsid w:val="00376036"/>
     <w:rsid w:val="0037709C"/>
+    <w:rsid w:val="003771F5"/>
     <w:rsid w:val="00377B7E"/>
     <w:rsid w:val="003802A9"/>
     <w:rsid w:val="003838CB"/>
     <w:rsid w:val="0038518E"/>
     <w:rsid w:val="003858FC"/>
     <w:rsid w:val="00386F40"/>
     <w:rsid w:val="003872AE"/>
     <w:rsid w:val="00390150"/>
     <w:rsid w:val="00391F71"/>
     <w:rsid w:val="0039290E"/>
     <w:rsid w:val="003959A4"/>
     <w:rsid w:val="00395A37"/>
     <w:rsid w:val="003961B1"/>
     <w:rsid w:val="00397FA5"/>
     <w:rsid w:val="003A08C3"/>
     <w:rsid w:val="003A13F8"/>
     <w:rsid w:val="003A2110"/>
     <w:rsid w:val="003A32F5"/>
     <w:rsid w:val="003A34C8"/>
     <w:rsid w:val="003A43CF"/>
     <w:rsid w:val="003B0A6D"/>
     <w:rsid w:val="003B1C38"/>
     <w:rsid w:val="003B2038"/>
     <w:rsid w:val="003B2D33"/>
     <w:rsid w:val="003B4E31"/>
@@ -8280,50 +8316,51 @@
     <w:rsid w:val="00530158"/>
     <w:rsid w:val="0053120B"/>
     <w:rsid w:val="00532EF7"/>
     <w:rsid w:val="00533C73"/>
     <w:rsid w:val="00533CFC"/>
     <w:rsid w:val="005367F0"/>
     <w:rsid w:val="005402EF"/>
     <w:rsid w:val="00540DB0"/>
     <w:rsid w:val="005414EA"/>
     <w:rsid w:val="00547320"/>
     <w:rsid w:val="00547441"/>
     <w:rsid w:val="00547AEB"/>
     <w:rsid w:val="0055272E"/>
     <w:rsid w:val="00555794"/>
     <w:rsid w:val="00560740"/>
     <w:rsid w:val="00562252"/>
     <w:rsid w:val="005649DE"/>
     <w:rsid w:val="00566BB3"/>
     <w:rsid w:val="00566E34"/>
     <w:rsid w:val="00567D15"/>
     <w:rsid w:val="005755B2"/>
     <w:rsid w:val="005761DD"/>
     <w:rsid w:val="0058115B"/>
     <w:rsid w:val="00586817"/>
     <w:rsid w:val="00586CC9"/>
+    <w:rsid w:val="0059272A"/>
     <w:rsid w:val="00592D0C"/>
     <w:rsid w:val="00593485"/>
     <w:rsid w:val="005934D8"/>
     <w:rsid w:val="00595C6E"/>
     <w:rsid w:val="00596416"/>
     <w:rsid w:val="00596910"/>
     <w:rsid w:val="00597F89"/>
     <w:rsid w:val="005A04BA"/>
     <w:rsid w:val="005A0564"/>
     <w:rsid w:val="005A0DDB"/>
     <w:rsid w:val="005A2C79"/>
     <w:rsid w:val="005A5034"/>
     <w:rsid w:val="005A66D4"/>
     <w:rsid w:val="005B09F0"/>
     <w:rsid w:val="005B76A7"/>
     <w:rsid w:val="005B7CDF"/>
     <w:rsid w:val="005C1ED7"/>
     <w:rsid w:val="005C207D"/>
     <w:rsid w:val="005C3631"/>
     <w:rsid w:val="005C5C06"/>
     <w:rsid w:val="005D0463"/>
     <w:rsid w:val="005D0F26"/>
     <w:rsid w:val="005D15E8"/>
     <w:rsid w:val="005D263F"/>
     <w:rsid w:val="005D4DA4"/>
@@ -9068,50 +9105,51 @@
     <w:rsid w:val="00EB0F44"/>
     <w:rsid w:val="00EB1B36"/>
     <w:rsid w:val="00EB2137"/>
     <w:rsid w:val="00EB3903"/>
     <w:rsid w:val="00EB491C"/>
     <w:rsid w:val="00EB5FDB"/>
     <w:rsid w:val="00EB6404"/>
     <w:rsid w:val="00EB7A22"/>
     <w:rsid w:val="00EC0679"/>
     <w:rsid w:val="00EC0DF5"/>
     <w:rsid w:val="00EC4074"/>
     <w:rsid w:val="00EC5476"/>
     <w:rsid w:val="00ED074B"/>
     <w:rsid w:val="00ED2DB6"/>
     <w:rsid w:val="00ED38B8"/>
     <w:rsid w:val="00ED6231"/>
     <w:rsid w:val="00ED7914"/>
     <w:rsid w:val="00EE1316"/>
     <w:rsid w:val="00EE23C5"/>
     <w:rsid w:val="00EE2FE3"/>
     <w:rsid w:val="00EE41E8"/>
     <w:rsid w:val="00EE423F"/>
     <w:rsid w:val="00EE4672"/>
     <w:rsid w:val="00EF0ED7"/>
     <w:rsid w:val="00EF2DAE"/>
+    <w:rsid w:val="00EF4737"/>
     <w:rsid w:val="00EF4915"/>
     <w:rsid w:val="00EF6F55"/>
     <w:rsid w:val="00EF7963"/>
     <w:rsid w:val="00F02BA5"/>
     <w:rsid w:val="00F0796E"/>
     <w:rsid w:val="00F07FE6"/>
     <w:rsid w:val="00F116E4"/>
     <w:rsid w:val="00F14CA7"/>
     <w:rsid w:val="00F16A08"/>
     <w:rsid w:val="00F26EAD"/>
     <w:rsid w:val="00F30E3D"/>
     <w:rsid w:val="00F30F8F"/>
     <w:rsid w:val="00F330C0"/>
     <w:rsid w:val="00F41128"/>
     <w:rsid w:val="00F42338"/>
     <w:rsid w:val="00F43C20"/>
     <w:rsid w:val="00F43CF7"/>
     <w:rsid w:val="00F473C9"/>
     <w:rsid w:val="00F505A8"/>
     <w:rsid w:val="00F5171D"/>
     <w:rsid w:val="00F5254A"/>
     <w:rsid w:val="00F529CF"/>
     <w:rsid w:val="00F545C4"/>
     <w:rsid w:val="00F547C1"/>
     <w:rsid w:val="00F57CC8"/>
@@ -9599,51 +9637,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00AD25C7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -9784,51 +9821,51 @@
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D32B91"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uka.org.uk/wp-content/uploads/2024/04/UKA-Rulebook_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paralympic.org/sites/default/files/2024-03/World%20Para%20Athletics%20Rules%20and%20Regulations_March%202024_0.pdf?_gl=1*1gsnqww*_up*MQ..*_ga*OTU3Mzc1NjUuMTc2NTg4ODc0MA..*_ga_6TNCMVEHQ6*czE3NjU4ODg3MzkkbzEkZzAkdDE3NjU4ODg3MzkkajYwJGwwJGg3NDE1NzkyNDY." TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uka.org.uk/wp-content/uploads/2024/04/UKA-Rulebook_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -10099,70 +10136,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010042016E61ECD77C43A7695B35AA3CBE50" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7ba93f8f88841eb3cff025f64eba8e15">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d4e97e60-d57b-46f0-8c68-1d25f9ddb920" xmlns:ns3="d4a48426-97cc-4a61-94fb-56c3682b2352" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d27dee1b152b1d8152a4f34273d6b69c" ns2:_="" ns3:_="">
     <xsd:import namespace="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
     <xsd:import namespace="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -10379,118 +10396,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d4e97e60-d57b-46f0-8c68-1d25f9ddb920">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d4a48426-97cc-4a61-94fb-56c3682b2352" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B5124CE-93A7-4D05-A7AE-FE7DB7879578}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
     <ds:schemaRef ds:uri="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED82ED8B-D36C-4EEC-82F7-6F4C668D9FC8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
+    <ds:schemaRef ds:uri="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9B44A35-878E-4E6C-9CCE-AC023CBE1890}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>570</Words>
-  <Characters>3249</Characters>
+  <Words>615</Words>
+  <Characters>3511</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>29</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3812</CharactersWithSpaces>
+  <CharactersWithSpaces>4118</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Donna BSmith</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010042016E61ECD77C43A7695B35AA3CBE50</vt:lpwstr>
   </property>