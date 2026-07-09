--- v1 (2026-02-27)
+++ v2 (2026-07-09)
@@ -1,4956 +1,23508 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10207" w:type="dxa"/>
-        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="10" w:type="dxa"/>
-          <w:right w:w="10" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3056"/>
-        <w:gridCol w:w="7151"/>
+        <w:gridCol w:w="550"/>
+        <w:gridCol w:w="1430"/>
+        <w:gridCol w:w="142"/>
+        <w:gridCol w:w="996"/>
+        <w:gridCol w:w="1612"/>
+        <w:gridCol w:w="30"/>
+        <w:gridCol w:w="3457"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="856"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00050EAD" w:rsidR="00691DA6" w:rsidTr="0D01A379" w14:paraId="6FC2CFBD" w14:textId="49C67265">
+      <w:tr w:rsidR="0039678D" w:rsidRPr="00050EAD" w14:paraId="09AD96DD" w14:textId="77777777" w:rsidTr="0039678D">
         <w:trPr>
           <w:trHeight w:val="336"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3056" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00A55734" w:rsidR="00691DA6" w:rsidP="002529CE" w:rsidRDefault="00691DA6" w14:paraId="3A76846B" w14:textId="74756DAB">
-[...1 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+          <w:p w14:paraId="4054A0E7" w14:textId="1CB1E9CD" w:rsidR="0039678D" w:rsidRPr="00A55734" w:rsidRDefault="0039678D" w:rsidP="0039678D">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>CANDIDATE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691DA6" w:rsidRPr="00050EAD" w14:paraId="6FC2CFBD" w14:textId="49C67265" w:rsidTr="0021679D">
+        <w:trPr>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A76846B" w14:textId="4B054D3A" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00691DA6" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A55734">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Name: </w:t>
-[...20 lines deleted...]
-              <w:ind w:left="113"/>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8085" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D1F7AC2" w14:textId="77777777" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00691DA6" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00050EAD" w:rsidR="00691DA6" w:rsidTr="0D01A379" w14:paraId="24CF843D" w14:textId="77777777">
+      <w:tr w:rsidR="00691DA6" w:rsidRPr="00050EAD" w14:paraId="24CF843D" w14:textId="77777777" w:rsidTr="0039678D">
         <w:trPr>
           <w:trHeight w:val="330"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3056" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0CD4527E" w14:textId="051D1EDA" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00AC403E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3192"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">URN </w:t>
+            </w:r>
+            <w:r w:rsidR="00691DA6" w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Licence No</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8085" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="486D512A" w14:textId="77777777" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00691DA6" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691DA6" w:rsidRPr="00050EAD" w14:paraId="743B231C" w14:textId="77777777" w:rsidTr="0021679D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35932C19" w14:textId="63CBD4EC" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00691DA6" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3192"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8085" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A0F9E5C" w14:textId="77777777" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00691DA6" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00050EAD" w:rsidRPr="00050EAD" w14:paraId="55BFAAC3" w14:textId="77777777" w:rsidTr="009F71AF">
+        <w:trPr>
+          <w:trHeight w:val="150"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3FC8EDDC" w14:textId="76D2BB11" w:rsidR="000241D7" w:rsidRDefault="00603A88" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B02B61">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Please tick/insert your answer for each question</w:t>
+            </w:r>
+            <w:r w:rsidR="001F58D8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D4078F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">in the </w:t>
+            </w:r>
+            <w:r w:rsidR="00D4078F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="00D4078F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> column </w:t>
+            </w:r>
+            <w:r w:rsidR="0044684A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">– selected answer </w:t>
+            </w:r>
+            <w:r w:rsidR="0044684A" w:rsidRPr="001B06EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>✓</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E65353D" w14:textId="658E7902" w:rsidR="002823C9" w:rsidRPr="002823C9" w:rsidRDefault="002823C9" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">The number of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(marks)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> indicates the number of answers required for each question</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16F52601" w14:textId="103E7C16" w:rsidR="00C16511" w:rsidRPr="004E4C65" w:rsidRDefault="00C16511" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>To</w:t>
+            </w:r>
+            <w:r w:rsidR="00F77744">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>tal marks</w:t>
+            </w:r>
+            <w:r w:rsidR="00384057">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = </w:t>
+            </w:r>
+            <w:r w:rsidR="00D33006" w:rsidRPr="00452486">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+            <w:r w:rsidR="00F77744">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidR="006A214D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>75</w:t>
+            </w:r>
+            <w:r w:rsidR="00F77744" w:rsidRPr="00B02B61">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">% Pass mark = </w:t>
+            </w:r>
+            <w:r w:rsidR="00985496">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00D33006">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F71AF" w:rsidRPr="00050EAD" w14:paraId="47750B48" w14:textId="77777777" w:rsidTr="009F71AF">
+        <w:trPr>
+          <w:trHeight w:val="150"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="21AB6601" w14:textId="77777777" w:rsidR="009F71AF" w:rsidRPr="009F71AF" w:rsidRDefault="009F71AF" w:rsidP="009F71AF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E2487F" w:rsidRPr="00050EAD" w14:paraId="071747DA" w14:textId="77777777" w:rsidTr="00777DD1">
+        <w:trPr>
+          <w:trHeight w:val="150"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3CB501EA" w14:textId="5F97AA66" w:rsidR="00E2487F" w:rsidRPr="00B15339" w:rsidRDefault="00E2487F" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B15339">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Judging </w:t>
+            </w:r>
+            <w:r w:rsidR="00155544">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and Recording </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B15339">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Questions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE5EA3" w:rsidRPr="00050EAD" w14:paraId="4F4726D7" w14:textId="1DCB3E77" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00A55734" w:rsidR="00691DA6" w:rsidP="002529CE" w:rsidRDefault="00691DA6" w14:paraId="0CD4527E" w14:textId="34297B98">
-[...28 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:p w14:paraId="3A6831B8" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="00E20FAB" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...13 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="4A4835DC" w14:textId="76E7CD07" w:rsidR="00BE5EA3" w:rsidRPr="00520807" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E3628">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C948DB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Primary</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E3628">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> role of the Chief Judge? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E3628">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="746A0845" w14:textId="040434B8" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="007A4EAD" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="19282A0F" w14:textId="1EEEE00E" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="007A4EAD" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00050EAD" w:rsidR="00691DA6" w:rsidTr="0D01A379" w14:paraId="743B231C" w14:textId="77777777">
+      <w:tr w:rsidR="00BE5EA3" w:rsidRPr="00ED6F40" w14:paraId="77D5E7D2" w14:textId="5A334350" w:rsidTr="00DF4120">
         <w:trPr>
-          <w:trHeight w:val="300"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3056" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00A55734" w:rsidR="00691DA6" w:rsidP="002529CE" w:rsidRDefault="00691DA6" w14:paraId="35932C19" w14:textId="369EC596">
-[...8 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="77A9F1D9" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="00DA4216" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DB019AD" w14:textId="544FEEBB" w:rsidR="00BE5EA3" w:rsidRPr="00C27B31" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007612B8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To act as the official starter for the event</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17F28743" w14:textId="071882F2" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BAA3A90" w14:textId="317DE008" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE5EA3" w:rsidRPr="00ED6F40" w14:paraId="2956C6E3" w14:textId="39E23FC0" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="642B6BA8" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="00DA4216" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70CDFC59" w14:textId="4D46B14A" w:rsidR="00BE5EA3" w:rsidRPr="00CB39E5" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB39E5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>rief Course Marshals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="33736378" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="37B46B96" w14:textId="6C9BE37F" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE5EA3" w:rsidRPr="00ED6F40" w14:paraId="4452E93D" w14:textId="39E2FCCE" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0118C351" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="00DA4216" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E09AD87" w14:textId="0C23E7A2" w:rsidR="00BE5EA3" w:rsidRPr="00C3296B" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C3296B">
+              <w:t xml:space="preserve">To ensure that judges are in position and understand the requirements of their role </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32997BE8" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="540935FD" w14:textId="1DC1E5CC" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE5EA3" w:rsidRPr="00ED6F40" w14:paraId="71A612B9" w14:textId="56295304" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BCA9C4B" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="00DA4216" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="66DAC435" w14:textId="5A66B278" w:rsidR="00BE5EA3" w:rsidRPr="009D0DEF" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0040654B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To physically measure the course and install distance markers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="553B1C95" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A62ABC1" w14:textId="5AD26A0B" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005077BE" w:rsidRPr="00ED6F40" w14:paraId="0AC88B2E" w14:textId="1D639437" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4ECD3C87" w14:textId="77777777" w:rsidR="005077BE" w:rsidRPr="00E20FAB" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3297F616" w14:textId="3FE13A32" w:rsidR="005077BE" w:rsidRPr="00520807" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520807">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C948DB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Key</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520807">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> officials might the Chief Judge liaise with at an event? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520807">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520807">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DCE53DE" w14:textId="4D1F06CF" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1039CC50" w14:textId="3A5504F2" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE5EA3" w:rsidRPr="00ED6F40" w14:paraId="1ADBEAA2" w14:textId="72468E06" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A900760" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="00DA4216" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1277D966" w14:textId="3F0EAB82" w:rsidR="00BE5EA3" w:rsidRPr="00D71162" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Lap Scorer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70634335" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17C37FC2" w14:textId="39759F0B" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE5EA3" w:rsidRPr="00ED6F40" w14:paraId="7C1F872F" w14:textId="6CA9A6D2" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01C514C2" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="00DA4216" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="00BA0A08" w14:textId="258898DA" w:rsidR="00BE5EA3" w:rsidRPr="0052483B" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Race </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0052483B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Referee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="79D34142" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4371C36B" w14:textId="78B2AE3D" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE5EA3" w:rsidRPr="00ED6F40" w14:paraId="033C5F6A" w14:textId="27B046ED" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="755AEC67" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="00DA4216" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C2C1C09" w14:textId="3FB72364" w:rsidR="00BE5EA3" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0052483B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Starter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AC63E74" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="309DB981" w14:textId="5059A971" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE5EA3" w:rsidRPr="00ED6F40" w14:paraId="2274B0E7" w14:textId="7781C815" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D573487" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="00DA4216" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0586E10F" w14:textId="3DCAAD53" w:rsidR="00BE5EA3" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Place Recorder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB376A9" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="48E5BE52" w14:textId="5E4B52C7" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005077BE" w:rsidRPr="00ED6F40" w14:paraId="0C0DDC4F" w14:textId="1413A83D" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="437AC5E3" w14:textId="77777777" w:rsidR="005077BE" w:rsidRPr="00E20FAB" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="58067D9D" w14:textId="7C307932" w:rsidR="005077BE" w:rsidRPr="00520807" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C27789">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Who does the Line Judge report to at an event? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C27789">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3918AE74" w14:textId="5D0CB3CE" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5129D751" w14:textId="4B5AC093" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE5EA3" w:rsidRPr="00ED6F40" w14:paraId="671E3EDB" w14:textId="656B0CB1" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0AC9883C" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="00DA4216" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="707C2ED9" w14:textId="7917D899" w:rsidR="00BE5EA3" w:rsidRPr="00851131" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Race Referee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C55E703" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56D2C6B4" w14:textId="7B2E5A94" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE5EA3" w:rsidRPr="00ED6F40" w14:paraId="110F38E7" w14:textId="392631B8" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E5E3380" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="00DA4216" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EEA641B" w14:textId="5B93E93A" w:rsidR="00BE5EA3" w:rsidRPr="00C27789" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C27789">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Starter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="737F0D8E" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="094E2E5F" w14:textId="59ECFBA7" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE5EA3" w:rsidRPr="00ED6F40" w14:paraId="787D9BFE" w14:textId="78269407" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E0CA439" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="00DA4216" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3604FD7E" w14:textId="6227A74A" w:rsidR="00BE5EA3" w:rsidRPr="00C27789" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C27789">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Chief Judge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49B698E0" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B09D29D" w14:textId="3430A855" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE5EA3" w:rsidRPr="00ED6F40" w14:paraId="675DF338" w14:textId="258F3443" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05D65B95" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="00DA4216" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B8423CC" w14:textId="79BC3912" w:rsidR="00BE5EA3" w:rsidRPr="00C27789" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chief </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C27789">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Timekeeper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="47643213" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="01D4C0D7" w14:textId="43E1C58B" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005077BE" w:rsidRPr="00ED6F40" w14:paraId="63B7312F" w14:textId="418C3348" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A488855" w14:textId="77777777" w:rsidR="005077BE" w:rsidRPr="00E20FAB" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA2E850" w14:textId="22AA9302" w:rsidR="005077BE" w:rsidRPr="00520807" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C948DB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Primary </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>ole of the Line Judge?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>ark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="25037065" w14:textId="7D6D073C" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A981BB6" w14:textId="5ABB81CE" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE5EA3" w:rsidRPr="00ED6F40" w14:paraId="384D297A" w14:textId="764F0E95" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05E6B61D" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="00DA4216" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EE5286F" w14:textId="0B2B3292" w:rsidR="00BE5EA3" w:rsidRPr="00553640" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00553640">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>To time finishers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A29116D" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51EF4F95" w14:textId="222AAC84" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE5EA3" w:rsidRPr="00ED6F40" w14:paraId="5A478F4A" w14:textId="19CC9F52" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="033D109B" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="00DA4216" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B2B145" w14:textId="0E404353" w:rsidR="00BE5EA3" w:rsidRPr="00553640" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00553640">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>To confirm the correct finishing order of the runners</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C7828F3" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A08C835" w14:textId="1ED8566C" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE5EA3" w:rsidRPr="00ED6F40" w14:paraId="55C19C9B" w14:textId="142813F4" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0650F7F5" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="00DA4216" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B451EF5" w14:textId="1FF65898" w:rsidR="00BE5EA3" w:rsidRPr="00553640" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005428FB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>To check athletes’ bib numbers at the start</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="001E8E4E" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60923B86" w14:textId="402C5751" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE5EA3" w:rsidRPr="00ED6F40" w14:paraId="28599E0E" w14:textId="762DEDBA" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7FA1CD08" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="00DA4216" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D43AD3B" w14:textId="40C100DB" w:rsidR="00BE5EA3" w:rsidRPr="008E217C" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E217C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> check runners have completed the correct number of laps</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CF3F2BF" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B05F34D" w14:textId="13743A79" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005077BE" w:rsidRPr="00ED6F40" w14:paraId="289EBE64" w14:textId="72D693F9" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="11114F0A" w14:textId="77777777" w:rsidR="005077BE" w:rsidRPr="00E20FAB" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6011DED7" w14:textId="2512F5A3" w:rsidR="005077BE" w:rsidRPr="00520807" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Who might the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00311489">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Line Judge work closely with at </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00311489">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> race finish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00311489">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00311489">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="226AEEDF" w14:textId="42F14B1F" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF7BB2F" w14:textId="3DDBCD50" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE5EA3" w:rsidRPr="00ED6F40" w14:paraId="54808667" w14:textId="2448CD59" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6FEA994E" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="00311489" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16083907" w14:textId="5E11596A" w:rsidR="00BE5EA3" w:rsidRPr="00780099" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780099">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Starter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EE2F130" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17FA9F5C" w14:textId="35DC48D5" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE5EA3" w:rsidRPr="00ED6F40" w14:paraId="08E7B251" w14:textId="7E620BEB" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="537DD5AA" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="00311489" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D7ABE6A" w14:textId="6A65FB57" w:rsidR="00BE5EA3" w:rsidRPr="00016D08" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00016D08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Funnel Stewards</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A295B2A" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1270432A" w14:textId="094E413C" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE5EA3" w:rsidRPr="00ED6F40" w14:paraId="2C1983F3" w14:textId="6E11B33C" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BB07DAE" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="00311489" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CD25526" w14:textId="68D051AE" w:rsidR="00BE5EA3" w:rsidRPr="00677ADC" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Lap Scorers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="514C8750" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3815F6C3" w14:textId="26DB976A" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE5EA3" w:rsidRPr="00ED6F40" w14:paraId="1DC2F1C2" w14:textId="7387C5F2" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2ABEC4A3" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="00311489" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="738A5A9B" w14:textId="2AA075B4" w:rsidR="00BE5EA3" w:rsidRPr="00416139" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Relay Takeover Judges</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="36AD5D03" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC1D258" w14:textId="61272B1A" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005077BE" w:rsidRPr="00ED6F40" w14:paraId="12EDF6C8" w14:textId="03A5B5AF" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0981DD9D" w14:textId="77777777" w:rsidR="005077BE" w:rsidRPr="00E20FAB" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="561F8995" w14:textId="7E6E159E" w:rsidR="005077BE" w:rsidRPr="00520807" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520807">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Who </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>might assist the Line Judge</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520807">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>ark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A3241DA" w14:textId="2BB493E9" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0737A2BD" w14:textId="499B1B4C" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE5EA3" w:rsidRPr="00ED6F40" w14:paraId="457B46F1" w14:textId="77777777" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="79410831" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="00DB27E9" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EE43609" w14:textId="1346AC36" w:rsidR="00BE5EA3" w:rsidRPr="00BC40D2" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC40D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Place Recorder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="144C50B1" w14:textId="77777777" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23F9E963" w14:textId="5F888B13" w:rsidR="00BE5EA3" w:rsidRPr="005077BE" w:rsidRDefault="00BE5EA3" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="42E89D67" w14:textId="77777777" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7FA7C99C" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00DB27E9" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="62EE6606" w14:textId="49995200" w:rsidR="006F302E" w:rsidRPr="00DB27E9" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lap Scorers’ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00965967">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Recorder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FA789AE" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ECCD3DC" w14:textId="45B36E9E" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="1EF9408A" w14:textId="77777777" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33D67E14" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00DB27E9" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46AF9690" w14:textId="3BF9D657" w:rsidR="006F302E" w:rsidRPr="00DB27E9" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB27E9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Finish Line Recorder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13CFBD54" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="592FEF39" w14:textId="3D8E368E" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="2208F047" w14:textId="77777777" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B2DB803" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00DB27E9" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F928AE" w14:textId="34CD3CF9" w:rsidR="006F302E" w:rsidRPr="00155544" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00155544">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Spot Number Recorder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="20B565C3" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="089A49AC" w14:textId="63D29545" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005077BE" w:rsidRPr="00ED6F40" w14:paraId="5879AB33" w14:textId="77777777" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77166ABB" w14:textId="77777777" w:rsidR="005077BE" w:rsidRPr="00E20FAB" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="32097E79" w14:textId="07A8F200" w:rsidR="005077BE" w:rsidRPr="00520807" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B14FB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Who does a Funnel Steward report to at an event? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B14FB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="75AE6A3E" w14:textId="7AAFA82D" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3145A939" w14:textId="3FD3BE29" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="3114D4D7" w14:textId="44F8F57F" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6CFAC576" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00DA4216" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B76367A" w14:textId="331C4321" w:rsidR="006F302E" w:rsidRPr="00997403" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Line Judge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A2C39C8" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DEEE573" w14:textId="061DA414" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="4C0CE641" w14:textId="38D11FFC" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="073612F3" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00DA4216" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4081BBC2" w14:textId="1D3AFC4F" w:rsidR="006F302E" w:rsidRPr="00997403" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Starter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4854975F" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="49C4EAA7" w14:textId="7680DABE" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="5C7BC787" w14:textId="16330B33" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CEE4937" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00DA4216" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0273D2A3" w14:textId="0AC3726A" w:rsidR="006F302E" w:rsidRPr="00997403" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00997403">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Chief Judge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CD0BC3E" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F4172CD" w14:textId="2E6FA9C5" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="74D2FF5E" w14:textId="5056F34E" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CA8FADC" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00DA4216" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="79ACCA1F" w14:textId="7A7DBC28" w:rsidR="006F302E" w:rsidRPr="008E1E1A" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Relay Take-over Judge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BD04BC2" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="32C0CE67" w14:textId="7EB25E15" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005077BE" w:rsidRPr="00ED6F40" w14:paraId="414DCCCA" w14:textId="75770BCA" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D9BBFF1" w14:textId="77777777" w:rsidR="005077BE" w:rsidRPr="00E20FAB" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B1F7810" w14:textId="322D9E05" w:rsidR="005077BE" w:rsidRPr="00520807" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F434D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A5932">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Primary</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F434D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> role of the Funnel Steward? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F434D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="19528403" w14:textId="62BF319D" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="730C31B3" w14:textId="5BDF38F6" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="21987C77" w14:textId="1A4E9890" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="60B62617" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00DA4216" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46E02FD9" w14:textId="20928FC3" w:rsidR="006F302E" w:rsidRPr="005F434D" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001737E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manage Rope Control </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0EBEEE45" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="543F906C" w14:textId="42A9FF96" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="32A6F13C" w14:textId="6F126BD4" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71EB9288" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00DA4216" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7561592C" w14:textId="2C88573C" w:rsidR="006F302E" w:rsidRPr="005F434D" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001737E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Ensure all finishers receive a medal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A789403" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="30BFA4F8" w14:textId="6B760A5D" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="0AE7D5C4" w14:textId="701E6C41" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1BACB261" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00DA4216" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B440104" w14:textId="57F01B3B" w:rsidR="006F302E" w:rsidRPr="005F434D" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Manage Finish Place Recording team</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5320BA00" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A2BFEAF" w14:textId="1B1015CB" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="4A02C404" w14:textId="3D29FFC5" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B007579" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00DA4216" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BA7A8C7" w14:textId="22FFD03A" w:rsidR="006F302E" w:rsidRPr="005F434D" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D104D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>nsure all athletes remain in the same finishing order as they crossed the finish line when they enter the finish funnel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="08981C97" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F45EF87" w14:textId="7E5B1DEE" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005077BE" w:rsidRPr="00ED6F40" w14:paraId="302DBB41" w14:textId="30BCC9D8" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6726B29B" w14:textId="77777777" w:rsidR="005077BE" w:rsidRPr="00E20FAB" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="529EC664" w14:textId="3E14FDB6" w:rsidR="005077BE" w:rsidRPr="00520807" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF6C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What should a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Funnel Steward</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">if a runner </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C6A26">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ignores</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C6A26">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the Funnel Marshal </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001275BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>"Funnel ducks" out of the finish funnel before having their place recorded</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E53D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E4C93C9" w14:textId="46890613" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="559843AD" w14:textId="11BAEAA3" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="6626BEE6" w14:textId="17B2DCE4" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4AD92180" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="006B68C4" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06E6FA8E" w14:textId="380F1E4B" w:rsidR="006F302E" w:rsidRPr="00F57368" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Pursue</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F57368">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">offending </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F57368">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>runner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and order them back into the finish funnel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2637A025" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43D0C655" w14:textId="46BEF130" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="6B4027A6" w14:textId="5B5492C7" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="79FC8696" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="006B68C4" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="67C42805" w14:textId="06B49EDC" w:rsidR="006F302E" w:rsidRPr="00B52B15" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B52B15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Report any indiscretions to the Chief Judge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B2A693F" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="568FBB4D" w14:textId="6918E587" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="6F300674" w14:textId="5BE7C28D" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E0FF3D8" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="006B68C4" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="350A8228" w14:textId="7D062D85" w:rsidR="006F302E" w:rsidRPr="006058F9" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006058F9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ignore it and let </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">someone else sort out the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006058F9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>results</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28882970" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="651F7702" w14:textId="5D307F15" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="1C61DF17" w14:textId="7D65BC8F" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20748CC0" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="006B68C4" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="324857ED" w14:textId="75A9BCA1" w:rsidR="006F302E" w:rsidRPr="000F0804" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Disqualify the offending finisher</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B43C2D4" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="42FFC385" w14:textId="29674EB8" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005077BE" w:rsidRPr="00ED6F40" w14:paraId="77BA1E37" w14:textId="64D8AD03" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4DCB5901" w14:textId="77777777" w:rsidR="005077BE" w:rsidRPr="00E20FAB" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D224B94" w14:textId="28B7AAAA" w:rsidR="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Who does the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048042E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Funnel Steward</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> work closely with and assist?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048042E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048042E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048042E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1083E071" w14:textId="4E64D069" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6772428D" w14:textId="0C9C23AA" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="0003506D" w14:textId="77777777" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33B6C693" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00DF49DE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05ECC042" w14:textId="57AB8FAF" w:rsidR="006F302E" w:rsidRPr="00BC5428" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Timekeeper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="260C2BB8" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6698690F" w14:textId="4D7F41CD" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="56CFF68C" w14:textId="77777777" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1567DE97" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00DF49DE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD2F7A2" w14:textId="5AC2869D" w:rsidR="006F302E" w:rsidRPr="004A0174" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Lap Scorer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D725FAE" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5472E535" w14:textId="4949C0B3" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="4DC77577" w14:textId="77777777" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13109BFE" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00DF49DE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F3D1871" w14:textId="203BAEF5" w:rsidR="006F302E" w:rsidRPr="004A0174" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A0174">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Line Judge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C60DCC7" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65DF9797" w14:textId="7749FC4C" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="0D337759" w14:textId="77777777" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77F22880" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00DF49DE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2008A146" w14:textId="7577F5E4" w:rsidR="006F302E" w:rsidRPr="004A0174" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Place Recording team</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="33D21460" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="061FCE21" w14:textId="2E19EE27" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005077BE" w:rsidRPr="00ED6F40" w14:paraId="6DF79A7D" w14:textId="77777777" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="03DAB6A2" w14:textId="77777777" w:rsidR="005077BE" w:rsidRPr="00E20FAB" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="789D2643" w14:textId="7A235C07" w:rsidR="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Who are managed by a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048042E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Funnel Steward</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048042E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048042E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048042E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F48F303" w14:textId="035E44DF" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FD1C822" w14:textId="5284D376" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="2288FC1B" w14:textId="42EF9195" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6ACD6A61" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00DA4216" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6577085E" w14:textId="6D3C6E5F" w:rsidR="006F302E" w:rsidRPr="00E93ED7" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Finish Area v</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E93ED7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>olunteers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F725FA2" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BB0E77A" w14:textId="1F8BC0DB" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="1E701907" w14:textId="32E05D5C" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="02CD1D5B" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00DA4216" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="11EBCEFA" w14:textId="4E848653" w:rsidR="006F302E" w:rsidRPr="00564DC5" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00564DC5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Funnel Marshals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="10BE0403" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="646A50FC" w14:textId="095B5AFB" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="11A090C6" w14:textId="5BCFB271" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C0CFC6E" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00DA4216" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="593CEEC3" w14:textId="5C806AF7" w:rsidR="006F302E" w:rsidRPr="0062211C" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0062211C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Timekeepers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01033F54" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49FD8612" w14:textId="0E983A5A" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="4CB3ACE6" w14:textId="7A256F9A" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57DEBEEA" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00DA4216" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="174EFFAF" w14:textId="505CAB22" w:rsidR="006F302E" w:rsidRPr="00F45338" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Finish Place Recording team</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4302D71C" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="09375A57" w14:textId="3CA5E304" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005077BE" w:rsidRPr="00ED6F40" w14:paraId="5F30E69C" w14:textId="59ECA39A" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E4B4DD2" w14:textId="77777777" w:rsidR="005077BE" w:rsidRPr="00E20FAB" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="49F5364C" w14:textId="4522F172" w:rsidR="005077BE" w:rsidRPr="00520807" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520807">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Who does the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Lap Scorer</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520807">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> report to at an event?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>ark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="76180880" w14:textId="4B15DFCC" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="664D42C1" w14:textId="21377A31" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="334B6050" w14:textId="72659EAA" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="657566AE" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00DA4216" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63F118A5" w14:textId="2C9B03C9" w:rsidR="006F302E" w:rsidRPr="00B432A6" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B432A6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Chief Judge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5392C9BD" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F84CCEE" w14:textId="12294041" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="5B62036A" w14:textId="0A14DDF2" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="075FCE25" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00DA4216" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="017407F5" w14:textId="0D66DCF6" w:rsidR="006F302E" w:rsidRPr="00F839D0" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Chief</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F839D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Course Marshal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="248EEE3A" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D9349AE" w14:textId="4FCA7247" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="266A30EF" w14:textId="2E432F14" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A29E94D" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00DA4216" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14E81494" w14:textId="413A482F" w:rsidR="006F302E" w:rsidRPr="002E733E" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E733E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Chief Timekeeper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B777D5E" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6271DC5E" w14:textId="4B8F1723" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="1FF34572" w14:textId="6DB45692" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52E3F905" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00DA4216" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED51780" w14:textId="205F2702" w:rsidR="006F302E" w:rsidRPr="002E733E" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E733E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Chief Starter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0507C1C7" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A6A12E1" w14:textId="7C69E1C8" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005077BE" w:rsidRPr="00ED6F40" w14:paraId="6C4E2365" w14:textId="1DBDE526" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52BBE5E1" w14:textId="77777777" w:rsidR="005077BE" w:rsidRPr="00E20FAB" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D6EBCD0" w14:textId="2EE0CA9F" w:rsidR="005077BE" w:rsidRPr="00520807" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A5932">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Primary</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ole of the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Lap Scorer</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>ark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="59C3F650" w14:textId="7DC54B90" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="190C98FB" w14:textId="14F0D1B8" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="57F8C6C3" w14:textId="0147D32F" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0934B8F9" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00CD69A2" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46A8E227" w14:textId="2C8DE62D" w:rsidR="006F302E" w:rsidRPr="00E83D09" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83D09">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ecord the exact time of every athlete </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>as they complete each lap</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DB8D402" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B7D5AC3" w14:textId="121A1589" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="1E30BC9C" w14:textId="01D51B04" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4265C223" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00CD69A2" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D583DE" w14:textId="4C3A57D3" w:rsidR="006F302E" w:rsidRPr="00A76D30" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76D30">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">heck athlete's </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>bib numbers</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76D30">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> before they start the race</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="40C93C82" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="677A1EB3" w14:textId="025638AF" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="522E694C" w14:textId="13764BDF" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4432D985" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00CD69A2" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DCFA65E" w14:textId="43A44E70" w:rsidR="006F302E" w:rsidRPr="00CD69A2" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D82954">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>nsure all athletes complete all laps or loops of the event</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59FAFCA4" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C49570B" w14:textId="6D33095C" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="659C98A1" w14:textId="7EBE38EC" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="598A59E8" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00CD69A2" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BA7F632" w14:textId="096B8126" w:rsidR="006F302E" w:rsidRPr="0055726A" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B0B58">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>rovid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A3770">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">finish officials </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">with </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B0B58">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>a “Head Count”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D360F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> anticipate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>d finish</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D360F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>er</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="74DA123A" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="629AB749" w14:textId="16E1F0A8" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005077BE" w:rsidRPr="00ED6F40" w14:paraId="67E570BF" w14:textId="06F3FE59" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="06234137" w14:textId="77777777" w:rsidR="005077BE" w:rsidRPr="00E20FAB" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1189A0AB" w14:textId="779D1198" w:rsidR="005077BE" w:rsidRPr="001731EA" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E3628">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ho </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>might</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E3628">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the Lap Scorer work closely with? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E3628">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C4D1A7D" w14:textId="4EF3CCD1" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="59714A09" w14:textId="7A054E48" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="5990B179" w14:textId="4A1413D7" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4ADEA7BD" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00023D20" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AD5DD1E" w14:textId="16CAC60D" w:rsidR="006F302E" w:rsidRPr="00921EF3" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00921EF3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Lap Recorded</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37643D8C" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F49F079" w14:textId="04DD431C" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="4E615F67" w14:textId="4C10F973" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73BCD6DF" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="006E3D25" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E8C107D" w14:textId="1D75FDC6" w:rsidR="006F302E" w:rsidRPr="001F663C" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Place Recorder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B22A85D" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="423E9C00" w14:textId="22E7A145" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="67ADC608" w14:textId="476B8BA4" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0895E403" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="006E3D25" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="795908A6" w14:textId="35B5C6D3" w:rsidR="006F302E" w:rsidRPr="00D82954" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Funnel Steward</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CC7070F" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03D900A7" w14:textId="6130EB7D" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="7AEFFC20" w14:textId="4F3CC1BB" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C14333A" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="006E3D25" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DFE2C22" w14:textId="713585DA" w:rsidR="006F302E" w:rsidRPr="009831FF" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009831FF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Timekeeper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s’ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009831FF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Recorder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C4F9A6D" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E1059D" w14:textId="575B155E" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005077BE" w:rsidRPr="00ED6F40" w14:paraId="51352FBD" w14:textId="111B3FDC" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="677B64C9" w14:textId="77777777" w:rsidR="005077BE" w:rsidRPr="00E20FAB" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="03D65987" w14:textId="51D01D92" w:rsidR="005077BE" w:rsidRPr="00520807" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520807">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Who does </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520807">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Relay Takeover Judge</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520807">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> report to at an event?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>ark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="43AFC868" w14:textId="5E912044" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D6DA7DF" w14:textId="008FA860" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="04E3BFAC" w14:textId="462C99F7" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="00753922" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00DA4216" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C1D8E2B" w14:textId="78BB25AE" w:rsidR="006F302E" w:rsidRPr="002B1CCF" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Line Judge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="273BFBDC" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="381B6B61" w14:textId="3BB4EEDA" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="22CE05AD" w14:textId="706BCA11" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="303CE35E" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00DA4216" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AEB5FFC" w14:textId="0C281400" w:rsidR="006F302E" w:rsidRPr="00BC7EF5" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC7EF5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Finish Director</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="18A5C8A3" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7233E921" w14:textId="583587C0" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="0B54854A" w14:textId="6DB13C8E" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="54BC85BE" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00DA4216" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F639B95" w14:textId="3370C7E3" w:rsidR="006F302E" w:rsidRPr="00222911" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B432A6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Chief Judge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="330A738F" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="436D01A8" w14:textId="0594A855" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="1EF432F4" w14:textId="42D48414" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="448A1969" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00DA4216" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="00FDAD76" w14:textId="1AFD5AA2" w:rsidR="006F302E" w:rsidRPr="007714B6" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Race Referee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="03ACAC80" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDBDBDD" w14:textId="5996A7B5" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005077BE" w:rsidRPr="00ED6F40" w14:paraId="592D49C2" w14:textId="2625EB27" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="19537F21" w14:textId="77777777" w:rsidR="005077BE" w:rsidRPr="00E20FAB" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3340D4B7" w14:textId="6788CAC5" w:rsidR="005077BE" w:rsidRPr="00520807" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A5932">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Primary</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ole of the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Relay Takeover Judge</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>ark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CAB50A0" w14:textId="3DD72948" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="17BB03D3" w14:textId="02578F25" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="36FAD59E" w14:textId="4FD4D0E4" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39736E6E" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00DA4216" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C60571E" w14:textId="32CBFA3F" w:rsidR="006F302E" w:rsidRPr="00E10DF7" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E10DF7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Ensure all athletes remain in the correct finish order as they cross the finish line</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="209384D3" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="325E92CC" w14:textId="54A03163" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="0A70B4C8" w14:textId="034B0B12" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4FE1DF52" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00DA4216" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="27412D39" w14:textId="5D7114C4" w:rsidR="006F302E" w:rsidRPr="00D24B0F" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A00D43">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nsure that takeover occurs within the designated </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A00D43">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">akeover area and in accordance </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">with </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A00D43">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">event </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A00D43">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>rules</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="62DFD9EF" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70F466BC" w14:textId="5786A11E" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="66F9A79C" w14:textId="4BACE690" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20D424AA" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00DA4216" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="058F5698" w14:textId="6C48C1A0" w:rsidR="006F302E" w:rsidRPr="00F5790D" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5790D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>uide runners into the correct lane after the takeover is complete</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C279D5F" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="431608E4" w14:textId="06B3D60E" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="5B6BAAA2" w14:textId="3D7E60F3" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57804827" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00DA4216" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F5CEFE2" w14:textId="6B39AEAD" w:rsidR="006F302E" w:rsidRPr="00006A85" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00006A85">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Record every competitor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>’s</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B2826">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>bib number</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as they</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B2826">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00006A85">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pass the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>handover</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00006A85">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> point</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FCD349D" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="345A2B63" w14:textId="400A8CED" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005077BE" w:rsidRPr="00ED6F40" w14:paraId="441B93DC" w14:textId="093C649F" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C7DFAAB" w14:textId="77777777" w:rsidR="005077BE" w:rsidRPr="00E20FAB" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DBFF391" w14:textId="77777777" w:rsidR="00591668" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF6C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>What should a Relay Takeover Judge do in the event of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>n illegal takeover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18064897" w14:textId="42E030E1" w:rsidR="005077BE" w:rsidRPr="005C6E23" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E53D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="638C74AB" w14:textId="1333BFA4" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CECDAC9" w14:textId="434BC567" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="25827101" w14:textId="5F9CACB1" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="710431F1" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00D46EC2" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48FCCE48" w14:textId="2EFFD287" w:rsidR="006F302E" w:rsidRPr="006F2727" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F2727">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Ignore it if the team did not gain an</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F2727">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> obvious advantage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CB1C667" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1899EF66" w14:textId="39487B5F" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="76703D3F" w14:textId="2FE258F6" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18360CD5" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00D46EC2" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C96F635" w14:textId="014E01AA" w:rsidR="006F302E" w:rsidRPr="00607534" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Disqualify the offending team</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="62B8501C" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="197BA52B" w14:textId="083B36F7" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="3C73EF7C" w14:textId="2A7FC00A" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4AEA8C9A" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00D46EC2" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2320CD62" w14:textId="03FA7A14" w:rsidR="006F302E" w:rsidRPr="009C7D5B" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A1DB7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ecord and r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A1DB7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>eport</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00147866">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">indiscretion </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A1DB7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>to the Chief Judge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1111DDC2" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01F705B2" w14:textId="4AE6BDF3" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="33114C82" w14:textId="18451F99" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="46B73B71" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="00D46EC2" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E703E41" w14:textId="564D59DE" w:rsidR="006F302E" w:rsidRPr="00755905" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00755905">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Physically stop the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> outgoing</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00755905">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> runner from starting the next leg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="52624F6F" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED9F7D7" w14:textId="3664C18F" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005077BE" w:rsidRPr="00ED6F40" w14:paraId="67FBB233" w14:textId="62FFE87E" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F8EA975" w14:textId="77777777" w:rsidR="005077BE" w:rsidRPr="00E20FAB" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F07C41E" w14:textId="00EA3A16" w:rsidR="005077BE" w:rsidRPr="00520807" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF6C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>What should a Relay Takeover Judge do in the event o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>f a</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001857EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">runner </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>impeding</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001857EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> another team</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001857EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E53D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F9BF730" w14:textId="1AD98FA3" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E8704AA" w14:textId="27682274" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="1F24B291" w14:textId="6BAE0848" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DF03FBF" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="001857EC" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44CA4778" w14:textId="598FCF0D" w:rsidR="006F302E" w:rsidRPr="001857EC" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F468FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Record and report</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A1DB7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> indiscretion to the Chief Judge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28D39CB8" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E80901F" w14:textId="0B828276" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F302E" w:rsidRPr="00ED6F40" w14:paraId="1CDBE6D7" w14:textId="460E2ABE" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5DE334B3" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="001857EC" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70699090" w14:textId="4791BED8" w:rsidR="006F302E" w:rsidRPr="00DB25CE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE25B8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grant the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>impeded</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE25B8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> team a 5-second time bonus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0266B4FE" w14:textId="77777777" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="288A8A26" w14:textId="1D4886C3" w:rsidR="006F302E" w:rsidRPr="005077BE" w:rsidRDefault="006F302E" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="7C965C3E" w14:textId="30B76001" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B3389C4" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="001857EC" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4338FEDE" w14:textId="1EFC3251" w:rsidR="00A609B0" w:rsidRPr="00CB13C1" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A03446">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Only report the incident if the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>impeded</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A03446">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> runner is forced to stop or falls</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="038E3D6E" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05EAD4D1" w14:textId="67DC2542" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="07DB63BE" w14:textId="6D58C316" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F5DAF4F" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="001857EC" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="381B3C0C" w14:textId="65B84FFA" w:rsidR="00A609B0" w:rsidRPr="001857EC" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00324DEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Disqualify the offending team</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="521C0FF5" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="01410C0C" w14:textId="0187CEFA" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005077BE" w:rsidRPr="00ED6F40" w14:paraId="762ED776" w14:textId="04AF6CC9" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="068E192A" w14:textId="77777777" w:rsidR="005077BE" w:rsidRPr="00E20FAB" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="14680906" w14:textId="0B980346" w:rsidR="005077BE" w:rsidRPr="00F3299C" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">To whom </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A82C22">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">should </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a Judge report </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A82C22">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">any </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health and Safety </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A82C22">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>issues that might affect the even</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A82C22">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B21B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B21B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="79AEB035" w14:textId="26DB1B49" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="58ED1636" w14:textId="3EB295FD" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="6AEA813B" w14:textId="6601EB30" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7E0CB11D" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="00E62E8E" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47F3B16D" w14:textId="2AF9C881" w:rsidR="00A609B0" w:rsidRPr="00A03446" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B978F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ocal </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B978F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ouncil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Authority</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55BECC48" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72A884A6" w14:textId="0DD8EB12" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="4162F682" w14:textId="3E197CDA" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="416C9E15" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="00E62E8E" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF969F6" w14:textId="41C5B7B0" w:rsidR="00A609B0" w:rsidRPr="00E62E8E" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00486FE3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Chief Judge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0656E1DE" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="72D77C6D" w14:textId="7739FAC9" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="3702BB97" w14:textId="686F16FA" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0C97A1B0" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="00E62E8E" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="302282DA" w14:textId="40A6F098" w:rsidR="00A609B0" w:rsidRPr="00117D06" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Line Judge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B6E37EF" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08D1661E" w14:textId="74834801" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="572E9586" w14:textId="47BD510E" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7EE353E3" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="00E62E8E" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="721628F8" w14:textId="08028C8C" w:rsidR="00A609B0" w:rsidRPr="006D12A3" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Chief</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D12A3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Course Marshal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="500018F9" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="44DB6B9D" w14:textId="7FCBFEEF" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005077BE" w:rsidRPr="00ED6F40" w14:paraId="278226CE" w14:textId="48D4578D" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C050FEB" w14:textId="77777777" w:rsidR="005077BE" w:rsidRPr="00E20FAB" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="084A1601" w14:textId="77777777" w:rsidR="00390C38" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00786521">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ho should </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>a Recorder</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00786521">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> contact </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D52FFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>f unsure who to report to on race day</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA6109">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29406C29" w14:textId="461AAC20" w:rsidR="005077BE" w:rsidRPr="00CA6109" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA6109">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F36A077" w14:textId="5BDBFD58" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="152FA07B" w14:textId="2193083D" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="709C9817" w14:textId="09F1DDAC" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39B0EBAC" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="534DF429" w14:textId="48D4B26D" w:rsidR="00A609B0" w:rsidRPr="00635DF6" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Chief Judge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="353C92A1" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1ED1D625" w14:textId="14950DBC" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="04FECC7C" w14:textId="14B5B45F" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4283AA55" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="502A6202" w14:textId="7228E0CD" w:rsidR="00A609B0" w:rsidRPr="00FD6C04" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD6C04">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Race Director</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="26F91AD8" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="19D551D1" w14:textId="00A72312" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="058116AD" w14:textId="10582C6C" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DF757C9" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54EF9056" w14:textId="3FF3473D" w:rsidR="00A609B0" w:rsidRPr="000918C2" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Referee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3377E35D" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21ACD233" w14:textId="628C17BF" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="492E7393" w14:textId="1DB86503" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="212D2B6E" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE7F1A7" w14:textId="321876DF" w:rsidR="00A609B0" w:rsidRPr="000918C2" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Chief Timekeeper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="50993867" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4607E548" w14:textId="4FC4EBDC" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="6EEE4F90" w14:textId="0984B322" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1614BB6D" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="00E20FAB" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="34670317" w14:textId="2637632D" w:rsidR="00A609B0" w:rsidRPr="00D80727" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D80727">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What resources should a recorder </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>have,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D80727">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or have access to? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D80727">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D80727">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E7C4E1F" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="42D8E376" w14:textId="6644F51D" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="78702673" w14:textId="60F52645" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="476F28B8" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E79F9C8" w14:textId="6E6CD08D" w:rsidR="00A609B0" w:rsidRPr="006B4F92" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B4F92">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Stopwatch</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16E8490E" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37CA0E31" w14:textId="7779CE32" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="1B738F89" w14:textId="4741AFA7" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="017FFDD8" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="263A08E2" w14:textId="68BEBF5C" w:rsidR="00A609B0" w:rsidRPr="00FF052F" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF052F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Whistle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C43717A" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DFC66EB" w14:textId="35572C18" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="6A82748B" w14:textId="0C2FAE29" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20F68515" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C5C42FB" w14:textId="3FEF26C9" w:rsidR="00A609B0" w:rsidRPr="00813483" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F900CB">
+              <w:t>Clipboard</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> / Weather Writer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48110A31" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C3922AE" w14:textId="09E2422A" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="05825495" w14:textId="0D7FB0F9" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34772513" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59D618CD" w14:textId="612DAC72" w:rsidR="00A609B0" w:rsidRPr="008C4039" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C4039">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Recording Sheets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2281A45C" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76B4F700" w14:textId="23237664" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005077BE" w:rsidRPr="00ED6F40" w14:paraId="1B430CCB" w14:textId="165D35E5" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A85C527" w14:textId="77777777" w:rsidR="005077BE" w:rsidRPr="00E20FAB" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="26D4BBFF" w14:textId="77777777" w:rsidR="00390C38" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Before the event, w</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0077056E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">hat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">additional resource </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0077056E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">might </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>a Recorder</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0077056E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">need? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28E95A89" w14:textId="4E5826C9" w:rsidR="005077BE" w:rsidRPr="0077056E" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00331D7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00331D7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="22516D01" w14:textId="14B726C6" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="10E95807" w14:textId="5157466E" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="286D1DF7" w14:textId="05F5AB41" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72DE099B" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="00A8541E" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B236882" w14:textId="5A08C274" w:rsidR="00A609B0" w:rsidRPr="00A8541E" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Course Measurement Certificate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37B5B70D" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CB79449" w14:textId="0B5ADBFA" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="1ED941DA" w14:textId="5B36B63B" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="79E7FAD4" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="00A8541E" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="538E8D8D" w14:textId="75975280" w:rsidR="00A609B0" w:rsidRPr="00A8541E" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Marshal briefing instructions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="32CDBE16" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF9D364" w14:textId="6566C62E" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="6B0CFE9A" w14:textId="0BD5CD47" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29216539" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="00A8541E" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01350BA9" w14:textId="54AFBD91" w:rsidR="00A609B0" w:rsidRPr="00A8541E" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00904665">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>arpark pass and/or access pass to any event areas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BF7A12C" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2430D032" w14:textId="3BF25D72" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="26A4B952" w14:textId="5E1F805C" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C903A3A" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="00A8541E" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7416B82E" w14:textId="51658DC7" w:rsidR="00A609B0" w:rsidRPr="00A8541E" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Bus pass</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E1DFDB0" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="798C3098" w14:textId="3758A0CF" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005077BE" w:rsidRPr="00ED6F40" w14:paraId="1598A322" w14:textId="3998233E" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B938903" w14:textId="77777777" w:rsidR="005077BE" w:rsidRPr="00E20FAB" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="14BB7038" w14:textId="77777777" w:rsidR="00390C38" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B56E36">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What information would you expect to see on a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Finish R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B56E36">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ecording sheet?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65FC2808" w14:textId="02EE8D9D" w:rsidR="005077BE" w:rsidRPr="00520807" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00331D7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00331D7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D3B211E" w14:textId="3FE0F391" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C8CC7CF" w14:textId="33ECC9D5" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="7D068242" w14:textId="1ADDA8ED" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1BB71C3B" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AC2C4D8" w14:textId="29B920FA" w:rsidR="00A609B0" w:rsidRPr="009C3577" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A3064">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Lap number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20F35657" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44A65B72" w14:textId="01B53D0A" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="4F278BD2" w14:textId="721FBD36" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B62BC81" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="65E64D12" w14:textId="7A2C4816" w:rsidR="00A609B0" w:rsidRPr="00E45218" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E45218">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Place number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D734101" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="46AAC072" w14:textId="44084CB3" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="58BC8FEE" w14:textId="1F5ADC2F" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B2BE0CA" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D5B75A2" w14:textId="38B46B98" w:rsidR="00A609B0" w:rsidRPr="00431651" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Relay changeover leg number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41024A72" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BBDCB11" w14:textId="2E5654DC" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="736B6C00" w14:textId="06095D65" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="54EA939F" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="462E25C2" w14:textId="4E55A488" w:rsidR="00A609B0" w:rsidRPr="00B605C2" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B605C2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Sheet number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="772FBD28" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3050B187" w14:textId="47468381" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005077BE" w:rsidRPr="00ED6F40" w14:paraId="3D6B0EA2" w14:textId="2E6C10D4" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="122F5D0D" w14:textId="77777777" w:rsidR="005077BE" w:rsidRPr="00E20FAB" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E116C0D" w14:textId="74191141" w:rsidR="005077BE" w:rsidRPr="003859E5" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003859E5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What information is provided on a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Worksheet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003859E5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003859E5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003859E5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="197A164E" w14:textId="709F9418" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="02CE65F1" w14:textId="35014372" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="11B046B2" w14:textId="77777777" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="23914C4B" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="001E6587" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18288D06" w14:textId="67AEC343" w:rsidR="00A609B0" w:rsidRPr="00417214" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Race Entry Details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E516963" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66B6E65C" w14:textId="7106D61F" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="35642E3A" w14:textId="77777777" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4832F929" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="001E6587" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="668D6425" w14:textId="091EA38D" w:rsidR="00A609B0" w:rsidRPr="00417214" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A7CE9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Course Measurement Calculations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EAD8535" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5947DFDE" w14:textId="298F6F4C" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="544A18D5" w14:textId="77777777" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="477758B3" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="001E6587" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4892A132" w14:textId="7808F611" w:rsidR="00A609B0" w:rsidRPr="00417214" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Officials </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B43976">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roles and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B43976">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>esponsibilities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02240DAE" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C3EE7A9" w14:textId="5CE2C172" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="649B14E9" w14:textId="77777777" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6E8F16ED" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="001E6587" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="026F8347" w14:textId="0015EDB4" w:rsidR="00A609B0" w:rsidRPr="00417214" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D172A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Emergency Procedures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="71AD312D" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B0BF3F8" w14:textId="37CA946F" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005077BE" w:rsidRPr="00ED6F40" w14:paraId="4B645070" w14:textId="77777777" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C7E18BC" w14:textId="77777777" w:rsidR="005077BE" w:rsidRPr="00E20FAB" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C87B6A4" w14:textId="5005316D" w:rsidR="005077BE" w:rsidRPr="0010519A" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010519A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>What personal attributes are required of a Recorder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010519A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010519A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010519A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1998BEA5" w14:textId="56ECD018" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D76A351" w14:textId="55F80148" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="01CA46D7" w14:textId="355230EC" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4F1D2382" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BE81715" w14:textId="0AD4E01E" w:rsidR="00A609B0" w:rsidRPr="00287821" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Ability to r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002851C8">
+              <w:t>ecord accurately under pressure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C50F603" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D2BB104" w14:textId="6CF92017" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="58B3A49C" w14:textId="1BDABBF7" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3AEA0F7B" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4060B2AE" w14:textId="3293DF73" w:rsidR="00A609B0" w:rsidRPr="00E3100C" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D6C5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experience </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>runner / competitor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7989AB95" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3169B950" w14:textId="5C59BBE2" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="505D0BB4" w14:textId="5E9F0924" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7EBEE7FC" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CD69D4A" w14:textId="283114E2" w:rsidR="00A609B0" w:rsidRPr="00C44631" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Ability to c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C44631">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>all times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C44631">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>places clearly</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E8A0257" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="162EA497" w14:textId="7F38510B" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="10633EC5" w14:textId="3F98C3AC" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1C96E0EB" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="633F59C1" w14:textId="319A0DBE" w:rsidR="00A609B0" w:rsidRPr="008E0FD5" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E0FD5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Good vision and hearing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AD470D2" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="629761BE" w14:textId="6612D078" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="64C52349" w14:textId="270415CA" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A6BD67F" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="00E20FAB" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="26109231" w14:textId="6B24897D" w:rsidR="00A609B0" w:rsidRPr="00B27110" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF0DAF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Wh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>at recorders might you</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF0DAF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> encounter at </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF0DAF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">race </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF0DAF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">finish? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF0DAF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(2 marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="70A8FEFB" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="62C4A5B2" w14:textId="4CF1BB3D" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="0CE9B3E8" w14:textId="076A5448" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="79E79E47" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45B0062D" w14:textId="4AFF5AD8" w:rsidR="00A609B0" w:rsidRPr="00D83DF1" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A1F5E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Timekeepers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1F5E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Recorder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="066FC12A" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="152FF3FF" w14:textId="5402B1E7" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="2E672924" w14:textId="47BA0054" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CA790A9" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4365AB3D" w14:textId="246F9715" w:rsidR="00A609B0" w:rsidRPr="00D83DF1" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A55734">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...28 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Start Recorder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1147656A" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="45AB772C" w14:textId="5A6C8C18" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00050EAD" w:rsidR="00050EAD" w:rsidTr="0D01A379" w14:paraId="55BFAAC3" w14:textId="77777777">
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="49983580" w14:textId="779BC95F" w:rsidTr="00DF4120">
         <w:trPr>
-          <w:trHeight w:val="150"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="44662258" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D405F64" w14:textId="162D50D9" w:rsidR="00A609B0" w:rsidRPr="00D83DF1" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Lap Scorers’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E05037">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Recorder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CC98F23" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E893C3F" w14:textId="59917886" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="2C5C7100" w14:textId="438CB9A7" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F4955D9" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B6F6AAD" w14:textId="7D93CE70" w:rsidR="00A609B0" w:rsidRPr="00203540" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00203540">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Finish Number Recorder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="677FA8DD" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="08BB0E18" w14:textId="26FD890E" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005077BE" w:rsidRPr="00ED6F40" w14:paraId="5C3275F4" w14:textId="609FD634" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5C3A59B7" w14:textId="77777777" w:rsidR="005077BE" w:rsidRPr="00E20FAB" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4590B9BE" w14:textId="0DEE1BB6" w:rsidR="005077BE" w:rsidRPr="00107416" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002307DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What would the Timekeepers’ Recorder need to do if a Spot Number Recorder is not in operation at the race? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002307DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7316F163" w14:textId="28DE051B" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE97B01" w14:textId="6876A26A" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="6036AA74" w14:textId="3B87CD20" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="16E3F9DE" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42F58686" w14:textId="3517A7D5" w:rsidR="00A609B0" w:rsidRPr="00643B98" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Don’t bother taking spot numbers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69EB351F" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63D512C6" w14:textId="274DACCE" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="049777EB" w14:textId="387FD3A6" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C3613EF" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="31A791F7" w14:textId="72C311D6" w:rsidR="00A609B0" w:rsidRPr="00BB15F0" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB15F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Record random spot numbers as athletes cross the finish line</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5103D0BF" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AE76797" w14:textId="1AA1ECBD" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="2A80FDF7" w14:textId="1BD8F55B" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41E014EA" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C8F24BB" w14:textId="7B9F9A29" w:rsidR="00A609B0" w:rsidRPr="00203540" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Ask athletes to remember their time and pass it on to the place recorder at the end of the finish funnel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B6A1C83" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D495FD9" w14:textId="5203EB63" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="5DE14A0B" w14:textId="70914DBB" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="319BB304" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D2F6277" w14:textId="47811FA2" w:rsidR="00A609B0" w:rsidRPr="00C948DB" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C948DB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Delegat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C948DB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the task to a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Funnel Steward</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="421898D1" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="115FFE9D" w14:textId="2637B49C" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005077BE" w:rsidRPr="00ED6F40" w14:paraId="68E9EFAF" w14:textId="43415F77" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="578C14F4" w14:textId="77777777" w:rsidR="005077BE" w:rsidRPr="00E20FAB" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="340CC4E2" w14:textId="6A6AC818" w:rsidR="005077BE" w:rsidRPr="00596C42" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00596C42">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Who does a lap recorder work with? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00596C42">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="19EFC723" w14:textId="4B3ABD5F" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF83A76" w14:textId="277FB6D0" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="0B9DC986" w14:textId="68AB41C8" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="719D07C1" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="303F68A2" w14:textId="423250DA" w:rsidR="00A609B0" w:rsidRPr="00D82C9E" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82C9E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Starter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62579FFE" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D077B30" w14:textId="5826C4C5" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="27EDBAB5" w14:textId="193C654B" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F48D5C6" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="683DDA54" w14:textId="04975579" w:rsidR="00A609B0" w:rsidRPr="00FC7556" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC7556">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finish </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Number </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC7556">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Caller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="304AA6B1" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D06AA6A" w14:textId="770C5CA2" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="098B5148" w14:textId="28FE0E43" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="662084B3" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="088FA3CB" w14:textId="0EF1B809" w:rsidR="00A609B0" w:rsidRPr="00AA5FF2" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5FF2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Lap Scorer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73DD16DC" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3575F3F6" w14:textId="6EEF780A" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="4490C555" w14:textId="4AE8B8DE" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="40B9E2EA" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="364307D8" w14:textId="52CF011E" w:rsidR="00A609B0" w:rsidRPr="00E9448B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E9448B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Line Judge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FAAB221" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D090493" w14:textId="37B6ECE4" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005077BE" w:rsidRPr="00ED6F40" w14:paraId="2A2BD927" w14:textId="704AA210" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28D8E74F" w14:textId="77777777" w:rsidR="005077BE" w:rsidRPr="00E20FAB" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="242E958C" w14:textId="785FE25E" w:rsidR="005077BE" w:rsidRPr="00E9448B" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E9448B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Where should the Timekeepers’ Recorder stand in relation to the timekeeper?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E9448B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DF52C73" w14:textId="11802224" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A3823D7" w14:textId="7BAA8A4E" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="7EF282D7" w14:textId="52C5D61E" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F3676F8" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="177F0514" w14:textId="4619F94E" w:rsidR="00A609B0" w:rsidRPr="006F2EB6" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>At the start</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00623920">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the finish funn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>el</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05319773" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AB4194A" w14:textId="6DD450ED" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="1DE23B9F" w14:textId="126E8890" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3892633F" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="62F64C83" w14:textId="005FAF04" w:rsidR="00A609B0" w:rsidRPr="009401BA" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009401BA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">t one end of the finish line </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>facing the T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009401BA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>imekeeper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B8D1BC3" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3579A5F0" w14:textId="12330D2C" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="3E8AF2AF" w14:textId="071EE08F" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B160A2C" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6790F16E" w14:textId="4C81158A" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F23729">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>At the start line, recording times via radio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F371BDE" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4699779C" w14:textId="7011A014" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="563D3CAA" w14:textId="21040E70" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="738D08B9" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0494A9A8" w14:textId="2878F8F0" w:rsidR="00A609B0" w:rsidRPr="00FF2D04" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009401BA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">t one end of the finish line </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF2D04">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ehind the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF2D04">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>imekeeper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="31F2CAA6" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="33AAAB57" w14:textId="6BB5A11D" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005077BE" w:rsidRPr="00ED6F40" w14:paraId="29A3741B" w14:textId="0E09ABEB" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="321EA964" w14:textId="77777777" w:rsidR="005077BE" w:rsidRPr="00E20FAB" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D553A1E" w14:textId="0F6A8BB3" w:rsidR="005077BE" w:rsidRPr="00624412" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624412">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">is </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00624412">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>the common method employed by Timekeepers when calling Times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00624412">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B2F8D38" w14:textId="1A0C4FD0" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="24150BB9" w14:textId="655E90FD" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="0A7E73B2" w14:textId="77777777" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="09D4FD00" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="00ED4B0C" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AFA9907" w14:textId="2C18F792" w:rsidR="00A609B0" w:rsidRPr="00E83F5F" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Call</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F32CF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> times to athletes to let them know their performance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30A4450E" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0ACD8BF2" w14:textId="656D640D" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="64A48561" w14:textId="77777777" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0316E90F" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="00ED4B0C" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="20F796F4" w14:textId="0582B1F1" w:rsidR="00A609B0" w:rsidRPr="00D94653" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D94653">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>all the minutes or hours when they change, rather than for each time they call</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="228EDA7A" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5566D274" w14:textId="37827352" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="2710A281" w14:textId="77777777" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0C66F2AB" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="00ED4B0C" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64783B32" w14:textId="4DEA2FBA" w:rsidR="00A609B0" w:rsidRPr="00E83F5F" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Call</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD0EF8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the hours </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD0EF8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>minutes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in total minutes, followed by the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD0EF8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> seconds</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="215AAD92" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7383EC64" w14:textId="70B66C03" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="3ACEA773" w14:textId="77777777" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4436F12D" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="00ED4B0C" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ACF1BAD" w14:textId="41417677" w:rsidR="00A609B0" w:rsidRPr="00E83F5F" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E54443">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Call the full time (hours, minutes, seconds) for every runner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="717A082D" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="46656489" w14:textId="3B922AA0" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005077BE" w:rsidRPr="00ED6F40" w14:paraId="6DE450B1" w14:textId="77777777" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73E12BD7" w14:textId="77777777" w:rsidR="005077BE" w:rsidRPr="00E20FAB" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="205BDE21" w14:textId="2E3B9D00" w:rsidR="005077BE" w:rsidRPr="00D21A03" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21A03">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">most </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21A03">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>common method employed by Timekeepers when calling Multiple finishers at the same time</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21A03">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21A03">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0062E1EA" w14:textId="7F28E9EE" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F6557C0" w14:textId="5FA35AFA" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="12D8BAF2" w14:textId="65500CCB" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="200D94CE" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44127329" w14:textId="22FF06AB" w:rsidR="00A609B0" w:rsidRPr="00DB51AC" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Call the finishing time</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> for </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E93C85">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">each </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>athlete in the group</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F58DE92" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B07AD5A" w14:textId="4234D193" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="7DEADB12" w14:textId="6C3C6460" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1F88A198" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="57AC093A" w14:textId="7C185263" w:rsidR="00A609B0" w:rsidRPr="00F57770" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Call the number of athletes finishing followed by the time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="45D8A8B1" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="63E3BA13" w14:textId="6C2AED26" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="72A9E13B" w14:textId="53F63E1C" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35E33C0C" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69837199" w14:textId="2AB2CB36" w:rsidR="00A609B0" w:rsidRPr="0042011D" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B408A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">all the time </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>followed by the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B408A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> number of athletes finishing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19744CB4" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28B995C2" w14:textId="73658A37" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="1A733455" w14:textId="02BC3E73" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A328ECA" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="0017779B" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="009CCD0E" w14:textId="190C8650" w:rsidR="00A609B0" w:rsidRPr="002F6B85" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Repeat the time for each athlete in the group</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="59CF9BFB" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB47748" w14:textId="6FFD0C59" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005077BE" w:rsidRPr="00ED6F40" w14:paraId="3E8E4AE8" w14:textId="6BCB61AA" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="099F44F7" w14:textId="77777777" w:rsidR="005077BE" w:rsidRPr="00E20FAB" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="47"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E25788B" w14:textId="2F955887" w:rsidR="005077BE" w:rsidRPr="000764F6" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000764F6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Which of the following is </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0095309C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>NOT</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000764F6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> one of the three primary </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">recording </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000764F6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sheets used to collate </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000764F6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">anual results? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000764F6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="14FC897E" w14:textId="758D20B2" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="746EA546" w14:textId="422C521D" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="7717811A" w14:textId="1011F5FF" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29BB52C4" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="00D06416" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1262E5D3" w14:textId="212F3705" w:rsidR="00A609B0" w:rsidRPr="000764F6" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000764F6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Timekeeping recording sheets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31AF5E3D" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C16E9B1" w14:textId="3F54C250" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="445DD849" w14:textId="464B76CA" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4F3DFDA4" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="00D06416" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="18385692" w14:textId="068F6B52" w:rsidR="00A609B0" w:rsidRPr="000764F6" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Lap Scorer</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000764F6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> recording sheets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="28A71FDA" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="581900BE" w14:textId="06593DDE" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="054158FF" w14:textId="22C50869" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="388748FE" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="00D06416" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39080F57" w14:textId="63B98263" w:rsidR="00A609B0" w:rsidRPr="000764F6" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000764F6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Place recording sheets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69FC11D6" w14:textId="7EB77176" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BE05F1C" w14:textId="695B2DE1" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="6F4AE900" w14:textId="57D5772A" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="293997CB" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="00D06416" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="21810FE1" w14:textId="5ECBF591" w:rsidR="00A609B0" w:rsidRPr="000764F6" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000764F6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Spot number recording sheets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1933308A" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3349583B" w14:textId="0067624F" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005077BE" w:rsidRPr="00ED6F40" w14:paraId="02220AF5" w14:textId="56E37E2E" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4D385839" w14:textId="77777777" w:rsidR="005077BE" w:rsidRPr="00E20FAB" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="47"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E488C83" w14:textId="77777777" w:rsidR="00171C7B" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Who collects recording sheets and delivers them to the Results Team?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="059D646B" w14:textId="4AEE97F6" w:rsidR="005077BE" w:rsidRPr="008B5524" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008532DA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="043594C9" w14:textId="08E72EB6" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="706C8872" w14:textId="27F7A448" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="64EB9F4A" w14:textId="77777777" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="647A1692" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="008C313F" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AC0C611" w14:textId="61A6A68A" w:rsidR="00A609B0" w:rsidRPr="000724EE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="49"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000724EE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Referee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DEACA1E" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="107B4AA7" w14:textId="36860140" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="46BCE371" w14:textId="77777777" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1F850391" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="008C313F" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE695A3" w14:textId="2357A2ED" w:rsidR="00A609B0" w:rsidRPr="000724EE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="49"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Starters Assistant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="66E9F810" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="45075E63" w14:textId="2E50A580" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="1DD3AEB4" w14:textId="77777777" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="019DDB0A" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="008C313F" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FE8BDC4" w14:textId="35C2D79F" w:rsidR="00A609B0" w:rsidRPr="003B690A" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="49"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B690A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Results Runner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0916187D" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EC4C559" w14:textId="536C9ED4" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="68347F43" w14:textId="77777777" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5CE1F692" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="008C313F" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="63BD2E4E" w14:textId="1DF145D1" w:rsidR="00A609B0" w:rsidRPr="008C313F" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="49"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000724EE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Chief Judge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A938D6C" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA65C6C" w14:textId="134C20D0" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005077BE" w:rsidRPr="00ED6F40" w14:paraId="3C28B3CA" w14:textId="77777777" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="42D5348C" w14:textId="77777777" w:rsidR="005077BE" w:rsidRPr="00E20FAB" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="47"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="084DB0E9" w14:textId="0DC15769" w:rsidR="005077BE" w:rsidRPr="008B5524" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B5524">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>How are</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00870C5E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chip Timed </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B5524">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>results sorted</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B5524">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B5524">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B5524">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD28073" w14:textId="6E5656C5" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="27888A27" w14:textId="014BC05D" w:rsidR="005077BE" w:rsidRPr="005077BE" w:rsidRDefault="005077BE" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005077BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="7FF8E7CB" w14:textId="017AC02F" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73DC7B06" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="009167A6" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C687FBA" w14:textId="6A11C782" w:rsidR="00A609B0" w:rsidRPr="000E63E1" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD5FDA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>upporting computer system will do the work in sorting the results</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6904F0C3" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D2B7183" w14:textId="1BDC2F07" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="3C5F7A3C" w14:textId="750E3443" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0AE1663D" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="009167A6" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="041BDFA5" w14:textId="36DED399" w:rsidR="00A609B0" w:rsidRPr="00DD5FDA" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E63E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Sorted on “Chip” not “Gun” time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="649A7B73" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF7D1B2" w14:textId="4C9754BC" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="701C1040" w14:textId="44BA37C9" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35E1199A" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="009167A6" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="179FFF91" w14:textId="32A011AA" w:rsidR="00A609B0" w:rsidRPr="00AF0F33" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF0F33">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>orted on “Gun”, not “Chip” time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35A4BA0E" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36FAFB0D" w14:textId="4CAA2044" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A609B0" w:rsidRPr="00ED6F40" w14:paraId="43B706BF" w14:textId="63671CDC" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7FA85863" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="009167A6" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7667" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7853D8F4" w14:textId="7A5A0709" w:rsidR="00A609B0" w:rsidRPr="009167A6" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E63E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sorted </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>from back-up video time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FBA5D8F" w14:textId="77777777" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="05CB20D5" w14:textId="114DC63A" w:rsidR="00A609B0" w:rsidRPr="005077BE" w:rsidRDefault="00A609B0" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0036442F" w:rsidRPr="00ED6F40" w14:paraId="34E74547" w14:textId="77777777" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4099A08C" w14:textId="44B365C9" w:rsidR="0036442F" w:rsidRPr="006309C1" w:rsidRDefault="0036442F" w:rsidP="00D90B18">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="36D2A478" w14:textId="392928E8" w:rsidR="0036442F" w:rsidRPr="006309C1" w:rsidRDefault="0036442F" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF4DCB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Total Marks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="60B0F838" w14:textId="4EE4B3CD" w:rsidR="0036442F" w:rsidRPr="005077BE" w:rsidRDefault="0036442F" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="002F62A0" w14:textId="77777777" w:rsidR="0036442F" w:rsidRPr="005077BE" w:rsidRDefault="0036442F" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0036442F" w:rsidRPr="00ED6F40" w14:paraId="10371A7A" w14:textId="77777777" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7AD15BA1" w14:textId="3154A01E" w:rsidR="0036442F" w:rsidRPr="006309C1" w:rsidRDefault="0036442F" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:right="113"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="45971AD5" w14:textId="7B130E67" w:rsidR="0036442F" w:rsidRPr="006309C1" w:rsidRDefault="0036442F" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="0" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pass / Fail </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D025A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D025A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>75% Pass mark = 30)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB51697" w14:textId="14DEE22A" w:rsidR="0036442F" w:rsidRPr="005077BE" w:rsidRDefault="0036442F" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A30764C" w14:textId="77777777" w:rsidR="0036442F" w:rsidRPr="005077BE" w:rsidRDefault="0036442F" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D7197" w:rsidRPr="00ED6F40" w14:paraId="5AA05E90" w14:textId="77777777" w:rsidTr="00777DD1">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D90E4A5" w14:textId="77777777" w:rsidR="002D7197" w:rsidRPr="005077BE" w:rsidRDefault="002D7197" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00777DD1" w:rsidRPr="00ED6F40" w14:paraId="24F13E88" w14:textId="6D8B8F30" w:rsidTr="0003734A">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B711A8" w:rsidR="00050EAD" w:rsidP="002529CE" w:rsidRDefault="00050EAD" w14:paraId="16F52601" w14:textId="77777777">
-[...21 lines deleted...]
-              <w:t>End of Module Questions</w:t>
+          <w:p w14:paraId="1E010E3D" w14:textId="7D878FBA" w:rsidR="00777DD1" w:rsidRPr="005077BE" w:rsidRDefault="00777DD1" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ASSESSOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00050EAD" w:rsidR="00050EAD" w:rsidTr="0D01A379" w14:paraId="28E0B2B5" w14:textId="77777777">
+      <w:tr w:rsidR="00777DD1" w:rsidRPr="00ED6F40" w14:paraId="003DF6AB" w14:textId="26E0298D" w:rsidTr="00777DD1">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3E23D8B9" w14:textId="34F222D7" w:rsidR="00777DD1" w:rsidRPr="005077BE" w:rsidRDefault="00777DD1" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8227" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00A6BA9A" w14:textId="77777777" w:rsidR="00777DD1" w:rsidRPr="005077BE" w:rsidRDefault="00777DD1" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B5018A" w:rsidRPr="00ED6F40" w14:paraId="23D6930A" w14:textId="18FBDE3A" w:rsidTr="00DF4120">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="642CC035" w14:textId="482F6846" w:rsidR="00B5018A" w:rsidRPr="005077BE" w:rsidRDefault="00B5018A" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">URN </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Licence No</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2780" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="66E03081" w14:textId="77777777" w:rsidR="00B5018A" w:rsidRPr="005077BE" w:rsidRDefault="00B5018A" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3457" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4175BEC3" w14:textId="003BDCA7" w:rsidR="00B5018A" w:rsidRPr="005077BE" w:rsidRDefault="00413032" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Endurance Qualification Level</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1990" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="118904A1" w14:textId="77777777" w:rsidR="00B5018A" w:rsidRPr="005077BE" w:rsidRDefault="00B5018A" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00777DD1" w:rsidRPr="00ED6F40" w14:paraId="1AF1DBAE" w14:textId="1DC306DD" w:rsidTr="00777DD1">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DB66FF5" w14:textId="5DC01AEC" w:rsidR="00777DD1" w:rsidRPr="005077BE" w:rsidRDefault="00777DD1" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8227" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DEB1411" w14:textId="77777777" w:rsidR="00777DD1" w:rsidRPr="005077BE" w:rsidRDefault="00777DD1" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF45B6" w:rsidRPr="00050EAD" w14:paraId="12D5C6A4" w14:textId="504FBC91" w:rsidTr="00777DD1">
         <w:trPr>
           <w:trHeight w:val="150"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E01D6A0" w14:textId="77777777" w:rsidR="005D574F" w:rsidRPr="00A55734" w:rsidRDefault="005D574F" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF45B6" w:rsidRPr="00050EAD" w14:paraId="55867EA3" w14:textId="053E5068" w:rsidTr="00777DD1">
+        <w:trPr>
+          <w:trHeight w:val="150"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00A55734" w:rsidR="00050EAD" w:rsidP="002529CE" w:rsidRDefault="00050EAD" w14:paraId="3506CFBC" w14:textId="732F8382">
-[...70 lines deleted...]
-              <w:t>You may need to complete some additional research to assist you in answering and justifying your answers to the questions for this module.</w:t>
+          <w:p w14:paraId="429F4EEB" w14:textId="032BDDA3" w:rsidR="00CF45B6" w:rsidRPr="00A55734" w:rsidRDefault="000C3678" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>On completion of</w:t>
+            </w:r>
+            <w:r w:rsidR="00970AA4">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00970AA4" w:rsidRPr="00970AA4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Level 2 </w:t>
+            </w:r>
+            <w:r w:rsidR="00716A99">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Judging and R</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB775E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00716A99">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>cording</w:t>
+            </w:r>
+            <w:r w:rsidR="006664F5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF45B6" w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD1B58">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Race Referee and Sector Marshal </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF45B6" w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>endurance</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE28EE" w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> module </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF45B6" w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>questions</w:t>
+            </w:r>
+            <w:r w:rsidR="00B57B30">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF45B6" w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B57B30">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">please submit </w:t>
+            </w:r>
+            <w:r w:rsidR="00271A81">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>along with</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF45B6" w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> your</w:t>
+            </w:r>
+            <w:r w:rsidR="00A95941">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A847C3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Level 2 A</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF45B6" w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">pplication form </w:t>
+            </w:r>
+            <w:r w:rsidR="00503A49">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">and Record of Experience </w:t>
+            </w:r>
+            <w:r w:rsidR="00784069">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Minimum of 10 experiences) </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF45B6" w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">to </w:t>
+            </w:r>
+            <w:r w:rsidR="003138B0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">your </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF45B6" w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Home Country Contact</w:t>
+            </w:r>
+            <w:r w:rsidR="003E7679">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00050EAD" w:rsidR="0067399D" w:rsidTr="0D01A379" w14:paraId="671D56C9" w14:textId="77777777">
+      <w:tr w:rsidR="00CF45B6" w:rsidRPr="00050EAD" w14:paraId="3BAF6D41" w14:textId="6A783321" w:rsidTr="00777DD1">
         <w:trPr>
           <w:trHeight w:val="150"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10207" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00A55734" w:rsidR="0067399D" w:rsidP="002529CE" w:rsidRDefault="0067399D" w14:paraId="2EF77A58" w14:textId="39833C98">
-[...9 lines deleted...]
-                <w:kern w:val="3"/>
+          <w:p w14:paraId="23B526D5" w14:textId="77777777" w:rsidR="00CF45B6" w:rsidRPr="00A55734" w:rsidRDefault="00CF45B6" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A55734">
               <w:rPr>
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-[...42 lines deleted...]
-              <w:t>1</w:t>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>England</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7089" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="204E5E72" w14:textId="77657320" w:rsidR="00CF45B6" w:rsidRPr="00C818C3" w:rsidRDefault="00CF45B6" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="0563C1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0023701F">
+              <w:rPr>
+                <w:color w:val="0563C1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>officialsaccreditation@englandathletics.org</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00050EAD" w:rsidR="0067399D" w:rsidTr="0D01A379" w14:paraId="26ACBEBB" w14:textId="77777777">
+      <w:tr w:rsidR="00CF45B6" w:rsidRPr="00050EAD" w14:paraId="06C3A4AD" w14:textId="50E6FE43" w:rsidTr="009F71AF">
         <w:trPr>
           <w:trHeight w:val="150"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10207" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="001F6AF1" w:rsidR="0067399D" w:rsidP="002529CE" w:rsidRDefault="00593FE9" w14:paraId="6B974E89" w14:textId="4813AB20">
-[...32 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+          <w:p w14:paraId="53FF32B3" w14:textId="77777777" w:rsidR="00CF45B6" w:rsidRPr="00A55734" w:rsidRDefault="00CF45B6" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Northern Ireland</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7089" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="48B5265B" w14:textId="77600A38" w:rsidR="00CF45B6" w:rsidRPr="008E0278" w:rsidRDefault="00CF45B6" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="008E0278">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>officials@athleticsni.org</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="008E0278">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008C1460">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00050EAD" w:rsidR="0067399D" w:rsidTr="0D01A379" w14:paraId="2C89EDB7" w14:textId="77777777">
+      <w:tr w:rsidR="00CF45B6" w:rsidRPr="00050EAD" w14:paraId="692C62C8" w14:textId="490082D1" w:rsidTr="00777DD1">
         <w:trPr>
           <w:trHeight w:val="150"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10207" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="001F6AF1" w:rsidR="0067399D" w:rsidP="002529CE" w:rsidRDefault="0067399D" w14:paraId="4C1DC135" w14:textId="77777777">
-[...17 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1A9133F4" w14:textId="77777777" w:rsidR="00CF45B6" w:rsidRPr="00A55734" w:rsidRDefault="00CF45B6" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB7F73">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Scotland</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7089" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33A7799F" w14:textId="3D385F0C" w:rsidR="00CF45B6" w:rsidRPr="00DB7F73" w:rsidRDefault="00DB7F73" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="00DB7F73">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>officialsendurance@scottish-athletics.org.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00DB7F73">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00050EAD" w:rsidR="0067399D" w:rsidTr="0D01A379" w14:paraId="0EFE8585" w14:textId="77777777">
+      <w:tr w:rsidR="00CF45B6" w:rsidRPr="00050EAD" w14:paraId="70FB3635" w14:textId="378B3BE7" w:rsidTr="009F71AF">
         <w:trPr>
           <w:trHeight w:val="150"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10207" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="008B21B1" w:rsidR="008B21B1" w:rsidP="000A5F0B" w:rsidRDefault="008B21B1" w14:paraId="509491A2" w14:textId="71AD0456">
-[...43 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+          <w:p w14:paraId="66D681FF" w14:textId="77777777" w:rsidR="00CF45B6" w:rsidRPr="00A55734" w:rsidRDefault="00CF45B6" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B21B1" w:rsidR="00FF151B">
-[...49 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Wales</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7089" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7385D9DE" w14:textId="00AC65DF" w:rsidR="00CF45B6" w:rsidRPr="001D4CB5" w:rsidRDefault="00CF45B6" w:rsidP="00777DD1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="001D4CB5">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>officials@welshathletics.org</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="001D4CB5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...3880 lines deleted...]
-              <w:t>officialsaccreditation@englandathletics.org</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00973120" w:rsidR="006F5368" w:rsidP="006D01EE" w:rsidRDefault="006F5368" w14:paraId="52469B6F" w14:textId="46DE3947"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId11"/>
+    <w:p w14:paraId="52469B6F" w14:textId="46DE3947" w:rsidR="006F5368" w:rsidRPr="00973120" w:rsidRDefault="006F5368" w:rsidP="00A95941"/>
+    <w:p w14:paraId="70493807" w14:textId="77777777" w:rsidR="00D5550F" w:rsidRPr="00973120" w:rsidRDefault="00D5550F"/>
+    <w:sectPr w:rsidR="00D5550F" w:rsidRPr="00973120" w:rsidSect="00EC2D68">
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11910" w:h="16840" w:orient="portrait"/>
+      <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="170" w:footer="822" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B15226" w:rsidP="00E21610" w:rsidRDefault="00B15226" w14:paraId="225BC886" w14:textId="77777777">
+    <w:p w14:paraId="7D062451" w14:textId="77777777" w:rsidR="00A33CC4" w:rsidRDefault="00A33CC4" w:rsidP="00E21610">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B15226" w:rsidP="00E21610" w:rsidRDefault="00B15226" w14:paraId="488BBE64" w14:textId="77777777">
+    <w:p w14:paraId="39BA1172" w14:textId="77777777" w:rsidR="00A33CC4" w:rsidRDefault="00A33CC4" w:rsidP="00E21610">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00B15226" w:rsidRDefault="00B15226" w14:paraId="7BBB0F38" w14:textId="77777777"/>
+    <w:p w14:paraId="4884AABB" w14:textId="77777777" w:rsidR="00A33CC4" w:rsidRDefault="00A33CC4"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...3 lines deleted...]
-    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...18 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato">
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ヒラギノ角ゴ Pro W3">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2D98EC91" w14:textId="77777777" w:rsidR="00817C60" w:rsidRDefault="00817C60">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1459954746"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00A621A9" w:rsidP="00612F4B" w:rsidRDefault="00A621A9" w14:paraId="2EE422EA" w14:textId="745C8101">
+      <w:p w14:paraId="2EE422EA" w14:textId="745C8101" w:rsidR="00A621A9" w:rsidRDefault="00A621A9" w:rsidP="00612F4B">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidRPr="00E21610" w:rsidR="00E21610" w:rsidP="00AD1C98" w:rsidRDefault="00612F4B" w14:paraId="66E32E9D" w14:textId="05F3BAEE">
+  <w:p w14:paraId="66E32E9D" w14:textId="0D79D058" w:rsidR="00E21610" w:rsidRPr="00E21610" w:rsidRDefault="00DC255E" w:rsidP="00AD1C98">
     <w:pPr>
       <w:spacing w:before="100"/>
       <w:ind w:left="880"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>01/02/2026</w:t>
+      <w:t>1</w:t>
     </w:r>
+    <w:r w:rsidR="006B0E93">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="00612F4B">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>/0</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="00612F4B">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>/2026</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15F20C23" w14:textId="77777777" w:rsidR="00817C60" w:rsidRDefault="00817C60">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B15226" w:rsidP="00E21610" w:rsidRDefault="00B15226" w14:paraId="4EFB447A" w14:textId="77777777">
+    <w:p w14:paraId="67C4D62B" w14:textId="77777777" w:rsidR="00A33CC4" w:rsidRDefault="00A33CC4" w:rsidP="00E21610">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B15226" w:rsidP="00E21610" w:rsidRDefault="00B15226" w14:paraId="58548D40" w14:textId="77777777">
+    <w:p w14:paraId="466A8768" w14:textId="77777777" w:rsidR="00A33CC4" w:rsidRDefault="00A33CC4" w:rsidP="00E21610">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00B15226" w:rsidRDefault="00B15226" w14:paraId="4261B00B" w14:textId="77777777"/>
+    <w:p w14:paraId="55059A26" w14:textId="77777777" w:rsidR="00A33CC4" w:rsidRDefault="00A33CC4"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7982EE35" w14:textId="6400A405" w:rsidR="00817C60" w:rsidRDefault="00817C60">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="9498" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4111"/>
       <w:gridCol w:w="5387"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00801191" w:rsidTr="002529CE" w14:paraId="7415A24C" w14:textId="77777777">
+    <w:tr w:rsidR="00801191" w14:paraId="7415A24C" w14:textId="77777777" w:rsidTr="002529CE">
       <w:trPr>
         <w:trHeight w:val="360"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4111" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidRPr="001B3595" w:rsidR="00801191" w:rsidP="002529CE" w:rsidRDefault="00801191" w14:paraId="22AE1A19" w14:textId="77777777">
+        <w:p w14:paraId="22AE1A19" w14:textId="77777777" w:rsidR="00801191" w:rsidRPr="001B3595" w:rsidRDefault="00801191" w:rsidP="002529CE">
           <w:pPr>
             <w:spacing w:before="240"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001B3595">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve">Endurance Officials: Level 2 </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00D53515" w:rsidP="002529CE" w:rsidRDefault="00801191" w14:paraId="36B24380" w14:textId="2146843B">
+        <w:p w14:paraId="36B24380" w14:textId="2146843B" w:rsidR="00D53515" w:rsidRDefault="00801191" w:rsidP="002529CE">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001B3595">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve">Judging &amp; Recording </w:t>
           </w:r>
           <w:r w:rsidR="007B2F30">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Module</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidRPr="00D53515" w:rsidR="00801191" w:rsidP="002529CE" w:rsidRDefault="007B2F30" w14:paraId="0B5C2E95" w14:textId="3ADABBD2">
+        <w:p w14:paraId="0B5C2E95" w14:textId="3ADABBD2" w:rsidR="00801191" w:rsidRPr="00D53515" w:rsidRDefault="007B2F30" w:rsidP="002529CE">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve">Question </w:t>
           </w:r>
-          <w:r w:rsidRPr="001B3595" w:rsidR="00801191">
+          <w:r w:rsidR="00801191" w:rsidRPr="001B3595">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Return Form</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5387" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00801191" w:rsidP="002529CE" w:rsidRDefault="00801191" w14:paraId="6A73B5E3" w14:textId="77777777">
+        <w:p w14:paraId="6A73B5E3" w14:textId="77777777" w:rsidR="00801191" w:rsidRDefault="00801191" w:rsidP="002529CE">
           <w:pPr>
             <w:pStyle w:val="Title"/>
             <w:spacing w:before="120"/>
             <w:ind w:left="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:color w:val="3C3C3B"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="3C3C3B"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D003FD5" wp14:editId="0D9DC2E5">
                 <wp:extent cx="3249328" cy="795020"/>
                 <wp:effectExtent l="0" t="0" r="8255" b="5080"/>
                 <wp:docPr id="281530896" name="Picture 2" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -4971,51 +23523,51 @@
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3323424" cy="813149"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidRPr="009B3890" w:rsidR="00FD6262" w:rsidP="001738B9" w:rsidRDefault="00814768" w14:paraId="74B551AB" w14:textId="094C84B4">
+  <w:p w14:paraId="74B551AB" w14:textId="07A13288" w:rsidR="00FD6262" w:rsidRPr="009B3890" w:rsidRDefault="00814768" w:rsidP="001738B9">
     <w:pPr>
       <w:pStyle w:val="Title"/>
       <w:spacing w:before="0"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:color w:val="3C3C3B"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="4294967295" distB="4294967295" distL="114299" distR="114299" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A4EEFB0" wp14:editId="6DD3EA18">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4619624</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>1423669</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="0" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -5048,513 +23600,535 @@
                       <a:ln w="3175">
                         <a:solidFill>
                           <a:srgbClr val="3C3C3B"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line id="Straight Connector 3" style="position:absolute;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17497mm;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:3.17497mm;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" alt="&quot;&quot;" o:spid="_x0000_s1026" strokecolor="#3c3c3b" strokeweight=".25pt" from="363.75pt,112.1pt" to="363.75pt,112.1pt" w14:anchorId="77D294B5" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyry0nqQEAAEUDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu2zAMfR/QfxD03jhpsQuMOAWWrHtp&#10;twDdPoCR5FiYLAqkEjt/P0lOsq17GwYBgnjRIc8hlw9j78TREFv0jVzM5lIYr1Bbv2/k92+Ptx+k&#10;4Aheg0NvGnkyLB9WN2+WQ6jNHXbotCGRQDzXQ2hkF2Ooq4pVZ3rgGQbjU7BF6iEmk/aVJhgSeu+q&#10;u/n8XTUg6UCoDHPybqagXBX8tjUqfm1bNlG4RqbeYrmp3Lt8V6sl1HuC0Fl1bgP+oYserE9Fr1Ab&#10;iCAOZP+C6q0iZGzjTGFfYdtaZQqHxGYxf8XmpYNgCpckDoerTPz/YNWX49pvKbeuRv8SnlD94CRK&#10;NQSur8FscNiS2A3PqNMY4RCx8B1b6vPnxESMRdbTVVYzRqEmp7p4K6gvXwJx/GywF/nRSGd95go1&#10;HJ845hagvqRkt8dH61yZl/NiaOT94v3b8oHRWZ2DOY1pv1s7EkdIE79fp/MxDzmB/ZGWkTfA3ZRX&#10;QtMuEB68LlU6A/rT+R3BuumdgJw/65MlyZvG9Q71aUu5TrbSrErF817lZfjdLlm/tn/1EwAA//8D&#10;AFBLAwQUAAYACAAAACEAJZAbeNsAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP0UrEMBBF3wX/&#10;IYzgy+KmBmuXbtNFBX1aka1+wLQZ22IzKU26W//eiII+zp3DnTPFbrGDONLke8cartcJCOLGmZ5b&#10;DW+vj1cbED4gGxwck4ZP8rArz88KzI078YGOVWhFLGGfo4YuhDGX0jcdWfRrNxLH3bubLIY4Tq00&#10;E55iuR2kSpJbabHneKHDkR46aj6q2Wq4T58Z22z1cnD7JyurZrVP61nry4vlbgsi0BL+YPjWj+pQ&#10;RqfazWy8GDRkKksjqkGpGwUiEj9J/ZvIspD/fyi/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhALKvLSepAQAARQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACWQG3jbAAAACwEAAA8AAAAAAAAAAAAAAAAAAwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAALBQAAAAA=&#10;">
+            <v:line w14:anchorId="0A48F4CB" id="Straight Connector 3" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17497mm;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:3.17497mm;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="363.75pt,112.1pt" to="363.75pt,112.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyry0nqQEAAEUDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu2zAMfR/QfxD03jhpsQuMOAWWrHtp&#10;twDdPoCR5FiYLAqkEjt/P0lOsq17GwYBgnjRIc8hlw9j78TREFv0jVzM5lIYr1Bbv2/k92+Ptx+k&#10;4Aheg0NvGnkyLB9WN2+WQ6jNHXbotCGRQDzXQ2hkF2Ooq4pVZ3rgGQbjU7BF6iEmk/aVJhgSeu+q&#10;u/n8XTUg6UCoDHPybqagXBX8tjUqfm1bNlG4RqbeYrmp3Lt8V6sl1HuC0Fl1bgP+oYserE9Fr1Ab&#10;iCAOZP+C6q0iZGzjTGFfYdtaZQqHxGYxf8XmpYNgCpckDoerTPz/YNWX49pvKbeuRv8SnlD94CRK&#10;NQSur8FscNiS2A3PqNMY4RCx8B1b6vPnxESMRdbTVVYzRqEmp7p4K6gvXwJx/GywF/nRSGd95go1&#10;HJ845hagvqRkt8dH61yZl/NiaOT94v3b8oHRWZ2DOY1pv1s7EkdIE79fp/MxDzmB/ZGWkTfA3ZRX&#10;QtMuEB68LlU6A/rT+R3BuumdgJw/65MlyZvG9Q71aUu5TrbSrErF817lZfjdLlm/tn/1EwAA//8D&#10;AFBLAwQUAAYACAAAACEAJZAbeNsAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP0UrEMBBF3wX/&#10;IYzgy+KmBmuXbtNFBX1aka1+wLQZ22IzKU26W//eiII+zp3DnTPFbrGDONLke8cartcJCOLGmZ5b&#10;DW+vj1cbED4gGxwck4ZP8rArz88KzI078YGOVWhFLGGfo4YuhDGX0jcdWfRrNxLH3bubLIY4Tq00&#10;E55iuR2kSpJbabHneKHDkR46aj6q2Wq4T58Z22z1cnD7JyurZrVP61nry4vlbgsi0BL+YPjWj+pQ&#10;RqfazWy8GDRkKksjqkGpGwUiEj9J/ZvIspD/fyi/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhALKvLSepAQAARQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACWQG3jbAAAACwEAAA8AAAAAAAAAAAAAAAAAAwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAALBQAAAAA=&#10;" strokecolor="#3c3c3b" strokeweight=".25pt">
               <o:lock v:ext="edit" shapetype="f"/>
               <w10:wrap anchorx="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="414E2547" wp14:editId="50A3B40B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="414E2547" wp14:editId="27963B01">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>826135</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>2747645</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="8942070" cy="5867400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="273919346" name="Picture 273919346">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Picture 5">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
+                    <a:duotone>
+                      <a:schemeClr val="accent1">
+                        <a:shade val="45000"/>
+                        <a:satMod val="135000"/>
+                      </a:schemeClr>
+                      <a:prstClr val="white"/>
+                    </a:duotone>
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="8942070" cy="5867400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5EF5D522" w14:textId="49C9F674" w:rsidR="00817C60" w:rsidRDefault="00817C60">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01984164"/>
+    <w:nsid w:val="031D150A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A57C319E"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:tmpl w:val="18EEDD10"/>
+    <w:lvl w:ilvl="0" w:tplc="2A52EA20">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1077" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1797" w:hanging="360"/>
+        <w:ind w:left="1610" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2517" w:hanging="180"/>
+        <w:ind w:left="2330" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3237" w:hanging="360"/>
+        <w:ind w:left="3050" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3957" w:hanging="360"/>
+        <w:ind w:left="3770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4677" w:hanging="180"/>
+        <w:ind w:left="4490" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5397" w:hanging="360"/>
+        <w:ind w:left="5210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6117" w:hanging="360"/>
+        <w:ind w:left="5930" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6837" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02DB4B3F"/>
+    <w:nsid w:val="050B2C81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A858EC42"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1)"/>
+    <w:tmpl w:val="ABE2AC96"/>
+    <w:lvl w:ilvl="0" w:tplc="65F25D86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1077" w:hanging="360"/>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="0"/>
-        <w:bCs w:val="0"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1797" w:hanging="360"/>
+        <w:ind w:left="1610" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2517" w:hanging="180"/>
+        <w:ind w:left="2330" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3237" w:hanging="360"/>
+        <w:ind w:left="3050" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3957" w:hanging="360"/>
+        <w:ind w:left="3770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4677" w:hanging="180"/>
+        <w:ind w:left="4490" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5397" w:hanging="360"/>
+        <w:ind w:left="5210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6117" w:hanging="360"/>
+        <w:ind w:left="5930" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6837" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08C80CBC"/>
+    <w:nsid w:val="06C31401"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F57661DA"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1)"/>
+    <w:tmpl w:val="014C04AE"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1610" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
+        <w:ind w:left="2330" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3050" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="180"/>
+        <w:ind w:left="4490" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5930" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AA6334C"/>
+    <w:nsid w:val="077E15E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="60FAB5A4"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="C88C3376"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:eastAsia="ヒラギノ角ゴ Pro W3"/>
-[...3 lines deleted...]
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090019">
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1610" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2330" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3050" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4490" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5930" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C2C2547"/>
+    <w:nsid w:val="092E6ABB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8E9432B0"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="C534147E"/>
+    <w:lvl w:ilvl="0" w:tplc="517690F4">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="502" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:color w:val="auto"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -5587,2421 +24161,65 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F0C040B"/>
+    <w:nsid w:val="0EA62379"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="87206872"/>
-[...2357 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="F6082382">
+    <w:tmpl w:val="FF46D6E4"/>
+    <w:lvl w:ilvl="0" w:tplc="E0F0E53A">
       <w:start w:val="20"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:eastAsia="ヒラギノ角ゴ Pro W3"/>
-        <w:color w:val="000000"/>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -8033,661 +24251,3455 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FF944D3"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FDE71C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3674703C"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:tmpl w:val="984ADA1A"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="109D77D2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8A705188"/>
+    <w:lvl w:ilvl="0" w:tplc="3D8C7E02">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14774D88"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8F7C2622"/>
+    <w:lvl w:ilvl="0" w:tplc="6C60F6E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="158F3B3A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BA3AF7E2"/>
+    <w:lvl w:ilvl="0" w:tplc="08090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="502" w:hanging="360"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="1222" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1222" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="1942" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1942" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2662" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2662" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="3382" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3382" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="4102" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4102" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="4822" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4822" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5542" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5542" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="6262" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6262" w:hanging="180"/>
+        <w:ind w:left="6982" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18896237"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5BA644C0"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B692FD4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9620B3F6"/>
+    <w:lvl w:ilvl="0" w:tplc="78C6CF50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CAB7351"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DFA09C42"/>
+    <w:lvl w:ilvl="0" w:tplc="38CC503E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E8229FB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7D30FA50"/>
+    <w:lvl w:ilvl="0" w:tplc="9A1499BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="215D1C50"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1564FAF4"/>
+    <w:lvl w:ilvl="0" w:tplc="ECDE9954">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="239A08FF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F1088678"/>
+    <w:lvl w:ilvl="0" w:tplc="33943F00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24307FCB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CB68087E"/>
+    <w:lvl w:ilvl="0" w:tplc="1C94AFA8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27C978C9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1C68006E"/>
+    <w:lvl w:ilvl="0" w:tplc="F0E890D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29043E52"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7544143E"/>
+    <w:lvl w:ilvl="0" w:tplc="D5EE859E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C6278E7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2F38F0C6"/>
+    <w:lvl w:ilvl="0" w:tplc="6CA8F154">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32791C56"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="723250CC"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="359E2B4F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EE34F922"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38211B68"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5E22C4A2"/>
+    <w:lvl w:ilvl="0" w:tplc="10EA4264">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AC26DBC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F0BA9774"/>
+    <w:lvl w:ilvl="0" w:tplc="AA7CD24C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4144085B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7902D234"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="472B7DE3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2D6015A6"/>
+    <w:lvl w:ilvl="0" w:tplc="C1C2D784">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D200A8C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B664CA9C"/>
+    <w:lvl w:ilvl="0" w:tplc="3FF4DD34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FB05A07"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0A8C0E86"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="544E7C53"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8316489C"/>
+    <w:lvl w:ilvl="0" w:tplc="EC28574E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57C6092F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E494B0CE"/>
+    <w:lvl w:ilvl="0" w:tplc="DDC430AC">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="599F782C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2436ABD4"/>
+    <w:lvl w:ilvl="0" w:tplc="4FE44C70">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="507F666A"/>
+    <w:nsid w:val="5DA54D72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="299EFE30"/>
-    <w:lvl w:ilvl="0" w:tplc="70F24C36">
+    <w:tmpl w:val="4AFC0B7A"/>
+    <w:lvl w:ilvl="0" w:tplc="B1000264">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63661B30"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="51386310"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="640C6818"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="46D00C96"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="642D6764"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2436ABD4"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65374144"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4FB8B954"/>
+    <w:lvl w:ilvl="0" w:tplc="663C8182">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69B91DFB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E2EAE966"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A88369F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="522CB774"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:color w:val="auto"/>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52FE2B5E"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CEE461C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E0526EDE"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="B39033F4"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...2 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...39 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="533A21EE"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73DA5497"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EFC608EC"/>
-    <w:lvl w:ilvl="0" w:tplc="5D249C72">
+    <w:tmpl w:val="522CB774"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7679556A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="37B0CC66"/>
+    <w:lvl w:ilvl="0" w:tplc="08090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79A501B0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FC9A3916"/>
+    <w:lvl w:ilvl="0" w:tplc="9498398A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2">
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54AA4515"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AAF5B9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9ECEECEA"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="C9B0045C"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="501" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...39 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="573C5841"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AC93E44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="86B425D8"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="0B5AC400"/>
+    <w:lvl w:ilvl="0" w:tplc="F0EAC938">
+      <w:start w:val="32"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:color w:val="auto"/>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -8719,2525 +27731,2125 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57F92318"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7ADE6677"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2E9A5850"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:tmpl w:val="C7F45562"/>
+    <w:lvl w:ilvl="0" w:tplc="10EA52A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="930" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1650" w:hanging="360"/>
+        <w:ind w:left="1610" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2370" w:hanging="180"/>
+        <w:ind w:left="2330" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3090" w:hanging="360"/>
+        <w:ind w:left="3050" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3810" w:hanging="360"/>
+        <w:ind w:left="3770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4530" w:hanging="180"/>
+        <w:ind w:left="4490" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5250" w:hanging="360"/>
+        <w:ind w:left="5210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5970" w:hanging="360"/>
+        <w:ind w:left="5930" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6690" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AD86BF9"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CAB777A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0E02C658"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1)"/>
+    <w:tmpl w:val="0F429602"/>
+    <w:lvl w:ilvl="0" w:tplc="6678A0A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1077" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1797" w:hanging="360"/>
+        <w:ind w:left="1553" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2517" w:hanging="180"/>
+        <w:ind w:left="2273" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3237" w:hanging="360"/>
+        <w:ind w:left="2993" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3957" w:hanging="360"/>
+        <w:ind w:left="3713" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4677" w:hanging="180"/>
+        <w:ind w:left="4433" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5397" w:hanging="360"/>
+        <w:ind w:left="5153" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6117" w:hanging="360"/>
+        <w:ind w:left="5873" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6837" w:hanging="180"/>
+        <w:ind w:left="6593" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BF046A5"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E7A6056"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D6AE60CA"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="48D6CA2A"/>
+    <w:lvl w:ilvl="0" w:tplc="4A24B268">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:b w:val="0"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1610" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2330" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3050" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4490" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5930" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D280999"/>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E8B5D76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E52EB6C8"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="CDA48056"/>
+    <w:lvl w:ilvl="0" w:tplc="C444F82E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="auto"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
-[...109 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1942" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2662" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3382" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4102" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4822" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5542" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6262" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6982" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-[...1367 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1355614084">
+  <w:num w:numId="1" w16cid:durableId="668214945">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2116900577">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1027290274">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="60712613">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1406730923">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1175463980">
-    <w:abstractNumId w:val="48"/>
+  <w:num w:numId="6" w16cid:durableId="170023848">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1582065108">
+  <w:num w:numId="7" w16cid:durableId="552346768">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="2132166943">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1594046281">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="261454745">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1288193963">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="167332626">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1731422787">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1976636470">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="2126078901">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1811633960">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="782068067">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="159540661">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="616527545">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1249147903">
+  <w:num w:numId="20" w16cid:durableId="1770353156">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="176189999">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="714542452">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="267861209">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="753623541">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1336759481">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="941841069">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="646668892">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="710690630">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1140342911">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="897547135">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="154761959">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1668896358">
+  <w:num w:numId="32" w16cid:durableId="1845701717">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1130320186">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="897665268">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="914435451">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="103425633">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1631205998">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1399740278">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1083142679">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="471145110">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1993557742">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1044134012">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1389954796">
-[...2 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="1269653498">
+  <w:num w:numId="43" w16cid:durableId="1390494826">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1353847412">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="44" w16cid:durableId="854343206">
+    <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="181212148">
-[...17 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="882906833">
+  <w:num w:numId="45" w16cid:durableId="1393653498">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="737435729">
-[...14 lines deleted...]
-  <w:num w:numId="21" w16cid:durableId="1324309651">
+  <w:num w:numId="46" w16cid:durableId="1073818516">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="985088643">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="47" w16cid:durableId="2123987478">
+    <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1731462684">
-    <w:abstractNumId w:val="46"/>
+  <w:num w:numId="48" w16cid:durableId="401568124">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="398481213">
-[...5 lines deleted...]
-  <w:num w:numId="26" w16cid:durableId="1679040717">
+  <w:num w:numId="49" w16cid:durableId="352340263">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="328797594">
-[...85 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="38"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:trackRevisions w:val="false"/>
+  <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0027647D"/>
     <w:rsid w:val="00000EB8"/>
     <w:rsid w:val="00000F1F"/>
+    <w:rsid w:val="00006095"/>
+    <w:rsid w:val="00006A85"/>
+    <w:rsid w:val="00011B33"/>
+    <w:rsid w:val="000122EE"/>
     <w:rsid w:val="00013D9C"/>
+    <w:rsid w:val="00013FCA"/>
+    <w:rsid w:val="000145F7"/>
     <w:rsid w:val="00015163"/>
+    <w:rsid w:val="000164FD"/>
+    <w:rsid w:val="00016D08"/>
     <w:rsid w:val="00017655"/>
     <w:rsid w:val="00017A45"/>
     <w:rsid w:val="00017C16"/>
     <w:rsid w:val="000225B0"/>
+    <w:rsid w:val="0002328D"/>
+    <w:rsid w:val="00023D20"/>
+    <w:rsid w:val="000241D7"/>
+    <w:rsid w:val="00024CBE"/>
+    <w:rsid w:val="00026A48"/>
+    <w:rsid w:val="00027046"/>
     <w:rsid w:val="00030F7F"/>
+    <w:rsid w:val="00031F5B"/>
+    <w:rsid w:val="000323E6"/>
+    <w:rsid w:val="00033927"/>
     <w:rsid w:val="00033AEA"/>
+    <w:rsid w:val="00033FA5"/>
+    <w:rsid w:val="0003524C"/>
     <w:rsid w:val="000422AA"/>
+    <w:rsid w:val="00044EB5"/>
+    <w:rsid w:val="00046A00"/>
+    <w:rsid w:val="00050068"/>
+    <w:rsid w:val="00050337"/>
     <w:rsid w:val="00050EAD"/>
     <w:rsid w:val="000536FB"/>
+    <w:rsid w:val="00056878"/>
+    <w:rsid w:val="000617C3"/>
+    <w:rsid w:val="000628BE"/>
+    <w:rsid w:val="00063FCF"/>
+    <w:rsid w:val="00065565"/>
+    <w:rsid w:val="00066EA6"/>
+    <w:rsid w:val="00067D83"/>
+    <w:rsid w:val="00070475"/>
+    <w:rsid w:val="0007092C"/>
+    <w:rsid w:val="000713BB"/>
+    <w:rsid w:val="000724EE"/>
+    <w:rsid w:val="00073127"/>
+    <w:rsid w:val="00074066"/>
+    <w:rsid w:val="00075393"/>
+    <w:rsid w:val="0007619F"/>
+    <w:rsid w:val="000764F6"/>
+    <w:rsid w:val="00076E48"/>
+    <w:rsid w:val="00080FD0"/>
     <w:rsid w:val="000825AE"/>
     <w:rsid w:val="00084BDC"/>
+    <w:rsid w:val="000856E9"/>
+    <w:rsid w:val="00087798"/>
     <w:rsid w:val="0009099F"/>
+    <w:rsid w:val="000909D2"/>
+    <w:rsid w:val="00090B6D"/>
+    <w:rsid w:val="000918C2"/>
     <w:rsid w:val="000A3109"/>
+    <w:rsid w:val="000A4EE4"/>
     <w:rsid w:val="000A5F0B"/>
+    <w:rsid w:val="000A76CE"/>
     <w:rsid w:val="000B10F8"/>
+    <w:rsid w:val="000B159A"/>
+    <w:rsid w:val="000B209E"/>
+    <w:rsid w:val="000B22C2"/>
+    <w:rsid w:val="000B4BE4"/>
+    <w:rsid w:val="000B5770"/>
+    <w:rsid w:val="000C0370"/>
     <w:rsid w:val="000C140A"/>
+    <w:rsid w:val="000C3678"/>
     <w:rsid w:val="000C5795"/>
+    <w:rsid w:val="000C5BB8"/>
+    <w:rsid w:val="000C6A26"/>
+    <w:rsid w:val="000D360F"/>
     <w:rsid w:val="000D6678"/>
+    <w:rsid w:val="000E3628"/>
     <w:rsid w:val="000E3AF0"/>
+    <w:rsid w:val="000E53A8"/>
+    <w:rsid w:val="000E5959"/>
+    <w:rsid w:val="000E63E1"/>
+    <w:rsid w:val="000F043A"/>
+    <w:rsid w:val="000F0723"/>
+    <w:rsid w:val="000F0804"/>
+    <w:rsid w:val="000F0FED"/>
+    <w:rsid w:val="000F2042"/>
+    <w:rsid w:val="000F294F"/>
+    <w:rsid w:val="000F53C0"/>
+    <w:rsid w:val="000F552B"/>
+    <w:rsid w:val="0010519A"/>
+    <w:rsid w:val="00107416"/>
+    <w:rsid w:val="00110D4E"/>
+    <w:rsid w:val="001118EF"/>
+    <w:rsid w:val="00114A7B"/>
     <w:rsid w:val="001157D2"/>
+    <w:rsid w:val="00115B47"/>
+    <w:rsid w:val="001166DA"/>
+    <w:rsid w:val="00117D06"/>
+    <w:rsid w:val="00121FF9"/>
     <w:rsid w:val="00124EA0"/>
+    <w:rsid w:val="0012503D"/>
+    <w:rsid w:val="001271A8"/>
+    <w:rsid w:val="001275BE"/>
     <w:rsid w:val="00130B9F"/>
+    <w:rsid w:val="00132D3C"/>
+    <w:rsid w:val="00133053"/>
+    <w:rsid w:val="00133603"/>
+    <w:rsid w:val="00133D06"/>
     <w:rsid w:val="0013616E"/>
+    <w:rsid w:val="001430BB"/>
+    <w:rsid w:val="00143283"/>
+    <w:rsid w:val="00143B90"/>
+    <w:rsid w:val="00143D78"/>
     <w:rsid w:val="00143FA8"/>
+    <w:rsid w:val="00144C5C"/>
+    <w:rsid w:val="00146055"/>
+    <w:rsid w:val="00146093"/>
     <w:rsid w:val="001468D3"/>
+    <w:rsid w:val="00147692"/>
+    <w:rsid w:val="00147866"/>
+    <w:rsid w:val="00152716"/>
+    <w:rsid w:val="00155544"/>
+    <w:rsid w:val="0015567A"/>
+    <w:rsid w:val="00160501"/>
+    <w:rsid w:val="00166606"/>
     <w:rsid w:val="00167D96"/>
+    <w:rsid w:val="00171C7B"/>
+    <w:rsid w:val="00172CFC"/>
+    <w:rsid w:val="001731EA"/>
+    <w:rsid w:val="001737E0"/>
     <w:rsid w:val="001738B9"/>
     <w:rsid w:val="001740F6"/>
+    <w:rsid w:val="001760BB"/>
+    <w:rsid w:val="0017779B"/>
     <w:rsid w:val="00177B0B"/>
+    <w:rsid w:val="001802B8"/>
+    <w:rsid w:val="00180335"/>
+    <w:rsid w:val="001857EC"/>
+    <w:rsid w:val="00185F3B"/>
     <w:rsid w:val="00187F81"/>
+    <w:rsid w:val="00190D36"/>
+    <w:rsid w:val="001968AD"/>
     <w:rsid w:val="00197D9E"/>
+    <w:rsid w:val="001A12DA"/>
+    <w:rsid w:val="001A1DB7"/>
+    <w:rsid w:val="001A58A7"/>
+    <w:rsid w:val="001B0462"/>
+    <w:rsid w:val="001B099F"/>
+    <w:rsid w:val="001B1F7E"/>
     <w:rsid w:val="001B3595"/>
+    <w:rsid w:val="001B3F29"/>
     <w:rsid w:val="001B6B88"/>
+    <w:rsid w:val="001B7E67"/>
+    <w:rsid w:val="001C0A04"/>
     <w:rsid w:val="001C255E"/>
+    <w:rsid w:val="001C3C6E"/>
+    <w:rsid w:val="001C4979"/>
+    <w:rsid w:val="001D104D"/>
+    <w:rsid w:val="001D172A"/>
+    <w:rsid w:val="001D2051"/>
     <w:rsid w:val="001D282F"/>
+    <w:rsid w:val="001D2D68"/>
+    <w:rsid w:val="001D31C5"/>
+    <w:rsid w:val="001D3B78"/>
     <w:rsid w:val="001D4CB5"/>
+    <w:rsid w:val="001D5419"/>
+    <w:rsid w:val="001D5F45"/>
+    <w:rsid w:val="001E0189"/>
+    <w:rsid w:val="001E0757"/>
+    <w:rsid w:val="001E3E51"/>
+    <w:rsid w:val="001E53D2"/>
+    <w:rsid w:val="001E64A8"/>
+    <w:rsid w:val="001E6587"/>
+    <w:rsid w:val="001E67F6"/>
+    <w:rsid w:val="001E690F"/>
+    <w:rsid w:val="001F2040"/>
+    <w:rsid w:val="001F58D8"/>
+    <w:rsid w:val="001F60C3"/>
+    <w:rsid w:val="001F663C"/>
     <w:rsid w:val="001F6AF1"/>
+    <w:rsid w:val="001F7A7C"/>
+    <w:rsid w:val="002016E9"/>
+    <w:rsid w:val="00203540"/>
+    <w:rsid w:val="00205783"/>
+    <w:rsid w:val="0020749C"/>
+    <w:rsid w:val="00207B13"/>
     <w:rsid w:val="00212032"/>
     <w:rsid w:val="00212324"/>
+    <w:rsid w:val="002123BC"/>
     <w:rsid w:val="00212DC1"/>
+    <w:rsid w:val="00214CBD"/>
+    <w:rsid w:val="00215FA4"/>
     <w:rsid w:val="00216131"/>
+    <w:rsid w:val="0021679D"/>
+    <w:rsid w:val="00217EAC"/>
+    <w:rsid w:val="0022038A"/>
+    <w:rsid w:val="00221AFB"/>
+    <w:rsid w:val="00222911"/>
+    <w:rsid w:val="002252ED"/>
+    <w:rsid w:val="0022661F"/>
+    <w:rsid w:val="002307DF"/>
+    <w:rsid w:val="0023348D"/>
+    <w:rsid w:val="002354B8"/>
     <w:rsid w:val="002365AF"/>
+    <w:rsid w:val="00236B44"/>
     <w:rsid w:val="0023701F"/>
+    <w:rsid w:val="002376AD"/>
+    <w:rsid w:val="0024034A"/>
+    <w:rsid w:val="002410B9"/>
+    <w:rsid w:val="00246113"/>
+    <w:rsid w:val="00247C93"/>
     <w:rsid w:val="00247D2D"/>
+    <w:rsid w:val="0025070C"/>
     <w:rsid w:val="00252573"/>
     <w:rsid w:val="002529CE"/>
     <w:rsid w:val="00255B53"/>
     <w:rsid w:val="00256A03"/>
+    <w:rsid w:val="00271A81"/>
+    <w:rsid w:val="00271A9E"/>
+    <w:rsid w:val="00272EE7"/>
     <w:rsid w:val="00273DD2"/>
+    <w:rsid w:val="00275B9B"/>
     <w:rsid w:val="0027647D"/>
+    <w:rsid w:val="00277C8F"/>
+    <w:rsid w:val="002823C9"/>
     <w:rsid w:val="00284C43"/>
+    <w:rsid w:val="00287778"/>
+    <w:rsid w:val="00287821"/>
+    <w:rsid w:val="00287B4B"/>
+    <w:rsid w:val="00287D2C"/>
+    <w:rsid w:val="002913A5"/>
+    <w:rsid w:val="00291420"/>
+    <w:rsid w:val="0029294C"/>
+    <w:rsid w:val="00292CED"/>
+    <w:rsid w:val="002936CB"/>
+    <w:rsid w:val="0029371D"/>
+    <w:rsid w:val="002959C4"/>
+    <w:rsid w:val="00296549"/>
+    <w:rsid w:val="00296602"/>
     <w:rsid w:val="002973C8"/>
+    <w:rsid w:val="002A1F5E"/>
+    <w:rsid w:val="002A222A"/>
+    <w:rsid w:val="002A4884"/>
+    <w:rsid w:val="002A67E5"/>
+    <w:rsid w:val="002A6D5E"/>
+    <w:rsid w:val="002A6EA8"/>
     <w:rsid w:val="002A78D2"/>
+    <w:rsid w:val="002A7BAE"/>
+    <w:rsid w:val="002A7D2A"/>
+    <w:rsid w:val="002B0D1E"/>
+    <w:rsid w:val="002B1CCF"/>
+    <w:rsid w:val="002B59C6"/>
+    <w:rsid w:val="002C22C8"/>
     <w:rsid w:val="002C2C4A"/>
     <w:rsid w:val="002C69FC"/>
+    <w:rsid w:val="002C7A4D"/>
+    <w:rsid w:val="002D2045"/>
+    <w:rsid w:val="002D5A3C"/>
     <w:rsid w:val="002D68BE"/>
     <w:rsid w:val="002D6B6C"/>
+    <w:rsid w:val="002D7197"/>
     <w:rsid w:val="002E00C2"/>
+    <w:rsid w:val="002E318F"/>
     <w:rsid w:val="002E345A"/>
+    <w:rsid w:val="002E641D"/>
+    <w:rsid w:val="002E733E"/>
+    <w:rsid w:val="002F0E87"/>
+    <w:rsid w:val="002F2909"/>
+    <w:rsid w:val="002F3EF8"/>
+    <w:rsid w:val="002F6B85"/>
     <w:rsid w:val="002F6C5A"/>
+    <w:rsid w:val="002F6DA7"/>
+    <w:rsid w:val="003015B9"/>
     <w:rsid w:val="00301AA9"/>
+    <w:rsid w:val="00302083"/>
+    <w:rsid w:val="00302F49"/>
+    <w:rsid w:val="00307448"/>
+    <w:rsid w:val="00307A1D"/>
     <w:rsid w:val="00310760"/>
+    <w:rsid w:val="00311489"/>
     <w:rsid w:val="00312621"/>
+    <w:rsid w:val="003138B0"/>
+    <w:rsid w:val="00314826"/>
+    <w:rsid w:val="003156D2"/>
+    <w:rsid w:val="0031573E"/>
     <w:rsid w:val="0031606A"/>
+    <w:rsid w:val="00317771"/>
+    <w:rsid w:val="00317CE0"/>
+    <w:rsid w:val="00317FA9"/>
+    <w:rsid w:val="003204BA"/>
+    <w:rsid w:val="00320898"/>
+    <w:rsid w:val="00323008"/>
+    <w:rsid w:val="0032428F"/>
+    <w:rsid w:val="00324DEF"/>
+    <w:rsid w:val="00330854"/>
     <w:rsid w:val="00331D7C"/>
+    <w:rsid w:val="00333BBF"/>
+    <w:rsid w:val="00334935"/>
     <w:rsid w:val="00335A19"/>
+    <w:rsid w:val="00341297"/>
+    <w:rsid w:val="00341B6A"/>
     <w:rsid w:val="00341DF5"/>
     <w:rsid w:val="00342F6E"/>
+    <w:rsid w:val="00347B4F"/>
     <w:rsid w:val="00350D7A"/>
+    <w:rsid w:val="003568D8"/>
+    <w:rsid w:val="00360B98"/>
+    <w:rsid w:val="00364142"/>
+    <w:rsid w:val="0036442F"/>
+    <w:rsid w:val="00364C47"/>
+    <w:rsid w:val="00364DDE"/>
+    <w:rsid w:val="00377A86"/>
+    <w:rsid w:val="003813B9"/>
+    <w:rsid w:val="00381675"/>
     <w:rsid w:val="0038182F"/>
+    <w:rsid w:val="00381923"/>
     <w:rsid w:val="0038260F"/>
+    <w:rsid w:val="00382E83"/>
+    <w:rsid w:val="00384057"/>
+    <w:rsid w:val="003859E5"/>
     <w:rsid w:val="00387655"/>
-    <w:rsid w:val="003925C9"/>
+    <w:rsid w:val="00390C38"/>
+    <w:rsid w:val="003913E7"/>
+    <w:rsid w:val="00391864"/>
+    <w:rsid w:val="00392338"/>
+    <w:rsid w:val="00396715"/>
+    <w:rsid w:val="0039678D"/>
+    <w:rsid w:val="00397589"/>
+    <w:rsid w:val="003A1854"/>
     <w:rsid w:val="003A1D83"/>
     <w:rsid w:val="003A408E"/>
-    <w:rsid w:val="003A7B52"/>
+    <w:rsid w:val="003A7CE9"/>
+    <w:rsid w:val="003B1E1E"/>
+    <w:rsid w:val="003B1F20"/>
+    <w:rsid w:val="003B20AB"/>
+    <w:rsid w:val="003B227F"/>
+    <w:rsid w:val="003B26B5"/>
+    <w:rsid w:val="003B3058"/>
+    <w:rsid w:val="003B3435"/>
+    <w:rsid w:val="003B4924"/>
+    <w:rsid w:val="003B690A"/>
+    <w:rsid w:val="003B7233"/>
+    <w:rsid w:val="003B7A6B"/>
+    <w:rsid w:val="003C2AB3"/>
     <w:rsid w:val="003C31F2"/>
+    <w:rsid w:val="003C383B"/>
+    <w:rsid w:val="003D4392"/>
+    <w:rsid w:val="003D5198"/>
     <w:rsid w:val="003D552E"/>
+    <w:rsid w:val="003D7947"/>
+    <w:rsid w:val="003D7AA6"/>
+    <w:rsid w:val="003E0145"/>
+    <w:rsid w:val="003E507C"/>
+    <w:rsid w:val="003E60E2"/>
+    <w:rsid w:val="003E7679"/>
+    <w:rsid w:val="003F07DE"/>
+    <w:rsid w:val="003F25A0"/>
+    <w:rsid w:val="003F295C"/>
+    <w:rsid w:val="003F6ADC"/>
+    <w:rsid w:val="003F7D82"/>
+    <w:rsid w:val="0040654B"/>
     <w:rsid w:val="004103EF"/>
+    <w:rsid w:val="004126FB"/>
+    <w:rsid w:val="00413032"/>
+    <w:rsid w:val="00414119"/>
+    <w:rsid w:val="004153AF"/>
     <w:rsid w:val="00415585"/>
+    <w:rsid w:val="00416139"/>
+    <w:rsid w:val="00417214"/>
+    <w:rsid w:val="0042011D"/>
+    <w:rsid w:val="00420ADB"/>
+    <w:rsid w:val="00422446"/>
+    <w:rsid w:val="00425612"/>
+    <w:rsid w:val="00425708"/>
+    <w:rsid w:val="00426758"/>
+    <w:rsid w:val="00426E2E"/>
+    <w:rsid w:val="00430888"/>
+    <w:rsid w:val="00431651"/>
+    <w:rsid w:val="00435C7C"/>
     <w:rsid w:val="00440F16"/>
+    <w:rsid w:val="0044539A"/>
     <w:rsid w:val="00445FC2"/>
+    <w:rsid w:val="0044684A"/>
+    <w:rsid w:val="00446E67"/>
+    <w:rsid w:val="00451C87"/>
+    <w:rsid w:val="00452486"/>
     <w:rsid w:val="00452D7A"/>
     <w:rsid w:val="00452E82"/>
     <w:rsid w:val="00454E23"/>
+    <w:rsid w:val="004569CA"/>
+    <w:rsid w:val="0045766D"/>
     <w:rsid w:val="00460FA5"/>
     <w:rsid w:val="00461DF0"/>
+    <w:rsid w:val="00462339"/>
     <w:rsid w:val="00462B3C"/>
+    <w:rsid w:val="00462EE3"/>
+    <w:rsid w:val="00466AC1"/>
+    <w:rsid w:val="00470F87"/>
     <w:rsid w:val="004728D7"/>
+    <w:rsid w:val="0047331D"/>
+    <w:rsid w:val="004746FE"/>
+    <w:rsid w:val="004771E3"/>
+    <w:rsid w:val="0048042E"/>
+    <w:rsid w:val="004809B1"/>
+    <w:rsid w:val="00482D82"/>
+    <w:rsid w:val="0048611B"/>
+    <w:rsid w:val="00486FE3"/>
     <w:rsid w:val="00487DB3"/>
+    <w:rsid w:val="00491AB7"/>
+    <w:rsid w:val="00493A04"/>
+    <w:rsid w:val="0049419B"/>
+    <w:rsid w:val="004949D1"/>
+    <w:rsid w:val="00494C4E"/>
     <w:rsid w:val="00496D87"/>
+    <w:rsid w:val="004A0174"/>
+    <w:rsid w:val="004A264B"/>
+    <w:rsid w:val="004A2734"/>
+    <w:rsid w:val="004A4E03"/>
     <w:rsid w:val="004A56D4"/>
+    <w:rsid w:val="004B18A6"/>
+    <w:rsid w:val="004B4BE7"/>
+    <w:rsid w:val="004B4C64"/>
+    <w:rsid w:val="004B5A65"/>
+    <w:rsid w:val="004B7C84"/>
     <w:rsid w:val="004C1826"/>
+    <w:rsid w:val="004C3FD4"/>
+    <w:rsid w:val="004C6D39"/>
+    <w:rsid w:val="004D206C"/>
+    <w:rsid w:val="004E13DE"/>
+    <w:rsid w:val="004E4C65"/>
+    <w:rsid w:val="004E618E"/>
     <w:rsid w:val="004E6B13"/>
+    <w:rsid w:val="004F0BD0"/>
+    <w:rsid w:val="004F112F"/>
+    <w:rsid w:val="004F2EF8"/>
     <w:rsid w:val="004F3B8C"/>
+    <w:rsid w:val="004F4AF9"/>
+    <w:rsid w:val="004F7A7D"/>
+    <w:rsid w:val="00503A49"/>
+    <w:rsid w:val="00505CE1"/>
+    <w:rsid w:val="005065A1"/>
+    <w:rsid w:val="005077BE"/>
+    <w:rsid w:val="0051296C"/>
+    <w:rsid w:val="00514950"/>
+    <w:rsid w:val="005153BF"/>
     <w:rsid w:val="00515974"/>
+    <w:rsid w:val="00515B10"/>
+    <w:rsid w:val="00520807"/>
+    <w:rsid w:val="00522F4E"/>
+    <w:rsid w:val="00523AF2"/>
+    <w:rsid w:val="0052438B"/>
+    <w:rsid w:val="0052483B"/>
+    <w:rsid w:val="00524C9C"/>
     <w:rsid w:val="00526493"/>
+    <w:rsid w:val="005264B1"/>
+    <w:rsid w:val="005307B8"/>
+    <w:rsid w:val="0053084A"/>
+    <w:rsid w:val="00532E4B"/>
+    <w:rsid w:val="00533B88"/>
+    <w:rsid w:val="005349A7"/>
+    <w:rsid w:val="005360E4"/>
+    <w:rsid w:val="005428FB"/>
+    <w:rsid w:val="00543E5E"/>
+    <w:rsid w:val="00551695"/>
+    <w:rsid w:val="00553640"/>
+    <w:rsid w:val="00554052"/>
+    <w:rsid w:val="005550A9"/>
+    <w:rsid w:val="0055726A"/>
+    <w:rsid w:val="0056041F"/>
+    <w:rsid w:val="00562705"/>
+    <w:rsid w:val="00564634"/>
+    <w:rsid w:val="00564DC5"/>
+    <w:rsid w:val="00570028"/>
     <w:rsid w:val="00570D64"/>
     <w:rsid w:val="005714B2"/>
+    <w:rsid w:val="005714DC"/>
+    <w:rsid w:val="00572528"/>
+    <w:rsid w:val="0058152E"/>
+    <w:rsid w:val="00584454"/>
     <w:rsid w:val="00585479"/>
+    <w:rsid w:val="00586589"/>
     <w:rsid w:val="00586626"/>
+    <w:rsid w:val="00587468"/>
+    <w:rsid w:val="00590096"/>
+    <w:rsid w:val="00590783"/>
+    <w:rsid w:val="00591668"/>
+    <w:rsid w:val="005935C8"/>
     <w:rsid w:val="00593FE9"/>
+    <w:rsid w:val="0059665B"/>
+    <w:rsid w:val="00596C42"/>
+    <w:rsid w:val="00597B2A"/>
     <w:rsid w:val="005A2D7B"/>
     <w:rsid w:val="005A5B75"/>
+    <w:rsid w:val="005A5CA3"/>
+    <w:rsid w:val="005A6946"/>
+    <w:rsid w:val="005B04FE"/>
+    <w:rsid w:val="005B14FB"/>
+    <w:rsid w:val="005B26AC"/>
+    <w:rsid w:val="005B4108"/>
+    <w:rsid w:val="005C08F5"/>
     <w:rsid w:val="005C1037"/>
     <w:rsid w:val="005C699A"/>
+    <w:rsid w:val="005C6E23"/>
+    <w:rsid w:val="005D02C4"/>
+    <w:rsid w:val="005D0DA4"/>
+    <w:rsid w:val="005D3DA4"/>
+    <w:rsid w:val="005D574F"/>
+    <w:rsid w:val="005D5B60"/>
     <w:rsid w:val="005D7E56"/>
+    <w:rsid w:val="005E1C37"/>
     <w:rsid w:val="005E447F"/>
+    <w:rsid w:val="005E5C05"/>
+    <w:rsid w:val="005F3257"/>
     <w:rsid w:val="005F4030"/>
+    <w:rsid w:val="005F434D"/>
+    <w:rsid w:val="005F66EB"/>
+    <w:rsid w:val="00601488"/>
+    <w:rsid w:val="00603A88"/>
     <w:rsid w:val="00603C7D"/>
+    <w:rsid w:val="006058F9"/>
     <w:rsid w:val="00605936"/>
     <w:rsid w:val="006060AD"/>
+    <w:rsid w:val="00607534"/>
+    <w:rsid w:val="00610203"/>
+    <w:rsid w:val="006117A2"/>
+    <w:rsid w:val="00611FD7"/>
     <w:rsid w:val="00612F4B"/>
     <w:rsid w:val="0062091C"/>
+    <w:rsid w:val="006213E7"/>
+    <w:rsid w:val="0062211C"/>
+    <w:rsid w:val="00622E43"/>
+    <w:rsid w:val="00623920"/>
+    <w:rsid w:val="006240C8"/>
+    <w:rsid w:val="00624382"/>
+    <w:rsid w:val="00624412"/>
+    <w:rsid w:val="006305F9"/>
+    <w:rsid w:val="006309C1"/>
+    <w:rsid w:val="00631FEB"/>
+    <w:rsid w:val="00632034"/>
+    <w:rsid w:val="0063207B"/>
     <w:rsid w:val="006327A7"/>
+    <w:rsid w:val="00635DF6"/>
+    <w:rsid w:val="00637145"/>
+    <w:rsid w:val="00641232"/>
+    <w:rsid w:val="00641EA1"/>
     <w:rsid w:val="00641EDD"/>
+    <w:rsid w:val="00643B98"/>
     <w:rsid w:val="00650EEF"/>
+    <w:rsid w:val="00651754"/>
+    <w:rsid w:val="00653496"/>
+    <w:rsid w:val="00653749"/>
+    <w:rsid w:val="00657160"/>
     <w:rsid w:val="00663B83"/>
+    <w:rsid w:val="00664CB9"/>
+    <w:rsid w:val="006664F5"/>
+    <w:rsid w:val="0067037F"/>
     <w:rsid w:val="006709EE"/>
     <w:rsid w:val="00670F53"/>
     <w:rsid w:val="00673885"/>
     <w:rsid w:val="0067399D"/>
     <w:rsid w:val="00674134"/>
+    <w:rsid w:val="006768CF"/>
+    <w:rsid w:val="00677ADC"/>
     <w:rsid w:val="00680645"/>
+    <w:rsid w:val="006810B3"/>
+    <w:rsid w:val="00682B43"/>
+    <w:rsid w:val="0068386D"/>
+    <w:rsid w:val="00686790"/>
+    <w:rsid w:val="0069179D"/>
     <w:rsid w:val="00691DA6"/>
+    <w:rsid w:val="00695B62"/>
+    <w:rsid w:val="00695CCF"/>
+    <w:rsid w:val="006A0BDA"/>
+    <w:rsid w:val="006A1A58"/>
+    <w:rsid w:val="006A1BC8"/>
+    <w:rsid w:val="006A214D"/>
+    <w:rsid w:val="006A25E8"/>
+    <w:rsid w:val="006A32ED"/>
+    <w:rsid w:val="006A5273"/>
+    <w:rsid w:val="006A7139"/>
     <w:rsid w:val="006A7529"/>
+    <w:rsid w:val="006A7722"/>
+    <w:rsid w:val="006B0E93"/>
+    <w:rsid w:val="006B4299"/>
+    <w:rsid w:val="006B460C"/>
+    <w:rsid w:val="006B4F92"/>
+    <w:rsid w:val="006B68C4"/>
     <w:rsid w:val="006B7C3E"/>
+    <w:rsid w:val="006C07CC"/>
+    <w:rsid w:val="006C0D4F"/>
     <w:rsid w:val="006C14CE"/>
+    <w:rsid w:val="006C326F"/>
+    <w:rsid w:val="006C5A63"/>
+    <w:rsid w:val="006C6757"/>
     <w:rsid w:val="006D01EE"/>
+    <w:rsid w:val="006D12A3"/>
+    <w:rsid w:val="006D1A76"/>
+    <w:rsid w:val="006D340D"/>
+    <w:rsid w:val="006D34F6"/>
+    <w:rsid w:val="006D63F1"/>
+    <w:rsid w:val="006D66B7"/>
+    <w:rsid w:val="006D6C5C"/>
+    <w:rsid w:val="006E3D25"/>
+    <w:rsid w:val="006E74C3"/>
+    <w:rsid w:val="006F0D31"/>
+    <w:rsid w:val="006F2129"/>
+    <w:rsid w:val="006F2727"/>
+    <w:rsid w:val="006F2EB6"/>
+    <w:rsid w:val="006F302E"/>
     <w:rsid w:val="006F5368"/>
+    <w:rsid w:val="006F5558"/>
+    <w:rsid w:val="006F6853"/>
+    <w:rsid w:val="00700390"/>
+    <w:rsid w:val="00705E09"/>
+    <w:rsid w:val="00706068"/>
+    <w:rsid w:val="0071069B"/>
+    <w:rsid w:val="007112F8"/>
+    <w:rsid w:val="00714CB1"/>
+    <w:rsid w:val="0071558F"/>
+    <w:rsid w:val="0071563E"/>
+    <w:rsid w:val="00716A99"/>
     <w:rsid w:val="00721314"/>
+    <w:rsid w:val="0072141D"/>
+    <w:rsid w:val="0072308C"/>
+    <w:rsid w:val="0072380E"/>
+    <w:rsid w:val="00727739"/>
     <w:rsid w:val="00727DF8"/>
     <w:rsid w:val="007302D5"/>
+    <w:rsid w:val="00732437"/>
     <w:rsid w:val="007341D9"/>
+    <w:rsid w:val="007414CB"/>
+    <w:rsid w:val="00743EED"/>
+    <w:rsid w:val="00746171"/>
     <w:rsid w:val="007505A8"/>
     <w:rsid w:val="00751CF0"/>
+    <w:rsid w:val="00752B87"/>
+    <w:rsid w:val="00755905"/>
     <w:rsid w:val="00760C43"/>
+    <w:rsid w:val="007612B8"/>
     <w:rsid w:val="007665C0"/>
+    <w:rsid w:val="00767463"/>
+    <w:rsid w:val="00767899"/>
+    <w:rsid w:val="0077045B"/>
+    <w:rsid w:val="0077056E"/>
+    <w:rsid w:val="007714B6"/>
     <w:rsid w:val="00775BB5"/>
+    <w:rsid w:val="00776319"/>
+    <w:rsid w:val="00777D17"/>
+    <w:rsid w:val="00777DD1"/>
+    <w:rsid w:val="00780099"/>
+    <w:rsid w:val="00782B81"/>
+    <w:rsid w:val="00784069"/>
+    <w:rsid w:val="00786521"/>
     <w:rsid w:val="00786EE2"/>
+    <w:rsid w:val="00787EAC"/>
+    <w:rsid w:val="00792491"/>
     <w:rsid w:val="00792525"/>
     <w:rsid w:val="00793FA3"/>
+    <w:rsid w:val="00797927"/>
+    <w:rsid w:val="00797B94"/>
+    <w:rsid w:val="00797EBE"/>
+    <w:rsid w:val="007A1DEC"/>
     <w:rsid w:val="007A48E7"/>
+    <w:rsid w:val="007A4EAD"/>
+    <w:rsid w:val="007A5932"/>
+    <w:rsid w:val="007A7A3D"/>
     <w:rsid w:val="007B2F30"/>
+    <w:rsid w:val="007C138B"/>
+    <w:rsid w:val="007C38D8"/>
     <w:rsid w:val="007C3E63"/>
+    <w:rsid w:val="007C78EA"/>
+    <w:rsid w:val="007D32A3"/>
     <w:rsid w:val="007D4F44"/>
+    <w:rsid w:val="007D560E"/>
+    <w:rsid w:val="007D6619"/>
     <w:rsid w:val="007D76ED"/>
+    <w:rsid w:val="007E2366"/>
     <w:rsid w:val="007E4885"/>
+    <w:rsid w:val="007E5687"/>
+    <w:rsid w:val="007E62A6"/>
+    <w:rsid w:val="007E6634"/>
     <w:rsid w:val="007F0717"/>
+    <w:rsid w:val="007F177D"/>
+    <w:rsid w:val="007F3E9A"/>
+    <w:rsid w:val="007F578A"/>
+    <w:rsid w:val="007F74DA"/>
     <w:rsid w:val="00801191"/>
+    <w:rsid w:val="0080294F"/>
+    <w:rsid w:val="00806266"/>
+    <w:rsid w:val="008132C6"/>
+    <w:rsid w:val="00813483"/>
+    <w:rsid w:val="00813C93"/>
     <w:rsid w:val="00814768"/>
+    <w:rsid w:val="008155D5"/>
+    <w:rsid w:val="00817C60"/>
+    <w:rsid w:val="00820F4C"/>
+    <w:rsid w:val="00821578"/>
+    <w:rsid w:val="008220F0"/>
     <w:rsid w:val="00823A3C"/>
+    <w:rsid w:val="00825D9B"/>
+    <w:rsid w:val="00826926"/>
+    <w:rsid w:val="00826A16"/>
     <w:rsid w:val="00830CC4"/>
+    <w:rsid w:val="008371C7"/>
+    <w:rsid w:val="00840AD2"/>
+    <w:rsid w:val="00841FA5"/>
+    <w:rsid w:val="008420B7"/>
+    <w:rsid w:val="00842C7E"/>
+    <w:rsid w:val="008438C2"/>
+    <w:rsid w:val="0084399A"/>
+    <w:rsid w:val="00844076"/>
+    <w:rsid w:val="008448B1"/>
+    <w:rsid w:val="00845473"/>
+    <w:rsid w:val="00845E1D"/>
     <w:rsid w:val="008460CF"/>
+    <w:rsid w:val="00847388"/>
+    <w:rsid w:val="00847FB7"/>
     <w:rsid w:val="00850B65"/>
-    <w:rsid w:val="0085323C"/>
+    <w:rsid w:val="00851131"/>
+    <w:rsid w:val="008532DA"/>
+    <w:rsid w:val="0085377E"/>
     <w:rsid w:val="00855564"/>
+    <w:rsid w:val="00857687"/>
     <w:rsid w:val="00861B49"/>
     <w:rsid w:val="00863DA1"/>
+    <w:rsid w:val="00863EF8"/>
+    <w:rsid w:val="008651BB"/>
+    <w:rsid w:val="00867C31"/>
+    <w:rsid w:val="00870C5E"/>
+    <w:rsid w:val="00873A8D"/>
     <w:rsid w:val="008751D9"/>
     <w:rsid w:val="008763DA"/>
+    <w:rsid w:val="00876479"/>
+    <w:rsid w:val="00877204"/>
     <w:rsid w:val="00880A21"/>
+    <w:rsid w:val="008819EF"/>
+    <w:rsid w:val="00882B31"/>
+    <w:rsid w:val="00884D2D"/>
+    <w:rsid w:val="008858DF"/>
+    <w:rsid w:val="0088698A"/>
+    <w:rsid w:val="0088735B"/>
+    <w:rsid w:val="00890CF3"/>
+    <w:rsid w:val="00893DD0"/>
+    <w:rsid w:val="008945D2"/>
+    <w:rsid w:val="008A3770"/>
+    <w:rsid w:val="008A3C9E"/>
     <w:rsid w:val="008A5531"/>
     <w:rsid w:val="008A72E1"/>
+    <w:rsid w:val="008B0B58"/>
     <w:rsid w:val="008B21B1"/>
     <w:rsid w:val="008B3D6E"/>
+    <w:rsid w:val="008B51F9"/>
+    <w:rsid w:val="008B5524"/>
     <w:rsid w:val="008B658F"/>
     <w:rsid w:val="008B65A5"/>
     <w:rsid w:val="008C1460"/>
+    <w:rsid w:val="008C153A"/>
+    <w:rsid w:val="008C1F18"/>
+    <w:rsid w:val="008C2519"/>
+    <w:rsid w:val="008C313F"/>
+    <w:rsid w:val="008C4039"/>
+    <w:rsid w:val="008C527E"/>
+    <w:rsid w:val="008C5AE9"/>
+    <w:rsid w:val="008C63AC"/>
+    <w:rsid w:val="008C6711"/>
+    <w:rsid w:val="008C7057"/>
+    <w:rsid w:val="008C78CD"/>
     <w:rsid w:val="008D01F6"/>
+    <w:rsid w:val="008D1782"/>
+    <w:rsid w:val="008D19FE"/>
+    <w:rsid w:val="008D5FAA"/>
     <w:rsid w:val="008D7082"/>
     <w:rsid w:val="008E0278"/>
     <w:rsid w:val="008E080A"/>
+    <w:rsid w:val="008E0FD5"/>
+    <w:rsid w:val="008E1E1A"/>
+    <w:rsid w:val="008E217C"/>
     <w:rsid w:val="008E261A"/>
     <w:rsid w:val="008E2F5E"/>
     <w:rsid w:val="008E3215"/>
+    <w:rsid w:val="008E3D12"/>
     <w:rsid w:val="008E4100"/>
     <w:rsid w:val="008E6A85"/>
+    <w:rsid w:val="008E6E0E"/>
+    <w:rsid w:val="008F0164"/>
     <w:rsid w:val="008F041C"/>
+    <w:rsid w:val="008F07CC"/>
+    <w:rsid w:val="008F2851"/>
+    <w:rsid w:val="008F3184"/>
+    <w:rsid w:val="008F32CF"/>
+    <w:rsid w:val="008F56A8"/>
+    <w:rsid w:val="008F6086"/>
+    <w:rsid w:val="008F6893"/>
+    <w:rsid w:val="008F7DBB"/>
     <w:rsid w:val="009001A2"/>
+    <w:rsid w:val="00900B33"/>
     <w:rsid w:val="0090325D"/>
+    <w:rsid w:val="00903FB1"/>
+    <w:rsid w:val="00904665"/>
+    <w:rsid w:val="009060B4"/>
+    <w:rsid w:val="009123E3"/>
+    <w:rsid w:val="0091569F"/>
+    <w:rsid w:val="009167A6"/>
+    <w:rsid w:val="00921EF3"/>
     <w:rsid w:val="00925605"/>
+    <w:rsid w:val="0092580C"/>
+    <w:rsid w:val="00925BD0"/>
+    <w:rsid w:val="009265C1"/>
+    <w:rsid w:val="0093334C"/>
+    <w:rsid w:val="00933865"/>
+    <w:rsid w:val="00933D06"/>
     <w:rsid w:val="009378CE"/>
+    <w:rsid w:val="00937D63"/>
     <w:rsid w:val="00937E54"/>
+    <w:rsid w:val="009401BA"/>
+    <w:rsid w:val="00940933"/>
+    <w:rsid w:val="00942283"/>
     <w:rsid w:val="00942D2A"/>
     <w:rsid w:val="009440DF"/>
+    <w:rsid w:val="009443FC"/>
+    <w:rsid w:val="0094461E"/>
     <w:rsid w:val="0094792D"/>
+    <w:rsid w:val="00950B4E"/>
     <w:rsid w:val="00950F29"/>
+    <w:rsid w:val="009525ED"/>
+    <w:rsid w:val="0095309C"/>
+    <w:rsid w:val="00954511"/>
+    <w:rsid w:val="0095542F"/>
+    <w:rsid w:val="00961C76"/>
+    <w:rsid w:val="009621C7"/>
+    <w:rsid w:val="00965967"/>
     <w:rsid w:val="0097004F"/>
+    <w:rsid w:val="00970AA4"/>
     <w:rsid w:val="00971134"/>
     <w:rsid w:val="00973120"/>
+    <w:rsid w:val="00973A58"/>
+    <w:rsid w:val="00976099"/>
+    <w:rsid w:val="00976F5C"/>
+    <w:rsid w:val="009811F0"/>
+    <w:rsid w:val="009831FF"/>
+    <w:rsid w:val="00983DD6"/>
+    <w:rsid w:val="00985496"/>
     <w:rsid w:val="00985D31"/>
     <w:rsid w:val="00991A99"/>
+    <w:rsid w:val="00997403"/>
+    <w:rsid w:val="009A3064"/>
+    <w:rsid w:val="009A321C"/>
+    <w:rsid w:val="009B0337"/>
     <w:rsid w:val="009B0C02"/>
+    <w:rsid w:val="009B10A4"/>
+    <w:rsid w:val="009B2826"/>
     <w:rsid w:val="009B3890"/>
     <w:rsid w:val="009B3C07"/>
+    <w:rsid w:val="009B408A"/>
+    <w:rsid w:val="009B43F4"/>
+    <w:rsid w:val="009B4E43"/>
+    <w:rsid w:val="009B7806"/>
     <w:rsid w:val="009B7918"/>
+    <w:rsid w:val="009B7BA2"/>
+    <w:rsid w:val="009C0122"/>
+    <w:rsid w:val="009C3577"/>
     <w:rsid w:val="009C70DA"/>
+    <w:rsid w:val="009C773A"/>
+    <w:rsid w:val="009C7D5B"/>
+    <w:rsid w:val="009D0DEF"/>
+    <w:rsid w:val="009D1B99"/>
+    <w:rsid w:val="009D2818"/>
     <w:rsid w:val="009D2DCF"/>
+    <w:rsid w:val="009D2E2D"/>
     <w:rsid w:val="009D402F"/>
+    <w:rsid w:val="009D7CD1"/>
+    <w:rsid w:val="009F0207"/>
+    <w:rsid w:val="009F4E5D"/>
     <w:rsid w:val="009F4ECC"/>
+    <w:rsid w:val="009F559C"/>
     <w:rsid w:val="009F5D3F"/>
+    <w:rsid w:val="009F71AF"/>
+    <w:rsid w:val="00A00D43"/>
     <w:rsid w:val="00A0224A"/>
+    <w:rsid w:val="00A03446"/>
     <w:rsid w:val="00A05B38"/>
+    <w:rsid w:val="00A06FDB"/>
+    <w:rsid w:val="00A073A8"/>
+    <w:rsid w:val="00A0799E"/>
+    <w:rsid w:val="00A07F4F"/>
+    <w:rsid w:val="00A10D97"/>
+    <w:rsid w:val="00A11916"/>
+    <w:rsid w:val="00A12C92"/>
+    <w:rsid w:val="00A12DE8"/>
+    <w:rsid w:val="00A15F6C"/>
+    <w:rsid w:val="00A166CA"/>
     <w:rsid w:val="00A2331A"/>
+    <w:rsid w:val="00A235D5"/>
+    <w:rsid w:val="00A23870"/>
     <w:rsid w:val="00A247EC"/>
+    <w:rsid w:val="00A30017"/>
     <w:rsid w:val="00A3243B"/>
+    <w:rsid w:val="00A33CC4"/>
+    <w:rsid w:val="00A34A06"/>
+    <w:rsid w:val="00A37019"/>
+    <w:rsid w:val="00A37157"/>
+    <w:rsid w:val="00A37E05"/>
+    <w:rsid w:val="00A40405"/>
     <w:rsid w:val="00A40610"/>
     <w:rsid w:val="00A4067C"/>
     <w:rsid w:val="00A44BE1"/>
+    <w:rsid w:val="00A44E7F"/>
     <w:rsid w:val="00A55734"/>
+    <w:rsid w:val="00A55767"/>
+    <w:rsid w:val="00A609B0"/>
     <w:rsid w:val="00A621A9"/>
     <w:rsid w:val="00A65B74"/>
     <w:rsid w:val="00A65C66"/>
     <w:rsid w:val="00A65E85"/>
+    <w:rsid w:val="00A66024"/>
+    <w:rsid w:val="00A70AA7"/>
+    <w:rsid w:val="00A7474F"/>
+    <w:rsid w:val="00A762C7"/>
+    <w:rsid w:val="00A76D30"/>
+    <w:rsid w:val="00A80293"/>
+    <w:rsid w:val="00A81070"/>
     <w:rsid w:val="00A81DDF"/>
+    <w:rsid w:val="00A82C22"/>
+    <w:rsid w:val="00A847C3"/>
     <w:rsid w:val="00A8492E"/>
+    <w:rsid w:val="00A8541E"/>
+    <w:rsid w:val="00A85EB1"/>
+    <w:rsid w:val="00A85FEC"/>
+    <w:rsid w:val="00A86244"/>
+    <w:rsid w:val="00A90F35"/>
     <w:rsid w:val="00A91822"/>
+    <w:rsid w:val="00A91EAF"/>
+    <w:rsid w:val="00A943BD"/>
+    <w:rsid w:val="00A95408"/>
+    <w:rsid w:val="00A95941"/>
+    <w:rsid w:val="00A96E71"/>
     <w:rsid w:val="00A97B8C"/>
+    <w:rsid w:val="00AA5FF2"/>
+    <w:rsid w:val="00AB1FE4"/>
+    <w:rsid w:val="00AB21C5"/>
+    <w:rsid w:val="00AB2603"/>
+    <w:rsid w:val="00AB36EC"/>
     <w:rsid w:val="00AB4492"/>
     <w:rsid w:val="00AB491D"/>
+    <w:rsid w:val="00AB4F3E"/>
+    <w:rsid w:val="00AB5749"/>
+    <w:rsid w:val="00AB58A2"/>
     <w:rsid w:val="00AB7822"/>
+    <w:rsid w:val="00AB796E"/>
     <w:rsid w:val="00AC2443"/>
+    <w:rsid w:val="00AC403E"/>
     <w:rsid w:val="00AC4C9A"/>
+    <w:rsid w:val="00AC5628"/>
+    <w:rsid w:val="00AD0460"/>
+    <w:rsid w:val="00AD0601"/>
     <w:rsid w:val="00AD105E"/>
     <w:rsid w:val="00AD19F3"/>
     <w:rsid w:val="00AD1C98"/>
     <w:rsid w:val="00AD7A1F"/>
-    <w:rsid w:val="00AE18C4"/>
+    <w:rsid w:val="00AE03B9"/>
+    <w:rsid w:val="00AE28EE"/>
+    <w:rsid w:val="00AE2DAE"/>
+    <w:rsid w:val="00AE5595"/>
+    <w:rsid w:val="00AF0694"/>
+    <w:rsid w:val="00AF0F33"/>
+    <w:rsid w:val="00AF2361"/>
     <w:rsid w:val="00AF27F7"/>
+    <w:rsid w:val="00AF6A83"/>
+    <w:rsid w:val="00B02B50"/>
+    <w:rsid w:val="00B02B61"/>
+    <w:rsid w:val="00B04737"/>
     <w:rsid w:val="00B05016"/>
-    <w:rsid w:val="00B15226"/>
+    <w:rsid w:val="00B05C89"/>
+    <w:rsid w:val="00B132BC"/>
+    <w:rsid w:val="00B152E0"/>
+    <w:rsid w:val="00B15339"/>
+    <w:rsid w:val="00B1571A"/>
     <w:rsid w:val="00B15765"/>
+    <w:rsid w:val="00B16F13"/>
     <w:rsid w:val="00B22974"/>
     <w:rsid w:val="00B22FF7"/>
+    <w:rsid w:val="00B27110"/>
+    <w:rsid w:val="00B30CB1"/>
+    <w:rsid w:val="00B3350B"/>
+    <w:rsid w:val="00B356D6"/>
+    <w:rsid w:val="00B4173A"/>
+    <w:rsid w:val="00B432A6"/>
+    <w:rsid w:val="00B43766"/>
+    <w:rsid w:val="00B43976"/>
+    <w:rsid w:val="00B44921"/>
     <w:rsid w:val="00B45EF9"/>
+    <w:rsid w:val="00B46982"/>
+    <w:rsid w:val="00B5018A"/>
+    <w:rsid w:val="00B508C6"/>
+    <w:rsid w:val="00B52463"/>
+    <w:rsid w:val="00B527B6"/>
+    <w:rsid w:val="00B52B15"/>
+    <w:rsid w:val="00B544FB"/>
+    <w:rsid w:val="00B56E36"/>
+    <w:rsid w:val="00B57B30"/>
+    <w:rsid w:val="00B603B1"/>
+    <w:rsid w:val="00B605C2"/>
     <w:rsid w:val="00B6300F"/>
+    <w:rsid w:val="00B64413"/>
     <w:rsid w:val="00B6483C"/>
+    <w:rsid w:val="00B65A16"/>
+    <w:rsid w:val="00B65CA9"/>
     <w:rsid w:val="00B711A8"/>
+    <w:rsid w:val="00B71504"/>
+    <w:rsid w:val="00B77177"/>
     <w:rsid w:val="00B7787C"/>
     <w:rsid w:val="00B839C1"/>
+    <w:rsid w:val="00B83CCA"/>
     <w:rsid w:val="00B918DE"/>
+    <w:rsid w:val="00B9274E"/>
+    <w:rsid w:val="00B93645"/>
+    <w:rsid w:val="00B948C0"/>
     <w:rsid w:val="00B94A38"/>
+    <w:rsid w:val="00B978F0"/>
+    <w:rsid w:val="00B97B1A"/>
+    <w:rsid w:val="00BA0C4B"/>
+    <w:rsid w:val="00BA18F5"/>
+    <w:rsid w:val="00BA1D99"/>
+    <w:rsid w:val="00BA3518"/>
+    <w:rsid w:val="00BA56BE"/>
+    <w:rsid w:val="00BA6DA9"/>
+    <w:rsid w:val="00BB0222"/>
+    <w:rsid w:val="00BB05D3"/>
+    <w:rsid w:val="00BB15F0"/>
     <w:rsid w:val="00BB2B5A"/>
     <w:rsid w:val="00BB348A"/>
+    <w:rsid w:val="00BC0773"/>
+    <w:rsid w:val="00BC40D2"/>
+    <w:rsid w:val="00BC5428"/>
+    <w:rsid w:val="00BC6D62"/>
     <w:rsid w:val="00BC70DC"/>
+    <w:rsid w:val="00BC7EF5"/>
+    <w:rsid w:val="00BE0E23"/>
+    <w:rsid w:val="00BE1FC8"/>
+    <w:rsid w:val="00BE31FA"/>
+    <w:rsid w:val="00BE375C"/>
+    <w:rsid w:val="00BE3CEC"/>
+    <w:rsid w:val="00BE5039"/>
+    <w:rsid w:val="00BE5EA3"/>
+    <w:rsid w:val="00BF0F37"/>
+    <w:rsid w:val="00BF6269"/>
     <w:rsid w:val="00C02FB0"/>
+    <w:rsid w:val="00C02FFB"/>
+    <w:rsid w:val="00C04CBA"/>
     <w:rsid w:val="00C06276"/>
+    <w:rsid w:val="00C06D6D"/>
+    <w:rsid w:val="00C102E8"/>
+    <w:rsid w:val="00C1181C"/>
+    <w:rsid w:val="00C11E90"/>
+    <w:rsid w:val="00C12B02"/>
+    <w:rsid w:val="00C12F3B"/>
+    <w:rsid w:val="00C137AF"/>
+    <w:rsid w:val="00C13AA8"/>
+    <w:rsid w:val="00C146F3"/>
+    <w:rsid w:val="00C16511"/>
+    <w:rsid w:val="00C224DE"/>
+    <w:rsid w:val="00C2459E"/>
+    <w:rsid w:val="00C27789"/>
+    <w:rsid w:val="00C27B31"/>
     <w:rsid w:val="00C31171"/>
+    <w:rsid w:val="00C3246F"/>
+    <w:rsid w:val="00C3296B"/>
     <w:rsid w:val="00C32FAE"/>
+    <w:rsid w:val="00C346C7"/>
     <w:rsid w:val="00C34F5E"/>
     <w:rsid w:val="00C42CC3"/>
+    <w:rsid w:val="00C44631"/>
     <w:rsid w:val="00C44759"/>
+    <w:rsid w:val="00C447A9"/>
+    <w:rsid w:val="00C447B3"/>
+    <w:rsid w:val="00C44F7C"/>
     <w:rsid w:val="00C46344"/>
+    <w:rsid w:val="00C46AF3"/>
+    <w:rsid w:val="00C50273"/>
+    <w:rsid w:val="00C51E6A"/>
+    <w:rsid w:val="00C52CD8"/>
+    <w:rsid w:val="00C55C06"/>
     <w:rsid w:val="00C55FD9"/>
-    <w:rsid w:val="00C66FFD"/>
+    <w:rsid w:val="00C56672"/>
+    <w:rsid w:val="00C56861"/>
+    <w:rsid w:val="00C57344"/>
+    <w:rsid w:val="00C63818"/>
+    <w:rsid w:val="00C661ED"/>
+    <w:rsid w:val="00C675E7"/>
+    <w:rsid w:val="00C67A0B"/>
+    <w:rsid w:val="00C70E54"/>
     <w:rsid w:val="00C71762"/>
+    <w:rsid w:val="00C71BEA"/>
+    <w:rsid w:val="00C73269"/>
     <w:rsid w:val="00C74262"/>
+    <w:rsid w:val="00C7712F"/>
     <w:rsid w:val="00C774CE"/>
     <w:rsid w:val="00C818C3"/>
+    <w:rsid w:val="00C81EB6"/>
+    <w:rsid w:val="00C83F68"/>
+    <w:rsid w:val="00C86923"/>
+    <w:rsid w:val="00C86CFF"/>
     <w:rsid w:val="00C9210D"/>
+    <w:rsid w:val="00C92AB4"/>
     <w:rsid w:val="00C9357B"/>
+    <w:rsid w:val="00C948DB"/>
+    <w:rsid w:val="00CA068A"/>
+    <w:rsid w:val="00CA119F"/>
     <w:rsid w:val="00CA3380"/>
+    <w:rsid w:val="00CA5006"/>
+    <w:rsid w:val="00CA6109"/>
+    <w:rsid w:val="00CB13C1"/>
     <w:rsid w:val="00CB36CB"/>
+    <w:rsid w:val="00CB39E5"/>
     <w:rsid w:val="00CB4642"/>
+    <w:rsid w:val="00CB5E00"/>
+    <w:rsid w:val="00CB7590"/>
     <w:rsid w:val="00CC1B83"/>
+    <w:rsid w:val="00CC4298"/>
+    <w:rsid w:val="00CD0F9F"/>
     <w:rsid w:val="00CD15D4"/>
+    <w:rsid w:val="00CD69A2"/>
     <w:rsid w:val="00CD74BB"/>
+    <w:rsid w:val="00CD7B47"/>
+    <w:rsid w:val="00CE04DE"/>
+    <w:rsid w:val="00CE2065"/>
+    <w:rsid w:val="00CE2891"/>
+    <w:rsid w:val="00CE431A"/>
+    <w:rsid w:val="00CE5641"/>
     <w:rsid w:val="00CE61E1"/>
+    <w:rsid w:val="00CF0564"/>
+    <w:rsid w:val="00CF13F8"/>
+    <w:rsid w:val="00CF1ADE"/>
     <w:rsid w:val="00CF34EE"/>
+    <w:rsid w:val="00CF45B6"/>
+    <w:rsid w:val="00CF51B0"/>
+    <w:rsid w:val="00CF54D2"/>
+    <w:rsid w:val="00CF6646"/>
     <w:rsid w:val="00D00228"/>
+    <w:rsid w:val="00D00246"/>
+    <w:rsid w:val="00D0032D"/>
     <w:rsid w:val="00D038F7"/>
+    <w:rsid w:val="00D04378"/>
+    <w:rsid w:val="00D06416"/>
     <w:rsid w:val="00D10C03"/>
     <w:rsid w:val="00D11BC0"/>
+    <w:rsid w:val="00D14068"/>
     <w:rsid w:val="00D15247"/>
+    <w:rsid w:val="00D15EA5"/>
+    <w:rsid w:val="00D166C7"/>
+    <w:rsid w:val="00D177D8"/>
     <w:rsid w:val="00D17CDC"/>
+    <w:rsid w:val="00D21A03"/>
+    <w:rsid w:val="00D234C8"/>
+    <w:rsid w:val="00D24B0F"/>
+    <w:rsid w:val="00D261C0"/>
+    <w:rsid w:val="00D311C8"/>
+    <w:rsid w:val="00D32488"/>
+    <w:rsid w:val="00D33006"/>
+    <w:rsid w:val="00D33EC5"/>
+    <w:rsid w:val="00D36728"/>
+    <w:rsid w:val="00D4078F"/>
     <w:rsid w:val="00D407F6"/>
+    <w:rsid w:val="00D42ED6"/>
+    <w:rsid w:val="00D435DB"/>
+    <w:rsid w:val="00D43ACA"/>
+    <w:rsid w:val="00D4454E"/>
+    <w:rsid w:val="00D46EC2"/>
+    <w:rsid w:val="00D505EC"/>
     <w:rsid w:val="00D52961"/>
+    <w:rsid w:val="00D52FFA"/>
     <w:rsid w:val="00D53515"/>
+    <w:rsid w:val="00D5550F"/>
+    <w:rsid w:val="00D634DF"/>
     <w:rsid w:val="00D665DA"/>
+    <w:rsid w:val="00D71162"/>
+    <w:rsid w:val="00D73246"/>
+    <w:rsid w:val="00D73568"/>
+    <w:rsid w:val="00D741FF"/>
     <w:rsid w:val="00D76447"/>
+    <w:rsid w:val="00D80727"/>
     <w:rsid w:val="00D81D30"/>
+    <w:rsid w:val="00D82954"/>
+    <w:rsid w:val="00D82C9E"/>
+    <w:rsid w:val="00D83DF1"/>
+    <w:rsid w:val="00D84A5C"/>
     <w:rsid w:val="00D86B54"/>
+    <w:rsid w:val="00D8726E"/>
+    <w:rsid w:val="00D8752C"/>
+    <w:rsid w:val="00D90903"/>
+    <w:rsid w:val="00D90B18"/>
+    <w:rsid w:val="00D9174D"/>
+    <w:rsid w:val="00D94653"/>
+    <w:rsid w:val="00D94EF5"/>
+    <w:rsid w:val="00D95D4C"/>
+    <w:rsid w:val="00D96848"/>
+    <w:rsid w:val="00D968B6"/>
+    <w:rsid w:val="00DA0287"/>
+    <w:rsid w:val="00DA3F07"/>
+    <w:rsid w:val="00DA4216"/>
+    <w:rsid w:val="00DA67A9"/>
+    <w:rsid w:val="00DA7F8E"/>
+    <w:rsid w:val="00DB08B2"/>
+    <w:rsid w:val="00DB1683"/>
+    <w:rsid w:val="00DB25CE"/>
+    <w:rsid w:val="00DB27E9"/>
+    <w:rsid w:val="00DB51AC"/>
+    <w:rsid w:val="00DB54B2"/>
+    <w:rsid w:val="00DB7F73"/>
+    <w:rsid w:val="00DC0C7D"/>
+    <w:rsid w:val="00DC255E"/>
+    <w:rsid w:val="00DC42C9"/>
+    <w:rsid w:val="00DC65A6"/>
+    <w:rsid w:val="00DD2F35"/>
+    <w:rsid w:val="00DD5866"/>
+    <w:rsid w:val="00DD5FDA"/>
     <w:rsid w:val="00DD7529"/>
+    <w:rsid w:val="00DE1642"/>
+    <w:rsid w:val="00DE218C"/>
+    <w:rsid w:val="00DE280B"/>
     <w:rsid w:val="00DE2CF4"/>
+    <w:rsid w:val="00DE4643"/>
+    <w:rsid w:val="00DE49B6"/>
     <w:rsid w:val="00DE4DBC"/>
     <w:rsid w:val="00DF0129"/>
+    <w:rsid w:val="00DF0DAF"/>
+    <w:rsid w:val="00DF4120"/>
+    <w:rsid w:val="00DF49DE"/>
+    <w:rsid w:val="00DF53B0"/>
+    <w:rsid w:val="00DF64B3"/>
+    <w:rsid w:val="00DF6757"/>
+    <w:rsid w:val="00E01CB4"/>
+    <w:rsid w:val="00E02C21"/>
+    <w:rsid w:val="00E04778"/>
+    <w:rsid w:val="00E05037"/>
+    <w:rsid w:val="00E07EBF"/>
+    <w:rsid w:val="00E10DF7"/>
     <w:rsid w:val="00E153E1"/>
+    <w:rsid w:val="00E17AD7"/>
+    <w:rsid w:val="00E20FAB"/>
+    <w:rsid w:val="00E2106D"/>
+    <w:rsid w:val="00E212D1"/>
     <w:rsid w:val="00E21610"/>
+    <w:rsid w:val="00E22B62"/>
     <w:rsid w:val="00E24066"/>
+    <w:rsid w:val="00E2487F"/>
+    <w:rsid w:val="00E255E3"/>
     <w:rsid w:val="00E260B4"/>
+    <w:rsid w:val="00E3100C"/>
+    <w:rsid w:val="00E31E9E"/>
+    <w:rsid w:val="00E32A4B"/>
     <w:rsid w:val="00E33313"/>
     <w:rsid w:val="00E36163"/>
     <w:rsid w:val="00E36DD9"/>
+    <w:rsid w:val="00E36E58"/>
+    <w:rsid w:val="00E4005D"/>
+    <w:rsid w:val="00E448C1"/>
+    <w:rsid w:val="00E45218"/>
+    <w:rsid w:val="00E51132"/>
+    <w:rsid w:val="00E54443"/>
     <w:rsid w:val="00E56BA0"/>
+    <w:rsid w:val="00E57C0D"/>
     <w:rsid w:val="00E61500"/>
+    <w:rsid w:val="00E62E8E"/>
+    <w:rsid w:val="00E62FA6"/>
+    <w:rsid w:val="00E63178"/>
     <w:rsid w:val="00E64AFC"/>
     <w:rsid w:val="00E6512B"/>
+    <w:rsid w:val="00E6515A"/>
     <w:rsid w:val="00E65655"/>
     <w:rsid w:val="00E65AC3"/>
+    <w:rsid w:val="00E67AE6"/>
+    <w:rsid w:val="00E700D0"/>
+    <w:rsid w:val="00E72307"/>
+    <w:rsid w:val="00E72451"/>
     <w:rsid w:val="00E7344F"/>
+    <w:rsid w:val="00E73462"/>
+    <w:rsid w:val="00E75098"/>
+    <w:rsid w:val="00E76957"/>
     <w:rsid w:val="00E76E09"/>
+    <w:rsid w:val="00E774BB"/>
+    <w:rsid w:val="00E8074B"/>
+    <w:rsid w:val="00E822F7"/>
+    <w:rsid w:val="00E83D09"/>
+    <w:rsid w:val="00E83F5F"/>
+    <w:rsid w:val="00E86827"/>
+    <w:rsid w:val="00E874D4"/>
+    <w:rsid w:val="00E91EAB"/>
+    <w:rsid w:val="00E92483"/>
+    <w:rsid w:val="00E93C85"/>
+    <w:rsid w:val="00E93ED7"/>
+    <w:rsid w:val="00E9448B"/>
+    <w:rsid w:val="00E94CB6"/>
     <w:rsid w:val="00E96AF5"/>
+    <w:rsid w:val="00E96FB5"/>
+    <w:rsid w:val="00E97D02"/>
     <w:rsid w:val="00EA157B"/>
+    <w:rsid w:val="00EA47C0"/>
+    <w:rsid w:val="00EA4E88"/>
+    <w:rsid w:val="00EB22F4"/>
+    <w:rsid w:val="00EB2378"/>
+    <w:rsid w:val="00EB3571"/>
     <w:rsid w:val="00EB4694"/>
+    <w:rsid w:val="00EB49C5"/>
     <w:rsid w:val="00EC0ED0"/>
     <w:rsid w:val="00EC1990"/>
     <w:rsid w:val="00EC23A3"/>
+    <w:rsid w:val="00EC2985"/>
     <w:rsid w:val="00EC2D68"/>
+    <w:rsid w:val="00EC3334"/>
+    <w:rsid w:val="00EC3652"/>
+    <w:rsid w:val="00EC466B"/>
+    <w:rsid w:val="00EC4CC5"/>
+    <w:rsid w:val="00EC60E9"/>
+    <w:rsid w:val="00ED2232"/>
+    <w:rsid w:val="00ED4B0C"/>
+    <w:rsid w:val="00ED6F40"/>
+    <w:rsid w:val="00EE0D64"/>
+    <w:rsid w:val="00EE188E"/>
+    <w:rsid w:val="00EE25B8"/>
     <w:rsid w:val="00EE3346"/>
     <w:rsid w:val="00EE5057"/>
+    <w:rsid w:val="00EE538D"/>
+    <w:rsid w:val="00EE7144"/>
+    <w:rsid w:val="00EE757F"/>
+    <w:rsid w:val="00EE7B25"/>
+    <w:rsid w:val="00EF073D"/>
     <w:rsid w:val="00F027F3"/>
+    <w:rsid w:val="00F03B13"/>
+    <w:rsid w:val="00F0448F"/>
     <w:rsid w:val="00F04B6D"/>
     <w:rsid w:val="00F1122A"/>
+    <w:rsid w:val="00F12B26"/>
     <w:rsid w:val="00F15E92"/>
     <w:rsid w:val="00F17C8D"/>
+    <w:rsid w:val="00F21F3D"/>
     <w:rsid w:val="00F229E9"/>
+    <w:rsid w:val="00F23729"/>
+    <w:rsid w:val="00F2376A"/>
+    <w:rsid w:val="00F246A0"/>
+    <w:rsid w:val="00F277D4"/>
+    <w:rsid w:val="00F30596"/>
+    <w:rsid w:val="00F319FE"/>
     <w:rsid w:val="00F32537"/>
+    <w:rsid w:val="00F3299C"/>
+    <w:rsid w:val="00F32F15"/>
+    <w:rsid w:val="00F3379A"/>
+    <w:rsid w:val="00F3469A"/>
     <w:rsid w:val="00F41AF7"/>
+    <w:rsid w:val="00F42150"/>
+    <w:rsid w:val="00F45338"/>
+    <w:rsid w:val="00F468FE"/>
     <w:rsid w:val="00F47AA7"/>
+    <w:rsid w:val="00F47C51"/>
+    <w:rsid w:val="00F5038B"/>
     <w:rsid w:val="00F5117D"/>
+    <w:rsid w:val="00F511B3"/>
+    <w:rsid w:val="00F55C24"/>
+    <w:rsid w:val="00F57368"/>
+    <w:rsid w:val="00F57770"/>
+    <w:rsid w:val="00F5790D"/>
+    <w:rsid w:val="00F6122E"/>
+    <w:rsid w:val="00F61622"/>
+    <w:rsid w:val="00F6252B"/>
+    <w:rsid w:val="00F65B60"/>
     <w:rsid w:val="00F665F7"/>
+    <w:rsid w:val="00F77744"/>
     <w:rsid w:val="00F77822"/>
+    <w:rsid w:val="00F80FE6"/>
+    <w:rsid w:val="00F830E5"/>
+    <w:rsid w:val="00F839D0"/>
     <w:rsid w:val="00F84608"/>
+    <w:rsid w:val="00F84A3D"/>
+    <w:rsid w:val="00F90913"/>
+    <w:rsid w:val="00F9742C"/>
+    <w:rsid w:val="00F97C33"/>
     <w:rsid w:val="00FA25D4"/>
+    <w:rsid w:val="00FA2685"/>
+    <w:rsid w:val="00FA419E"/>
+    <w:rsid w:val="00FA4535"/>
+    <w:rsid w:val="00FB352A"/>
+    <w:rsid w:val="00FB54D0"/>
+    <w:rsid w:val="00FB775E"/>
+    <w:rsid w:val="00FC0247"/>
+    <w:rsid w:val="00FC0386"/>
+    <w:rsid w:val="00FC0A73"/>
+    <w:rsid w:val="00FC34F7"/>
+    <w:rsid w:val="00FC3DB3"/>
+    <w:rsid w:val="00FC4AB7"/>
     <w:rsid w:val="00FC56B2"/>
+    <w:rsid w:val="00FC7556"/>
+    <w:rsid w:val="00FD0EF8"/>
     <w:rsid w:val="00FD0F91"/>
+    <w:rsid w:val="00FD1B58"/>
+    <w:rsid w:val="00FD25EA"/>
+    <w:rsid w:val="00FD26CF"/>
+    <w:rsid w:val="00FD3FD1"/>
+    <w:rsid w:val="00FD5391"/>
     <w:rsid w:val="00FD6262"/>
+    <w:rsid w:val="00FD6C04"/>
+    <w:rsid w:val="00FD6FF1"/>
+    <w:rsid w:val="00FD7052"/>
+    <w:rsid w:val="00FD7642"/>
+    <w:rsid w:val="00FD7E6E"/>
+    <w:rsid w:val="00FE3903"/>
+    <w:rsid w:val="00FE3BB3"/>
+    <w:rsid w:val="00FE5C71"/>
+    <w:rsid w:val="00FF052F"/>
     <w:rsid w:val="00FF0AC8"/>
     <w:rsid w:val="00FF151B"/>
-    <w:rsid w:val="0D01A379"/>
+    <w:rsid w:val="00FF217E"/>
+    <w:rsid w:val="00FF2D04"/>
+    <w:rsid w:val="00FF6C3C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="05BB39BA"/>
   <w15:docId w15:val="{4268EEB0-157B-4F34-9D7C-ACD941EAD861}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="470" w:hanging="357"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11393,52 +30005,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -11505,349 +30117,414 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:eastAsia="Lato" w:cs="Lato"/>
+      <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="85"/>
       <w:ind w:left="5878"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TableParagraph" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E21610"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E21610"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:eastAsia="Lato" w:cs="Lato"/>
+      <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E21610"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E21610"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:eastAsia="Lato" w:cs="Lato"/>
+      <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00680645"/>
     <w:rPr>
       <w:b/>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EB4694"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable2">
     <w:name w:val="Grid Table 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="47"/>
     <w:rsid w:val="00AD1C98"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="2" w:space="0"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="2" w:space="0"/>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
-          <w:bottom w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="2" w:space="0"/>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
           <w:bottom w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE3346"/>
     <w:pPr>
-      <w:widowControl/>
-[...1 lines deleted...]
-      <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="312" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00973120"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F5117D"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00801191"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:eastAsia="Lato" w:cs="Lato"/>
+      <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00863EF8"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00863EF8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00863EF8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00863EF8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00863EF8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+    <w:name w:val="cf01"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="008A3C9E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:officials@welshathletics.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:officialsendurance@scottish-athletics.org.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:officials@athleticsni.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -12109,51 +30786,74 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010001FC94F334217A47AC945B66C92C6A67" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="29ce6eb7da55cf48a9d1be3c89cbb79b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0f59cc41-74f8-4139-9196-f4da72c4df9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ed3697e20e7620e78ff2137eaf972564" ns2:_="">
     <xsd:import namespace="0f59cc41-74f8-4139-9196-f4da72c4df9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -12287,115 +30987,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7A911ED-B730-4039-BF9C-2242C78D27D1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838D54DC-F768-4AAE-9EC3-6675D9550DFE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{903BDEAF-6559-49AE-B76F-28B9F2520F25}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7FA090A-CB57-4E0F-835A-E063BB5D6E70}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0f59cc41-74f8-4139-9196-f4da72c4df9b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>7</Pages>
+  <Words>1321</Words>
+  <Characters>7532</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>62</Lines>
+  <Paragraphs>17</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>8836</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Viki Brockett</dc:creator>
-  <keywords/>
-[...1 lines deleted...]
-  <revision>6</revision>
+  <cp:keywords/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2021-07-08T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Adobe InDesign 16.2 (Macintosh)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2021-07-08T00:00:00Z</vt:filetime>
   </property>
 </Properties>
 </file>