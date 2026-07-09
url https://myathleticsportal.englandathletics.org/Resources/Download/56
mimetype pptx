--- v0 (2026-02-27)
+++ v1 (2026-07-09)
@@ -1,210 +1,131 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
-  <Override PartName="/ppt/slideMasters/slideMaster3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/ppt/slideMasters/slideMaster7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/ppt/slideLayouts/slideLayout34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-[...48 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" strictFirstAndLastChars="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId2"/>
-    <p:sldMasterId id="2147484061" r:id="rId3"/>
-[...4 lines deleted...]
-    <p:sldMasterId id="2147483977" r:id="rId8"/>
+    <p:sldMasterId id="2147483977" r:id="rId3"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId35"/>
+    <p:notesMasterId r:id="rId26"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId9"/>
-[...24 lines deleted...]
-    <p:sldId id="285" r:id="rId34"/>
+    <p:sldId id="256" r:id="rId4"/>
+    <p:sldId id="261" r:id="rId5"/>
+    <p:sldId id="279" r:id="rId6"/>
+    <p:sldId id="259" r:id="rId7"/>
+    <p:sldId id="283" r:id="rId8"/>
+    <p:sldId id="262" r:id="rId9"/>
+    <p:sldId id="286" r:id="rId10"/>
+    <p:sldId id="280" r:id="rId11"/>
+    <p:sldId id="263" r:id="rId12"/>
+    <p:sldId id="264" r:id="rId13"/>
+    <p:sldId id="265" r:id="rId14"/>
+    <p:sldId id="266" r:id="rId15"/>
+    <p:sldId id="268" r:id="rId16"/>
+    <p:sldId id="269" r:id="rId17"/>
+    <p:sldId id="272" r:id="rId18"/>
+    <p:sldId id="267" r:id="rId19"/>
+    <p:sldId id="284" r:id="rId20"/>
+    <p:sldId id="270" r:id="rId21"/>
+    <p:sldId id="273" r:id="rId22"/>
+    <p:sldId id="274" r:id="rId23"/>
+    <p:sldId id="275" r:id="rId24"/>
+    <p:sldId id="276" r:id="rId25"/>
   </p:sldIdLst>
   <p:sldSz cx="9180513" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
       <a:spcBef>
         <a:spcPct val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPct val="0"/>
       </a:spcAft>
       <a:defRPr sz="2400" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
         <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
       <a:spcBef>
@@ -349,51 +270,51 @@
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="00367C"/>
     <a:srgbClr val="321D60"/>
     <a:srgbClr val="E1002C"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{1ABB0964-D8E8-4CD9-9B27-88DC98978EFA}" v="2" dt="2026-02-01T15:12:42.846"/>
+    <p1510:client id="{94FB60F8-E92F-480F-B5D4-99DD7512D20D}" v="17" dt="2026-06-11T19:43:10.955"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="93321" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="69" d="100"/>
           <a:sy n="69" d="100"/>
         </p:scale>
         <p:origin x="1192" y="48"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
@@ -411,168 +332,535 @@
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr varScale="1">
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId41" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId40" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId32" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId31" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}"/>
-    <pc:docChg chg="modSld">
-      <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-02-01T17:12:28.104" v="33" actId="20577"/>
+    <pc:docChg chg="undo redo custSel addSld delSld modSld delMainMaster">
+      <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-17T08:58:26.902" v="953" actId="114"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-02-01T12:20:11.231" v="14" actId="20577"/>
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-17T07:38:07.973" v="952" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="256"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-02-01T12:20:11.231" v="14" actId="20577"/>
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-17T07:38:07.973" v="952" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="0" sldId="256"/>
             <ac:spMk id="3" creationId="{9BB81276-876C-70DE-A49D-0D25664E1744}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-02-01T15:13:20.945" v="25" actId="1076"/>
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:37:53.259" v="539" actId="14100"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="0" sldId="277"/>
+          <pc:sldMk cId="0" sldId="259"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-02-01T15:13:16.313" v="24" actId="1076"/>
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:37:53.259" v="539" actId="14100"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="0" sldId="277"/>
-            <ac:spMk id="2" creationId="{B0BDDDDE-1E9F-D924-C026-82A636250F02}"/>
+            <pc:sldMk cId="0" sldId="259"/>
+            <ac:spMk id="2" creationId="{8E846612-8D97-F085-99F1-7417A127D190}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-02-01T15:13:20.945" v="25" actId="1076"/>
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-22T08:33:34.557" v="250" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="0" sldId="277"/>
-            <ac:spMk id="3" creationId="{6CF24D52-E837-DEF3-AA1B-4AE6BEE89403}"/>
+            <pc:sldMk cId="0" sldId="259"/>
+            <ac:spMk id="8195" creationId="{6E5AC9B9-8C5E-2EB6-841A-6CDE40925EA7}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-02-01T15:12:42.843" v="22" actId="1076"/>
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:37:35.996" v="535" actId="207"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="2980035104" sldId="278"/>
+          <pc:sldMk cId="0" sldId="261"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-02-01T15:11:31.447" v="15" actId="1076"/>
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:37:35.996" v="535" actId="207"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="2980035104" sldId="278"/>
+            <pc:sldMk cId="0" sldId="261"/>
+            <ac:spMk id="3" creationId="{DBA3E696-6893-380E-BF68-58AB6FC827C4}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-21T07:01:54.947" v="63" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="261"/>
+            <ac:spMk id="6147" creationId="{0CFCC47C-4CA3-F01A-D8CD-4A7715004F48}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T18:27:16.605" v="581" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="262"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T18:27:16.605" v="581" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="262"/>
+            <ac:spMk id="2" creationId="{851599CD-102A-F5C0-523C-A8365E14FEC8}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T18:24:02.637" v="561" actId="114"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="262"/>
+            <ac:spMk id="3" creationId="{9F13B886-E2BF-EAF2-25CB-781AE3CB2BD6}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T18:24:30.868" v="563" actId="114"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="263"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:38:34.430" v="545" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="263"/>
+            <ac:spMk id="2" creationId="{0C816E23-3433-7572-5D49-F8C6D78EA31B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T18:24:30.868" v="563" actId="114"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="263"/>
+            <ac:spMk id="10243" creationId="{510AC628-C27A-38ED-7792-7AA99D8895D8}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:38:46.071" v="547" actId="207"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="264"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:38:46.071" v="547" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="264"/>
+            <ac:spMk id="2" creationId="{24D890E1-3F85-AFE9-2CFB-8A3226113D2C}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T18:24:49.178" v="564" actId="114"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="265"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:38:50.821" v="548" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="265"/>
+            <ac:spMk id="2" creationId="{B3F292AF-C622-956C-4F40-79B111C6860F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T18:24:49.178" v="564" actId="114"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="265"/>
+            <ac:spMk id="12291" creationId="{6C536053-DFAE-5D56-A704-5C080767987E}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T18:40:56.233" v="636" actId="14100"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="266"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T18:40:56.233" v="636" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="266"/>
+            <ac:spMk id="2" creationId="{9BB30606-1824-B221-E243-BD16B495AAEE}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T18:24:57.319" v="565" actId="114"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="266"/>
+            <ac:spMk id="3" creationId="{01F52986-910D-473F-70BC-191EC9E4C654}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T18:47:10.023" v="678" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="267"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T18:47:10.023" v="678" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="267"/>
+            <ac:spMk id="2" creationId="{B63D3E0A-956B-8311-4FD5-6B1EA8CCA2AC}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-28T06:51:23.676" v="339" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="267"/>
+            <ac:spMk id="17411" creationId="{73CA6CFB-9B3E-C7BE-A4C9-E82913FA736A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T18:44:42.458" v="644" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="268"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T18:44:42.458" v="644" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="268"/>
+            <ac:spMk id="2" creationId="{D413F119-120F-D2D0-4050-589BF1702F0A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T18:25:09.222" v="566" actId="114"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="268"/>
+            <ac:spMk id="14339" creationId="{AC082D5D-5BA2-896E-700F-5E462EC221F1}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T18:44:56.947" v="660" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="269"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T18:44:56.947" v="660" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="269"/>
+            <ac:spMk id="15362" creationId="{E50CDAD6-DD70-C00E-6812-9D8D8E880F23}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T18:48:29.481" v="696" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="270"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T18:48:29.481" v="696" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="270"/>
+            <ac:spMk id="2" creationId="{E3D0CC13-2C9D-F089-9998-FD05488A98A5}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-04T14:22:22.517" v="468" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="270"/>
+            <ac:spMk id="18435" creationId="{B73C9B7E-DA63-C819-BB93-AF9BC66894EF}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T18:45:10.560" v="676" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="272"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T18:45:10.560" v="676" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="272"/>
+            <ac:spMk id="16386" creationId="{0EA8A937-0058-05BF-93D6-20EA9C84FB50}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T18:48:43.189" v="712" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="273"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T18:48:43.189" v="712" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="273"/>
+            <ac:spMk id="2" creationId="{191B95C2-1505-8CF2-8DBF-4E8B2643AE75}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-04T14:11:09.577" v="464" actId="27107"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="273"/>
+            <ac:spMk id="19459" creationId="{390B7109-57EF-B42E-F70D-A8D4B52C6A41}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:40:25.773" v="558" actId="207"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="274"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:40:25.773" v="558" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="274"/>
+            <ac:spMk id="2" creationId="{C40B3118-1B83-3FA0-3EF1-80D2EC5AF884}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-17T08:58:26.902" v="953" actId="114"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="275"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:40:30.857" v="559" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="275"/>
+            <ac:spMk id="2" creationId="{51ABD639-7707-81A3-4ADF-8A11C1175B3B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-17T08:58:26.902" v="953" actId="114"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="275"/>
+            <ac:spMk id="3" creationId="{09D6D44D-213A-A92B-1914-7D69855294A9}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T19:52:35.592" v="948" actId="207"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="276"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T19:43:16.953" v="931" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="276"/>
             <ac:spMk id="2" creationId="{76AB0707-C49F-2BA5-5808-9700A9E61691}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-02-01T15:12:42.843" v="22" actId="1076"/>
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T19:52:35.592" v="948" actId="207"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="2980035104" sldId="278"/>
+            <pc:sldMk cId="0" sldId="276"/>
             <ac:spMk id="22531" creationId="{22BAE238-D3AB-A35B-3F33-B116D48F2311}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-02-01T17:12:28.104" v="33" actId="20577"/>
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:37:43.612" v="537" actId="14100"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="3266649277" sldId="281"/>
+          <pc:sldMk cId="1143126472" sldId="279"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-02-01T17:12:28.104" v="33" actId="20577"/>
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:37:43.612" v="537" actId="14100"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="3266649277" sldId="281"/>
-            <ac:spMk id="22531" creationId="{E6F51F6C-9672-A143-BBC0-88E8C9BCC41B}"/>
+            <pc:sldMk cId="1143126472" sldId="279"/>
+            <ac:spMk id="2" creationId="{F9304774-3AD6-294F-596F-1803C325481B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-21T07:05:53.557" v="66" actId="948"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1143126472" sldId="279"/>
+            <ac:spMk id="8195" creationId="{3DEDDB4E-8BD4-4837-A471-FBD1A21A5AED}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T18:37:05.416" v="626" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3206252639" sldId="280"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T18:37:05.416" v="626" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3206252639" sldId="280"/>
+            <ac:spMk id="2" creationId="{50408B5F-F882-4725-75D1-F253F9B679E8}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-28T07:21:23.549" v="349" actId="27107"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3206252639" sldId="280"/>
+            <ac:spMk id="3" creationId="{D750DD19-8ECA-034A-22BD-E0058D51D8CC}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-02-01T15:15:03.541" v="30" actId="20577"/>
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T18:24:15.632" v="562" actId="114"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="3947244141" sldId="285"/>
+          <pc:sldMk cId="3130787593" sldId="283"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-02-01T15:13:54.006" v="28" actId="1076"/>
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:38:00.977" v="541" actId="14100"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="3947244141" sldId="285"/>
-            <ac:spMk id="2" creationId="{FEBEDBB1-51E1-7EBE-220B-63170373B0BA}"/>
+            <pc:sldMk cId="3130787593" sldId="283"/>
+            <ac:spMk id="2" creationId="{DED9D367-097E-6DAA-48B3-732C2DFDD3A2}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-02-01T15:15:03.541" v="30" actId="20577"/>
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T18:24:15.632" v="562" actId="114"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="3947244141" sldId="285"/>
-            <ac:spMk id="3" creationId="{D16A0706-3742-57EF-4E28-3A49BAFC280F}"/>
+            <pc:sldMk cId="3130787593" sldId="283"/>
+            <ac:spMk id="8195" creationId="{CE80FF74-0C07-885F-4849-32A51674D97F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T18:47:15.983" v="680" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2550442463" sldId="284"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T18:47:15.983" v="680" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2550442463" sldId="284"/>
+            <ac:spMk id="2" creationId="{1E773983-306E-3457-04E9-F222FDC21E82}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-22T09:12:03.642" v="333" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2550442463" sldId="284"/>
+            <ac:spMk id="17411" creationId="{07143D50-20D7-8F7D-27C6-0F4CEF587FCF}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp add mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T18:34:12.261" v="605" actId="27107"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3597677428" sldId="286"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T18:27:34.927" v="603" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3597677428" sldId="286"/>
+            <ac:spMk id="2" creationId="{03AD92EB-0C94-7A3A-BB8E-38D421039711}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T18:34:12.261" v="605" actId="27107"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3597677428" sldId="286"/>
+            <ac:spMk id="3" creationId="{3A333F61-DE57-385D-B77F-452737DBF820}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -637,51 +925,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{3611A998-3F03-40D0-87B3-2755BC505B68}" type="datetimeFigureOut">
               <a:rPr lang="en-GB"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>01/02/2026</a:t>
+              <a:t>17/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E30E74A-02E5-2D64-1D0C-D2663AF27FC1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1135063" y="685800"/>
             <a:ext cx="4587875" cy="3429000"/>
@@ -963,139 +1251,50 @@
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...87 lines deleted...]
-
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1116,288 +1315,68 @@
 
 <file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
-</file>
-[...38 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...38 lines deleted...]
-
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
-</file>
-[...38 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...38 lines deleted...]
-
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
-</file>
-[...34 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
   <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -2600,14179 +2579,50 @@
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3732863641"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
-[...14127 lines deleted...]
-<file path=ppt/slideLayouts/slideLayout68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
   <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5FA6CFE-55EE-8469-D292-0FB41CD82042}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -16946,51 +2796,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A5A6EA59-084A-4B7E-9CF3-AD168B95E712}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2596810283"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout69.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB727073-E317-B8F6-7A05-C14E09728569}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -17142,110 +2992,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A5A6EA59-084A-4B7E-9CF3-AD168B95E712}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="551404652"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
-[...58 lines deleted...]
-<file path=ppt/slideLayouts/slideLayout70.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B15448D1-F556-586E-37B5-F265801C74EC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -17473,51 +3264,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A5A6EA59-084A-4B7E-9CF3-AD168B95E712}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1147588702"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout71.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC8B0C30-B3DC-7B3C-6F3C-44DE8AB0D8BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -17737,51 +3528,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A5A6EA59-084A-4B7E-9CF3-AD168B95E712}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="458794299"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout72.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1AA3F1E-41AB-FE49-B78A-1A3D52C577CC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -18148,51 +3939,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A5A6EA59-084A-4B7E-9CF3-AD168B95E712}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="505569026"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout73.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE8D5885-832C-02D3-30EE-88AF3F598354}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -18286,51 +4077,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A5A6EA59-084A-4B7E-9CF3-AD168B95E712}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="86180409"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout74.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39F17E53-BF4E-A567-60DC-65CB28C62EDF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -18395,51 +4186,224 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A5A6EA59-084A-4B7E-9CF3-AD168B95E712}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="885064298"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout75.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="Title and Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="321D60"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:buClr>
+                <a:srgbClr val="321D60"/>
+              </a:buClr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:buClr>
+                <a:srgbClr val="321D60"/>
+              </a:buClr>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:buClr>
+                <a:srgbClr val="321D60"/>
+              </a:buClr>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:buClr>
+                <a:srgbClr val="321D60"/>
+              </a:buClr>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:buClr>
+                <a:srgbClr val="321D60"/>
+              </a:buClr>
+              <a:defRPr/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F7BF9D3-F885-C1C3-BA72-C85D5B43D1D8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{2BBA48F4-2083-4457-BA33-05289B26A2A4}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4072237828"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7975760B-0772-B21D-D670-C0FCD64D15C8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -18704,51 +4668,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A5A6EA59-084A-4B7E-9CF3-AD168B95E712}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="84752261"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout76.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{596E0F95-C56B-FB3F-A648-CD789C2162C6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -18989,51 +4953,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A5A6EA59-084A-4B7E-9CF3-AD168B95E712}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="322102495"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout77.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0037318-99C8-3920-1ABF-13D6E38EEB63}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -19185,51 +5149,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A5A6EA59-084A-4B7E-9CF3-AD168B95E712}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="225836816"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout78.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AD64498-F492-B440-2ECA-B7B58735A235}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -19382,50 +5346,1045 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A5A6EA59-084A-4B7E-9CF3-AD168B95E712}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="299506115"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
+  <p:cSld name="Section Header">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="725197" y="4406901"/>
+            <a:ext cx="7803436" cy="1362075"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="4000" b="1" cap="all">
+                <a:solidFill>
+                  <a:srgbClr val="321D60"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="725197" y="2906713"/>
+            <a:ext cx="7803436" cy="1500187"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47D6C445-6094-515A-E58D-CAF7E9DB442A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{2BBA48F4-2083-4457-BA33-05289B26A2A4}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3270960044"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
+  <p:cSld name="Two Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="321D60"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="382521" y="1981200"/>
+            <a:ext cx="4131231" cy="4495800"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:buClr>
+                <a:srgbClr val="321D60"/>
+              </a:buClr>
+              <a:defRPr sz="2800"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:buClr>
+                <a:srgbClr val="321D60"/>
+              </a:buClr>
+              <a:defRPr sz="2400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:buClr>
+                <a:srgbClr val="321D60"/>
+              </a:buClr>
+              <a:defRPr sz="2000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:buClr>
+                <a:srgbClr val="321D60"/>
+              </a:buClr>
+              <a:defRPr sz="1800"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:buClr>
+                <a:srgbClr val="321D60"/>
+              </a:buClr>
+              <a:defRPr sz="1800"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4666761" y="1981200"/>
+            <a:ext cx="4131231" cy="4495800"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:buClr>
+                <a:srgbClr val="321D60"/>
+              </a:buClr>
+              <a:defRPr sz="2800"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:buClr>
+                <a:srgbClr val="321D60"/>
+              </a:buClr>
+              <a:defRPr sz="2400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:buClr>
+                <a:srgbClr val="321D60"/>
+              </a:buClr>
+              <a:defRPr sz="2000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:buClr>
+                <a:srgbClr val="321D60"/>
+              </a:buClr>
+              <a:defRPr sz="1800"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:buClr>
+                <a:srgbClr val="321D60"/>
+              </a:buClr>
+              <a:defRPr sz="1800"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C5D1CC5-BC90-C4F2-746D-3FC6E8FE136B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{2BBA48F4-2083-4457-BA33-05289B26A2A4}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2223112701"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
+  <p:cSld name="Comparison">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="459026" y="914400"/>
+            <a:ext cx="8262462" cy="503238"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="321D60"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="459026" y="1535113"/>
+            <a:ext cx="4056321" cy="639762"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="459026" y="2174875"/>
+            <a:ext cx="4056321" cy="3951288"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:buClr>
+                <a:srgbClr val="321D60"/>
+              </a:buClr>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:buClr>
+                <a:srgbClr val="321D60"/>
+              </a:buClr>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:buClr>
+                <a:srgbClr val="321D60"/>
+              </a:buClr>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:buClr>
+                <a:srgbClr val="321D60"/>
+              </a:buClr>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:buClr>
+                <a:srgbClr val="321D60"/>
+              </a:buClr>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4663574" y="1535113"/>
+            <a:ext cx="4057914" cy="639762"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Content Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4663574" y="2174875"/>
+            <a:ext cx="4057914" cy="3951288"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:buClr>
+                <a:srgbClr val="321D60"/>
+              </a:buClr>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:buClr>
+                <a:srgbClr val="321D60"/>
+              </a:buClr>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:buClr>
+                <a:srgbClr val="321D60"/>
+              </a:buClr>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:buClr>
+                <a:srgbClr val="321D60"/>
+              </a:buClr>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:buClr>
+                <a:srgbClr val="321D60"/>
+              </a:buClr>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3877212093"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
+  <p:cSld name="Title Only">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="321D60"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72F594E9-B03A-2F34-9D5E-4F62DCCB18B6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{2BBA48F4-2083-4457-BA33-05289B26A2A4}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4269681912"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+  <p:cSld name="Blank">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{906922EA-5C2B-D3FB-D89A-5D009F417687}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{2BBA48F4-2083-4457-BA33-05289B26A2A4}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2007969303"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -19882,71 +6841,51 @@
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2123800501"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/></Relationships>
-[...19 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout75.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout70.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout74.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout69.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout68.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout73.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout78.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout72.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout77.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout71.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout76.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -20655,2906 +7594,50 @@
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/slideMaster2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:bg>
-      <p:bgRef idx="1001">
-[...2854 lines deleted...]
-    <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1">
             <a:extLst>
@@ -24116,119 +8199,103 @@
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uka.org.uk/governance/health-safety/online-accident-incident-report-form/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uka.org.uk/governance/health-safety/online-accident-incident-report-form/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
-[...14 lines deleted...]
-<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uka.org.uk/competition/rules-of-competition/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uka.org.uk/competition/rules-for-competition/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5122" name="Text Box 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84BC8379-06B0-530F-003C-DEA50C121899}"/>
@@ -24823,155 +8890,622 @@
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Self-Paced Module</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00367C"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>RACE REFEREE</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="1000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="00367C"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>February 2026_01/02/2026</a:t>
+              <a:t>June 2026_16/06/2026</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="00367C"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83F51BC6-22CD-C43E-14FD-E7043AC42ADB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2BBA48F4-2083-4457-BA33-05289B26A2A4}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24D890E1-3F85-AFE9-2CFB-8A3226113D2C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="423869" y="1162607"/>
+            <a:ext cx="2798762" cy="461962"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Responsibilities 1</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11267" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F609FAC7-43EB-234F-0F69-BDF6DD49FB64}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="423869" y="1589716"/>
+            <a:ext cx="8332773" cy="5191165"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="E1002C"/>
+              </a:buClr>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="E1002C"/>
+              </a:buClr>
+              <a:buChar char="–"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="E1002C"/>
+              </a:buClr>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1700">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="E1002C"/>
+              </a:buClr>
+              <a:buChar char="–"/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="E1002C"/>
+              </a:buClr>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1500">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="E1002C"/>
+              </a:buClr>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1500">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="E1002C"/>
+              </a:buClr>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1500">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="E1002C"/>
+              </a:buClr>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1500">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="E1002C"/>
+              </a:buClr>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1500">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="00367C"/>
+              </a:buClr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The Referee’s prime responsibilities are to:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="684000" lvl="1" indent="-342000" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="00367C"/>
+              </a:buClr>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Oversee fair and safe competition, applying UKA and local competition rules where appropriate</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="684000" lvl="1" indent="-342000" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="00367C"/>
+              </a:buClr>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Confirm results prior to their publication</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="684000" lvl="1" indent="-342000" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="00367C"/>
+              </a:buClr>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Resolve any issues or disputes</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="00367C"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The Event Organiser retains overall operational responsibility for the race</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="00367C"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The Referee is an independent arbiter ensuring UKA rules are observed and adhered to, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Areas / Counties and other </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>organisations</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> may have their own local rules, but they must not contravene UKA Rules</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="288000" indent="-288000" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="00367C"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>To achieve the above the Referee should maintain contact with the Organising Committee but separate from it, to preserve their impartiality and objectivity</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78E68B9E-1CE4-E14E-7D66-B514C1E7D838}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{2BBA48F4-2083-4457-BA33-05289B26A2A4}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>10</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3F292AF-C622-956C-4F40-79B111C6860F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="449796" y="1218395"/>
             <a:ext cx="2798762" cy="461962"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Responsibilities 2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12291" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C536053-DFAE-5D56-A704-5C080767987E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
@@ -25159,51 +9693,51 @@
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" i="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Health &amp; Safety:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The Referee may decide </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
@@ -25259,364 +9793,353 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D954113-A3EC-6B7A-7722-06322D84CA5A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2BBA48F4-2083-4457-BA33-05289B26A2A4}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>10</a:t>
+              <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
-          </a:p>
-[...222 lines deleted...]
-            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BB30606-1824-B221-E243-BD16B495AAEE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="521804" y="1462765"/>
+            <a:ext cx="2772308" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Pre-Event Duties</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01F52986-910D-473F-70BC-191EC9E4C654}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="521804" y="1844824"/>
+            <a:ext cx="8136904" cy="4124206"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="00367C"/>
+              </a:buClr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" i="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The Referee or Assistant Referee has several pre-event duties to allow them to fulfil their role:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342000" indent="-342000">
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="00367C"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Liaise with the Event Organiser </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>and obtain appropriate Pre-Event race documentation and resources</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342000" indent="-342000">
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="00367C"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Be familiar with the results systems in place and satisfied that they are appropriate for the event</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342000" indent="-342000">
+              <a:buClr>
+                <a:srgbClr val="00367C"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Submission of a race report or assessment of the event may be required, the Referee should therefore familiarise themselves with reporting requirements beforehand and may carry a copy of these with them on the day for reference</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5215FEC-47C9-8431-98A5-FBC080C18BF1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{2BBA48F4-2083-4457-BA33-05289B26A2A4}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>12</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D413F119-120F-D2D0-4050-589BF1702F0A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="486804" y="1659284"/>
-            <a:ext cx="4525598" cy="461665"/>
+            <a:off x="486804" y="1431925"/>
+            <a:ext cx="4423006" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Duties: Morning of the Race 1</a:t>
+              <a:t>Morning of the Race Duties 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14339" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC082D5D-5BA2-896E-700F-5E462EC221F1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="486804" y="2120949"/>
+            <a:off x="486804" y="1893590"/>
             <a:ext cx="8206904" cy="4462760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
@@ -25778,51 +10301,51 @@
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" i="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>On the morning of the race the Referee should:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Report attendance and check the risk assessment is available on the day for inspection, if requested</a:t>
             </a:r>
           </a:p>
           <a:p>
@@ -25916,99 +10439,99 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1B5B971-72A2-2C50-DDB1-8E628539D463}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2BBA48F4-2083-4457-BA33-05289B26A2A4}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>12</a:t>
+              <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15362" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E50CDAD6-DD70-C00E-6812-9D8D8E880F23}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="413791" y="1139524"/>
-            <a:ext cx="4525598" cy="461665"/>
+            <a:off x="413791" y="1220620"/>
+            <a:ext cx="4423006" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -26167,55 +10690,55 @@
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Duties: Morning of the Race 2</a:t>
+              <a:t>Morning of the Race Duties 2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15363" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D55D4BB1-DC82-09F0-33B8-E5B27FBA0B98}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="413791" y="1567826"/>
             <a:ext cx="8352929" cy="5037276"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -26556,99 +11079,99 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4841E0E-9125-3446-EDC2-BC8443BCEBF5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2BBA48F4-2083-4457-BA33-05289B26A2A4}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>13</a:t>
+              <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16386" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0EA8A937-0058-05BF-93D6-20EA9C84FB50}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="413792" y="1340768"/>
-            <a:ext cx="4610558" cy="461665"/>
+            <a:ext cx="4423006" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -26807,55 +11330,55 @@
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Duties: Morning of the Race 3</a:t>
+              <a:t>Morning of the Race Duties 3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16387" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D179C92D-5CEB-AA9B-EA2E-95E2FA460164}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="413792" y="1783818"/>
             <a:ext cx="8315920" cy="4903907"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -27174,119 +11697,119 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44D10ADB-B9A1-297E-D347-6925D072A0B5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2BBA48F4-2083-4457-BA33-05289B26A2A4}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>14</a:t>
+              <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B63D3E0A-956B-8311-4FD5-6B1EA8CCA2AC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="413792" y="1296591"/>
             <a:ext cx="4104456" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Duties: During the Race 1</a:t>
+              <a:t>Duties During the Race 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17411" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73CA6CFB-9B3E-C7BE-A4C9-E82913FA736A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="413792" y="1758553"/>
             <a:ext cx="8352928" cy="4724370"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -27471,51 +11994,51 @@
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Observe the race start, to ensure that it is conducted in a fair and safe manner, in line with the competition rules</a:t>
+              <a:t>Oversee the race start, to ensure that it is conducted in a fair and safe manner, in line with the competition rules</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="684000" indent="-342000" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
               <a:buSzPct val="75000"/>
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Note: The Starter has overall control of the race start</a:t>
             </a:r>
           </a:p>
           <a:p>
@@ -27578,125 +12101,125 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C630C56-B379-C358-54E9-F45D4CDB24BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2BBA48F4-2083-4457-BA33-05289B26A2A4}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>15</a:t>
+              <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B8ED7BF-0950-DFF0-1DA0-A3E1EF4DF451}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E773983-306E-3457-04E9-F222FDC21E82}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="413792" y="1554720"/>
-            <a:ext cx="4104456" cy="461665"/>
+            <a:ext cx="4176464" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Duties: During the Race 2</a:t>
+              <a:t>Duties During the Race 2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17411" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07143D50-20D7-8F7D-27C6-0F4CEF587FCF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="413792" y="2016385"/>
             <a:ext cx="8352928" cy="1785104"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -27931,124 +12454,124 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C476394A-A0AC-0D67-B271-3A54500C0D71}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2BBA48F4-2083-4457-BA33-05289B26A2A4}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>16</a:t>
+              <a:t>17</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2550442463"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3D0CC13-2C9D-F089-9998-FD05488A98A5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="485800" y="1196752"/>
-            <a:ext cx="3058851" cy="461665"/>
+            <a:ext cx="2956259" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Duties: Post Race 1</a:t>
+              <a:t>Post Race Duties 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18435" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B73C9B7E-DA63-C819-BB93-AF9BC66894EF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="485801" y="1587485"/>
             <a:ext cx="8208912" cy="5114221"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -28290,51 +12813,51 @@
               </a:buClr>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The Referee must be available post-race to receive reports on any infringements of the rules during or after the finish of the race, taking any appropriate decisions and actions retrospectively</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Any notifiable accident, incident or fatality should be reported by an appropriate Race Officer to UKA:</a:t>
+              <a:t>Any notifiable accident, H&amp;S incident or fatality should be reported by an appropriate Race Officer to UKA:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>online Health &amp; Safety Incident Reporting form</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
@@ -28342,119 +12865,119 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33B654AA-53E0-7DC6-F6AF-59BC688CDB9F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2BBA48F4-2083-4457-BA33-05289B26A2A4}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>17</a:t>
+              <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{191B95C2-1505-8CF2-8DBF-4E8B2643AE75}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="485800" y="1340768"/>
-            <a:ext cx="3058851" cy="461665"/>
+            <a:ext cx="2956259" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Duties: Post Race 2</a:t>
+              <a:t>Post Race Duties 2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19459" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{390B7109-57EF-B42E-F70D-A8D4B52C6A41}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="485800" y="1804987"/>
             <a:ext cx="8203183" cy="4462760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -28717,115 +13240,620 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E656812-184E-9560-554F-79D1F79994E1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2BBA48F4-2083-4457-BA33-05289B26A2A4}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>18</a:t>
+              <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBA3E696-6893-380E-BF68-58AB6FC827C4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2398775" y="1412776"/>
+            <a:ext cx="4084576" cy="523220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>REFEREE: CONTENTS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6147" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CFCC47C-4CA3-F01A-D8CD-4A7715004F48}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2398775" y="1884016"/>
+            <a:ext cx="4927786" cy="4524315"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="342900" indent="-342900">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="E1002C"/>
+              </a:buClr>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="E1002C"/>
+              </a:buClr>
+              <a:buChar char="–"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="E1002C"/>
+              </a:buClr>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1700">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="E1002C"/>
+              </a:buClr>
+              <a:buChar char="–"/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="E1002C"/>
+              </a:buClr>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1500">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="E1002C"/>
+              </a:buClr>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1500">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="E1002C"/>
+              </a:buClr>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1500">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="E1002C"/>
+              </a:buClr>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1500">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="E1002C"/>
+              </a:buClr>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1500">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="288000" indent="-288000" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="00367C"/>
+              </a:buClr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Race Referee Profile</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="288000" indent="-288000" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="00367C"/>
+              </a:buClr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Resources</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="288000" indent="-288000" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="00367C"/>
+              </a:buClr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Rulebook</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="288000" indent="-288000" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="00367C"/>
+              </a:buClr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Responsibilities</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="288000" indent="-288000" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="00367C"/>
+              </a:buClr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Duties:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="576000" indent="-288000" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="00367C"/>
+              </a:buClr>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Pre-Event </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="576000" indent="-288000" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="00367C"/>
+              </a:buClr>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Morning of the Race</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="576000" indent="-288000" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="00367C"/>
+              </a:buClr>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>During the Race </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="576000" indent="-288000" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="00367C"/>
+              </a:buClr>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Post-Race</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="288000" indent="-288000" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="00367C"/>
+              </a:buClr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Refereeing Multi-Lap Courses and Relays</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="288000" indent="-288000" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="00367C"/>
+              </a:buClr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Team Competition</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{478EC300-7E9B-1F9D-394E-1B06C16D5778}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{2BBA48F4-2083-4457-BA33-05289B26A2A4}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C40B3118-1B83-3FA0-3EF1-80D2EC5AF884}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="557808" y="1268760"/>
             <a:ext cx="6255239" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Refereeing Multi-Lap Courses and Relays</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20483" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F104E53E-5DF7-0CB8-534B-9E53058494FD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="566961" y="1730722"/>
@@ -29099,644 +14127,139 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8203FD4-BA95-AFC2-4D08-1880B4ED44FC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2BBA48F4-2083-4457-BA33-05289B26A2A4}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>19</a:t>
+              <a:t>20</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-[...504 lines deleted...]
-<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51ABD639-7707-81A3-4ADF-8A11C1175B3B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="557213" y="1220590"/>
             <a:ext cx="2844800" cy="461962"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Team Competition</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09D6D44D-213A-A92B-1914-7D69855294A9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="557213" y="1700808"/>
-            <a:ext cx="7921475" cy="4775666"/>
+            <a:ext cx="7921475" cy="4878259"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -29867,187 +14390,238 @@
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Aggregate time of scoring members</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="684000" indent="-342000" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
               <a:buSzPct val="75000"/>
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Finishing positions total of scoring members</a:t>
             </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>*</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Cross-Country team races are determined on the total of the finishing positions of scoring team members; the lowest score being declared the winner</a:t>
+              <a:t>Cross-Country team races are determined on finishing positions total of scoring members</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>*</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="00367C"/>
+              </a:buClr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>*</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Lowest score being declared the winner</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE319D66-35AF-9D3D-C96A-0E5498E0F30F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2BBA48F4-2083-4457-BA33-05289B26A2A4}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>20</a:t>
+              <a:t>21</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB"/>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76AB0707-C49F-2BA5-5808-9700A9E61691}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="953852" y="1792261"/>
+            <a:off x="615408" y="1556792"/>
             <a:ext cx="4517583" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>End of Module Questions</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22531" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22BAE238-D3AB-A35B-3F33-B116D48F2311}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="956783" y="2315481"/>
-            <a:ext cx="7272808" cy="2754600"/>
+            <a:off x="612316" y="2008004"/>
+            <a:ext cx="7955880" cy="3570208"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -30200,2325 +14774,270 @@
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>End of module questions must be completed by the candidate, with answers inserted into your level 2 Self-Paced Module Return Form</a:t>
+              <a:t>End of module multi-choice questions must be completed by the candidate, with answers inserted into your level 2 Self-Paced Module Return Form</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="1200"/>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" i="1" dirty="0">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>You may need to complete some additional research to assist you in answering and justifying your answers to the questions for this module</a:t>
+              <a:t>The Questions comprise two sections:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="684000">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzPct val="70000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Section A: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>All the answers can be identified from this module</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="684000">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzPct val="70000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Section B: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>You may need to complete additional research to assist you in justifying your answers to the question scenarios</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" altLang="en-US" sz="1800" b="1" i="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F900AEF-269B-CFF4-82FD-BD1379007595}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2BBA48F4-2083-4457-BA33-05289B26A2A4}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>21</a:t>
+              <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-  </p:cSld>
-[...2112 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DCB0795-E368-E7AA-BD93-4934CD856B88}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9304774-3AD6-294F-596F-1803C325481B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="713000" y="1328612"/>
-            <a:ext cx="3877255" cy="461962"/>
+            <a:off x="713001" y="1328612"/>
+            <a:ext cx="3589224" cy="461962"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Race Referee Profile 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8195" name="Rectangle 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DEDDB4E-8BD4-4837-A471-FBD1A21A5AED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="714755" y="1790574"/>
-            <a:ext cx="7751001" cy="3893374"/>
+            <a:ext cx="7751001" cy="4431983"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -32689,146 +15208,167 @@
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>There are several attributes that are key to being a successful Referee:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342000">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Available on the day of the race</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342000">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Impartial and fair</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342000">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Ability to make quick and accurate decisions</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342000">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Observant and alert</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342000">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Respected</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342000">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Knowledge and understanding of competition rules</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342000">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>People management skills</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342000">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Effective working relationship with senior race officials and race organisers</a:t>
@@ -32890,96 +15430,96 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E846612-8D97-F085-99F1-7417A127D190}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="528270" y="1426919"/>
-            <a:ext cx="3893737" cy="461665"/>
+            <a:off x="528271" y="1244229"/>
+            <a:ext cx="3485922" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Race Referee Profile 2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8195" name="Rectangle 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E5AC9B9-8C5E-2EB6-841A-6CDE40925EA7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="528270" y="1888584"/>
-            <a:ext cx="8123972" cy="4231928"/>
+            <a:off x="528270" y="1705894"/>
+            <a:ext cx="8123972" cy="4201150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -33127,146 +15667,142 @@
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr>
+            <a:pPr marL="342000" indent="-342000">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
-              <a:buClrTx/>
-[...14 lines deleted...]
-              </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Ability to spot potential problems </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>particularly in relation to health and safety issues</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342000">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Ability to respond quickly and effectively to any issues which may arise</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342000">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Able to complete the duties and tasks that are associated with the role</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342000">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Sound diplomacy and interpersonal skills</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342000">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Patience</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342000">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Mobile and active, it is possible that the Referee will be required to cover a substantial distance on the day of the race</a:t>
@@ -33330,95 +15866,95 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DED9D367-097E-6DAA-48B3-732C2DFDD3A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="471031" y="1222534"/>
-            <a:ext cx="3893737" cy="461665"/>
+            <a:ext cx="3471153" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Race Referee Profile 3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8195" name="Rectangle 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE80FF74-0C07-885F-4849-32A51674D97F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="471031" y="1684199"/>
-            <a:ext cx="8238449" cy="4493538"/>
+            <a:off x="471031" y="1668907"/>
+            <a:ext cx="8238449" cy="4647426"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -33578,100 +16114,100 @@
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" i="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Who can Referee?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Level 2 Endurance Officials can Referee – Local / Club Races:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="684000" indent="-342900">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzPct val="75000"/>
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Road Races up to 600 runners</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="684000" indent="-342900">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzPct val="75000"/>
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Cross Country Races up to 300 runners</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
@@ -33686,51 +16222,51 @@
             <a:pPr marL="684000" indent="-342900">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzPct val="75000"/>
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Road Races up to 3,000 runners</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="684000" indent="-342900">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzPct val="75000"/>
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Cross-Country Races up to 600 runners</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
@@ -33812,752 +16348,918 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{851599CD-102A-F5C0-523C-A8365E14FEC8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="539806" y="1243051"/>
-            <a:ext cx="3435556" cy="461665"/>
+            <a:off x="764499" y="1455167"/>
+            <a:ext cx="3624710" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Resources Required 1</a:t>
+              <a:t>Pre-Event Resources 1 </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F13B886-E2BF-EAF2-25CB-781AE3CB2BD6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="539806" y="1629876"/>
-            <a:ext cx="8100900" cy="4909036"/>
+            <a:off x="764499" y="1916832"/>
+            <a:ext cx="7570173" cy="3939540"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" i="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Pre-Event Resources from the Race Organiser:</a:t>
-            </a:r>
+              <a:t>The following lists are by no means complete; there may be other specific items the Referee might need to review depending upon the event discipline:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="2200" b="1" i="1" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Event Safety Plan / Risk Assessment</a:t>
+              <a:t>Event Plan / Risk Assessment</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Health and Safety Guidance / Medical provision</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Course Map(s)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Marshal locations and instructions</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Course Measurement Certificate (Road Races of advertised distance)</a:t>
+              <a:t>Course Measurement Certificate and Report (Road Races of advertised distance)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Race specific local rules</a:t>
             </a:r>
-          </a:p>
-[...111 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3F00C0E-6813-6EEE-2202-2893C7F1B732}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2BBA48F4-2083-4457-BA33-05289B26A2A4}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>6</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB"/>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90C5B6AA-E3D9-12BC-5E54-49004B40B561}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03AD92EB-0C94-7A3A-BB8E-38D421039711}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="812660" y="1651377"/>
+            <a:ext cx="3624710" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Pre-Event Resources 2 </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A333F61-DE57-385D-B77F-452737DBF820}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="808042" y="2091369"/>
+            <a:ext cx="7564428" cy="2846933"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="00367C"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>List of Officials</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="00367C"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Race day communication, contact Numbers / Radios</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="00367C"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Prize Listings and awarding criteria</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="00367C"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>List of Entrants or access to a list of entrants</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="00367C"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Event / Runners Instructions</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
+              <a:buClr>
+                <a:srgbClr val="00367C"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Any additional document applicable to the race</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> discipline (e.g. Race Prospectus / Race Information)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD560FBF-5149-FE38-A921-F78D5248B2DF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{2BBA48F4-2083-4457-BA33-05289B26A2A4}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>7</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3597677428"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED58BA29-3031-6DA2-3FD3-B7E317B6D317}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50408B5F-F882-4725-75D1-F253F9B679E8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="494801" y="1157546"/>
-            <a:ext cx="3435556" cy="461665"/>
+            <a:off x="494800" y="1311151"/>
+            <a:ext cx="3591399" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="none">
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Resources Required 2</a:t>
+              <a:t>Race Day Resources </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D750DD19-8ECA-034A-22BD-E0058D51D8CC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="494801" y="1619211"/>
-            <a:ext cx="8190910" cy="5011628"/>
+            <a:off x="494801" y="1772816"/>
+            <a:ext cx="8190910" cy="4093428"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1">
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
-              <a:buClr>
-[...13 lines deleted...]
-            <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>UKA Endurance Officials Licence</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Accreditation / passes</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>UKA Rule Book and race specific local rules</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Course Map(s) / Marshal locations</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Race day communication contact Numbers / Radio</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Prize Listings and awarding criteria</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Clipboard / All Weather Writer, Paper / Notepad, Pencils / Pens, Suitable Clothing and Hi-Vis Bib</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Referee Reporting Form applicable to the race</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Accident report form</a:t>
-[...11 lines deleted...]
-              <a:t>The above lists are by no means complete; there may be other specific items the Referee might need depending upon the event discipline.</a:t>
+              <a:t>UKA Accident Report Form</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF5073DC-3DA1-D96D-58B4-44274F6AA49E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2BBA48F4-2083-4457-BA33-05289B26A2A4}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>7</a:t>
+              <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3206252639"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C816E23-3433-7572-5D49-F8C6D78EA31B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="483089" y="1229776"/>
             <a:ext cx="2736850" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Rulebook</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10243" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{510AC628-C27A-38ED-7792-7AA99D8895D8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
@@ -34744,77 +17446,77 @@
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" i="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The Referee should </a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" i="1" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>have a competent knowledge of the UKA Rulebook before taking on a race referee role:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342000" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClrTx/>
+            </a:pPr>
+            <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>have a competent knowledge of the UKA Rulebook before taking on a race referee role:</a:t>
-[...16 lines deleted...]
-              <a:t>COMPETITION RULES: Part I – General</a:t>
+              <a:t>RULES of COMPETITION: Part I – General</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342000" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TECHNICAL RULES</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="630900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
@@ -34899,560 +17601,90 @@
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>UKA GENERAL RULES: Including Ultra Distance</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="00367C"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>APPENDIX 4: Endurance Running</a:t>
+              <a:t>APPENDIX 1: Endurance Running</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>UKA rulebook can be downloaded from the following webpage: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
-              <a:t>UKA Rules of Competition</a:t>
-[...6 lines deleted...]
-            </a:r>
+              <a:t>UKA Rules of Competition </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90625B0E-7EF7-4EEB-2097-2C6ABC07A572}"/>
-              </a:ext>
-[...465 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78E68B9E-1CE4-E14E-7D66-B514C1E7D838}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2BBA48F4-2083-4457-BA33-05289B26A2A4}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
@@ -36284,51 +18516,51 @@
           <a:srgbClr val="B3AFAC"/>
         </a:accent3>
         <a:accent4>
           <a:srgbClr val="DADADA"/>
         </a:accent4>
         <a:accent5>
           <a:srgbClr val="C5BFBB"/>
         </a:accent5>
         <a:accent6>
           <a:srgbClr val="81552A"/>
         </a:accent6>
         <a:hlink>
           <a:srgbClr val="CCB400"/>
         </a:hlink>
         <a:folHlink>
           <a:srgbClr val="8C9EA0"/>
         </a:folHlink>
       </a:clrScheme>
       <a:clrMap bg1="dk2" tx1="lt1" bg2="dk1" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
     </a:extraClrScheme>
   </a:extraClrSchemeLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="4_Custom Design">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Custom Design">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -36579,1525 +18811,50 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="3_Custom Design">
-[...1473 lines deleted...]
-<file path=ppt/theme/theme8.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -38410,99 +19167,90 @@
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08EA5F22-95BC-403E-8009-C30AA1DC3D16}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>8 Endurance Level 1 - 3 Course - Referee Module April 2016</Template>
   <TotalTime></TotalTime>
-  <Words>2466</Words>
+  <Words>1913</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Custom</PresentationFormat>
-  <Paragraphs>230</Paragraphs>
-[...1 lines deleted...]
-  <Notes>1</Notes>
+  <Paragraphs>183</Paragraphs>
+  <Slides>22</Slides>
+  <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>26</vt:i4>
+        <vt:i4>22</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="38" baseType="lpstr">
+    <vt:vector size="29" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Courier New</vt:lpstr>
       <vt:lpstr>Times</vt:lpstr>
       <vt:lpstr>Blank Presentation</vt:lpstr>
-      <vt:lpstr>4_Custom Design</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>1_Custom Design</vt:lpstr>
       <vt:lpstr>Custom Design</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>