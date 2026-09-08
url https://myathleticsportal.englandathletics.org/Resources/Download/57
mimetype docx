--- v2 (2026-07-09)
+++ v3 (2026-09-08)
@@ -1,28444 +1,20980 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="549"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5281"/>
+        <w:gridCol w:w="550"/>
+        <w:gridCol w:w="1430"/>
+        <w:gridCol w:w="7195"/>
         <w:gridCol w:w="1032"/>
-        <w:gridCol w:w="856"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0017391D" w:rsidRPr="00050EAD" w14:paraId="4BB9F410" w14:textId="77777777" w:rsidTr="00F97131">
+      <w:tr w:rsidR="00D05213" w:rsidRPr="00C32477" w14:paraId="2C9C4E59" w14:textId="77777777" w:rsidTr="00C16456">
         <w:trPr>
-          <w:trHeight w:val="336"/>
+          <w:trHeight w:val="150"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="676C95C1" w14:textId="219B5460" w:rsidR="0017391D" w:rsidRPr="00A55734" w:rsidRDefault="0001659D" w:rsidP="00F97131">
-            <w:pPr>
+          <w:p w14:paraId="09A22619" w14:textId="17151FE3" w:rsidR="00D05213" w:rsidRPr="00C32477" w:rsidRDefault="00D05213" w:rsidP="00E43FD9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>CANDIDATE</w:t>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Candidate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00691DA6" w:rsidRPr="00050EAD" w14:paraId="6FC2CFBD" w14:textId="49C67265" w:rsidTr="00F97131">
+      <w:tr w:rsidR="00E43FD9" w:rsidRPr="00C32477" w14:paraId="508DD193" w14:textId="77777777" w:rsidTr="00E43FD9">
         <w:trPr>
-          <w:trHeight w:val="336"/>
+          <w:trHeight w:val="150"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3048" w:type="dxa"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A76846B" w14:textId="74756DAB" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00691DA6" w:rsidP="00F97131">
-            <w:pPr>
+          <w:p w14:paraId="27A1C0C6" w14:textId="1F23BB6F" w:rsidR="00E43FD9" w:rsidRPr="00C32477" w:rsidRDefault="00E43FD9" w:rsidP="00E43FD9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A55734">
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Name: </w:t>
-[...10 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8227" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D1F7AC2" w14:textId="77777777" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00691DA6" w:rsidP="00F97131">
+          <w:p w14:paraId="0A3FE701" w14:textId="08650C9E" w:rsidR="00E43FD9" w:rsidRPr="00C32477" w:rsidRDefault="00E43FD9" w:rsidP="00E43FD9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E43FD9" w:rsidRPr="00C32477" w14:paraId="408C4690" w14:textId="77777777" w:rsidTr="00C16456">
+        <w:trPr>
+          <w:trHeight w:val="150"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="63AC116C" w14:textId="38DA482C" w:rsidR="00E43FD9" w:rsidRPr="00C32477" w:rsidRDefault="00E43FD9" w:rsidP="00E43FD9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>URN Licence No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8227" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B2549C7" w14:textId="77777777" w:rsidR="00E43FD9" w:rsidRPr="00C32477" w:rsidRDefault="00E43FD9" w:rsidP="00E43FD9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E43FD9" w:rsidRPr="00C32477" w14:paraId="7C9528B8" w14:textId="77777777" w:rsidTr="00E43FD9">
+        <w:trPr>
+          <w:trHeight w:val="150"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="65945B41" w14:textId="290F9854" w:rsidR="00E43FD9" w:rsidRPr="00C32477" w:rsidRDefault="00E43FD9" w:rsidP="00E43FD9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8227" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="077DB4FE" w14:textId="77777777" w:rsidR="00E43FD9" w:rsidRPr="00C32477" w:rsidRDefault="00E43FD9" w:rsidP="00E43FD9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E43FD9" w:rsidRPr="00C32477" w14:paraId="510F7A7B" w14:textId="77777777" w:rsidTr="00C16456">
+        <w:trPr>
+          <w:trHeight w:val="150"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4FD51633" w14:textId="77777777" w:rsidR="00E43FD9" w:rsidRPr="00C32477" w:rsidRDefault="00E43FD9" w:rsidP="00E43FD9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please tick/insert your answer for each question in the Answer column – selected answer </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>✓</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CC17074" w14:textId="77777777" w:rsidR="00E43FD9" w:rsidRPr="00C32477" w:rsidRDefault="00E43FD9" w:rsidP="00E43FD9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>The number of (marks) indicates the number of answers required for each question</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="620E1383" w14:textId="6403E862" w:rsidR="00E43FD9" w:rsidRPr="00C32477" w:rsidRDefault="00E43FD9" w:rsidP="00E43FD9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Total marks = 60; 80% Pass mark = 48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00651F21" w:rsidRPr="00C32477" w14:paraId="3ABAD578" w14:textId="77777777" w:rsidTr="00651F21">
+        <w:trPr>
+          <w:trHeight w:val="150"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="554B0991" w14:textId="77777777" w:rsidR="00651F21" w:rsidRPr="00C32477" w:rsidRDefault="00651F21" w:rsidP="00E43FD9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E2487F" w:rsidRPr="00C32477" w14:paraId="071747DA" w14:textId="77777777" w:rsidTr="00E43FD9">
+        <w:trPr>
+          <w:trHeight w:val="150"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3CB501EA" w14:textId="71D735EC" w:rsidR="00E2487F" w:rsidRPr="00C32477" w:rsidRDefault="00297038" w:rsidP="00CF45B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Race Referee</w:t>
+            </w:r>
+            <w:r w:rsidR="00155544" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E2487F" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Questions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C97926" w:rsidRPr="00C32477" w14:paraId="2E0E4491" w14:textId="77777777" w:rsidTr="00E43FD9">
+        <w:trPr>
+          <w:trHeight w:val="150"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="42CC2E05" w14:textId="7D5B8CE1" w:rsidR="00C97926" w:rsidRPr="00C32477" w:rsidRDefault="00212744" w:rsidP="00CF45B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r w:rsidR="00610477" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00610477" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF03EA" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Answers are all contained within the </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE6C12" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Race Referee </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF03EA" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>module</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0092580C" w:rsidRPr="00C32477" w14:paraId="4F4726D7" w14:textId="1DCB3E77" w:rsidTr="00B837CB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A6831B8" w14:textId="77777777" w:rsidR="0092580C" w:rsidRPr="00C32477" w:rsidRDefault="0092580C" w:rsidP="00870B77">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A4835DC" w14:textId="47CB4559" w:rsidR="0092580C" w:rsidRPr="00C32477" w:rsidRDefault="00C063A0" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>Who has overall responsibility for the event?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0092580C" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="19282A0F" w14:textId="13FFA1BE" w:rsidR="0092580C" w:rsidRPr="00C32477" w:rsidRDefault="0092580C" w:rsidP="00CB488F">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00691DA6" w:rsidRPr="00050EAD" w14:paraId="24CF843D" w14:textId="77777777" w:rsidTr="00F97131">
+      <w:tr w:rsidR="0092580C" w:rsidRPr="00C32477" w14:paraId="77D5E7D2" w14:textId="5A334350" w:rsidTr="00B837CB">
         <w:trPr>
-          <w:trHeight w:val="330"/>
+          <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3048" w:type="dxa"/>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77A9F1D9" w14:textId="77777777" w:rsidR="0092580C" w:rsidRPr="00C32477" w:rsidRDefault="0092580C" w:rsidP="00870B77">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DB019AD" w14:textId="7C35EAF7" w:rsidR="0092580C" w:rsidRPr="00C32477" w:rsidRDefault="00D35E73" w:rsidP="00CB488F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Race Referee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BAA3A90" w14:textId="77777777" w:rsidR="0092580C" w:rsidRPr="00C32477" w:rsidRDefault="0092580C" w:rsidP="00CB488F">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0092580C" w:rsidRPr="00C32477" w14:paraId="2956C6E3" w14:textId="39E23FC0" w:rsidTr="00B837CB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0CD4527E" w14:textId="3F16A0D6" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00AC403E" w:rsidP="00F97131">
-[...3 lines deleted...]
-              </w:tabs>
+          <w:p w14:paraId="642B6BA8" w14:textId="77777777" w:rsidR="0092580C" w:rsidRPr="00C32477" w:rsidRDefault="0092580C" w:rsidP="00870B77">
+            <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:rPr>
-[...34 lines deleted...]
-            <w:gridSpan w:val="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70CDFC59" w14:textId="5061BD8D" w:rsidR="0092580C" w:rsidRPr="00C32477" w:rsidRDefault="00D35E73" w:rsidP="00CB488F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Starter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="486D512A" w14:textId="77777777" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00691DA6" w:rsidP="00F97131">
+          <w:p w14:paraId="37B46B96" w14:textId="77777777" w:rsidR="0092580C" w:rsidRPr="00C32477" w:rsidRDefault="0092580C" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:bCs/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00691DA6" w:rsidRPr="00050EAD" w14:paraId="743B231C" w14:textId="77777777" w:rsidTr="00F97131">
+      <w:tr w:rsidR="0092580C" w:rsidRPr="00C32477" w14:paraId="4452E93D" w14:textId="39E2FCCE" w:rsidTr="00B837CB">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3048" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="35932C19" w14:textId="369EC596" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00691DA6" w:rsidP="00F97131">
-[...3 lines deleted...]
-              </w:tabs>
+          <w:p w14:paraId="0118C351" w14:textId="77777777" w:rsidR="0092580C" w:rsidRPr="00C32477" w:rsidRDefault="0092580C" w:rsidP="00870B77">
+            <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:rPr>
-[...18 lines deleted...]
-            <w:gridSpan w:val="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E09AD87" w14:textId="77322ED8" w:rsidR="0092580C" w:rsidRPr="00C32477" w:rsidRDefault="00BE7B55" w:rsidP="00CB488F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:t xml:space="preserve">Event Organiser </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A0F9E5C" w14:textId="77777777" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00691DA6" w:rsidP="00F97131">
+          <w:p w14:paraId="540935FD" w14:textId="5B3C175E" w:rsidR="0092580C" w:rsidRPr="00C32477" w:rsidRDefault="0092580C" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00050EAD" w:rsidRPr="00050EAD" w14:paraId="55BFAAC3" w14:textId="77777777" w:rsidTr="00F97131">
+      <w:tr w:rsidR="0092580C" w:rsidRPr="00C32477" w14:paraId="71A612B9" w14:textId="56295304" w:rsidTr="00B837CB">
         <w:trPr>
-          <w:trHeight w:val="150"/>
+          <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10207" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3FC8EDDC" w14:textId="7FA45287" w:rsidR="000241D7" w:rsidRDefault="00603A88" w:rsidP="00F97131">
+          <w:p w14:paraId="3BCA9C4B" w14:textId="77777777" w:rsidR="0092580C" w:rsidRPr="00C32477" w:rsidRDefault="0092580C" w:rsidP="00870B77">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="66DAC435" w14:textId="0AD2968D" w:rsidR="0092580C" w:rsidRPr="00C32477" w:rsidRDefault="00D600B7" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...129 lines deleted...]
-            </w:r>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Chief Timekeeper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A62ABC1" w14:textId="77777777" w:rsidR="0092580C" w:rsidRPr="00C32477" w:rsidRDefault="0092580C" w:rsidP="00CB488F">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0017391D" w:rsidRPr="00050EAD" w14:paraId="246CB09E" w14:textId="77777777" w:rsidTr="00F97131">
-[...197 lines deleted...]
-      <w:tr w:rsidR="00D30949" w:rsidRPr="00050EAD" w14:paraId="4F4726D7" w14:textId="1DCB3E77" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00A11916" w:rsidRPr="00C32477" w14:paraId="0AC88B2E" w14:textId="1D639437" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A6831B8" w14:textId="77777777" w:rsidR="00D30949" w:rsidRPr="00E20FAB" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+          <w:p w14:paraId="4ECD3C87" w14:textId="77777777" w:rsidR="00A11916" w:rsidRPr="00C32477" w:rsidRDefault="00A11916" w:rsidP="00870B77">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4A4835DC" w14:textId="47CB4559" w:rsidR="00D30949" w:rsidRPr="00520807" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+          <w:p w14:paraId="3297F616" w14:textId="7FA5ACB9" w:rsidR="00A11916" w:rsidRPr="00C32477" w:rsidRDefault="00746C22" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C063A0">
-[...11 lines deleted...]
-                <w:kern w:val="24"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF1E84" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>attributes</w:t>
+            </w:r>
+            <w:r w:rsidR="00F37ED0" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> should a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000E3628">
-[...17 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:r w:rsidR="00F37ED0" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Race Referee possess</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A11916" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="003E0145" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00A11916" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1D851727" w14:textId="33265A24" w:rsidR="00D30949" w:rsidRPr="00520807" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+          <w:p w14:paraId="1039CC50" w14:textId="56AEC886" w:rsidR="00A11916" w:rsidRPr="00C32477" w:rsidRDefault="00A11916" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D22978">
-[...4 lines deleted...]
-                <w:color w:val="0070C0"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Answer</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...30 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="77D5E7D2" w14:textId="5A334350" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00F37ED0" w:rsidRPr="00C32477" w14:paraId="18725AE5" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="77A9F1D9" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="0314457C" w14:textId="77777777" w:rsidR="00F37ED0" w:rsidRPr="00C32477" w:rsidRDefault="00F37ED0" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DB019AD" w14:textId="7C35EAF7" w:rsidR="00F97131" w:rsidRPr="00C27B31" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="3BBA63F0" w14:textId="2B595794" w:rsidR="00F37ED0" w:rsidRPr="00C32477" w:rsidRDefault="00295E1F" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="26"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="6A167737" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:t xml:space="preserve">Impartial and fair </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7898C960" w14:textId="0D45B427" w:rsidR="00F37ED0" w:rsidRPr="00C32477" w:rsidRDefault="00F37ED0" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...19 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="2956C6E3" w14:textId="39E23FC0" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00F37ED0" w:rsidRPr="00C32477" w14:paraId="17B3A0F2" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="642B6BA8" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="4114497D" w14:textId="77777777" w:rsidR="00F37ED0" w:rsidRPr="00C32477" w:rsidRDefault="00F37ED0" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="70CDFC59" w14:textId="5061BD8D" w:rsidR="00F97131" w:rsidRPr="00CB39E5" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="42542557" w14:textId="538DCA7A" w:rsidR="00F37ED0" w:rsidRPr="00C32477" w:rsidRDefault="00231219" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="26"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
-              <w:rPr>
-[...18 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:t xml:space="preserve">Indecisive and </w:t>
+            </w:r>
+            <w:r w:rsidR="00274388" w:rsidRPr="00C32477">
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:t>asily influenced</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7283FAA6" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+          <w:p w14:paraId="312947C8" w14:textId="77777777" w:rsidR="00F37ED0" w:rsidRPr="00C32477" w:rsidRDefault="00F37ED0" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...20 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="4452E93D" w14:textId="39E2FCCE" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00F37ED0" w:rsidRPr="00C32477" w14:paraId="3ADDC62E" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0118C351" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="469CAF5B" w14:textId="77777777" w:rsidR="00F37ED0" w:rsidRPr="00C32477" w:rsidRDefault="00F37ED0" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E09AD87" w14:textId="3D5BF887" w:rsidR="00F97131" w:rsidRPr="00C3296B" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="04000D5B" w14:textId="7B25482B" w:rsidR="00F37ED0" w:rsidRPr="00C32477" w:rsidRDefault="00901DCB" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="26"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
               <w:t>E</w:t>
             </w:r>
-            <w:r w:rsidRPr="009668A4">
-[...20 lines deleted...]
-          <w:p w14:paraId="3725B1F2" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:r w:rsidR="00987E35" w:rsidRPr="00C32477">
+              <w:t>vent budget</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:t xml:space="preserve"> management skill</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="110D00A0" w14:textId="77777777" w:rsidR="00F37ED0" w:rsidRPr="00C32477" w:rsidRDefault="00F37ED0" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...18 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="71A612B9" w14:textId="56295304" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00F37ED0" w:rsidRPr="00C32477" w14:paraId="4E7BF074" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3BCA9C4B" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="69089432" w14:textId="77777777" w:rsidR="00F37ED0" w:rsidRPr="00C32477" w:rsidRDefault="00F37ED0" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="66DAC435" w14:textId="0AD2968D" w:rsidR="00F97131" w:rsidRPr="009D0DEF" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="092A38EE" w14:textId="1D8187DC" w:rsidR="00F37ED0" w:rsidRPr="00C32477" w:rsidRDefault="000C6E99" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="26"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
-              <w:rPr>
-[...18 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:t>Knowledge and understanding of competition rules</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3F3BB9D0" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+          <w:p w14:paraId="33D6B21E" w14:textId="461CFC9B" w:rsidR="00F37ED0" w:rsidRPr="00C32477" w:rsidRDefault="00F37ED0" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...20 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30949" w:rsidRPr="00050EAD" w14:paraId="0AC88B2E" w14:textId="1D639437" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00A10E96" w:rsidRPr="00C32477" w14:paraId="392EA556" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4ECD3C87" w14:textId="77777777" w:rsidR="00D30949" w:rsidRPr="00E20FAB" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+          <w:p w14:paraId="3BCC4923" w14:textId="77777777" w:rsidR="00A10E96" w:rsidRPr="00C32477" w:rsidRDefault="00A10E96" w:rsidP="00870B77">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3297F616" w14:textId="7FA5ACB9" w:rsidR="00D30949" w:rsidRPr="00520807" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+          <w:p w14:paraId="271E9C35" w14:textId="0D49FFEC" w:rsidR="00A10E96" w:rsidRPr="00C32477" w:rsidRDefault="00A10E96" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">What </w:t>
             </w:r>
-            <w:r>
-[...21 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidR="00DF7478" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>re-</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF7478" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">vent </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF7478" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">esources </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC3B95" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>should</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a Race Referee </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC3B95" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>review</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00520807">
-[...35 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:r w:rsidR="0094662E" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(2 marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5C604FF0" w14:textId="7AFEF608" w:rsidR="00D30949" w:rsidRPr="00520807" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+          <w:p w14:paraId="5C5B6496" w14:textId="2D69E1D0" w:rsidR="00A10E96" w:rsidRPr="00C32477" w:rsidRDefault="00A10E96" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D22978">
-[...4 lines deleted...]
-                <w:color w:val="0070C0"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Answer</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...30 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="18725AE5" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00A10E96" w:rsidRPr="00C32477" w14:paraId="39244855" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0314457C" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00F37ED0" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="4D899BB9" w14:textId="77777777" w:rsidR="00A10E96" w:rsidRPr="00C32477" w:rsidRDefault="00A10E96" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BBA63F0" w14:textId="7A79FB51" w:rsidR="00F97131" w:rsidRPr="00861DC5" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="3327ECFD" w14:textId="67BB1B73" w:rsidR="00A10E96" w:rsidRPr="00C32477" w:rsidRDefault="00680E0A" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="27"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
-              <w:rPr>
-[...19 lines deleted...]
-          <w:p w14:paraId="4112605C" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:t>Photo finish camera calibration certificate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DBB6527" w14:textId="5013E3E0" w:rsidR="00A10E96" w:rsidRPr="00C32477" w:rsidRDefault="00A10E96" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...17 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="17B3A0F2" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00A10E96" w:rsidRPr="00C32477" w14:paraId="447371F8" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4114497D" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00F37ED0" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="3FF7C370" w14:textId="77777777" w:rsidR="00A10E96" w:rsidRPr="00C32477" w:rsidRDefault="00A10E96" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="42542557" w14:textId="538DCA7A" w:rsidR="00F97131" w:rsidRPr="00231219" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="1F11825F" w14:textId="311B5A15" w:rsidR="00A10E96" w:rsidRPr="00C32477" w:rsidRDefault="00D36558" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="27"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
-            </w:pPr>
-[...24 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Event Plan / Risk Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="51DD09AB" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+          <w:p w14:paraId="7DC33273" w14:textId="6113A83D" w:rsidR="00A10E96" w:rsidRPr="00C32477" w:rsidRDefault="00A10E96" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...19 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="3ADDC62E" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00A10E96" w:rsidRPr="00C32477" w14:paraId="5D4578DB" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="469CAF5B" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00F37ED0" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="1BE80B3E" w14:textId="77777777" w:rsidR="00A10E96" w:rsidRPr="00C32477" w:rsidRDefault="00A10E96" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04000D5B" w14:textId="7B25482B" w:rsidR="00F97131" w:rsidRPr="00274388" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="3003FC53" w14:textId="48F9FC38" w:rsidR="00A10E96" w:rsidRPr="00C32477" w:rsidRDefault="008D683F" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="27"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
             </w:pPr>
-            <w:r>
-[...32 lines deleted...]
-          <w:p w14:paraId="79C832F7" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:r w:rsidRPr="00C32477">
+              <w:t xml:space="preserve">Race </w:t>
+            </w:r>
+            <w:r w:rsidR="002018C8" w:rsidRPr="00C32477">
+              <w:t>Results</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23F3DBD6" w14:textId="77777777" w:rsidR="00A10E96" w:rsidRPr="00C32477" w:rsidRDefault="00A10E96" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...18 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="4E7BF074" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00A10E96" w:rsidRPr="00C32477" w14:paraId="370BFBDB" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="69089432" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00F37ED0" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="4D3A5AC6" w14:textId="77777777" w:rsidR="00A10E96" w:rsidRPr="00C32477" w:rsidRDefault="00A10E96" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="092A38EE" w14:textId="7950415F" w:rsidR="00F97131" w:rsidRPr="000C6E99" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="52B94960" w14:textId="4B8804E7" w:rsidR="00A10E96" w:rsidRPr="00C32477" w:rsidRDefault="00CE75CD" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="27"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
-            </w:pPr>
-[...12 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Event / Runners Instructions </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="28EB485D" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+          <w:p w14:paraId="2940D3D9" w14:textId="4A2A1582" w:rsidR="00A10E96" w:rsidRPr="00C32477" w:rsidRDefault="00A10E96" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...18 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30949" w:rsidRPr="00050EAD" w14:paraId="392EA556" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00870B77" w:rsidRPr="00C32477" w14:paraId="67CE7041" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3BCC4923" w14:textId="77777777" w:rsidR="00D30949" w:rsidRPr="00E20FAB" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+          <w:p w14:paraId="602869F8" w14:textId="77777777" w:rsidR="00870B77" w:rsidRPr="00C32477" w:rsidRDefault="00870B77">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="29"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:rPr>
-[...9 lines deleted...]
-            <w:tcW w:w="7809" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="271E9C35" w14:textId="0D49FFEC" w:rsidR="00D30949" w:rsidRPr="00746C22" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+          <w:p w14:paraId="09763E5E" w14:textId="4B57F935" w:rsidR="00870B77" w:rsidRPr="00C32477" w:rsidRDefault="00023917" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
-                <w:b/>
-[...59 lines deleted...]
-                <w:color w:val="0070C0"/>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Wh</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13C37" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">at minimum qualification level is </w:t>
+            </w:r>
+            <w:r w:rsidR="007008AE" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">required for refereeing </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>cross-country race</w:t>
+            </w:r>
+            <w:r w:rsidR="00534A26" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00311489">
-[...17 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> up to </w:t>
+            </w:r>
+            <w:r w:rsidR="00534A26" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>300 runners?</w:t>
+            </w:r>
+            <w:r w:rsidR="00B62DD9" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7CD1F503" w14:textId="50C3601A" w:rsidR="00D30949" w:rsidRPr="00746C22" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+          <w:p w14:paraId="18434583" w14:textId="03F65959" w:rsidR="00870B77" w:rsidRPr="00C32477" w:rsidRDefault="00B62DD9" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...8 lines deleted...]
-                <w:color w:val="0070C0"/>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Answer</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...31 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="39244855" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00023917" w:rsidRPr="00C32477" w14:paraId="2212B6D6" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4D899BB9" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00515F58" w:rsidRDefault="00F97131" w:rsidP="00F97131">
-            <w:pPr>
+          <w:p w14:paraId="37C93835" w14:textId="77777777" w:rsidR="00023917" w:rsidRPr="00C32477" w:rsidRDefault="00023917" w:rsidP="00023917">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:jc w:val="center"/>
-[...8 lines deleted...]
-            <w:tcW w:w="7809" w:type="dxa"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3327ECFD" w14:textId="67BB1B73" w:rsidR="00F97131" w:rsidRPr="00680E0A" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="3D7E154E" w14:textId="7292128E" w:rsidR="00023917" w:rsidRPr="00C32477" w:rsidRDefault="00534A26" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="51"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
-            </w:pPr>
-[...18 lines deleted...]
-          <w:p w14:paraId="2C85B47C" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Level 1 Endurance Official</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29043930" w14:textId="77777777" w:rsidR="00023917" w:rsidRPr="00C32477" w:rsidRDefault="00023917" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...18 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="447371F8" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00023917" w:rsidRPr="00C32477" w14:paraId="06316054" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3FF7C370" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00515F58" w:rsidRDefault="00F97131" w:rsidP="00F97131">
-            <w:pPr>
+          <w:p w14:paraId="0E35D953" w14:textId="77777777" w:rsidR="00023917" w:rsidRPr="00C32477" w:rsidRDefault="00023917" w:rsidP="00023917">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:jc w:val="center"/>
-[...8 lines deleted...]
-            <w:tcW w:w="7809" w:type="dxa"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1F11825F" w14:textId="485533F2" w:rsidR="00F97131" w:rsidRPr="00A10E96" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="42DEEC44" w14:textId="3C30E23E" w:rsidR="00023917" w:rsidRPr="00C32477" w:rsidRDefault="00534A26" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="51"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
-                <w:b/>
-[...18 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Level 2 Endurance Official</w:t>
+            </w:r>
+            <w:r w:rsidR="00B62DD9" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2567522F" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+          <w:p w14:paraId="7D1ABF7F" w14:textId="3294FE38" w:rsidR="00023917" w:rsidRPr="00C32477" w:rsidRDefault="00023917" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...18 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="5D4578DB" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00023917" w:rsidRPr="00C32477" w14:paraId="1C9D9450" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1BE80B3E" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00515F58" w:rsidRDefault="00F97131" w:rsidP="00F97131">
-            <w:pPr>
+          <w:p w14:paraId="00E1467D" w14:textId="77777777" w:rsidR="00023917" w:rsidRPr="00C32477" w:rsidRDefault="00023917" w:rsidP="00023917">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:jc w:val="center"/>
-[...8 lines deleted...]
-            <w:tcW w:w="7809" w:type="dxa"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3003FC53" w14:textId="48F9FC38" w:rsidR="00F97131" w:rsidRPr="002018C8" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="5D59CD4D" w14:textId="615C8CD0" w:rsidR="00023917" w:rsidRPr="00C32477" w:rsidRDefault="00534A26" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="51"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
-            </w:pPr>
-[...15 lines deleted...]
-          <w:p w14:paraId="0107870C" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Level 3 Endurance Official</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5925DD09" w14:textId="77777777" w:rsidR="00023917" w:rsidRPr="00C32477" w:rsidRDefault="00023917" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...18 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="370BFBDB" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00023917" w:rsidRPr="00C32477" w14:paraId="6845A1BE" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4D3A5AC6" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00515F58" w:rsidRDefault="00F97131" w:rsidP="00F97131">
-            <w:pPr>
+          <w:p w14:paraId="644F8612" w14:textId="77777777" w:rsidR="00023917" w:rsidRPr="00C32477" w:rsidRDefault="00023917" w:rsidP="00023917">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:jc w:val="center"/>
-[...8 lines deleted...]
-            <w:tcW w:w="7809" w:type="dxa"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="52B94960" w14:textId="2FFC651A" w:rsidR="00F97131" w:rsidRPr="00A10E96" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="59D7458B" w14:textId="41392067" w:rsidR="00023917" w:rsidRPr="00C32477" w:rsidRDefault="00534A26" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="51"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
-                <w:b/>
-[...18 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Level 4 Endurance Official</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="67A564DA" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+          <w:p w14:paraId="3293B9A4" w14:textId="77777777" w:rsidR="00023917" w:rsidRPr="00C32477" w:rsidRDefault="00023917" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...18 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30949" w:rsidRPr="00050EAD" w14:paraId="67CE7041" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00023917" w:rsidRPr="00C32477" w14:paraId="4B5BD992" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="602869F8" w14:textId="77777777" w:rsidR="00D30949" w:rsidRPr="00870B77" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+          <w:p w14:paraId="66DBE1D4" w14:textId="77777777" w:rsidR="00023917" w:rsidRPr="00C32477" w:rsidRDefault="00023917">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="09763E5E" w14:textId="4B57F935" w:rsidR="00D30949" w:rsidRPr="002C5713" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+          <w:p w14:paraId="1C7376C2" w14:textId="1CF4D96D" w:rsidR="00023917" w:rsidRPr="00C32477" w:rsidRDefault="00023917" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...25 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>What Race Day Resources does a Race Referee need? (2 marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="00F89A34" w14:textId="6A47F11A" w:rsidR="00D30949" w:rsidRPr="002C5713" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+          <w:p w14:paraId="149FA3CE" w14:textId="7845E88F" w:rsidR="00023917" w:rsidRPr="00C32477" w:rsidRDefault="00023917" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D22978">
-[...4 lines deleted...]
-                <w:color w:val="0070C0"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Answer</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...31 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="2212B6D6" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00870B77" w:rsidRPr="00C32477" w14:paraId="52FBC3A1" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="37C93835" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00870B77" w:rsidRDefault="00F97131" w:rsidP="00F97131">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="75B55A42" w14:textId="77777777" w:rsidR="00870B77" w:rsidRPr="00C32477" w:rsidRDefault="00870B77" w:rsidP="00870B77">
+            <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:rPr>
-[...7 lines deleted...]
-            <w:tcW w:w="7809" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D7E154E" w14:textId="7292128E" w:rsidR="00F97131" w:rsidRPr="00534A26" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="49547E5A" w14:textId="1AA6D53D" w:rsidR="00870B77" w:rsidRPr="00C32477" w:rsidRDefault="006C245C" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="51"/>
+                <w:numId w:val="28"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00534A26">
-[...23 lines deleted...]
-          <w:p w14:paraId="70B092B9" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Endurance Officials Licence </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49801D95" w14:textId="015B9CA4" w:rsidR="00870B77" w:rsidRPr="00C32477" w:rsidRDefault="00870B77" w:rsidP="00E43FD9">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
-              <w:jc w:val="center"/>
-[...22 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="06316054" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00870B77" w:rsidRPr="00C32477" w14:paraId="21A0A49B" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E35D953" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00870B77" w:rsidRDefault="00F97131" w:rsidP="00F97131">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="1F8CE3E9" w14:textId="77777777" w:rsidR="00870B77" w:rsidRPr="00C32477" w:rsidRDefault="00870B77" w:rsidP="00870B77">
+            <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:rPr>
-[...7 lines deleted...]
-            <w:tcW w:w="7809" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="42DEEC44" w14:textId="0DA5FE36" w:rsidR="00F97131" w:rsidRPr="00023917" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="7B10351D" w14:textId="31BAD47E" w:rsidR="00870B77" w:rsidRPr="00C32477" w:rsidRDefault="00DA7808" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="51"/>
+                <w:numId w:val="28"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-                <w:b/>
-[...36 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic </w:t>
+            </w:r>
+            <w:r w:rsidR="00352E74" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Start</w:t>
+            </w:r>
+            <w:r w:rsidR="00561695" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ing</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> System</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="126B3DE1" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+          <w:p w14:paraId="37D280B6" w14:textId="77777777" w:rsidR="00870B77" w:rsidRPr="00C32477" w:rsidRDefault="00870B77" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...19 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="1C9D9450" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00870B77" w:rsidRPr="00C32477" w14:paraId="40E6A198" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="00E1467D" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00870B77" w:rsidRDefault="00F97131" w:rsidP="00F97131">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="2AD783A9" w14:textId="77777777" w:rsidR="00870B77" w:rsidRPr="00C32477" w:rsidRDefault="00870B77" w:rsidP="00870B77">
+            <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:rPr>
-[...7 lines deleted...]
-            <w:tcW w:w="7809" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D59CD4D" w14:textId="615C8CD0" w:rsidR="00F97131" w:rsidRPr="00023917" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="28E2AA76" w14:textId="50A66613" w:rsidR="00870B77" w:rsidRPr="00C32477" w:rsidRDefault="007D1A7A" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="51"/>
+                <w:numId w:val="28"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-                <w:b/>
-[...39 lines deleted...]
-          <w:p w14:paraId="498DAD56" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rule Book </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AB22FF6" w14:textId="18E97E7E" w:rsidR="00870B77" w:rsidRPr="00C32477" w:rsidRDefault="00870B77" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...19 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="6845A1BE" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00870B77" w:rsidRPr="00C32477" w14:paraId="48B59CD8" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="644F8612" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00870B77" w:rsidRDefault="00F97131" w:rsidP="00F97131">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="6AD22B05" w14:textId="77777777" w:rsidR="00870B77" w:rsidRPr="00C32477" w:rsidRDefault="00870B77" w:rsidP="00870B77">
+            <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:rPr>
-[...7 lines deleted...]
-            <w:tcW w:w="7809" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="59D7458B" w14:textId="41392067" w:rsidR="00F97131" w:rsidRPr="00023917" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="1BC940C0" w14:textId="78B3F1B3" w:rsidR="00870B77" w:rsidRPr="00C32477" w:rsidRDefault="00701859" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="51"/>
+                <w:numId w:val="28"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-                <w:b/>
-[...36 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Video backup camera</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2982E373" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+          <w:p w14:paraId="12C5C8D0" w14:textId="77777777" w:rsidR="00870B77" w:rsidRPr="00C32477" w:rsidRDefault="00870B77" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...20 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30949" w:rsidRPr="00050EAD" w14:paraId="4B5BD992" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00AF1E84" w:rsidRPr="00C32477" w14:paraId="0FB0C8B5" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66DBE1D4" w14:textId="77777777" w:rsidR="00D30949" w:rsidRPr="00870B77" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+          <w:p w14:paraId="0446B4B2" w14:textId="77777777" w:rsidR="00AF1E84" w:rsidRPr="00C32477" w:rsidRDefault="00AF1E84">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="52"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:jc w:val="center"/>
-[...8 lines deleted...]
-            <w:tcW w:w="7809" w:type="dxa"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1C7376C2" w14:textId="1CF4D96D" w:rsidR="00D30949" w:rsidRPr="002C5713" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+          <w:p w14:paraId="278EC471" w14:textId="0A8D582E" w:rsidR="00AF1E84" w:rsidRPr="00C32477" w:rsidRDefault="00AF1E84" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-[...30 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>What are the prime responsibilities of the Race Referee?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00A64F8A" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="79500669" w14:textId="58AFC07A" w:rsidR="00D30949" w:rsidRPr="002C5713" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+          <w:p w14:paraId="2B12EA3C" w14:textId="77777777" w:rsidR="00AF1E84" w:rsidRPr="00C32477" w:rsidRDefault="00AF1E84" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D22978">
-[...40 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="52FBC3A1" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00A11916" w:rsidRPr="00C32477" w14:paraId="1ADBEAA2" w14:textId="72468E06" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="75B55A42" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00515F58" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="4A900760" w14:textId="77777777" w:rsidR="00A11916" w:rsidRPr="00C32477" w:rsidRDefault="00A11916" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49547E5A" w14:textId="16281827" w:rsidR="00F97131" w:rsidRPr="00CE75CD" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="1277D966" w14:textId="157E6256" w:rsidR="00A11916" w:rsidRPr="00C32477" w:rsidRDefault="00B64198" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="28"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C245C">
-[...23 lines deleted...]
-          <w:p w14:paraId="2DDDCEF2" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidR="00C07C10" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>egister competitors on the day</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17C37FC2" w14:textId="77777777" w:rsidR="00A11916" w:rsidRPr="00C32477" w:rsidRDefault="00A11916" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...18 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="21A0A49B" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00A11916" w:rsidRPr="00C32477" w14:paraId="7C1F872F" w14:textId="6CA9A6D2" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F8CE3E9" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00515F58" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="01C514C2" w14:textId="77777777" w:rsidR="00A11916" w:rsidRPr="00C32477" w:rsidRDefault="00A11916" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7B10351D" w14:textId="31BAD47E" w:rsidR="00F97131" w:rsidRPr="00CE75CD" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="00BA0A08" w14:textId="0D4F375E" w:rsidR="00A11916" w:rsidRPr="00C32477" w:rsidRDefault="00B64198" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="28"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidR="00B31282" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">versee fair and safe competition </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="5068B743" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="4371C36B" w14:textId="7426A872" w:rsidR="00A11916" w:rsidRPr="00C32477" w:rsidRDefault="00A11916" w:rsidP="00CB488F">
+            <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...20 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="40E6A198" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00A11916" w:rsidRPr="00C32477" w14:paraId="033C5F6A" w14:textId="27B046ED" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2AD783A9" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00515F58" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="755AEC67" w14:textId="77777777" w:rsidR="00A11916" w:rsidRPr="00C32477" w:rsidRDefault="00A11916" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28E2AA76" w14:textId="74190029" w:rsidR="00F97131" w:rsidRPr="007D1A7A" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="3C2C1C09" w14:textId="18F86DEF" w:rsidR="00A11916" w:rsidRPr="00C32477" w:rsidRDefault="00B64198" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="28"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...20 lines deleted...]
-          <w:p w14:paraId="02CEF2A3" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidR="004E6B77" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>anag</w:t>
+            </w:r>
+            <w:r w:rsidR="00697708" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="004E6B77" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> course setup</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="309DB981" w14:textId="77777777" w:rsidR="00A11916" w:rsidRPr="00C32477" w:rsidRDefault="00A11916" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...18 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="48B59CD8" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00A11916" w:rsidRPr="00C32477" w14:paraId="2274B0E7" w14:textId="7781C815" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6AD22B05" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00515F58" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="2D573487" w14:textId="77777777" w:rsidR="00A11916" w:rsidRPr="00C32477" w:rsidRDefault="00A11916" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1BC940C0" w14:textId="78B3F1B3" w:rsidR="00F97131" w:rsidRPr="00CE75CD" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="0586E10F" w14:textId="330BB916" w:rsidR="00A11916" w:rsidRPr="00C32477" w:rsidRDefault="00B64198" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="28"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...22 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidR="00E57AE1" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>esolve any issues or disputes</w:t>
+            </w:r>
+            <w:r w:rsidR="0038480A" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0967C5A4" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+          <w:p w14:paraId="48E5BE52" w14:textId="545FA415" w:rsidR="00A11916" w:rsidRPr="00C32477" w:rsidRDefault="00A11916" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="856" w:type="dxa"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A64F8A" w:rsidRPr="00C32477" w14:paraId="3F180198" w14:textId="77777777" w:rsidTr="00B837CB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="210FA3EB" w14:textId="77777777" w:rsidR="00A64F8A" w:rsidRPr="00C32477" w:rsidRDefault="00A64F8A" w:rsidP="00870B77">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="701029F0" w14:textId="56D33ED9" w:rsidR="00A64F8A" w:rsidRPr="00C32477" w:rsidRDefault="008A4C51" w:rsidP="00CB488F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Comple Event Risk Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          </w:tcPr>
+          <w:p w14:paraId="3725C58A" w14:textId="77777777" w:rsidR="00A64F8A" w:rsidRPr="00C32477" w:rsidRDefault="00A64F8A" w:rsidP="00CB488F">
+            <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Segoe UI Symbol"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30949" w:rsidRPr="00050EAD" w14:paraId="0FB0C8B5" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00A64F8A" w:rsidRPr="00C32477" w14:paraId="34A665DB" w14:textId="77777777" w:rsidTr="00B837CB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1702027B" w14:textId="77777777" w:rsidR="00A64F8A" w:rsidRPr="00C32477" w:rsidRDefault="00A64F8A" w:rsidP="00870B77">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4325EF7E" w14:textId="1AFCD380" w:rsidR="00A64F8A" w:rsidRPr="00C32477" w:rsidRDefault="005A10CC" w:rsidP="00CB488F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Book event </w:t>
+            </w:r>
+            <w:r w:rsidR="00E43FD9" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Portaloo’s</w:t>
+            </w:r>
+            <w:r w:rsidR="00A35940" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / toilets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="21618134" w14:textId="77777777" w:rsidR="00A64F8A" w:rsidRPr="00C32477" w:rsidRDefault="00A64F8A" w:rsidP="00CB488F">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A64F8A" w:rsidRPr="00C32477" w14:paraId="15A05FF9" w14:textId="77777777" w:rsidTr="00B837CB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6E9E64B6" w14:textId="77777777" w:rsidR="00A64F8A" w:rsidRPr="00C32477" w:rsidRDefault="00A64F8A" w:rsidP="00870B77">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D8A985F" w14:textId="704AA67F" w:rsidR="00A64F8A" w:rsidRPr="00C32477" w:rsidRDefault="00CB5586" w:rsidP="00CB488F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confirm results prior to their publication </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="590450E6" w14:textId="7AE23D89" w:rsidR="00A64F8A" w:rsidRPr="00C32477" w:rsidRDefault="00A64F8A" w:rsidP="00CB488F">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A64F8A" w:rsidRPr="00C32477" w14:paraId="28A37925" w14:textId="77777777" w:rsidTr="00B837CB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="448E93D2" w14:textId="77777777" w:rsidR="00A64F8A" w:rsidRPr="00C32477" w:rsidRDefault="00A64F8A" w:rsidP="00870B77">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CC9BA41" w14:textId="12C1FC54" w:rsidR="00A64F8A" w:rsidRPr="00C32477" w:rsidRDefault="002E3562" w:rsidP="00CB488F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Attend Local Authority Safety Ad</w:t>
+            </w:r>
+            <w:r w:rsidR="006E4D3A" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>visory Group meeting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="51FB16B8" w14:textId="77777777" w:rsidR="00A64F8A" w:rsidRPr="00C32477" w:rsidRDefault="00A64F8A" w:rsidP="00CB488F">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A11916" w:rsidRPr="00C32477" w14:paraId="0C0DDC4F" w14:textId="1413A83D" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0446B4B2" w14:textId="77777777" w:rsidR="00D30949" w:rsidRPr="00E20FAB" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+          <w:p w14:paraId="437AC5E3" w14:textId="77777777" w:rsidR="00A11916" w:rsidRPr="00C32477" w:rsidRDefault="00A11916">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="52"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="278EC471" w14:textId="0A8D582E" w:rsidR="00D30949" w:rsidRPr="00746C22" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+          <w:p w14:paraId="58067D9D" w14:textId="48108538" w:rsidR="00A11916" w:rsidRPr="00C32477" w:rsidRDefault="00E33FC9" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
-                <w:b/>
-[...46 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Who</w:t>
+            </w:r>
+            <w:r w:rsidR="0069364F" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0045165B" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">should </w:t>
+            </w:r>
+            <w:r w:rsidR="0069364F" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidR="0069364F" w:rsidRPr="00C32477">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0069364F" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Race Referee liaise with before an Event? </w:t>
+            </w:r>
+            <w:r w:rsidR="00A11916" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="087DC675" w14:textId="0BF1C01D" w:rsidR="00D30949" w:rsidRPr="00746C22" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+          <w:p w14:paraId="5129D751" w14:textId="7AA8CFE3" w:rsidR="00A11916" w:rsidRPr="00C32477" w:rsidRDefault="00A11916" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...8 lines deleted...]
-                <w:color w:val="0070C0"/>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Answer</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...31 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="1ADBEAA2" w14:textId="72468E06" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00A11916" w:rsidRPr="00C32477" w14:paraId="671E3EDB" w14:textId="656B0CB1" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4A900760" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="0AC9883C" w14:textId="77777777" w:rsidR="00A11916" w:rsidRPr="00C32477" w:rsidRDefault="00A11916" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1277D966" w14:textId="157E6256" w:rsidR="00F97131" w:rsidRPr="00D71162" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="707C2ED9" w14:textId="32EAB654" w:rsidR="00A11916" w:rsidRPr="00C32477" w:rsidRDefault="00437A35" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-          <w:p w14:paraId="5504A1D8" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Local bus companies</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56D2C6B4" w14:textId="77777777" w:rsidR="00A11916" w:rsidRPr="00C32477" w:rsidRDefault="00A11916" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="7C1F872F" w14:textId="6CA9A6D2" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00A11916" w:rsidRPr="00C32477" w14:paraId="110F38E7" w14:textId="392631B8" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="01C514C2" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="0E5E3380" w14:textId="77777777" w:rsidR="00A11916" w:rsidRPr="00C32477" w:rsidRDefault="00A11916" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="00BA0A08" w14:textId="4639112B" w:rsidR="00F97131" w:rsidRPr="00B31282" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="4EEA641B" w14:textId="2DCF0FAA" w:rsidR="00A11916" w:rsidRPr="00C32477" w:rsidRDefault="0077407A" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...20 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Local Authority</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2BC6A5DF" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+          <w:p w14:paraId="094E2E5F" w14:textId="77777777" w:rsidR="00A11916" w:rsidRPr="00C32477" w:rsidRDefault="00A11916" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...19 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="033C5F6A" w14:textId="27B046ED" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00A11916" w:rsidRPr="00C32477" w14:paraId="787D9BFE" w14:textId="78269407" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="755AEC67" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="2E0CA439" w14:textId="77777777" w:rsidR="00A11916" w:rsidRPr="00C32477" w:rsidRDefault="00A11916" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C2C1C09" w14:textId="18F86DEF" w:rsidR="00F97131" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="3604FD7E" w14:textId="0A19100F" w:rsidR="00A11916" w:rsidRPr="00C32477" w:rsidRDefault="00A702F7" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-                <w:kern w:val="3"/>
-[...42 lines deleted...]
-          <w:p w14:paraId="68DF05EC" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Event Organiser </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B09D29D" w14:textId="7E89BFA0" w:rsidR="00A11916" w:rsidRPr="00C32477" w:rsidRDefault="00A11916" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-                <w:kern w:val="3"/>
-[...21 lines deleted...]
-                <w:kern w:val="3"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="2274B0E7" w14:textId="7781C815" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00A11916" w:rsidRPr="00C32477" w14:paraId="675DF338" w14:textId="258F3443" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2D573487" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="05D65B95" w14:textId="77777777" w:rsidR="00A11916" w:rsidRPr="00C32477" w:rsidRDefault="00A11916" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0586E10F" w14:textId="0B311592" w:rsidR="00F97131" w:rsidRPr="0038480A" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="0B8423CC" w14:textId="462CB504" w:rsidR="00A11916" w:rsidRPr="00C32477" w:rsidRDefault="00C80A5D" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-                <w:kern w:val="3"/>
-[...25 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Catering Contractors</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="60EF647F" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+          <w:p w14:paraId="01D4C0D7" w14:textId="77777777" w:rsidR="00A11916" w:rsidRPr="00C32477" w:rsidRDefault="00A11916" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-                <w:kern w:val="3"/>
-[...21 lines deleted...]
-                <w:kern w:val="3"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="3F180198" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="0071558F" w:rsidRPr="00C32477" w14:paraId="63B7312F" w14:textId="418C3348" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="210FA3EB" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
-[...20 lines deleted...]
-          <w:p w14:paraId="701029F0" w14:textId="56D33ED9" w:rsidR="00F97131" w:rsidRPr="00E57AE1" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="1A488855" w14:textId="77777777" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="0071558F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA2E850" w14:textId="6633DAC1" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="0069364F" w:rsidP="00CB488F">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Who </w:t>
+            </w:r>
+            <w:r w:rsidR="0045165B" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>should</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Race Referee </w:t>
+            </w:r>
+            <w:r w:rsidR="00596205" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>meet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with</w:t>
+            </w:r>
+            <w:r w:rsidR="00973C0B" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE3BDC" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prior to race starting</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidR="0071558F" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00797378" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="0071558F" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A981BB6" w14:textId="22AD2380" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="0071558F" w:rsidP="00CB488F">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0071558F" w:rsidRPr="00C32477" w14:paraId="384D297A" w14:textId="764F0E95" w:rsidTr="00B837CB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05E6B61D" w14:textId="77777777" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="0071558F" w:rsidP="00870B77">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EE5286F" w14:textId="3E9448F6" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="009E3A49" w:rsidP="00CB488F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-                <w:kern w:val="3"/>
-[...21 lines deleted...]
-          <w:p w14:paraId="1913F7CC" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Wind Gauge Operator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51EF4F95" w14:textId="77777777" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="0071558F" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-                <w:kern w:val="3"/>
-[...20 lines deleted...]
-                <w:rFonts w:cs="Segoe UI Symbol"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="34A665DB" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="0071558F" w:rsidRPr="00C32477" w14:paraId="5A478F4A" w14:textId="19CC9F52" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1702027B" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="033D109B" w14:textId="77777777" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="0071558F" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="4325EF7E" w14:textId="53B4378A" w:rsidR="00F97131" w:rsidRPr="00E57AE1" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="58B2B145" w14:textId="00A05EEC" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="003C53AF" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-                <w:kern w:val="3"/>
-[...18 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chief Officials </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7298C0A4" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+          <w:p w14:paraId="5A08C835" w14:textId="05895577" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="0071558F" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-                <w:kern w:val="3"/>
-[...21 lines deleted...]
-                <w:rFonts w:cs="Segoe UI Symbol"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="15A05FF9" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="0071558F" w:rsidRPr="00C32477" w14:paraId="55C19C9B" w14:textId="142813F4" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E9E64B6" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="0650F7F5" w14:textId="77777777" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="0071558F" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D8A985F" w14:textId="6B46DE36" w:rsidR="00F97131" w:rsidRPr="00E57AE1" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="6B451EF5" w14:textId="450DE0A3" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="009E3A49" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-                <w:kern w:val="3"/>
-[...21 lines deleted...]
-          <w:p w14:paraId="04CF78B2" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:t>Results Recorders</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60923B86" w14:textId="77777777" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="0071558F" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-                <w:kern w:val="3"/>
-[...19 lines deleted...]
-                <w:rFonts w:cs="Segoe UI Symbol"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="28A37925" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="0071558F" w:rsidRPr="00C32477" w14:paraId="28599E0E" w14:textId="762DEDBA" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="448E93D2" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="7FA1CD08" w14:textId="77777777" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="0071558F" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2CC9BA41" w14:textId="12C1FC54" w:rsidR="00F97131" w:rsidRPr="00E57AE1" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="7D43AD3B" w14:textId="30F46A50" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="000E1A05" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-                <w:kern w:val="3"/>
-[...18 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Car park stewards</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="53A71C07" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+          <w:p w14:paraId="5B05F34D" w14:textId="29917624" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="0071558F" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-                <w:kern w:val="3"/>
-[...21 lines deleted...]
-                <w:rFonts w:cs="Segoe UI Symbol"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30949" w:rsidRPr="00050EAD" w14:paraId="0C0DDC4F" w14:textId="1413A83D" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00382D22" w:rsidRPr="00C32477" w14:paraId="436AA38C" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="437AC5E3" w14:textId="77777777" w:rsidR="00D30949" w:rsidRPr="00E20FAB" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+          <w:p w14:paraId="6A1A6B60" w14:textId="77777777" w:rsidR="00382D22" w:rsidRPr="00C32477" w:rsidRDefault="00382D22">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="52"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="58067D9D" w14:textId="48108538" w:rsidR="00D30949" w:rsidRPr="00520807" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+          <w:p w14:paraId="129624A2" w14:textId="7516597F" w:rsidR="00382D22" w:rsidRPr="00C32477" w:rsidRDefault="00382D22" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0069364F">
-[...92 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">How might the Race Referee </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>versee fair competition? (2 marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="251FF2CF" w14:textId="6E4ADA91" w:rsidR="00D30949" w:rsidRPr="00520807" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+          <w:p w14:paraId="25081DC4" w14:textId="7574607C" w:rsidR="00382D22" w:rsidRPr="00C32477" w:rsidRDefault="00382D22" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
-              <w:jc w:val="center"/>
-[...11 lines deleted...]
-                <w:color w:val="0070C0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Answer</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...30 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="671E3EDB" w14:textId="656B0CB1" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="0071558F" w:rsidRPr="00C32477" w14:paraId="54808667" w14:textId="2448CD59" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0AC9883C" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="6FEA994E" w14:textId="77777777" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="0071558F" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:jc w:val="center"/>
-[...8 lines deleted...]
-            <w:tcW w:w="7809" w:type="dxa"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="707C2ED9" w14:textId="32EAB654" w:rsidR="00F97131" w:rsidRPr="00851131" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="16083907" w14:textId="2366290D" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="00DC5007" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-          <w:p w14:paraId="04352767" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Explain to Chief Officials what is expected from them and their staff </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17FA9F5C" w14:textId="21419CBC" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="0071558F" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="110F38E7" w14:textId="392631B8" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="0071558F" w:rsidRPr="00C32477" w14:paraId="08E7B251" w14:textId="7E620BEB" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E5E3380" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="537DD5AA" w14:textId="77777777" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="0071558F" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:jc w:val="center"/>
-[...8 lines deleted...]
-            <w:tcW w:w="7809" w:type="dxa"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="4EEA641B" w14:textId="2DCF0FAA" w:rsidR="00F97131" w:rsidRPr="0077407A" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="1D7ABE6A" w14:textId="45C95DD6" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="00756E4B" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077407A">
-[...14 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Ensure</w:t>
+            </w:r>
+            <w:r w:rsidR="009B5C6C" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> individual</w:t>
+            </w:r>
+            <w:r w:rsidR="00A722FE" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> competitors</w:t>
+            </w:r>
+            <w:r w:rsidR="00484A51" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are aware of the race rules</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="4BCBB1C0" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+          <w:p w14:paraId="1270432A" w14:textId="77777777" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="0071558F" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...20 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="787D9BFE" w14:textId="78269407" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="0071558F" w:rsidRPr="00C32477" w14:paraId="2C1983F3" w14:textId="6E11B33C" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2E0CA439" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="3BB07DAE" w14:textId="77777777" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="0071558F" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:jc w:val="center"/>
-[...8 lines deleted...]
-            <w:tcW w:w="7809" w:type="dxa"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="3604FD7E" w14:textId="4C6720AE" w:rsidR="00F97131" w:rsidRPr="00A702F7" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CD25526" w14:textId="4D051A1E" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="004F1F81" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A702F7">
-[...17 lines deleted...]
-          <w:p w14:paraId="54540A66" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Issue formal time penalties to athletes who jump the gun at the start</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3815F6C3" w14:textId="77777777" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="0071558F" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...18 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="675DF338" w14:textId="258F3443" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="0071558F" w:rsidRPr="00C32477" w14:paraId="1DC2F1C2" w14:textId="7387C5F2" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="05D65B95" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="2ABEC4A3" w14:textId="77777777" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="0071558F" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:jc w:val="center"/>
-[...8 lines deleted...]
-            <w:tcW w:w="7809" w:type="dxa"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0B8423CC" w14:textId="462CB504" w:rsidR="00F97131" w:rsidRPr="00C80A5D" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="738A5A9B" w14:textId="7E32857A" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="00972018" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C80A5D">
-[...14 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Resolve any protests or disputes</w:t>
+            </w:r>
+            <w:r w:rsidR="00B6519F" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6D199D56" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+          <w:p w14:paraId="3AC1D258" w14:textId="6D26A270" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="0071558F" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...20 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30949" w:rsidRPr="00050EAD" w14:paraId="63B7312F" w14:textId="418C3348" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="0071558F" w:rsidRPr="00C32477" w14:paraId="12EDF6C8" w14:textId="03A5B5AF" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1A488855" w14:textId="77777777" w:rsidR="00D30949" w:rsidRPr="00E20FAB" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+          <w:p w14:paraId="0981DD9D" w14:textId="77777777" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="0071558F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="52"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6BA2E850" w14:textId="6633DAC1" w:rsidR="00D30949" w:rsidRPr="00520807" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+          <w:p w14:paraId="561F8995" w14:textId="59E5F3DD" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="00CE6B61" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0069364F">
-[...80 lines deleted...]
-                <w:kern w:val="3"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">How might the Race Referee </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">versee safe competition? </w:t>
+            </w:r>
+            <w:r w:rsidR="0071558F" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:r w:rsidR="004F55F2" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="0071558F" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark</w:t>
+            </w:r>
+            <w:r w:rsidR="0031247F" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="0071558F" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4397FE0D" w14:textId="1E58BE66" w:rsidR="00D30949" w:rsidRPr="00520807" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+          <w:p w14:paraId="0737A2BD" w14:textId="2C7B7A64" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="001E0189" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D22978">
-[...4 lines deleted...]
-                <w:color w:val="0070C0"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Answer</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...30 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="384D297A" w14:textId="764F0E95" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00DB27E9" w:rsidRPr="00C32477" w14:paraId="457B46F1" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="05E6B61D" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="79410831" w14:textId="77777777" w:rsidR="00DB27E9" w:rsidRPr="00C32477" w:rsidRDefault="00DB27E9" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7EE5286F" w14:textId="3E9448F6" w:rsidR="00F97131" w:rsidRPr="00952A06" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="4EE43609" w14:textId="7337995F" w:rsidR="00DB27E9" w:rsidRPr="00C32477" w:rsidRDefault="00DC5007" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="24"/>
               </w:numPr>
-              <w:ind w:left="470" w:right="113" w:hanging="357"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="3AE56371" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+              <w:ind w:left="527" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oversee the race start </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23F9E963" w14:textId="25441140" w:rsidR="00DB27E9" w:rsidRPr="00C32477" w:rsidRDefault="00DB27E9" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...19 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="5A478F4A" w14:textId="19CC9F52" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00DB27E9" w:rsidRPr="00C32477" w14:paraId="42E89D67" w14:textId="77777777" w:rsidTr="00121B64">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="033D109B" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="7FA7C99C" w14:textId="77777777" w:rsidR="00DB27E9" w:rsidRPr="00C32477" w:rsidRDefault="00DB27E9" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="58B2B145" w14:textId="0E809244" w:rsidR="00F97131" w:rsidRPr="003C53AF" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="62EE6606" w14:textId="6E85E69D" w:rsidR="00DB27E9" w:rsidRPr="00C32477" w:rsidRDefault="002F509A" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="24"/>
               </w:numPr>
-              <w:ind w:left="470" w:right="113" w:hanging="357"/>
-[...19 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:ind w:left="527" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Arranging medical cover</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="5511A2FE" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+          <w:p w14:paraId="6ECCD3DC" w14:textId="77777777" w:rsidR="00DB27E9" w:rsidRPr="00C32477" w:rsidRDefault="00DB27E9" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...19 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="55C19C9B" w14:textId="142813F4" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00DB27E9" w:rsidRPr="00C32477" w14:paraId="1EF9408A" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0650F7F5" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="33D67E14" w14:textId="77777777" w:rsidR="00DB27E9" w:rsidRPr="00C32477" w:rsidRDefault="00DB27E9" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B451EF5" w14:textId="450DE0A3" w:rsidR="00F97131" w:rsidRPr="00553640" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="46AF9690" w14:textId="3703BBB0" w:rsidR="00DB27E9" w:rsidRPr="00C32477" w:rsidRDefault="00712D06" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="24"/>
               </w:numPr>
-              <w:ind w:left="470" w:right="113" w:hanging="357"/>
-[...21 lines deleted...]
-          <w:p w14:paraId="33289F57" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+              <w:ind w:left="527" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Check Start and Finish areas are safe </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="592FEF39" w14:textId="3F569493" w:rsidR="00DB27E9" w:rsidRPr="00C32477" w:rsidRDefault="00DB27E9" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...19 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="28599E0E" w14:textId="762DEDBA" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00DB27E9" w:rsidRPr="00C32477" w14:paraId="2208F047" w14:textId="77777777" w:rsidTr="00121B64">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7FA1CD08" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="5B2DB803" w14:textId="77777777" w:rsidR="00DB27E9" w:rsidRPr="00C32477" w:rsidRDefault="00DB27E9" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:jc w:val="center"/>
-[...8 lines deleted...]
-            <w:tcW w:w="7809" w:type="dxa"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7D43AD3B" w14:textId="30F46A50" w:rsidR="00F97131" w:rsidRPr="008E217C" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="03F928AE" w14:textId="06E5301B" w:rsidR="00DB27E9" w:rsidRPr="00C32477" w:rsidRDefault="0063007B" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="24"/>
               </w:numPr>
-              <w:ind w:left="470" w:right="113" w:hanging="357"/>
-[...19 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:ind w:left="527" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:t>Manage road closures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2B6C9164" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+          <w:p w14:paraId="089A49AC" w14:textId="77777777" w:rsidR="00DB27E9" w:rsidRPr="00C32477" w:rsidRDefault="00DB27E9" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...20 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30949" w:rsidRPr="00050EAD" w14:paraId="436AA38C" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="005B14FB" w:rsidRPr="00C32477" w14:paraId="5879AB33" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6A1A6B60" w14:textId="77777777" w:rsidR="00D30949" w:rsidRPr="00E20FAB" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+          <w:p w14:paraId="77166ABB" w14:textId="77777777" w:rsidR="005B14FB" w:rsidRPr="00C32477" w:rsidRDefault="005B14FB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="52"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="129624A2" w14:textId="7516597F" w:rsidR="00D30949" w:rsidRPr="00CE6B61" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+          <w:p w14:paraId="32097E79" w14:textId="4EFC4C57" w:rsidR="005B14FB" w:rsidRPr="00C32477" w:rsidRDefault="001A30DA" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE6B61">
-[...76 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>How</w:t>
+            </w:r>
+            <w:r w:rsidR="00126985" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> might the Race Referee</w:t>
+            </w:r>
+            <w:r w:rsidR="009561C0" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ensure safety on the course?</w:t>
+            </w:r>
+            <w:r w:rsidR="00126985" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005B14FB" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="15A57C16" w14:textId="03E926D7" w:rsidR="00D30949" w:rsidRPr="00CE6B61" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+          <w:p w14:paraId="3145A939" w14:textId="1E9F3EB2" w:rsidR="005B14FB" w:rsidRPr="00C32477" w:rsidRDefault="005B14FB" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D22978">
-[...4 lines deleted...]
-                <w:color w:val="0070C0"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Answer</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...31 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="54808667" w14:textId="2448CD59" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="0071558F" w:rsidRPr="00C32477" w14:paraId="3114D4D7" w14:textId="44F8F57F" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6FEA994E" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00311489" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="6CFAC576" w14:textId="77777777" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="0071558F" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:rPr>
-[...9 lines deleted...]
-            <w:tcW w:w="7809" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16083907" w14:textId="5628095A" w:rsidR="00F97131" w:rsidRPr="00780099" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+          <w:p w14:paraId="6B76367A" w14:textId="0DC8631F" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="00E924D0" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-          <w:p w14:paraId="0382E032" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Directing or stopping traffic on public roads</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DEEE573" w14:textId="77777777" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="0071558F" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...18 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="08E7B251" w14:textId="7E620BEB" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="0071558F" w:rsidRPr="00C32477" w14:paraId="4C0CE641" w14:textId="38D11FFC" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="537DD5AA" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00311489" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="073612F3" w14:textId="77777777" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="0071558F" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:rPr>
-[...9 lines deleted...]
-            <w:tcW w:w="7809" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1D7ABE6A" w14:textId="45C95DD6" w:rsidR="00F97131" w:rsidRPr="00016D08" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="4081BBC2" w14:textId="778E9A73" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="000B30D4" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00594CCF" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ompleting a c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ourse Inspection </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="14E2DCCF" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+          <w:p w14:paraId="49C4EAA7" w14:textId="55D02649" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="0071558F" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...20 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="2C1983F3" w14:textId="6E11B33C" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="0071558F" w:rsidRPr="00C32477" w14:paraId="5C7BC787" w14:textId="16330B33" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3BB07DAE" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00311489" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="7CEE4937" w14:textId="77777777" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="0071558F" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:rPr>
-[...9 lines deleted...]
-            <w:tcW w:w="7809" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7CD25526" w14:textId="4D051A1E" w:rsidR="00F97131" w:rsidRPr="004F1F81" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          </w:tcPr>
+          <w:p w14:paraId="0273D2A3" w14:textId="385FC7A9" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="00B125DD" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F1F81">
-[...18 lines deleted...]
-          <w:p w14:paraId="5532F41A" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Administering first aid to injured athletes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F4172CD" w14:textId="77777777" w:rsidR="0071558F" w:rsidRPr="00C32477" w:rsidRDefault="0071558F" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...20 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="1DC2F1C2" w14:textId="7387C5F2" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="001E0189" w:rsidRPr="00C32477" w14:paraId="74D2FF5E" w14:textId="5056F34E" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2ABEC4A3" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00311489" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="7CA8FADC" w14:textId="77777777" w:rsidR="001E0189" w:rsidRPr="00C32477" w:rsidRDefault="001E0189" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:rPr>
-[...9 lines deleted...]
-            <w:tcW w:w="7809" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="738A5A9B" w14:textId="101A25C7" w:rsidR="00F97131" w:rsidRPr="00416139" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="79ACCA1F" w14:textId="720E401A" w:rsidR="001E0189" w:rsidRPr="00C32477" w:rsidRDefault="00653AC0" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Setting out course signage and barriers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1FD8D8BF" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+          <w:p w14:paraId="32C0CE67" w14:textId="77777777" w:rsidR="001E0189" w:rsidRPr="00C32477" w:rsidRDefault="001E0189" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30949" w:rsidRPr="00050EAD" w14:paraId="12EDF6C8" w14:textId="03A5B5AF" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="001E0189" w:rsidRPr="00C32477" w14:paraId="414DCCCA" w14:textId="75770BCA" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0981DD9D" w14:textId="77777777" w:rsidR="00D30949" w:rsidRPr="00E20FAB" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+          <w:p w14:paraId="5D9BBFF1" w14:textId="77777777" w:rsidR="001E0189" w:rsidRPr="00C32477" w:rsidRDefault="001E0189">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="52"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="561F8995" w14:textId="59E5F3DD" w:rsidR="00D30949" w:rsidRPr="00520807" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+          <w:p w14:paraId="3B1F7810" w14:textId="417585DD" w:rsidR="001E0189" w:rsidRPr="00C32477" w:rsidRDefault="00CA3854" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE6B61">
-[...61 lines deleted...]
-                <w:color w:val="0070C0"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Who might </w:t>
+            </w:r>
+            <w:r w:rsidR="00A50C41" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">accompany </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>the Race Referee</w:t>
+            </w:r>
+            <w:r w:rsidR="00A50C41" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on a cross-country course walk</w:t>
+            </w:r>
+            <w:r w:rsidR="00C1244C" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:r w:rsidR="001E0189" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7EA2CD29" w14:textId="39FF9860" w:rsidR="00D30949" w:rsidRPr="00520807" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+          <w:p w14:paraId="730C31B3" w14:textId="343FB09A" w:rsidR="001E0189" w:rsidRPr="00C32477" w:rsidRDefault="001E0189" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D22978">
-[...4 lines deleted...]
-                <w:color w:val="0070C0"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Answer</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...30 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="457B46F1" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="001E0189" w:rsidRPr="00C32477" w14:paraId="21987C77" w14:textId="1A4E9890" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="79410831" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DB27E9" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="60B62617" w14:textId="77777777" w:rsidR="001E0189" w:rsidRPr="00C32477" w:rsidRDefault="001E0189" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4EE43609" w14:textId="56DE3BAF" w:rsidR="00F97131" w:rsidRPr="00FB22AD" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="46E02FD9" w14:textId="61E7CB81" w:rsidR="001E0189" w:rsidRPr="00C32477" w:rsidRDefault="00912A6B" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:ind w:left="527" w:right="113" w:hanging="357"/>
-[...34 lines deleted...]
-          <w:p w14:paraId="412BC127" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Local Authority Park Ranger</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="543F906C" w14:textId="77777777" w:rsidR="001E0189" w:rsidRPr="00C32477" w:rsidRDefault="001E0189" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...18 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="42E89D67" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="001E0189" w:rsidRPr="00C32477" w14:paraId="32A6F13C" w14:textId="6F126BD4" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7FA7C99C" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DB27E9" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="71EB9288" w14:textId="77777777" w:rsidR="001E0189" w:rsidRPr="00C32477" w:rsidRDefault="001E0189" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="62EE6606" w14:textId="6E85E69D" w:rsidR="00F97131" w:rsidRPr="002F509A" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="7561592C" w14:textId="725E36CF" w:rsidR="001E0189" w:rsidRPr="00C32477" w:rsidRDefault="002C66B7" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:ind w:left="527" w:right="113" w:hanging="357"/>
-[...19 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Finish Director</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2C09AA24" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+          <w:p w14:paraId="30BFA4F8" w14:textId="77777777" w:rsidR="001E0189" w:rsidRPr="00C32477" w:rsidRDefault="001E0189" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...20 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="1EF9408A" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="001E0189" w:rsidRPr="00C32477" w14:paraId="0AE7D5C4" w14:textId="701E6C41" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="33D67E14" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DB27E9" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="1BACB261" w14:textId="77777777" w:rsidR="001E0189" w:rsidRPr="00C32477" w:rsidRDefault="001E0189" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46AF9690" w14:textId="12DB52A1" w:rsidR="00F97131" w:rsidRPr="00712D06" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="4B440104" w14:textId="376E2837" w:rsidR="001E0189" w:rsidRPr="00C32477" w:rsidRDefault="00B06F5E" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:ind w:left="527" w:right="113" w:hanging="357"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00712D06">
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Check Start and Finish areas are safe</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="1BCD1A67" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+              <w:t>Clerk of Course</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A2BFEAF" w14:textId="2D59A46C" w:rsidR="001E0189" w:rsidRPr="00C32477" w:rsidRDefault="001E0189" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...18 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="2208F047" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="001E0189" w:rsidRPr="00C32477" w14:paraId="4A02C404" w14:textId="3D29FFC5" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5B2DB803" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DB27E9" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="7B007579" w14:textId="77777777" w:rsidR="001E0189" w:rsidRPr="00C32477" w:rsidRDefault="001E0189" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:jc w:val="both"/>
-[...10 lines deleted...]
-            <w:tcW w:w="7809" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="03F928AE" w14:textId="06E5301B" w:rsidR="00F97131" w:rsidRPr="00155544" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="5BA7A8C7" w14:textId="0EE3A7D2" w:rsidR="001E0189" w:rsidRPr="00C32477" w:rsidRDefault="00D57004" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:ind w:left="527" w:right="113" w:hanging="357"/>
-[...16 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Chief Timekeeper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2BF35906" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="00D30949">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="0F45EF87" w14:textId="77777777" w:rsidR="001E0189" w:rsidRPr="00C32477" w:rsidRDefault="001E0189" w:rsidP="00CB488F">
+            <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...20 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008658ED" w:rsidRPr="00050EAD" w14:paraId="5879AB33" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="001E0189" w:rsidRPr="00C32477" w14:paraId="302DBB41" w14:textId="30BCC9D8" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="77166ABB" w14:textId="77777777" w:rsidR="008658ED" w:rsidRPr="00E20FAB" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+          <w:p w14:paraId="6726B29B" w14:textId="77777777" w:rsidR="001E0189" w:rsidRPr="00C32477" w:rsidRDefault="001E0189">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="52"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="32097E79" w14:textId="4EFC4C57" w:rsidR="008658ED" w:rsidRPr="00520807" w:rsidRDefault="008658ED" w:rsidP="008658ED">
-[...32 lines deleted...]
-            <w:r w:rsidRPr="000D7CBC">
+          <w:p w14:paraId="529EC664" w14:textId="5729D192" w:rsidR="001E0189" w:rsidRPr="00C32477" w:rsidRDefault="0015429A" w:rsidP="007A5932">
+            <w:pPr>
+              <w:ind w:left="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Should</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD3B83" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the Referee</w:t>
+            </w:r>
+            <w:r w:rsidR="005670F5" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> complete a road race</w:t>
+            </w:r>
+            <w:r w:rsidR="00E43FD9" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="005670F5" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>course inspection?</w:t>
+            </w:r>
+            <w:r w:rsidR="002A6A2A" w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005B14FB">
-[...4 lines deleted...]
-                <w:color w:val="0070C0"/>
+            <w:r w:rsidR="002A6A2A" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
               </w:rPr>
               <w:t>(1 mark)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="007617BB" w14:textId="232C8F63" w:rsidR="008658ED" w:rsidRPr="00520807" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+          <w:p w14:paraId="559843AD" w14:textId="53552297" w:rsidR="001E0189" w:rsidRPr="00C32477" w:rsidRDefault="002A6A2A" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D22978">
-[...4 lines deleted...]
-                <w:color w:val="0070C0"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Answer</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...31 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="3114D4D7" w14:textId="44F8F57F" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00314B6A" w:rsidRPr="00C32477" w14:paraId="43666BFC" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6CFAC576" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
-            <w:pPr>
+          <w:p w14:paraId="431EAEC3" w14:textId="77777777" w:rsidR="00314B6A" w:rsidRPr="00C32477" w:rsidRDefault="00314B6A" w:rsidP="00314B6A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:jc w:val="center"/>
-[...8 lines deleted...]
-            <w:tcW w:w="7809" w:type="dxa"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B76367A" w14:textId="0DC8631F" w:rsidR="00F97131" w:rsidRPr="00E924D0" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="0B2337E6" w14:textId="1809A61E" w:rsidR="00314B6A" w:rsidRPr="00C32477" w:rsidRDefault="00632BB8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="50"/>
               </w:numPr>
-              <w:ind w:left="470" w:right="113" w:hanging="357"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="4BBED072" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="612429DA" w14:textId="7A59BBBB" w:rsidR="00314B6A" w:rsidRPr="00C32477" w:rsidRDefault="00314B6A" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...19 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="4C0CE641" w14:textId="38D11FFC" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00BE42F6" w:rsidRPr="00C32477" w14:paraId="2E3FDAE6" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="073612F3" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
-            <w:pPr>
+          <w:p w14:paraId="3BDC8F21" w14:textId="77777777" w:rsidR="00BE42F6" w:rsidRPr="00C32477" w:rsidRDefault="00BE42F6" w:rsidP="00314B6A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:jc w:val="center"/>
-[...8 lines deleted...]
-            <w:tcW w:w="7809" w:type="dxa"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="4081BBC2" w14:textId="452D0AE0" w:rsidR="00F97131" w:rsidRPr="000B30D4" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="176BB16B" w14:textId="4ADE57DE" w:rsidR="00BE42F6" w:rsidRPr="00C32477" w:rsidRDefault="00632BB8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="50"/>
               </w:numPr>
-              <w:ind w:left="470" w:right="113" w:hanging="357"/>
-[...34 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidR="005670F5" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2B0037B5" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+          <w:p w14:paraId="198213D7" w14:textId="77777777" w:rsidR="00BE42F6" w:rsidRPr="00C32477" w:rsidRDefault="00BE42F6" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...19 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="5C7BC787" w14:textId="16330B33" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00314B6A" w:rsidRPr="00C32477" w14:paraId="6D3FCA82" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7CEE4937" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
-[...20 lines deleted...]
-          <w:p w14:paraId="0273D2A3" w14:textId="385FC7A9" w:rsidR="00F97131" w:rsidRPr="00B125DD" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="7547CB88" w14:textId="77777777" w:rsidR="00314B6A" w:rsidRPr="00C32477" w:rsidRDefault="00314B6A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E581E5C" w14:textId="314A2B1E" w:rsidR="00314B6A" w:rsidRPr="00C32477" w:rsidRDefault="00314B6A" w:rsidP="00CB488F">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>What resource might a Race Referee require for a Road Race? (1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7591964C" w14:textId="0564D8B9" w:rsidR="00314B6A" w:rsidRPr="00C32477" w:rsidRDefault="00314B6A" w:rsidP="00CB488F">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E0189" w:rsidRPr="00C32477" w14:paraId="6626BEE6" w14:textId="17B2DCE4" w:rsidTr="00B837CB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4AD92180" w14:textId="77777777" w:rsidR="001E0189" w:rsidRPr="00C32477" w:rsidRDefault="001E0189" w:rsidP="00870B77">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06E6FA8E" w14:textId="25982809" w:rsidR="001E0189" w:rsidRPr="00C32477" w:rsidRDefault="00F3160D" w:rsidP="00CB488F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-                <w:color w:val="0070C0"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="173AD905" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Traffic Cones / Barriers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43D0C655" w14:textId="77777777" w:rsidR="001E0189" w:rsidRPr="00C32477" w:rsidRDefault="001E0189" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="74D2FF5E" w14:textId="5056F34E" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="001E0189" w:rsidRPr="00C32477" w14:paraId="6B4027A6" w14:textId="5B5492C7" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7CA8FADC" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="79FC8696" w14:textId="77777777" w:rsidR="001E0189" w:rsidRPr="00C32477" w:rsidRDefault="001E0189" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="79ACCA1F" w14:textId="720E401A" w:rsidR="00F97131" w:rsidRPr="008E1E1A" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="67C42805" w14:textId="63ED16A2" w:rsidR="001E0189" w:rsidRPr="00C32477" w:rsidRDefault="00EE4620" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-                <w:color w:val="0070C0"/>
-[...29 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Course Measurement Report </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0B60556E" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+          <w:p w14:paraId="568FBB4D" w14:textId="5F83F223" w:rsidR="001E0189" w:rsidRPr="00C32477" w:rsidRDefault="001E0189" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="856" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="001E0189" w:rsidRPr="00C32477" w14:paraId="6F300674" w14:textId="5BE7C28D" w:rsidTr="00B837CB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E0FF3D8" w14:textId="77777777" w:rsidR="001E0189" w:rsidRPr="00C32477" w:rsidRDefault="001E0189" w:rsidP="00870B77">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="350A8228" w14:textId="4BBE4306" w:rsidR="001E0189" w:rsidRPr="00C32477" w:rsidRDefault="00AA2E01" w:rsidP="00CB488F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Directional Arrows / Mile Markers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          </w:tcPr>
+          <w:p w14:paraId="651F7702" w14:textId="77777777" w:rsidR="001E0189" w:rsidRPr="00C32477" w:rsidRDefault="001E0189" w:rsidP="00CB488F">
+            <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008658ED" w:rsidRPr="00050EAD" w14:paraId="414DCCCA" w14:textId="75770BCA" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="001E0189" w:rsidRPr="00C32477" w14:paraId="1C61DF17" w14:textId="7D65BC8F" w:rsidTr="00B837CB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20748CC0" w14:textId="77777777" w:rsidR="001E0189" w:rsidRPr="00C32477" w:rsidRDefault="001E0189" w:rsidP="00870B77">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="324857ED" w14:textId="150C6B9C" w:rsidR="001E0189" w:rsidRPr="00C32477" w:rsidRDefault="00E4469F" w:rsidP="00CB488F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>First Aid Kits / Defibrillators</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="42FFC385" w14:textId="77777777" w:rsidR="001E0189" w:rsidRPr="00C32477" w:rsidRDefault="001E0189" w:rsidP="00CB488F">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E0189" w:rsidRPr="00C32477" w14:paraId="77BA1E37" w14:textId="64D8AD03" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5D9BBFF1" w14:textId="77777777" w:rsidR="008658ED" w:rsidRPr="00E20FAB" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+          <w:p w14:paraId="4DCB5901" w14:textId="77777777" w:rsidR="001E0189" w:rsidRPr="00C32477" w:rsidRDefault="001E0189">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="52"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3B1F7810" w14:textId="02EEAE2A" w:rsidR="008658ED" w:rsidRPr="00520807" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+          <w:p w14:paraId="0D224B94" w14:textId="6AEA5F32" w:rsidR="001E0189" w:rsidRPr="00C32477" w:rsidRDefault="007C5AFE" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="0070C0"/>
-[...55 lines deleted...]
-                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Who has </w:t>
+            </w:r>
+            <w:r w:rsidR="005120F3" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>overall control of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a race</w:t>
+            </w:r>
+            <w:r w:rsidR="005120F3" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> start</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidR="001E0189" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
               </w:rPr>
               <w:t>(1 mark)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1641C256" w14:textId="0414F508" w:rsidR="008658ED" w:rsidRPr="00520807" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+          <w:p w14:paraId="6772428D" w14:textId="647FBAB3" w:rsidR="001E0189" w:rsidRPr="00C32477" w:rsidRDefault="001E0189" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="0070C0"/>
-[...7 lines deleted...]
-                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Answer</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...31 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="21987C77" w14:textId="1A4E9890" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00DF49DE" w:rsidRPr="00C32477" w14:paraId="0003506D" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="60B62617" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="33B6C693" w14:textId="77777777" w:rsidR="00DF49DE" w:rsidRPr="00C32477" w:rsidRDefault="00DF49DE" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46E02FD9" w14:textId="61E7CB81" w:rsidR="00F97131" w:rsidRPr="00912A6B" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="05ECC042" w14:textId="13A61D7B" w:rsidR="00DF49DE" w:rsidRPr="00C32477" w:rsidRDefault="0057389F" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="23"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-                <w:color w:val="0070C0"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="109DA278" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Finish</w:t>
+            </w:r>
+            <w:r w:rsidR="00412A29" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Line Judge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6698690F" w14:textId="77777777" w:rsidR="00DF49DE" w:rsidRPr="00C32477" w:rsidRDefault="00DF49DE" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...19 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="32A6F13C" w14:textId="6F126BD4" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00DF49DE" w:rsidRPr="00C32477" w14:paraId="56CFF68C" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="71EB9288" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="1567DE97" w14:textId="77777777" w:rsidR="00DF49DE" w:rsidRPr="00C32477" w:rsidRDefault="00DF49DE" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:jc w:val="center"/>
-[...8 lines deleted...]
-            <w:tcW w:w="7809" w:type="dxa"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7561592C" w14:textId="725E36CF" w:rsidR="00F97131" w:rsidRPr="002C66B7" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="4CD2F7A2" w14:textId="198A309A" w:rsidR="00DF49DE" w:rsidRPr="00C32477" w:rsidRDefault="00CB2160" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="23"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-                <w:color w:val="0070C0"/>
-[...17 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Starter </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0A869F9E" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+          <w:p w14:paraId="5472E535" w14:textId="65773F10" w:rsidR="00DF49DE" w:rsidRPr="00C32477" w:rsidRDefault="00DF49DE" w:rsidP="00E43FD9">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...20 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="0AE7D5C4" w14:textId="701E6C41" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00DF49DE" w:rsidRPr="00C32477" w14:paraId="4DC77577" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1BACB261" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="13109BFE" w14:textId="77777777" w:rsidR="00DF49DE" w:rsidRPr="00C32477" w:rsidRDefault="00DF49DE" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B440104" w14:textId="2EC601A6" w:rsidR="00F97131" w:rsidRPr="00B06F5E" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="7F3D1871" w14:textId="2A571A55" w:rsidR="00DF49DE" w:rsidRPr="00C32477" w:rsidRDefault="0016502D" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="23"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-                <w:color w:val="0070C0"/>
-[...21 lines deleted...]
-          <w:p w14:paraId="6898E47F" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Race Referee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65DF9797" w14:textId="77777777" w:rsidR="00DF49DE" w:rsidRPr="00C32477" w:rsidRDefault="00DF49DE" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...18 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="4A02C404" w14:textId="3D29FFC5" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00DF49DE" w:rsidRPr="00C32477" w14:paraId="0D337759" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7B007579" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="77F22880" w14:textId="77777777" w:rsidR="00DF49DE" w:rsidRPr="00C32477" w:rsidRDefault="00DF49DE" w:rsidP="00870B77">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="5BA7A8C7" w14:textId="0EE3A7D2" w:rsidR="00F97131" w:rsidRPr="00D57004" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="2008A146" w14:textId="19AB7015" w:rsidR="00DF49DE" w:rsidRPr="00C32477" w:rsidRDefault="0016502D" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="23"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-                <w:color w:val="0070C0"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
               </w:rPr>
               <w:t>Chief Timekeeper</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7E193B73" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+          <w:p w14:paraId="061FCE21" w14:textId="77777777" w:rsidR="00DF49DE" w:rsidRPr="00C32477" w:rsidRDefault="00DF49DE" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...20 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008658ED" w:rsidRPr="00050EAD" w14:paraId="302DBB41" w14:textId="30BCC9D8" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00AC458C" w:rsidRPr="00C32477" w14:paraId="6DF79A7D" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6726B29B" w14:textId="77777777" w:rsidR="008658ED" w:rsidRPr="00E20FAB" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+          <w:p w14:paraId="03DAB6A2" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="52"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="529EC664" w14:textId="49AC718B" w:rsidR="008658ED" w:rsidRPr="00520807" w:rsidRDefault="008658ED" w:rsidP="008658ED">
-[...70 lines deleted...]
-                <w:color w:val="0070C0"/>
+          <w:p w14:paraId="789D2643" w14:textId="23B71F80" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:kern w:val="3"/>
               </w:rPr>
-              <w:t>(1 mark)</w:t>
-[...10 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> To whom should any notifiable accident be reported? (1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2AF55E92" w14:textId="2D803F61" w:rsidR="008658ED" w:rsidRPr="00520807" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+          <w:p w14:paraId="3FD1C822" w14:textId="1EC331A0" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="0070C0"/>
-[...7 lines deleted...]
-                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Answer</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...31 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="43666BFC" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00AC458C" w:rsidRPr="00C32477" w14:paraId="2288FC1B" w14:textId="42EF9195" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="431EAEC3" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="00F97131">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="6ACD6A61" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00AC458C">
+            <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:rPr>
-[...9 lines deleted...]
-            <w:tcW w:w="7809" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B2337E6" w14:textId="19675AD5" w:rsidR="00F97131" w:rsidRPr="006D6499" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="6577085E" w14:textId="7C52E006" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="50"/>
+                <w:numId w:val="11"/>
               </w:numPr>
-              <w:ind w:left="470" w:hanging="357"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="10B4DEAC" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>HSE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BB0E77A" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...18 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="2E3FDAE6" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00AC458C" w:rsidRPr="00C32477" w14:paraId="1E701907" w14:textId="32E05D5C" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3BDC8F21" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="00F97131">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="02CD1D5B" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00AC458C">
+            <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:rPr>
-[...9 lines deleted...]
-            <w:tcW w:w="7809" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="176BB16B" w14:textId="4ADE57DE" w:rsidR="00F97131" w:rsidRPr="005670F5" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="11EBCEFA" w14:textId="62CE6642" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="50"/>
+                <w:numId w:val="11"/>
               </w:numPr>
-              <w:ind w:left="470" w:hanging="357"/>
-[...19 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>RIDDOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="75357AB7" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+          <w:p w14:paraId="646A50FC" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="856" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00AC458C" w:rsidRPr="00C32477" w14:paraId="11A090C6" w14:textId="5BCFB271" w:rsidTr="00B837CB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C0CFC6E" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00AC458C">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="593CEEC3" w14:textId="2ABB2EB7" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UKA </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          </w:tcPr>
+          <w:p w14:paraId="49FD8612" w14:textId="69FBFD84" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
+            <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008658ED" w:rsidRPr="00050EAD" w14:paraId="6D3FCA82" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00AC458C" w:rsidRPr="00C32477" w14:paraId="4CB3ACE6" w14:textId="7A256F9A" w:rsidTr="00B837CB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57DEBEEA" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00AC458C">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="174EFFAF" w14:textId="6170BF58" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>COSHH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="09375A57" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC458C" w:rsidRPr="00C32477" w14:paraId="5F30E69C" w14:textId="59ECA39A" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7547CB88" w14:textId="77777777" w:rsidR="008658ED" w:rsidRPr="00E20FAB" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+          <w:p w14:paraId="1E4B4DD2" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="52"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5E581E5C" w14:textId="314A2B1E" w:rsidR="008658ED" w:rsidRPr="00682F67" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+          <w:p w14:paraId="49F5364C" w14:textId="0F3BC7F0" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:kern w:val="3"/>
-[...66 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>What method of scoring might be adopted for a road race team result? (2 marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="48F39D26" w14:textId="6B260965" w:rsidR="008658ED" w:rsidRPr="00682F67" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+          <w:p w14:paraId="664D42C1" w14:textId="528DD63C" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:kern w:val="3"/>
-[...7 lines deleted...]
-                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Answer</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...31 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="6626BEE6" w14:textId="17B2DCE4" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00AC458C" w:rsidRPr="00C32477" w14:paraId="334B6050" w14:textId="72659EAA" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4AD92180" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="006B68C4" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="657566AE" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00AC458C">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06E6FA8E" w14:textId="25982809" w:rsidR="00F97131" w:rsidRPr="00F57368" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="63F118A5" w14:textId="13721DC3" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F3160D">
-[...17 lines deleted...]
-          <w:p w14:paraId="75215C9F" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Lowest</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>combined heart rate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F84CCEE" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="6B4027A6" w14:textId="5B5492C7" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00AC458C" w:rsidRPr="00C32477" w14:paraId="5B62036A" w14:textId="0A14DDF2" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="79FC8696" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="006B68C4" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="075FCE25" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00AC458C">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="67C42805" w14:textId="06DD780F" w:rsidR="00F97131" w:rsidRPr="00B52B15" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="017407F5" w14:textId="43345A11" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="30"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE4620">
-[...14 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aggregate time of scoring members </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="5305ADB0" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+          <w:p w14:paraId="5D9349AE" w14:textId="0339A565" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="6F300674" w14:textId="5BE7C28D" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00AC458C" w:rsidRPr="00C32477" w14:paraId="266A30EF" w14:textId="2E432F14" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2E0FF3D8" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="006B68C4" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="5A29E94D" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00AC458C">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="350A8228" w14:textId="4BBE4306" w:rsidR="00F97131" w:rsidRPr="00AF3414" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="14E81494" w14:textId="0507A06B" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="30"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA2E01">
-[...17 lines deleted...]
-          <w:p w14:paraId="1624DC5F" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Average speed of scoring members</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6271DC5E" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="1C61DF17" w14:textId="7D65BC8F" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00AC458C" w:rsidRPr="00C32477" w14:paraId="1FF34572" w14:textId="6DB45692" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="20748CC0" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="006B68C4" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="52E3F905" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00AC458C">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="324857ED" w14:textId="150C6B9C" w:rsidR="00F97131" w:rsidRPr="000F0804" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="0ED51780" w14:textId="2E886FC3" w:rsidR="00E43FD9" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00E43FD9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="30"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E4469F">
-[...14 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finishing positions total of scoring members </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="056DA633" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+          <w:p w14:paraId="3A6A12E1" w14:textId="558AD182" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...20 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008658ED" w:rsidRPr="00050EAD" w14:paraId="77BA1E37" w14:textId="64D8AD03" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00AC458C" w:rsidRPr="00C32477" w14:paraId="14B214EF" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4DCB5901" w14:textId="77777777" w:rsidR="008658ED" w:rsidRPr="00E20FAB" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+          <w:p w14:paraId="329B5692" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="52"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0D224B94" w14:textId="6AEA5F32" w:rsidR="008658ED" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+          <w:p w14:paraId="0C54E40D" w14:textId="68620826" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What method of scoring should be adopted for a cross-country team result? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:kern w:val="3"/>
               </w:rPr>
-            </w:pPr>
-[...84 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1C8A7814" w14:textId="2433C985" w:rsidR="008658ED" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+          <w:p w14:paraId="2FBD855D" w14:textId="13DF90F2" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:kern w:val="3"/>
-[...7 lines deleted...]
-                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Answer</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...31 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="0003506D" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00AC458C" w:rsidRPr="00C32477" w14:paraId="57F8C6C3" w14:textId="0147D32F" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="33B6C693" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DF49DE" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="0934B8F9" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00AC458C">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05ECC042" w14:textId="13A61D7B" w:rsidR="00F97131" w:rsidRPr="0057389F" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="46A8E227" w14:textId="5D5A7057" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-                <w:kern w:val="3"/>
-[...28 lines deleted...]
-          <w:p w14:paraId="69456EC2" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Finishing positions total of non-scoring members</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B7D5AC3" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
-              <w:rPr>
-[...19 lines deleted...]
-              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="56CFF68C" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00AC458C" w:rsidRPr="00C32477" w14:paraId="1E30BC9C" w14:textId="01D51B04" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1567DE97" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DF49DE" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="4265C223" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00AC458C">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:jc w:val="both"/>
-[...8 lines deleted...]
-            <w:tcW w:w="7809" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="4CD2F7A2" w14:textId="313AB516" w:rsidR="00F97131" w:rsidRPr="00CB2160" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="54D583DE" w14:textId="426EA69D" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-                <w:kern w:val="3"/>
-[...18 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Lowest</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>combined VO2 max</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6855F026" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
-[...20 lines deleted...]
-          <w:p w14:paraId="5472E535" w14:textId="3441E6AF" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+          <w:p w14:paraId="677A1EB3" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="4DC77577" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00AC458C" w:rsidRPr="00C32477" w14:paraId="522E694C" w14:textId="13764BDF" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="13109BFE" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DF49DE" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="4432D985" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00AC458C">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F3D1871" w14:textId="2A571A55" w:rsidR="00F97131" w:rsidRPr="004A0174" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="6DCFA65E" w14:textId="4A7009EE" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-                <w:kern w:val="3"/>
-[...21 lines deleted...]
-          <w:p w14:paraId="3FF2F72D" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finishing positions total of scoring members </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C49570B" w14:textId="4739BB70" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
-              <w:rPr>
-[...21 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="0D337759" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00AC458C" w:rsidRPr="00C32477" w14:paraId="659C98A1" w14:textId="7EBE38EC" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="77F22880" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DF49DE" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="598A59E8" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00AC458C">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2008A146" w14:textId="19AB7015" w:rsidR="00F97131" w:rsidRPr="0016502D" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="2BA7F632" w14:textId="30DE90A1" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-                <w:kern w:val="3"/>
-[...18 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Aggregate time of scoring members</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="006257D8" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+          <w:p w14:paraId="629AB749" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
-              <w:rPr>
-[...20 lines deleted...]
-              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008658ED" w:rsidRPr="00050EAD" w14:paraId="6DF79A7D" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00AC458C" w:rsidRPr="00C32477" w14:paraId="67E570BF" w14:textId="06F3FE59" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="03DAB6A2" w14:textId="77777777" w:rsidR="008658ED" w:rsidRPr="00E20FAB" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+          <w:p w14:paraId="06234137" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="52"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="789D2643" w14:textId="23B71F80" w:rsidR="008658ED" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+          <w:p w14:paraId="1189A0AB" w14:textId="340E57D2" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00955084" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0048042E">
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>What process should the</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC458C" w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
               </w:rPr>
-              <w:t>To whom should a</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00962D28">
+              <w:t xml:space="preserve"> Referee </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
               </w:rPr>
-              <w:t>ny notifiable accident</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              <w:t xml:space="preserve">follow in </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC458C" w:rsidRPr="00C32477">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
               </w:rPr>
-              <w:t xml:space="preserve"> be reported?</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00962D28">
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC458C" w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-                <w:color w:val="0070C0"/>
+              <w:t>esolv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:kern w:val="3"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...6 lines deleted...]
-                <w:color w:val="0070C0"/>
+              <w:t>ing</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC458C" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:kern w:val="3"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...20 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:t xml:space="preserve"> any issues or disputes? (2 marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6C378410" w14:textId="34D11F15" w:rsidR="008658ED" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+          <w:p w14:paraId="59714A09" w14:textId="50C63CCC" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D22978">
-[...4 lines deleted...]
-                <w:color w:val="0070C0"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Answer</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...31 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="2288FC1B" w14:textId="42EF9195" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00AC458C" w:rsidRPr="00C32477" w14:paraId="5BF1AD9F" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6ACD6A61" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
-            <w:pPr>
+          <w:p w14:paraId="1CAA1F68" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00AC458C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:jc w:val="center"/>
-[...8 lines deleted...]
-            <w:tcW w:w="7809" w:type="dxa"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6577085E" w14:textId="7C52E006" w:rsidR="00F97131" w:rsidRPr="00E93ED7" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="45839C11" w14:textId="32F5720B" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="49"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-          <w:p w14:paraId="2CE2B05B" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Consult the spectators</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6507165C" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...19 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="1E701907" w14:textId="32E05D5C" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00AC458C" w:rsidRPr="00C32477" w14:paraId="7F8EC984" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="02CD1D5B" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
-            <w:pPr>
+          <w:p w14:paraId="3D28A6CE" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00AC458C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:jc w:val="center"/>
-[...8 lines deleted...]
-            <w:tcW w:w="7809" w:type="dxa"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="11EBCEFA" w14:textId="62CE6642" w:rsidR="00F97131" w:rsidRPr="00564DC5" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="5B94082C" w14:textId="4744CD27" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="49"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001176CC">
-[...14 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Hear</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">any protests or disputes </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0E02A405" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+          <w:p w14:paraId="590A69EF" w14:textId="0CD89893" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...20 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="11A090C6" w14:textId="5BCFB271" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00AC458C" w:rsidRPr="00C32477" w14:paraId="54FDB28C" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3C0CFC6E" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
-            <w:pPr>
+          <w:p w14:paraId="5434423A" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00AC458C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:jc w:val="center"/>
-[...8 lines deleted...]
-            <w:tcW w:w="7809" w:type="dxa"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="593CEEC3" w14:textId="5EC6E120" w:rsidR="00F97131" w:rsidRPr="0062211C" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="73DD9F22" w14:textId="0D1B74E0" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="49"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-          <w:p w14:paraId="01368E32" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Let team captains decide</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="182EC30E" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...18 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="4CB3ACE6" w14:textId="7A256F9A" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00AC458C" w:rsidRPr="00C32477" w14:paraId="77DE090E" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="57DEBEEA" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
-            <w:pPr>
+          <w:p w14:paraId="23B7831F" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00AC458C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:jc w:val="center"/>
-[...8 lines deleted...]
-            <w:tcW w:w="7809" w:type="dxa"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="174EFFAF" w14:textId="6170BF58" w:rsidR="00F97131" w:rsidRPr="00F45338" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="522E0311" w14:textId="357F1C9F" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="49"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF0A53">
-[...14 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Decision based on the rules of competition </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1CD52119" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+          <w:p w14:paraId="4A3895F7" w14:textId="6C61ED8E" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...20 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008658ED" w:rsidRPr="00050EAD" w14:paraId="5F30E69C" w14:textId="59ECA39A" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00AC458C" w:rsidRPr="00C32477" w14:paraId="504F99A2" w14:textId="77777777" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E4B4DD2" w14:textId="77777777" w:rsidR="008658ED" w:rsidRPr="00E20FAB" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+          <w:p w14:paraId="39B3891A" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="52"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="49F5364C" w14:textId="27D86650" w:rsidR="008658ED" w:rsidRPr="00520807" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+          <w:p w14:paraId="379F8D94" w14:textId="7D20514C" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BC06F3">
-[...39 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Who might support the Referee in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>multi-lap and relay races? (2 marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6D6318DC" w14:textId="1B24FB19" w:rsidR="008658ED" w:rsidRPr="00520807" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+          <w:p w14:paraId="7F072627" w14:textId="60173639" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D22978">
-[...4 lines deleted...]
-                <w:color w:val="0070C0"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Answer</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...30 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="334B6050" w14:textId="72659EAA" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00AC458C" w:rsidRPr="00C32477" w14:paraId="5990B179" w14:textId="4A1413D7" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="657566AE" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="4ADEA7BD" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00AC458C">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:jc w:val="center"/>
-[...8 lines deleted...]
-            <w:tcW w:w="7809" w:type="dxa"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63F118A5" w14:textId="13721DC3" w:rsidR="00F97131" w:rsidRPr="00B432A6" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="5AD5DD1E" w14:textId="014ECE16" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...28 lines deleted...]
-          <w:p w14:paraId="55E5B600" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lap scorer </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F49F079" w14:textId="03E35C99" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...19 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="5B62036A" w14:textId="0A14DDF2" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00AC458C" w:rsidRPr="00C32477" w14:paraId="4E615F67" w14:textId="4C10F973" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="075FCE25" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="73BCD6DF" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00AC458C">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:jc w:val="center"/>
-[...8 lines deleted...]
-            <w:tcW w:w="7809" w:type="dxa"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="017407F5" w14:textId="51BC832B" w:rsidR="00F97131" w:rsidRPr="00F13444" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="2E8C107D" w14:textId="198045B4" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="30"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...17 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Course Marshals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6D04FC09" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+          <w:p w14:paraId="423E9C00" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...19 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="266A30EF" w14:textId="2E432F14" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00AC458C" w:rsidRPr="00C32477" w14:paraId="67ADC608" w14:textId="476B8BA4" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A29E94D" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="0895E403" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00AC458C">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:jc w:val="center"/>
-[...8 lines deleted...]
-            <w:tcW w:w="7809" w:type="dxa"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14E81494" w14:textId="0507A06B" w:rsidR="00F97131" w:rsidRPr="002E733E" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="795908A6" w14:textId="7F0BB6E6" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="30"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...21 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Line Judge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03D900A7" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
+            <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...19 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="1FF34572" w14:textId="6DB45692" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00AC458C" w:rsidRPr="00C32477" w14:paraId="7AEFFC20" w14:textId="4F3CC1BB" w:rsidTr="00B837CB">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="52E3F905" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="6C14333A" w14:textId="77777777" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00AC458C">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:jc w:val="center"/>
-[...8 lines deleted...]
-            <w:tcW w:w="7809" w:type="dxa"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0ED51780" w14:textId="1A5C9365" w:rsidR="00F97131" w:rsidRPr="002E733E" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="5DFE2C22" w14:textId="4B226378" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="30"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...16 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Relay changeover judges</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7B931972" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+          <w:p w14:paraId="68E1059D" w14:textId="4463FE5F" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00CB488F">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...19 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008658ED" w:rsidRPr="00050EAD" w14:paraId="14B214EF" w14:textId="77777777" w:rsidTr="00AF4FCB">
+      <w:tr w:rsidR="00AC458C" w:rsidRPr="00C32477" w14:paraId="19FB98DF" w14:textId="77777777" w:rsidTr="00C16456">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="329B5692" w14:textId="77777777" w:rsidR="008658ED" w:rsidRPr="00E20FAB" w:rsidRDefault="008658ED" w:rsidP="008658ED">
-[...194 lines deleted...]
-          <w:p w14:paraId="0934B8F9" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00CD69A2" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+          <w:p w14:paraId="7340DA17" w14:textId="00F0FCD8" w:rsidR="00AC458C" w:rsidRPr="00C32477" w:rsidRDefault="00AC458C" w:rsidP="00D33371">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...1729 lines deleted...]
-                <w:color w:val="0070C0"/>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Section A Total Marks = 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B1FA3DE" w14:textId="77777777" w:rsidR="00963E4D" w:rsidRDefault="00963E4D" w:rsidP="00693012">
+    <w:p w14:paraId="4B1FA3DE" w14:textId="77777777" w:rsidR="00963E4D" w:rsidRPr="00C32477" w:rsidRDefault="00963E4D" w:rsidP="00693012">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="560"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="856"/>
+        <w:gridCol w:w="561"/>
+        <w:gridCol w:w="8614"/>
+        <w:gridCol w:w="1032"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00251FDF" w:rsidRPr="00050EAD" w14:paraId="34D05E29" w14:textId="77777777" w:rsidTr="001216FE">
+      <w:tr w:rsidR="00251FDF" w:rsidRPr="00C32477" w14:paraId="34D05E29" w14:textId="77777777" w:rsidTr="00E43FD9">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-            </w:tcBorders>
-[...415 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="677B64C9" w14:textId="77777777" w:rsidR="00590523" w:rsidRPr="00E20FAB" w:rsidRDefault="00590523" w:rsidP="001216FE">
+          <w:p w14:paraId="34D9D315" w14:textId="77777777" w:rsidR="001C0D01" w:rsidRPr="00C32477" w:rsidRDefault="00251FDF" w:rsidP="007356D6">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Section B</w:t>
+            </w:r>
+            <w:r w:rsidR="00030879" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: As a </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC6A76" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidR="00030879" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>evel</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC6A76" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2 Endurance Officials you can Referee – Local / Club </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE3F82" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Road </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC6A76" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Races up to 600 runners</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE3F82" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and C</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC6A76" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ross</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE3F82" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC6A76" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Country Races up to 300 runners</w:t>
+            </w:r>
+            <w:r w:rsidR="006719A5" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="001C0D01" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009F65D8" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="0017797F" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ccordingly</w:t>
+            </w:r>
+            <w:r w:rsidR="009F65D8" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="0017797F" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> you</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA4D97" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> need to demonstrate </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2530" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">your understanding of the Referees </w:t>
+            </w:r>
+            <w:r w:rsidR="006719A5" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>role</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC6A76" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008E75B9" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED4604" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00483D67" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ability</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB55B7" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to </w:t>
+            </w:r>
+            <w:r w:rsidR="002C0D33" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>make accurate decisions</w:t>
+            </w:r>
+            <w:r w:rsidR="001C0D01" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B479948" w14:textId="4EC4211C" w:rsidR="00251FDF" w:rsidRPr="00C32477" w:rsidRDefault="007279FC" w:rsidP="00D33371">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Candidates</w:t>
+            </w:r>
+            <w:r w:rsidR="00E83CD9" w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> may therefore need to complete some additional research to assist in answering and justifying answers to the following questions.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="51352FBD" w14:textId="111B3FDC" w:rsidTr="00E43FD9">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="677B64C9" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="52"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9647" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="9646" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5D6DA7DF" w14:textId="532BD037" w:rsidR="00590523" w:rsidRPr="00520807" w:rsidRDefault="00590523" w:rsidP="00590523">
+          </w:tcPr>
+          <w:p w14:paraId="55F3F94D" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="0070C0"/>
-[...72 lines deleted...]
-              <w:t>.</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">In a National Senior Road Race Championship on “closed roads”, the leading group of 12 athletes are directed the wrong way whilst all other athletes are sent the correct way. The group of 12 athletes re-joined the race at the same point they left the course but are well down the field at the finish. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BAFE182" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D6DA7DF" w14:textId="33700826" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>As Referee, w</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hat key points would you consider in reaching your decision? </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00590523" w:rsidRPr="00050EAD" w14:paraId="070C80A7" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="070C80A7" w14:textId="77777777" w:rsidTr="00C16456">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A0EBE13" w14:textId="77777777" w:rsidR="00590523" w:rsidRPr="00E20FAB" w:rsidRDefault="00590523" w:rsidP="00590523">
+          <w:p w14:paraId="5A0EBE13" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="59"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="029EB599" w14:textId="69EB4A5E" w:rsidR="00590523" w:rsidRPr="008E4380" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="029EB599" w14:textId="69EB4A5E" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00443532">
-[...45 lines deleted...]
-          <w:p w14:paraId="62394781" w14:textId="4C429657" w:rsidR="00590523" w:rsidRPr="008E4380" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>As Referee, where would you place the group of 12 runners? (1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DA96821" w14:textId="0290E459" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D22978">
-[...4 lines deleted...]
-                <w:color w:val="0070C0"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Answer</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...31 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="6A2E4F77" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="6A2E4F77" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E477D75" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+          <w:p w14:paraId="7E477D75" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="17A4F96D" w14:textId="0B94E8E7" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17A4F96D" w14:textId="0B94E8E7" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="53"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B15F06">
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
               <w:t>Award the 12 athletes the positions they held when the error occurred</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1033" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="30682950" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F019142" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...19 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="76FE0CC2" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="76FE0CC2" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A2215D9" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+          <w:p w14:paraId="3A2215D9" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="8614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="48ACF8ED" w14:textId="6AB78CBB" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+          <w:p w14:paraId="48ACF8ED" w14:textId="6AB78CBB" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="53"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B15F06">
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
               <w:t>Disqualifying the 12 athletes for leaving the course</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1033" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="5191A793" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+          <w:p w14:paraId="2ED686CC" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...20 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="501105EC" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="501105EC" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0B3C67B7" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+          <w:p w14:paraId="0B3C67B7" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="27638710" w14:textId="6D62FB8C" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27638710" w14:textId="459CEAAE" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="53"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B15F06">
-[...19 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allow the finishing positions to stand with the 12 athletes further down the field </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30413167" w14:textId="7D19108D" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...18 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="3EDBE29E" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="3EDBE29E" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="648088A4" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+          <w:p w14:paraId="648088A4" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="8614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3206EFA5" w14:textId="091F4B8E" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+          <w:p w14:paraId="3206EFA5" w14:textId="091F4B8E" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="53"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B15F06">
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
               <w:t>Reposition the 12 athletes in the results by calculating their average pace prior to the course deviation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1033" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3FE5399E" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+          <w:p w14:paraId="4F244E47" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...20 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00590523" w:rsidRPr="00050EAD" w14:paraId="06DA85C2" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="06DA85C2" w14:textId="77777777" w:rsidTr="00C16456">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1491A5A9" w14:textId="77777777" w:rsidR="00590523" w:rsidRPr="00E20FAB" w:rsidRDefault="00590523" w:rsidP="00590523">
+          <w:p w14:paraId="1491A5A9" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="59"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="328D0B34" w14:textId="093E6EAA" w:rsidR="00590523" w:rsidRPr="008E4380" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="328D0B34" w14:textId="3D706093" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0092194C">
-[...37 lines deleted...]
-          <w:p w14:paraId="4C849478" w14:textId="5C080D39" w:rsidR="00590523" w:rsidRPr="008E4380" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Would your decision be the same if it was a Senior Cross-Country Championship?       (1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="67F39651" w14:textId="1B35BCAC" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D22978">
-[...4 lines deleted...]
-                <w:color w:val="0070C0"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Answer</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...31 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="6878D737" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="6878D737" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2AC114E0" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+          <w:p w14:paraId="2AC114E0" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="4C4A99DC" w14:textId="1A1AE083" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C4A99DC" w14:textId="58E03A2A" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="54"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B15F06">
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1033" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="4A9EB690" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64FD6782" w14:textId="2D24525F" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...18 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="22F9A857" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="22F9A857" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7EE555E2" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+          <w:p w14:paraId="7EE555E2" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="8614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3F1CB770" w14:textId="421D5571" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+          <w:p w14:paraId="3F1CB770" w14:textId="421D5571" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="54"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B15F06">
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1033" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="18548B61" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+          <w:p w14:paraId="4BB612BD" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...20 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00590523" w:rsidRPr="00050EAD" w14:paraId="51E0CC75" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="51E0CC75" w14:textId="77777777" w:rsidTr="00C16456">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5EBBD69D" w14:textId="77777777" w:rsidR="00590523" w:rsidRPr="00E20FAB" w:rsidRDefault="00590523" w:rsidP="00590523">
+          <w:p w14:paraId="5EBBD69D" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="59"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="67252A09" w14:textId="043CA20A" w:rsidR="00590523" w:rsidRPr="008E4380" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="67252A09" w14:textId="043CA20A" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E6EAB">
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
               </w:rPr>
-              <w:t>What post-race reaction might you anticipate from the group of 12</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>What post-race reaction might you anticipate from the group of 12 runners</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
               </w:rPr>
-              <w:t xml:space="preserve"> runners</w:t>
-[...45 lines deleted...]
-          <w:p w14:paraId="76D17212" w14:textId="63563CB4" w:rsidR="00590523" w:rsidRPr="008E4380" w:rsidRDefault="00590523" w:rsidP="00590523">
+              <w:t>to your decision? (1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="17CA95C8" w14:textId="25210219" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D22978">
-[...4 lines deleted...]
-                <w:color w:val="0070C0"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Answer</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...31 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="14FCE336" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="14FCE336" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="38108430" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+          <w:p w14:paraId="38108430" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="6CABFD8D" w14:textId="7E5A2FDA" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CABFD8D" w14:textId="7E5A2FDA" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="55"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B15F06">
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
               <w:t>They might thank you for making the correct decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1033" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="7DCAC72F" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D2AFB71" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
-              <w:rPr>
-[...20 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="2C497055" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="2C497055" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="33AF39FF" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+          <w:p w14:paraId="33AF39FF" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="8614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6450C0E7" w14:textId="64EAB5EE" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+          <w:p w14:paraId="6450C0E7" w14:textId="64EAB5EE" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="55"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B15F06">
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">They might complain that the course was too short </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1033" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7EAB3517" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+          <w:p w14:paraId="090552E2" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
-              <w:rPr>
-[...21 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="1499A7BE" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="1499A7BE" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="18674A9E" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+          <w:p w14:paraId="18674A9E" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="4DA64BCA" w14:textId="510A3A27" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DA64BCA" w14:textId="68B6D4B4" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="55"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B15F06">
-[...28 lines deleted...]
-            <w:tcW w:w="856" w:type="dxa"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">They might protest your decision </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FB66DA7" w14:textId="4CD1D889" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+          <w:p w14:paraId="7FB66DA7" w14:textId="6578DCAD" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="4C6AE280" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="4C6AE280" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65C4D21A" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+          <w:p w14:paraId="65C4D21A" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="8614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="4ABD247C" w14:textId="51721076" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+          <w:p w14:paraId="4ABD247C" w14:textId="51721076" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="55"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B15F06">
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
               <w:t>They might ask you to join them at the catering van for a cuppa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1033" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="12ACAD05" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+          <w:p w14:paraId="552D783F" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
-              <w:rPr>
-[...21 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00590523" w:rsidRPr="00050EAD" w14:paraId="152DB872" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="152DB872" w14:textId="77777777" w:rsidTr="00C16456">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3B802BA1" w14:textId="77777777" w:rsidR="00590523" w:rsidRPr="00E20FAB" w:rsidRDefault="00590523" w:rsidP="00590523">
+          <w:p w14:paraId="3B802BA1" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="59"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="3F16A53E" w14:textId="2B050E19" w:rsidR="00590523" w:rsidRPr="008E4380" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F16A53E" w14:textId="2B050E19" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
               </w:rPr>
-              <w:t>W</w:t>
-[...51 lines deleted...]
-          <w:p w14:paraId="1DA82937" w14:textId="274C494D" w:rsidR="00590523" w:rsidRPr="008E4380" w:rsidRDefault="00590523" w:rsidP="00590523">
+              <w:t>What key points would you consider in reaching your decision? (2 marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="62CE089F" w14:textId="7BFAA9BF" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D22978">
-[...4 lines deleted...]
-                <w:color w:val="0070C0"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Answer</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...31 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="3C239A02" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="3C239A02" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1609AA7C" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+          <w:p w14:paraId="1609AA7C" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="0BDE0BF3" w14:textId="12B19143" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BDE0BF3" w14:textId="7DBE7517" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="56"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B15F06">
-[...28 lines deleted...]
-            <w:tcW w:w="856" w:type="dxa"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Did everyone run the minimum course distance? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="607D25E5" w14:textId="411E7FF2" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+          <w:p w14:paraId="607D25E5" w14:textId="490AE0E5" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="1F373245" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="1F373245" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3CD81412" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+          <w:p w14:paraId="3CD81412" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="8614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="4886CC1B" w14:textId="73B04816" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+          <w:p w14:paraId="4886CC1B" w14:textId="73B04816" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="56"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B15F06">
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
               <w:t>Check course measurement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1033" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3F05A9DC" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+          <w:p w14:paraId="76511247" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
-              <w:rPr>
-[...21 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="711268FD" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="711268FD" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="239039F0" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+          <w:p w14:paraId="239039F0" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="6F0B80DB" w14:textId="4CCA6ECD" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F0B80DB" w14:textId="4CCA6ECD" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="56"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B15F06">
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
               <w:t>Check elapsed time between the 12 athletes and the following runners at the point they were misdirected</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1033" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="39A6A820" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="275B3524" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
-              <w:rPr>
-[...20 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="7084DBCA" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="7084DBCA" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6A52939D" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+          <w:p w14:paraId="6A52939D" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="8614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7CF5E8D7" w14:textId="4665E527" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+          <w:p w14:paraId="7CF5E8D7" w14:textId="1239F2A8" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="56"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B15F06">
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
               <w:t>No way of knowing where the 12 athletes might have finished and in what order</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1033" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7095D496" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
-[...19 lines deleted...]
-          <w:p w14:paraId="00F27526" w14:textId="129EF578" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+          <w:p w14:paraId="00F27526" w14:textId="4162936C" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00590523" w:rsidRPr="00050EAD" w14:paraId="44D8F7AB" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="44D8F7AB" w14:textId="77777777" w:rsidTr="00C16456">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="58E132FB" w14:textId="77777777" w:rsidR="00590523" w:rsidRPr="00E20FAB" w:rsidRDefault="00590523" w:rsidP="00590523">
+          <w:p w14:paraId="58E132FB" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="59"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="526DADFC" w14:textId="28D398EC" w:rsidR="00590523" w:rsidRPr="008E4380" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="526DADFC" w14:textId="28D398EC" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008254A1">
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
               </w:rPr>
-              <w:t xml:space="preserve">What potential consequence of the runner’s misdirection might warrant submission of a UKA Incident Report? </w:t>
-[...24 lines deleted...]
-          <w:p w14:paraId="0EBA9EF6" w14:textId="7730DD0A" w:rsidR="00590523" w:rsidRPr="008E4380" w:rsidRDefault="00590523" w:rsidP="00590523">
+              <w:t>What potential consequence of the runner’s misdirection might warrant submission of a UKA Incident Report? (1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="54B87E7A" w14:textId="589E60F6" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D22978">
-[...4 lines deleted...]
-                <w:color w:val="0070C0"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Answer</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...31 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="68807C8D" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="68807C8D" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="52A243CC" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+          <w:p w14:paraId="52A243CC" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="360FB96F" w14:textId="4EFAA54B" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="360FB96F" w14:textId="4EFAA54B" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="57"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B15F06">
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
               <w:t>None, UKA Incident Report not required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1033" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="25D6836D" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1449A660" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...19 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="1EB62E70" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="1EB62E70" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="24371899" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+          <w:p w14:paraId="24371899" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="8614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="70B76438" w14:textId="00A4059E" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+          <w:p w14:paraId="70B76438" w14:textId="00A4059E" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="57"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B15F06">
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
               <w:t>Race results need altered by the Event Organiser to reinstate the 12 athletes to their original leading positions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1033" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="011E6965" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+          <w:p w14:paraId="468CB2DA" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...20 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="08969919" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="08969919" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E203EFA" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+          <w:p w14:paraId="4E203EFA" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="461CD0D1" w14:textId="0EE02842" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="461CD0D1" w14:textId="02B3498C" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="57"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B15F06">
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
               <w:t>Misdirection led the group off the closed-road course and onto a live public highway</w:t>
             </w:r>
-          </w:p>
-[...11 lines deleted...]
-          <w:p w14:paraId="1D93D253" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A83AD27" w14:textId="0E9EF1EA" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...18 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="2487C2B4" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="2487C2B4" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="147C0517" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+          <w:p w14:paraId="147C0517" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="8614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="74DBEEE3" w14:textId="44FE48D7" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+          <w:p w14:paraId="74DBEEE3" w14:textId="44FE48D7" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="57"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B15F06">
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
               <w:t>Frustration, anger and psychological impact on misdirected athletes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1033" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="5E80E707" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+          <w:p w14:paraId="346868C3" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...20 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00590523" w:rsidRPr="00050EAD" w14:paraId="4FECA2AC" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="4FECA2AC" w14:textId="77777777" w:rsidTr="00C16456">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="07454045" w14:textId="77777777" w:rsidR="00590523" w:rsidRPr="00E20FAB" w:rsidRDefault="00590523" w:rsidP="00590523">
+          <w:p w14:paraId="07454045" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="59"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="06BF587C" w14:textId="3F0104A6" w:rsidR="00590523" w:rsidRPr="008E4380" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="06BF587C" w14:textId="3F0104A6" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00804FED">
-[...53 lines deleted...]
-          <w:p w14:paraId="7EA8B73E" w14:textId="419BD87D" w:rsidR="00590523" w:rsidRPr="008E4380" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Would you include this error in your Race Referees’ Report? (1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="75B2301C" w14:textId="251C3736" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D22978">
-[...4 lines deleted...]
-                <w:color w:val="0070C0"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Answer</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...31 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="2FA92CC1" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="2FA92CC1" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="44298E1B" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+          <w:p w14:paraId="44298E1B" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="093D71B0" w14:textId="14A8BD3A" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="093D71B0" w14:textId="66243AD3" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="58"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B15F06">
-[...28 lines deleted...]
-            <w:tcW w:w="856" w:type="dxa"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="153F122E" w14:textId="28701484" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+          <w:p w14:paraId="153F122E" w14:textId="3319216E" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="1AC126EB" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="1AC126EB" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0826AAE1" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+          <w:p w14:paraId="0826AAE1" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="8614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="4E762725" w14:textId="6757F2DB" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+          <w:p w14:paraId="4E762725" w14:textId="6757F2DB" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="58"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B15F06">
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1033" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="028D9472" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+          <w:p w14:paraId="25C89321" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
-              <w:rPr>
-[...21 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00590523" w:rsidRPr="00050EAD" w14:paraId="21E69569" w14:textId="77777777" w:rsidTr="00D7135E">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="21E69569" w14:textId="77777777" w:rsidTr="00941D05">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="73273E86" w14:textId="77777777" w:rsidR="00590523" w:rsidRPr="00E20FAB" w:rsidRDefault="00590523" w:rsidP="001216FE">
+          <w:p w14:paraId="73273E86" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="52"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9647" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="9646" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0302EA63" w14:textId="20405ABC" w:rsidR="00590523" w:rsidRPr="00520807" w:rsidRDefault="00590523" w:rsidP="00590523">
+          <w:p w14:paraId="0302EA63" w14:textId="2B57EB2F" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="0070C0"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00414EAC">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t>At a multi-age-group club cross-country meeting, with different age-group lap distances, the Referee notices that on the first lap of the senior men’s 4-lap race the course marshal at a critical lap change point directs the entire field onto the wrong section of the course with everyone following the course marshal’s instruction.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00590523" w:rsidRPr="00050EAD" w14:paraId="7A2819F6" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="7A2819F6" w14:textId="77777777" w:rsidTr="00C16456">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
-[...252 lines deleted...]
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4283AA55" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0017779B" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="3235300B" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D80DB3B" w14:textId="5687127F" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>As Referee, what would you do? (1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="136739FB" w14:textId="5CD5845C" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="709C9817" w14:textId="09F1DDAC" w:rsidTr="00433562">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39B0EBAC" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="8614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="502A6202" w14:textId="640F7A21" w:rsidR="001216FE" w:rsidRPr="00B66892" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          </w:tcPr>
+          <w:p w14:paraId="534DF429" w14:textId="45169B4E" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC2A00">
-[...9 lines deleted...]
-            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Stop the race at the earliest safe opportunity and order a re-start</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...21 lines deleted...]
-          <w:p w14:paraId="19D551D1" w14:textId="750D0E6D" w:rsidR="001216FE" w:rsidRPr="00590523" w:rsidRDefault="001216FE" w:rsidP="00590523">
+          </w:tcPr>
+          <w:p w14:paraId="1ED1D625" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="058116AD" w14:textId="10582C6C" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="04FECC7C" w14:textId="14B5B45F" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
-[...100 lines deleted...]
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="212D2B6E" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0017779B" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="4283AA55" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="8614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="5CE7F1A7" w14:textId="245F0C00" w:rsidR="001216FE" w:rsidRPr="00E0668D" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="502A6202" w14:textId="4DF0B296" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003804DE">
-[...18 lines deleted...]
-            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allow the race to continue if the entire field can be safely directed back onto the correct course before impacting on subsequent course marshalling </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6E2BB487" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00590523" w:rsidRDefault="001216FE" w:rsidP="00590523">
+          <w:p w14:paraId="19D551D1" w14:textId="7BB79C36" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
-              <w:rPr>
-[...19 lines deleted...]
-              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA61EA" w:rsidRPr="00050EAD" w14:paraId="3BD5090D" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="058116AD" w14:textId="10582C6C" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="40E841F7" w14:textId="77777777" w:rsidR="00CA61EA" w:rsidRPr="009315B1" w:rsidRDefault="00CA61EA" w:rsidP="00CA61EA">
+          <w:p w14:paraId="3DF757C9" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54EF9056" w14:textId="33089B95" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="13"/>
               </w:numPr>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...107 lines deleted...]
-          <w:p w14:paraId="00741069" w14:textId="24D93DA6" w:rsidR="00CA61EA" w:rsidRPr="00695E19" w:rsidRDefault="00CA61EA" w:rsidP="00CA61EA">
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Sack the marshal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21ACD233" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:kern w:val="3"/>
-[...43 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="286D1DF7" w14:textId="05F5AB41" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="492E7393" w14:textId="1DB86503" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
-[...101 lines deleted...]
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="79E7FAD4" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00A8541E" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="212D2B6E" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="538E8D8D" w14:textId="700B508F" w:rsidR="001216FE" w:rsidRPr="00A8541E" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="5CE7F1A7" w14:textId="245F0C00" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Disqualifying the entire field</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>for leaving the course</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4607E548" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="3BD5090D" w14:textId="77777777" w:rsidTr="00C16456">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="40E841F7" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="29377567" w14:textId="59722259" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>What key points would you consider in reaching your decision? (3 marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F9FADA2" w14:textId="32406E83" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="286D1DF7" w14:textId="05F5AB41" w:rsidTr="00433562">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72DE099B" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B236882" w14:textId="25FFFEC8" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-          <w:p w14:paraId="67EA8DEA" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is this the only race on the course at the time? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CB79449" w14:textId="68DE13C6" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...20 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="6B0CFE9A" w14:textId="0BD5CD47" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="1ED941DA" w14:textId="5B36B63B" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
-[...126 lines deleted...]
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6C903A3A" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00A8541E" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="79E7FAD4" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="8614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7416B82E" w14:textId="1BEA56A8" w:rsidR="001216FE" w:rsidRPr="00A8541E" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="538E8D8D" w14:textId="700B508F" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>When is the catering van leaving?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="32ED35E2" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+          <w:p w14:paraId="5CF9D364" w14:textId="23510DF4" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="32ADFEE6" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="6B0CFE9A" w14:textId="0BD5CD47" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="77DBD472" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00A8541E" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="29216539" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="47722275" w14:textId="080B2089" w:rsidR="001216FE" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01350BA9" w14:textId="12E2ED9D" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="6CBAA048" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Why didn’t the runners know the correct course?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2430D032" w14:textId="20AFAAFE" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-[...20 lines deleted...]
-                <w:rFonts w:cs="Segoe UI Symbol"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="7ED5B018" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="26A4B952" w14:textId="5E1F805C" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="20A160A1" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00A8541E" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="6C903A3A" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="8614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6A04C4E5" w14:textId="1BEA9E1B" w:rsidR="001216FE" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="7416B82E" w14:textId="2AA979F5" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:kern w:val="3"/>
               </w:rPr>
-            </w:pPr>
-[...16 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:t xml:space="preserve">Any impact on subsequent course marshalling? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="402C865A" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+          <w:p w14:paraId="798C3098" w14:textId="2F4C6723" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-[...22 lines deleted...]
-                <w:rFonts w:cs="Segoe UI Symbol"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA61EA" w:rsidRPr="00050EAD" w14:paraId="1598A322" w14:textId="3998233E" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="32ADFEE6" w14:textId="77777777" w:rsidTr="0057048E">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7B938903" w14:textId="77777777" w:rsidR="00CA61EA" w:rsidRPr="00F27E02" w:rsidRDefault="00CA61EA" w:rsidP="00CA61EA">
+          <w:p w14:paraId="77DBD472" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47722275" w14:textId="42B87C7A" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="21"/>
               </w:numPr>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...25 lines deleted...]
-                <w:color w:val="0070C0"/>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:kern w:val="3"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00695E19">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:kern w:val="3"/>
               </w:rPr>
-              <w:t xml:space="preserve">What </w:t>
-[...42 lines deleted...]
-          <w:p w14:paraId="0AB86689" w14:textId="60972820" w:rsidR="00CA61EA" w:rsidRPr="000448FD" w:rsidRDefault="00CA61EA" w:rsidP="00CA61EA">
+              <w:t xml:space="preserve">Any Race Timetabling implications? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00A0C4E4" w14:textId="3A8C314F" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-[...47 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="6FD88874" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="7ED5B018" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
-[...106 lines deleted...]
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="07F32B87" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00F27E02" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="20A160A1" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A04C4E5" w14:textId="1BEA9E1B" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Was the marshal blinded by low winter sun?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="54027F2C" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="1598A322" w14:textId="3998233E" w:rsidTr="00C16456">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B938903" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="65FC2808" w14:textId="33348502" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>What follow-up action would you take? (2 marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C8CC7CF" w14:textId="1416CB94" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="6FD88874" w14:textId="77777777" w:rsidTr="00F37BBE">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="02C160A9" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="16D98FB2" w14:textId="625D0000" w:rsidR="001216FE" w:rsidRPr="00F37BBE" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FA5ED63" w14:textId="58F7B270" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="68"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37BBE">
-[...18 lines deleted...]
-          <w:p w14:paraId="45C89746" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Seek replacement for the course marshal at fault</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B90DF70" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-                <w:kern w:val="3"/>
-[...20 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="594F4AA5" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="1154DA22" w14:textId="77777777" w:rsidTr="00F37BBE">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
-[...106 lines deleted...]
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="51EF91E1" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00F27E02" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="07F32B87" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="8614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6EBC3AD4" w14:textId="3B82F9BC" w:rsidR="001216FE" w:rsidRPr="00F37BBE" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="16D98FB2" w14:textId="014A52EC" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="68"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37BBE">
-[...14 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Make the course marshal aware of their error and provide correct instruction </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="5D75C1DA" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+          <w:p w14:paraId="336A553D" w14:textId="211D6F7A" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-                <w:kern w:val="3"/>
-[...20 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA61EA" w:rsidRPr="00050EAD" w14:paraId="4F099724" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="594F4AA5" w14:textId="77777777" w:rsidTr="00F37BBE">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="01050D5E" w14:textId="77777777" w:rsidR="00CA61EA" w:rsidRPr="00F27E02" w:rsidRDefault="00CA61EA" w:rsidP="00CA61EA">
+          <w:p w14:paraId="1D80AECA" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CBE4B07" w14:textId="33311E24" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="68"/>
               </w:numPr>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...20 lines deleted...]
-              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00695E19">
-[...31 lines deleted...]
-          <w:p w14:paraId="10ADA5E3" w14:textId="2328D3D7" w:rsidR="00CA61EA" w:rsidRPr="00695E19" w:rsidRDefault="00CA61EA" w:rsidP="00CA61EA">
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>No action required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B514EF7" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:kern w:val="3"/>
-[...43 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="7D068242" w14:textId="1ADDA8ED" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="4C80448B" w14:textId="77777777" w:rsidTr="00F37BBE">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
-[...125 lines deleted...]
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0B62BC81" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0017779B" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="51EF91E1" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EBC3AD4" w14:textId="2CADC709" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="68"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relay your decision to all marshals and officials </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4629CBE7" w14:textId="1B5BD2AC" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="4F099724" w14:textId="77777777" w:rsidTr="00C16456">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01050D5E" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="39DE72BD" w14:textId="20B6A61A" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>What potential consequence of the runner’s misdirection might warrant submission of a UKA Incident Report? (1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="25E4A138" w14:textId="1A0EF54F" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="7D068242" w14:textId="1ADDA8ED" w:rsidTr="00433562">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1BB71C3B" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="65E64D12" w14:textId="66E7832D" w:rsidR="001216FE" w:rsidRPr="00E45218" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AC2C4D8" w14:textId="4AE5A493" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00672A30">
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:kern w:val="3"/>
               </w:rPr>
-              <w:t>Competitors demand</w:t>
-[...21 lines deleted...]
-          <w:p w14:paraId="3E1F8BA4" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+              <w:t>Volunteer marshal reprimanded</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44A65B72" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...20 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="58BC8FEE" w14:textId="1F5ADC2F" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="4F278BD2" w14:textId="721FBD36" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
-[...124 lines deleted...]
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="54EA939F" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0017779B" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="0B62BC81" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="8614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="462E25C2" w14:textId="1BD73B87" w:rsidR="001216FE" w:rsidRPr="00B605C2" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="65E64D12" w14:textId="66E7832D" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00662A8A">
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:kern w:val="3"/>
               </w:rPr>
-              <w:t>Race timetable delays</w:t>
-[...10 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:t>Competitors demand entry fee refund</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3AF223F7" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+          <w:p w14:paraId="46AAC072" w14:textId="170359DB" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...20 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA61EA" w:rsidRPr="00050EAD" w14:paraId="0B9737CC" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="58BC8FEE" w14:textId="1F5ADC2F" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="77FEAEA8" w14:textId="77777777" w:rsidR="00CA61EA" w:rsidRPr="0041608A" w:rsidRDefault="00CA61EA" w:rsidP="00CA61EA">
+          <w:p w14:paraId="3B2BE0CA" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D5B75A2" w14:textId="1BAB55B2" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Any associated additional H&amp;S risks not included in Event Risk Assessment </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BBDCB11" w14:textId="17035D64" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="736B6C00" w14:textId="06095D65" w:rsidTr="00433562">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="54EA939F" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="462E25C2" w14:textId="1BD73B87" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Race timetable delays</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3050B187" w14:textId="15D63EE3" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="0B9737CC" w14:textId="77777777" w:rsidTr="00C16456">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77FEAEA8" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="007F6556" w14:textId="7EDD2D05" w:rsidR="00CA61EA" w:rsidRPr="00B80CC6" w:rsidRDefault="00CA61EA" w:rsidP="00CA61EA">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="007F6556" w14:textId="7EDD2D05" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00804FED">
-[...53 lines deleted...]
-          <w:p w14:paraId="65DA8AA1" w14:textId="5DB261C9" w:rsidR="00CA61EA" w:rsidRPr="00B80CC6" w:rsidRDefault="00CA61EA" w:rsidP="00CA61EA">
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Would you include this error in your Race Referees’ Report? (1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="325F42EC" w14:textId="0615199F" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D22978">
-[...4 lines deleted...]
-                <w:color w:val="0070C0"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Answer</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...28 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="4E3B0235" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="4E3B0235" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="20F05291" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0041608A" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="20F05291" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="3E9C4CE8" w14:textId="5A7C46D5" w:rsidR="001216FE" w:rsidRPr="001F18D7" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E9C4CE8" w14:textId="541ED55F" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="48"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:kern w:val="3"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A76F70">
-[...17 lines deleted...]
-          <w:p w14:paraId="5123B174" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D3F3E05" w14:textId="772282FE" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-                <w:kern w:val="3"/>
-[...19 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="610AFB30" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="610AFB30" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="246B1ED7" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0041608A" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="246B1ED7" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="8614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3C8AED74" w14:textId="53EA8C5C" w:rsidR="001216FE" w:rsidRPr="008C13AF" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="3C8AED74" w14:textId="53EA8C5C" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="48"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:kern w:val="3"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A76F70">
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1033" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="02C331C1" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+          <w:p w14:paraId="38C462B1" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-                <w:kern w:val="3"/>
-[...21 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00635EBF" w:rsidRPr="00050EAD" w14:paraId="6D42C6B1" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="6D42C6B1" w14:textId="77777777" w:rsidTr="00C16456">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="371BDCD2" w14:textId="77777777" w:rsidR="00635EBF" w:rsidRPr="0041608A" w:rsidRDefault="00635EBF" w:rsidP="00635EBF">
+          <w:p w14:paraId="371BDCD2" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="42F34878" w14:textId="251476A5" w:rsidR="00635EBF" w:rsidRPr="00695E19" w:rsidRDefault="00635EBF" w:rsidP="00635EBF">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="42F34878" w14:textId="251476A5" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00414EAC">
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
               </w:rPr>
               <w:t xml:space="preserve">Had this been a Senior Road Race Championship on “closed roads”, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00414EAC">
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
-            <w:r w:rsidRPr="00414EAC">
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
               </w:rPr>
-              <w:t xml:space="preserve">hat additional key points would you consider? </w:t>
-[...24 lines deleted...]
-          <w:p w14:paraId="50305F32" w14:textId="7268116E" w:rsidR="00635EBF" w:rsidRPr="00695E19" w:rsidRDefault="00635EBF" w:rsidP="00635EBF">
+              <w:t>hat additional key points would you consider? (2 marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A2FF7D1" w14:textId="1D1855E9" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:kern w:val="3"/>
-[...7 lines deleted...]
-                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Answer</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...31 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="76B88D17" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="76B88D17" w14:textId="77777777" w:rsidTr="00A76F70">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="127CDA63" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0041608A" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="127CDA63" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="5AD2D058" w14:textId="35F7C5EA" w:rsidR="001216FE" w:rsidRPr="00A76F70" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AD2D058" w14:textId="1294E2F2" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="67"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:kern w:val="3"/>
               </w:rPr>
-              <w:t>Were r</w:t>
-[...55 lines deleted...]
-          <w:p w14:paraId="0501CC3B" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00635EBF" w:rsidRDefault="001216FE" w:rsidP="00635EBF">
+              <w:t xml:space="preserve">Were runners misdirected onto “closed” or “open” roads? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="648FABA4" w14:textId="102FBDE6" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...18 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="4EDC0E79" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="4EDC0E79" w14:textId="77777777" w:rsidTr="00644BB0">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="424BFB44" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0041608A" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="424BFB44" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="8614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="77F3326C" w14:textId="5D7F2913" w:rsidR="001216FE" w:rsidRPr="00A76F70" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="77F3326C" w14:textId="5D7F2913" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="67"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:kern w:val="3"/>
               </w:rPr>
               <w:t>Has the road been swept?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1033" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="127D3EE3" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00635EBF" w:rsidRDefault="001216FE" w:rsidP="00635EBF">
+          <w:p w14:paraId="47E24774" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...20 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="6085E6DE" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="6085E6DE" w14:textId="77777777" w:rsidTr="00BD37F2">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="51CB3275" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0041608A" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="51CB3275" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="7B5B8380" w14:textId="5D8B99AD" w:rsidR="001216FE" w:rsidRPr="00A76F70" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B5B8380" w14:textId="74D325D8" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="67"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:kern w:val="3"/>
               </w:rPr>
-              <w:t>Is the m</w:t>
-[...27 lines deleted...]
-          <w:p w14:paraId="0E488372" w14:textId="77777777" w:rsidR="00635EBF" w:rsidRPr="00635EBF" w:rsidRDefault="00635EBF" w:rsidP="00635EBF">
+              <w:t xml:space="preserve">Is the measured course distance compromised? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00D0ACE8" w14:textId="020836EC" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...18 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="5007F3E2" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="5007F3E2" w14:textId="77777777" w:rsidTr="00644BB0">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0BF6C166" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0041608A" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="0BF6C166" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="8614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="14661078" w14:textId="02696B79" w:rsidR="001216FE" w:rsidRPr="00A76F70" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="14661078" w14:textId="02696B79" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="67"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0005438C">
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:kern w:val="3"/>
               </w:rPr>
-              <w:t>Is there</w:t>
-[...17 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:t>Is there streetlighting?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="31AA1F00" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00635EBF" w:rsidRDefault="001216FE" w:rsidP="00635EBF">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="2A9277BA" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...20 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00635EBF" w:rsidRPr="00050EAD" w14:paraId="26ED3E25" w14:textId="77777777" w:rsidTr="002820A1">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="26ED3E25" w14:textId="77777777" w:rsidTr="007F0475">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="372A6DD6" w14:textId="77777777" w:rsidR="00635EBF" w:rsidRPr="00E20FAB" w:rsidRDefault="00635EBF" w:rsidP="001216FE">
+          <w:p w14:paraId="372A6DD6" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="60"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9647" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="9646" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1AC8DDAF" w14:textId="514F2D9D" w:rsidR="00635EBF" w:rsidRPr="001E0189" w:rsidRDefault="00635EBF" w:rsidP="00635EBF">
+          <w:p w14:paraId="1AC8DDAF" w14:textId="784663EC" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="0070C0"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00692244">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">A runner has missed the start of the Under 20 Women’s Cross-Country championship and asks for permission to run in the Senior Women’s race.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B46C9" w:rsidRPr="00050EAD" w14:paraId="6B7B1429" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="6B7B1429" w14:textId="77777777" w:rsidTr="00C16456">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
-[...262 lines deleted...]
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4832F929" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="001E6587" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="2B2D3FBC" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="01F2E997" w14:textId="49A17E7E" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>What would you do? (1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EF8023F" w14:textId="4DCE6F20" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="11B046B2" w14:textId="77777777" w:rsidTr="00433562">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="23914C4B" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="668D6425" w14:textId="72E60FE4" w:rsidR="001216FE" w:rsidRPr="00417214" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18288D06" w14:textId="5C56396E" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE7F80">
-[...30 lines deleted...]
-          <w:p w14:paraId="68580016" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="001216FE" w:rsidRDefault="001216FE" w:rsidP="000B46C9">
+            <w:r w:rsidRPr="00C32477">
+              <w:t>Say yes, she can compete in the Senior Championship</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66B6E65C" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...24 lines deleted...]
-                <w:color w:val="0070C0"/>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="544A18D5" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="35642E3A" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
-[...104 lines deleted...]
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E8F16ED" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="001E6587" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="4832F929" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="8614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="026F8347" w14:textId="415EC2CB" w:rsidR="001216FE" w:rsidRPr="00417214" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="668D6425" w14:textId="72E60FE4" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:t>Say yes, but will not appear in the result</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0E0680A7" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="001216FE" w:rsidRDefault="001216FE" w:rsidP="000B46C9">
+          <w:p w14:paraId="5947DFDE" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...24 lines deleted...]
-                <w:color w:val="0070C0"/>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B46C9" w:rsidRPr="00050EAD" w14:paraId="4B645070" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="544A18D5" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2C7E18BC" w14:textId="77777777" w:rsidR="000B46C9" w:rsidRPr="00A507C5" w:rsidRDefault="000B46C9" w:rsidP="000B46C9">
+          <w:p w14:paraId="477758B3" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4892A132" w14:textId="34601C1F" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="35"/>
+                <w:numId w:val="22"/>
               </w:numPr>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...76 lines deleted...]
-          <w:p w14:paraId="0B31A954" w14:textId="6286F45E" w:rsidR="000B46C9" w:rsidRPr="00695E19" w:rsidRDefault="000B46C9" w:rsidP="000B46C9">
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Say no </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C3EE7A9" w14:textId="53EC8967" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...45 lines deleted...]
-            </w:r>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="58B3A49C" w14:textId="1BDABBF7" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="649B14E9" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3AEA0F7B" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0017779B" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="6E8F16ED" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="4060B2AE" w14:textId="1E8C5D7C" w:rsidR="001216FE" w:rsidRPr="00E3100C" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="026F8347" w14:textId="415EC2CB" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="66E4A9B8" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="001216FE" w:rsidRDefault="001216FE" w:rsidP="000B46C9">
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Leave it up to the athlete</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B0BF3F8" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...18 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B46C9" w:rsidRPr="00050EAD" w14:paraId="64C52349" w14:textId="270415CA" w:rsidTr="00FF64EB">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="4B645070" w14:textId="77777777" w:rsidTr="00C16456">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4A6BD67F" w14:textId="77777777" w:rsidR="000B46C9" w:rsidRPr="00E20FAB" w:rsidRDefault="000B46C9" w:rsidP="001216FE">
+          <w:p w14:paraId="2C7E18BC" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C87B6A4" w14:textId="63A057CF" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What UKA Rule would support your decision? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D76A351" w14:textId="1F534598" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="58B3A49C" w14:textId="1BDABBF7" w:rsidTr="00433562">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3AEA0F7B" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4060B2AE" w14:textId="662393B9" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00C16456">
+            <w:pPr>
+              <w:ind w:left="0" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3169B950" w14:textId="0458AF0B" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="64C52349" w14:textId="270415CA" w:rsidTr="00D568F5">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A6BD67F" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="60"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9647" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="9646" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="62C4A5B2" w14:textId="0B8AFE17" w:rsidR="000B46C9" w:rsidRPr="00D83DF1" w:rsidRDefault="000B46C9" w:rsidP="000B46C9">
+          <w:p w14:paraId="62C4A5B2" w14:textId="17259423" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F05CD2">
-[...77 lines deleted...]
-              <w:t>, in each of the following Home Countries:</w:t>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Under UKA Rules for Competition, which age group will a runner born on 1st September 2011 qualify for in their Home Country Cross-Country championship held in January 2027, in each of the following Home Countries:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B46C9" w:rsidRPr="00050EAD" w14:paraId="2E2C85F1" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="2E2C85F1" w14:textId="77777777" w:rsidTr="00C16456">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
-[...242 lines deleted...]
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7CA790A9" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0017779B" w:rsidRDefault="001216FE" w:rsidP="001216FE">
-[...22 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="5083DC99" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="36"/>
               </w:numPr>
-              <w:ind w:left="470" w:right="113" w:hanging="357"/>
-[...14 lines deleted...]
-            <w:tcW w:w="1033" w:type="dxa"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1F111474" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00D83DF1" w:rsidRDefault="001216FE" w:rsidP="000B46C9">
+          <w:p w14:paraId="6DB2AA6D" w14:textId="0DB13581" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="856" w:type="dxa"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">England </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="45AB772C" w14:textId="3FB1B247" w:rsidR="001216FE" w:rsidRPr="00D83DF1" w:rsidRDefault="001216FE" w:rsidP="000B46C9">
+          <w:p w14:paraId="7A41176C" w14:textId="16FB4EEE" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="49983580" w14:textId="779BC95F" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="0CE9B3E8" w14:textId="076A5448" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="44662258" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0017779B" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="79E79E47" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...9 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45B0062D" w14:textId="47A843EF" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...28 lines deleted...]
-            <w:tcW w:w="856" w:type="dxa"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Senior</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E893C3F" w14:textId="51DB63D0" w:rsidR="001216FE" w:rsidRPr="00D83DF1" w:rsidRDefault="001216FE" w:rsidP="000B46C9">
+          <w:p w14:paraId="152FF3FF" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="2C5C7100" w14:textId="438CB9A7" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="2E672924" w14:textId="47BA0054" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6F4955D9" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0017779B" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="7CA790A9" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="8614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6B6F6AAD" w14:textId="217C13C2" w:rsidR="001216FE" w:rsidRPr="00203540" w:rsidRDefault="001216FE" w:rsidP="001216FE">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="4365AB3D" w14:textId="1D43136C" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-[...19 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>U20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="475ED81C" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="001216FE" w:rsidRDefault="001216FE" w:rsidP="000B46C9">
-[...21 lines deleted...]
-          <w:p w14:paraId="08BB0E18" w14:textId="55ED19B8" w:rsidR="001216FE" w:rsidRPr="00CF45B6" w:rsidRDefault="001216FE" w:rsidP="000B46C9">
+          <w:p w14:paraId="45AB772C" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D22978" w:rsidRPr="00050EAD" w14:paraId="5C3275F4" w14:textId="609FD634" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="49983580" w14:textId="779BC95F" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5C3A59B7" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="007135F7" w:rsidRDefault="00D22978" w:rsidP="00D22978">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="44662258" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D405F64" w14:textId="314CE9C8" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="16"/>
               </w:numPr>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...66 lines deleted...]
-          <w:p w14:paraId="698E10A1" w14:textId="027A11D5" w:rsidR="00D22978" w:rsidRPr="00D22978" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>U18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E893C3F" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-[...47 lines deleted...]
-            </w:r>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D22978" w:rsidRPr="00050EAD" w14:paraId="3CEC5C36" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="2C5C7100" w14:textId="438CB9A7" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
-[...103 lines deleted...]
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="73F3418F" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="00CB3ED6" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+          <w:p w14:paraId="6F4955D9" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B6F6AAD" w14:textId="697EB496" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">U16 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="08BB0E18" w14:textId="3CE2D7CD" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="5C3275F4" w14:textId="609FD634" w:rsidTr="00C16456">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5C3A59B7" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4590B9BE" w14:textId="464DE067" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Northern Ireland</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE97B01" w14:textId="15064696" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="3CEC5C36" w14:textId="77777777" w:rsidTr="00433562">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="51DA88BC" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="530" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="562703F5" w14:textId="74692BC2" w:rsidR="00D22978" w:rsidRPr="00CB3ED6" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47BC6811" w14:textId="1DC39CF5" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-          <w:p w14:paraId="70C5C1E1" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="00D22978" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Senior</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21F130DD" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...21 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D22978" w:rsidRPr="00050EAD" w14:paraId="1AAB26E1" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="086C43DE" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
-[...102 lines deleted...]
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="32FF4EB8" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="00CB3ED6" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+          <w:p w14:paraId="73F3418F" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="530" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="8614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="077BBF8A" w14:textId="54D27B8C" w:rsidR="00D22978" w:rsidRPr="00CB3ED6" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+          <w:p w14:paraId="562703F5" w14:textId="74692BC2" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>U20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="558904C7" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="00D22978" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+          <w:p w14:paraId="31CFB555" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...21 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D22978" w:rsidRPr="00050EAD" w14:paraId="20E4EDC2" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="1AAB26E1" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0B19C40B" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="007135F7" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+          <w:p w14:paraId="4E940322" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="530" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F490825" w14:textId="523C2971" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="31"/>
               </w:numPr>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...57 lines deleted...]
-          <w:p w14:paraId="0147EE0F" w14:textId="7476A2DD" w:rsidR="00D22978" w:rsidRPr="007135F7" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">U18 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FCA3048" w14:textId="31F2FF62" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...43 lines deleted...]
-            </w:r>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D22978" w:rsidRPr="00050EAD" w14:paraId="68DA6D3C" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="28BF3BDF" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
-[...106 lines deleted...]
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="003F8AA6" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="00CB3ED6" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+          <w:p w14:paraId="32FF4EB8" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="530" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="8614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="20B69FD4" w14:textId="6B66BD46" w:rsidR="00D22978" w:rsidRPr="00CB3ED6" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+          <w:p w14:paraId="077BBF8A" w14:textId="54D27B8C" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>U16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="316FCAAE" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="20E4EDC2" w14:textId="77777777" w:rsidTr="00C16456">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B19C40B" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="76829CAE" w14:textId="54B011F0" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scotland </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC1B261" w14:textId="05E09D7C" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="68DA6D3C" w14:textId="77777777" w:rsidTr="00433562">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0EE34CA6" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="530" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41003926" w14:textId="59534ABB" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-          <w:p w14:paraId="01AFCDEA" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="001216FE" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Senior</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="409D2D2A" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...24 lines deleted...]
-                <w:color w:val="0070C0"/>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D22978" w:rsidRPr="00050EAD" w14:paraId="120C8147" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="3B1ECB54" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
-[...105 lines deleted...]
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="04C82C42" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="00CB3ED6" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+          <w:p w14:paraId="003F8AA6" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="530" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="8614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0E569195" w14:textId="1ECB0E0C" w:rsidR="00D22978" w:rsidRPr="00CB3ED6" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+          <w:p w14:paraId="20B69FD4" w14:textId="6B66BD46" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>U20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7AF323AC" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="001216FE" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+          <w:p w14:paraId="191E513A" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...24 lines deleted...]
-                <w:color w:val="0070C0"/>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D22978" w:rsidRPr="00050EAD" w14:paraId="5E5D22CE" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="120C8147" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4EA09611" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="007135F7" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+          <w:p w14:paraId="3C26E25E" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="530" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AC71261" w14:textId="690EC1E5" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">U18 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0218F21A" w14:textId="763152F8" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="05569FB0" w14:textId="77777777" w:rsidTr="00433562">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="04C82C42" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="530" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E569195" w14:textId="1ECB0E0C" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>U16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A1BBE0C" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="5E5D22CE" w14:textId="77777777" w:rsidTr="00C16456">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4EA09611" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="01A9DB41" w14:textId="3E5DA137" w:rsidR="00D22978" w:rsidRPr="007135F7" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="01A9DB41" w14:textId="3E5DA137" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007135F7">
-[...29 lines deleted...]
-          <w:p w14:paraId="47344E1C" w14:textId="1DD8FF96" w:rsidR="00D22978" w:rsidRPr="007135F7" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Wales (1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4CEE41" w14:textId="16A2FD6B" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:color w:val="0070C0"/>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Answer</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...31 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="154547D2" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="154547D2" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4DAC8C25" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="007135F7" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="4DAC8C25" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="6F894E04" w14:textId="022F0CBC" w:rsidR="001216FE" w:rsidRPr="009766A3" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F894E04" w14:textId="022F0CBC" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="62"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009766A3">
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
               <w:t>Senior</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1033" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="48EF109E" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00D22978" w:rsidRDefault="001216FE" w:rsidP="00D22978">
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0182E2D9" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
-              <w:rPr>
-[...20 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="30CFC355" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="30CFC355" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="28FF51BD" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="007135F7" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="28FF51BD" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="8614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="65EF802C" w14:textId="620830C2" w:rsidR="001216FE" w:rsidRPr="009766A3" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="65EF802C" w14:textId="620830C2" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="62"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009766A3">
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
               <w:t>U20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1033" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6A0AF017" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00D22978" w:rsidRDefault="001216FE" w:rsidP="00D22978">
+          <w:p w14:paraId="301500E3" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
-              <w:rPr>
-[...21 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="05D2B962" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="05D2B962" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0B0B518B" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="007135F7" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="0B0B518B" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="4C43F4F9" w14:textId="6F435F9D" w:rsidR="001216FE" w:rsidRPr="009766A3" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C43F4F9" w14:textId="6F435F9D" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="62"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009766A3">
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">U18 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1033" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="38E2BDAC" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00D22978" w:rsidRDefault="001216FE" w:rsidP="00D22978">
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6619C620" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
-              <w:rPr>
-[...20 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="06DD52F4" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="06DD52F4" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="001E8C78" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="007135F7" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="001E8C78" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="8614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2EFF7CFC" w14:textId="05986EF8" w:rsidR="001216FE" w:rsidRPr="009766A3" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="2EFF7CFC" w14:textId="219D80C6" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="62"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009766A3">
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">U16 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1033" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="551ACB85" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00D22978" w:rsidRDefault="001216FE" w:rsidP="00D22978">
-[...19 lines deleted...]
-          <w:p w14:paraId="1A6A9B87" w14:textId="7ACC2AF2" w:rsidR="001216FE" w:rsidRPr="00D22978" w:rsidRDefault="001216FE" w:rsidP="00D22978">
+          <w:p w14:paraId="1A6A9B87" w14:textId="5D48D9B2" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D22978" w:rsidRPr="00050EAD" w14:paraId="669EB3B0" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="669EB3B0" w14:textId="77777777" w:rsidTr="00C16456">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3AAD00B7" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="007135F7" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+          <w:p w14:paraId="3AAD00B7" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="1A013C6E" w14:textId="63D08B28" w:rsidR="00D22978" w:rsidRPr="007135F7" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A013C6E" w14:textId="63D08B28" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007505C3">
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
               </w:rPr>
-              <w:t xml:space="preserve">What UKA Rule would support your </w:t>
-[...42 lines deleted...]
-          <w:p w14:paraId="10D32E29" w14:textId="19CBA128" w:rsidR="00D22978" w:rsidRPr="007135F7" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+              <w:t>What UKA Rule would support your answers? (1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C781A88" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001216FE">
-[...40 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="34C62DB0" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="34C62DB0" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="40600B68" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00CB3ED6" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="40600B68" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="530" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="4F7BE111" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00D22978" w:rsidRDefault="001216FE" w:rsidP="00D22978">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FA25AC4" w14:textId="4587A15C" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00C16456">
+            <w:pPr>
+              <w:ind w:left="0" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5280DDB4" w14:textId="4ED46731" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...18 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D22978" w:rsidRPr="00050EAD" w14:paraId="48798567" w14:textId="77777777" w:rsidTr="005B66BD">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="48798567" w14:textId="77777777" w:rsidTr="008A2687">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7762F6C1" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="00E20FAB" w:rsidRDefault="00D22978" w:rsidP="001216FE">
+          <w:p w14:paraId="7762F6C1" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="60"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9647" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="9646" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="07A46313" w14:textId="49815B82" w:rsidR="00D22978" w:rsidRPr="001E0189" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+          <w:p w14:paraId="07A46313" w14:textId="05658C8A" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="0070C0"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00EC7379">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>A runner crosses the line first</w:t>
-[...62 lines deleted...]
-              <w:t xml:space="preserve"> as their chip was captured first.</w:t>
+              <w:t>A runner crosses the line first, just ahead of the following runner in a chip timed race.  The timing system places the second runner first, as their chip was captured first.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D22978" w:rsidRPr="00050EAD" w14:paraId="25FFDE5D" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="25FFDE5D" w14:textId="77777777" w:rsidTr="00C16456">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
-[...259 lines deleted...]
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2C3613EF" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0017779B" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="12E7297B" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="492F21AF" w14:textId="23B1C27C" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Who is the winner? (1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="302C13C9" w14:textId="083280F0" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="6036AA74" w14:textId="3B87CD20" w:rsidTr="00433562">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="16E3F9DE" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="31A791F7" w14:textId="70F98FF3" w:rsidR="001216FE" w:rsidRPr="00BB15F0" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42F58686" w14:textId="287B6352" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...26 lines deleted...]
-            <w:tcW w:w="856" w:type="dxa"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The second runner, chip timing is the automated, definitive recording system</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1AE76797" w14:textId="3DCA2EFD" w:rsidR="001216FE" w:rsidRPr="00D22978" w:rsidRDefault="001216FE" w:rsidP="00D22978">
+          </w:tcPr>
+          <w:p w14:paraId="63D512C6" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="2A80FDF7" w14:textId="1BD8F55B" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="049777EB" w14:textId="387FD3A6" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
-[...100 lines deleted...]
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="319BB304" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0017779B" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="2C3613EF" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="8614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3D2F6277" w14:textId="18EC2CDF" w:rsidR="001216FE" w:rsidRPr="00C948DB" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="31A791F7" w14:textId="08FD15B7" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009824B3">
-[...26 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:t xml:space="preserve">The winner is the first runner whose torso crosses the finish line </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7966D8D6" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00D22978" w:rsidRDefault="001216FE" w:rsidP="00D22978">
+          <w:p w14:paraId="1AE76797" w14:textId="7036D58F" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
-              <w:rPr>
-[...21 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D22978" w:rsidRPr="00050EAD" w14:paraId="68E9EFAF" w14:textId="43415F77" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="2A80FDF7" w14:textId="1BD8F55B" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="578C14F4" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="007505C3" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+          <w:p w14:paraId="41E014EA" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C8F24BB" w14:textId="5E915AE3" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="38"/>
+                <w:numId w:val="17"/>
               </w:numPr>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...62 lines deleted...]
-          <w:p w14:paraId="30D9F220" w14:textId="5E243176" w:rsidR="00D22978" w:rsidRPr="007505C3" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Both runners are declared joint winners, and the prize shared</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D495FD9" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="0070C0"/>
-[...43 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="27EDBAB5" w14:textId="193C654B" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="5DE14A0B" w14:textId="70914DBB" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3F48D5C6" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0017779B" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="319BB304" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="683DDA54" w14:textId="7F089944" w:rsidR="001216FE" w:rsidRPr="00FC7556" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D2F6277" w14:textId="18EC2CDF" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...22 lines deleted...]
-            <w:tcW w:w="856" w:type="dxa"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The race is declared void and ordered to be rerun</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="3D06AA6A" w14:textId="1F2A88AE" w:rsidR="001216FE" w:rsidRPr="00D22978" w:rsidRDefault="001216FE" w:rsidP="00D22978">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="115FFE9D" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00613723" w:rsidRPr="00050EAD" w14:paraId="7FAD41E7" w14:textId="77777777" w:rsidTr="00F1447E">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="68E9EFAF" w14:textId="43415F77" w:rsidTr="00C16456">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="315A72E2" w14:textId="77777777" w:rsidR="00613723" w:rsidRPr="0099024D" w:rsidRDefault="00613723" w:rsidP="001216FE">
+          <w:p w14:paraId="578C14F4" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="340CC4E2" w14:textId="2D8AADDB" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>What UKA Rule would support your decision? (1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF83A76" w14:textId="18E01033" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="27EDBAB5" w14:textId="193C654B" w:rsidTr="00433562">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F48D5C6" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="683DDA54" w14:textId="3B894C04" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00C16456">
+            <w:pPr>
+              <w:ind w:left="0" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D06AA6A" w14:textId="2BA04C2F" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="7FAD41E7" w14:textId="77777777" w:rsidTr="007C3FC5">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="315A72E2" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="61"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9647" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="9646" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7EF1072D" w14:textId="3CAF30C2" w:rsidR="00613723" w:rsidRPr="00CF45B6" w:rsidRDefault="00613723" w:rsidP="00613723">
+          <w:p w14:paraId="7EF1072D" w14:textId="0F40E26E" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...37 lines deleted...]
-              <w:t>that one team member has forgotten their club vest and asks that the athlete be allowed to run.</w:t>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Before declaring team running order for a road relay race a team manager advises the Referee that one team member has forgotten their club vest and asks that the athlete be allowed to run.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00613723" w:rsidRPr="00050EAD" w14:paraId="60E5E272" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="60E5E272" w14:textId="77777777" w:rsidTr="00C16456">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7026BAC9" w14:textId="77777777" w:rsidR="00613723" w:rsidRPr="002324B2" w:rsidRDefault="00613723" w:rsidP="00613723">
+          <w:p w14:paraId="7026BAC9" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="18D8A037" w14:textId="4E9463D7" w:rsidR="00613723" w:rsidRDefault="00613723" w:rsidP="00613723">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="18D8A037" w14:textId="4E9463D7" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">What would you do? </w:t>
             </w:r>
-            <w:r w:rsidRPr="007067A1">
-[...4 lines deleted...]
-                <w:color w:val="0070C0"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:kern w:val="3"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...34 lines deleted...]
-          <w:p w14:paraId="2D625FBA" w14:textId="3C8EB9FB" w:rsidR="00613723" w:rsidRDefault="00613723" w:rsidP="00613723">
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="498726BC" w14:textId="6132E2FE" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001216FE">
-[...4 lines deleted...]
-                <w:color w:val="0070C0"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Answer</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...30 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="3D57AD94" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="3D57AD94" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="64D4554C" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="004669DF" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="64D4554C" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="530" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="40D92B30" w14:textId="61CABC64" w:rsidR="001216FE" w:rsidRPr="009553F3" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40D92B30" w14:textId="61CABC64" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009553F3">
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
               <w:t>Bar the athlete but allow another team member to run two relay legs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1033" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="0D168D6C" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00613723" w:rsidRDefault="001216FE" w:rsidP="00613723">
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="665A9D76" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...19 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="525D43A6" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="525D43A6" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1B4B0BBC" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="004669DF" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="1B4B0BBC" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="530" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="8614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="290DFEC5" w14:textId="230FA414" w:rsidR="001216FE" w:rsidRPr="005A1663" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="290DFEC5" w14:textId="02ACE91B" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009553F3">
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
               <w:t>Confirm that the athlete must wear club vest to compete or risk disqualification, but might consider swapping vests with an earlier leg runner</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="60B31EBE" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00613723" w:rsidRDefault="001216FE" w:rsidP="00613723">
+          <w:p w14:paraId="18F38C62" w14:textId="1DC7524C" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...19 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="43A92B89" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="43A92B89" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5EF90C0C" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="004669DF" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="5EF90C0C" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="530" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="135012E9" w14:textId="38433895" w:rsidR="001216FE" w:rsidRPr="00540E27" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="135012E9" w14:textId="38433895" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00540E27">
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
               <w:t>Disqualify the team</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1033" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="575FAD6F" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00613723" w:rsidRDefault="001216FE" w:rsidP="00613723">
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01F2335D" w14:textId="14240E3D" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...19 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="460809DF" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="460809DF" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E700E1A" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="004669DF" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="4E700E1A" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="530" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="8614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3BD9E8B1" w14:textId="1F7835DB" w:rsidR="001216FE" w:rsidRPr="0009549B" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="3BD9E8B1" w14:textId="1F7835DB" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0009549B">
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
               <w:t>Allow the athlete to run without wearing a club vest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1033" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="44803ECC" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00613723" w:rsidRDefault="001216FE" w:rsidP="00613723">
+          <w:p w14:paraId="31C0A1B2" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...20 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00613723" w:rsidRPr="00050EAD" w14:paraId="024F9475" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="024F9475" w14:textId="77777777" w:rsidTr="00C16456">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3D6F928B" w14:textId="77777777" w:rsidR="00613723" w:rsidRPr="00F22593" w:rsidRDefault="00613723" w:rsidP="00613723">
+          <w:p w14:paraId="3D6F928B" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="7C55B2DD" w14:textId="2AAD8F85" w:rsidR="00613723" w:rsidRDefault="00613723" w:rsidP="00613723">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C55B2DD" w14:textId="2AAD8F85" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
               </w:rPr>
-              <w:t>What UKA Rule would support your decision</w:t>
-[...76 lines deleted...]
-            <w:tcW w:w="856" w:type="dxa"/>
+              <w:t>What UKA Rule would support your decision? (1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7EBBB65A" w14:textId="645B5CA4" w:rsidR="00613723" w:rsidRPr="00CF45B6" w:rsidRDefault="00613723" w:rsidP="00613723">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EBBB65A" w14:textId="46F19B08" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001216FE">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="462D6D81" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="462D6D81" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3338F55B" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="004669DF" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="3338F55B" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="530" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...43 lines deleted...]
-            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B297655" w14:textId="3EEA5B7A" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00C16456">
+            <w:pPr>
+              <w:ind w:left="0" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70AD5F49" w14:textId="60526382" w:rsidR="001216FE" w:rsidRPr="00613723" w:rsidRDefault="001216FE" w:rsidP="00613723">
+          <w:p w14:paraId="70AD5F49" w14:textId="4F8F1375" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00613723" w:rsidRPr="00050EAD" w14:paraId="4F0D6D6A" w14:textId="77777777" w:rsidTr="00416A32">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="4F0D6D6A" w14:textId="77777777" w:rsidTr="009015B2">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0FCB5CF6" w14:textId="77777777" w:rsidR="00613723" w:rsidRPr="0099024D" w:rsidRDefault="00613723" w:rsidP="001216FE">
+          <w:p w14:paraId="0FCB5CF6" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="61"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9647" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="9646" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="03683031" w14:textId="1869CB0E" w:rsidR="00613723" w:rsidRPr="00CF45B6" w:rsidRDefault="00613723" w:rsidP="00613723">
+          <w:p w14:paraId="03683031" w14:textId="460D898E" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0024057B">
-[...45 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>In a cross-country team race two teams are tied on points.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="585E2134" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="585E2134" w14:textId="77777777" w:rsidTr="00C16456">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
-[...236 lines deleted...]
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="40D0FCA8" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="004D4B91" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="67048A05" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="342FDB93" w14:textId="4AE84181" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>How would the finishing order be determined? (1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B07769D" w14:textId="038AF5CA" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="3655E8D5" w14:textId="77777777" w:rsidTr="00433562">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6E1119B2" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="2C798FE0" w14:textId="5F3C59DD" w:rsidR="001216FE" w:rsidRPr="00AD7494" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2113AB51" w14:textId="57D1A2A4" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD7494">
-[...18 lines deleted...]
-          <w:p w14:paraId="4FC542CE" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="001216FE" w:rsidRDefault="001216FE" w:rsidP="00613723">
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Re-score the tied teams on a head-to-head basis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A9FFA67" w14:textId="3359F910" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-              </w:rPr>
-[...19 lines deleted...]
-                <w:rFonts w:cs="Segoe UI Symbol"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="0672EA71" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="3717F557" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
-[...101 lines deleted...]
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="01989D43" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="004D4B91" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="40D0FCA8" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="8614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="56D5CD42" w14:textId="03D4C3F3" w:rsidR="001216FE" w:rsidRPr="00AD7494" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="2C798FE0" w14:textId="1DCC6782" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:ind w:left="470" w:right="113" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0080221E">
-[...26 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The team whose last scoring member finishes nearest first place shall determine the result </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="68117831" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="001216FE" w:rsidRDefault="001216FE" w:rsidP="00613723">
+          <w:p w14:paraId="4E914BDB" w14:textId="1C23A061" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
-[...20 lines deleted...]
-                <w:rFonts w:cs="Segoe UI Symbol"/>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Segoe UI Symbol"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="04B96558" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="0672EA71" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="75455DED" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00C07C56" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="11A489D9" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="704905D9" w14:textId="4F5B9B6F" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Toss a coin or draw straws</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C7242A1" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="4E0C9208" w14:textId="77777777" w:rsidTr="00433562">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01989D43" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="56D5CD42" w14:textId="03D4C3F3" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Team with the lowest total time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6330467A" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="04B96558" w14:textId="77777777" w:rsidTr="00C16456">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="75455DED" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="01313F98" w14:textId="07EC0953" w:rsidR="001216FE" w:rsidRPr="004D4B91" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="01313F98" w14:textId="07EC0953" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C32477">
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="3"/>
               </w:rPr>
-              <w:t>What UKA Rule would support your decision</w:t>
-[...53 lines deleted...]
-          <w:p w14:paraId="4D65F63D" w14:textId="1D73D0D1" w:rsidR="001216FE" w:rsidRPr="001216FE" w:rsidRDefault="001216FE" w:rsidP="00613723">
+              <w:t>What UKA Rule would support your decision? (1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="59614C4F" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001216FE">
-[...39 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="3B807D39" w14:textId="77777777" w:rsidTr="008065D2">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="3B807D39" w14:textId="77777777" w:rsidTr="00433562">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14B3FCFE" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="004D4B91" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+          <w:p w14:paraId="14B3FCFE" w14:textId="77777777" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7758" w:type="dxa"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="1EA1D649" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="001216FE" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:tcW w:w="8614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57FD5631" w14:textId="45AB9788" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00C16456">
+            <w:pPr>
+              <w:ind w:left="0" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CE07F4D" w14:textId="74828FC9" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00C16456">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
-              <w:jc w:val="center"/>
-[...21 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="084304AC" w14:textId="7E762A2D" w:rsidTr="00316E5F">
+      <w:tr w:rsidR="00D15A7D" w:rsidRPr="00C32477" w14:paraId="1D950DE2" w14:textId="77777777" w:rsidTr="00C16456">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="163CEA4D" w14:textId="3FEAAF02" w:rsidR="001216FE" w:rsidRPr="00FB22AD" w:rsidRDefault="001216FE" w:rsidP="001216FE">
-[...109 lines deleted...]
-          <w:p w14:paraId="7EC2DB2A" w14:textId="503AC5B4" w:rsidR="00FD2600" w:rsidRPr="00FB22AD" w:rsidRDefault="00FD2600" w:rsidP="00FD2600">
+          <w:p w14:paraId="1DB0AACC" w14:textId="1795A922" w:rsidR="00D15A7D" w:rsidRPr="00C32477" w:rsidRDefault="00D15A7D" w:rsidP="00D15A7D">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Segoe UI Symbol"/>
-                <w:color w:val="00B050"/>
-[...839 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Section B Total Marks = 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="52469B6F" w14:textId="46DE3947" w:rsidR="006F5368" w:rsidRPr="00973120" w:rsidRDefault="006F5368" w:rsidP="00A95941"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+    <w:p w14:paraId="52469B6F" w14:textId="46DE3947" w:rsidR="006F5368" w:rsidRPr="00C32477" w:rsidRDefault="006F5368" w:rsidP="00A95941"/>
+    <w:sectPr w:rsidR="006F5368" w:rsidRPr="00C32477" w:rsidSect="00651F21">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="170" w:footer="822" w:gutter="0"/>
+      <w:pgMar w:top="771" w:right="720" w:bottom="720" w:left="720" w:header="170" w:footer="822" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="109AED5C" w14:textId="77777777" w:rsidR="00947AB5" w:rsidRDefault="00947AB5" w:rsidP="00E21610">
+    <w:p w14:paraId="54DC3281" w14:textId="77777777" w:rsidR="00642C94" w:rsidRDefault="00642C94" w:rsidP="00E21610">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1FA28C6D" w14:textId="77777777" w:rsidR="00947AB5" w:rsidRDefault="00947AB5" w:rsidP="00E21610">
+    <w:p w14:paraId="3EF2269C" w14:textId="77777777" w:rsidR="00642C94" w:rsidRDefault="00642C94" w:rsidP="00E21610">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="149C85A6" w14:textId="77777777" w:rsidR="00947AB5" w:rsidRDefault="00947AB5"/>
+    <w:p w14:paraId="661E83B9" w14:textId="77777777" w:rsidR="00642C94" w:rsidRDefault="00642C94"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato">
-    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="ヒラギノ角ゴ Pro W3">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Aptos Narrow">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1459954746"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="2EE422EA" w14:textId="37798527" w:rsidR="00A621A9" w:rsidRDefault="00A621A9" w:rsidP="00612F4B">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="66E32E9D" w14:textId="683708C8" w:rsidR="00E21610" w:rsidRPr="00E21610" w:rsidRDefault="003E1B1C" w:rsidP="00AD1C98">
@@ -28462,94 +20998,74 @@
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00612F4B">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>/0</w:t>
     </w:r>
     <w:r w:rsidR="00664EE5">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00612F4B">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>/2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41050B74" w14:textId="77777777" w:rsidR="00947AB5" w:rsidRDefault="00947AB5" w:rsidP="00E21610">
+    <w:p w14:paraId="739F5751" w14:textId="77777777" w:rsidR="00642C94" w:rsidRDefault="00642C94" w:rsidP="00E21610">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EFE6A17" w14:textId="77777777" w:rsidR="00947AB5" w:rsidRDefault="00947AB5" w:rsidP="00E21610">
+    <w:p w14:paraId="7F1D42DB" w14:textId="77777777" w:rsidR="00642C94" w:rsidRDefault="00642C94" w:rsidP="00E21610">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="71895E01" w14:textId="77777777" w:rsidR="00947AB5" w:rsidRDefault="00947AB5"/>
+    <w:p w14:paraId="6BC47DF7" w14:textId="77777777" w:rsidR="00642C94" w:rsidRDefault="00642C94"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="9498" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4111"/>
       <w:gridCol w:w="5387"/>
     </w:tblGrid>
     <w:tr w:rsidR="00801191" w14:paraId="7415A24C" w14:textId="77777777" w:rsidTr="002529CE">
       <w:trPr>
         <w:trHeight w:val="360"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4111" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="54F75A9C" w14:textId="77777777" w:rsidR="00C17D1C" w:rsidRDefault="00801191" w:rsidP="008A712A">
           <w:pPr>
             <w:spacing w:before="360" w:after="0"/>
             <w:ind w:left="0" w:firstLine="0"/>
@@ -28610,157 +21126,168 @@
             <w:t>Race Referee</w:t>
           </w:r>
           <w:r w:rsidRPr="001B3595">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="007B2F30">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Module</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0B5C2E95" w14:textId="3D79C04B" w:rsidR="00801191" w:rsidRPr="00D53515" w:rsidRDefault="007B2F30" w:rsidP="00C17D1C">
+        <w:p w14:paraId="0B5C2E95" w14:textId="7901AF1E" w:rsidR="00801191" w:rsidRPr="00D53515" w:rsidRDefault="007B2F30" w:rsidP="00C17D1C">
           <w:pPr>
             <w:spacing w:before="0"/>
             <w:ind w:left="0" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t xml:space="preserve">Question </w:t>
+            <w:t>Question</w:t>
           </w:r>
-          <w:r w:rsidR="00801191" w:rsidRPr="001B3595">
+          <w:r w:rsidR="00651F21">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t>Return Form</w:t>
+            <w:t>s</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="0070C0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5387" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="6A73B5E3" w14:textId="77777777" w:rsidR="00801191" w:rsidRDefault="00801191" w:rsidP="002529CE">
           <w:pPr>
             <w:pStyle w:val="Title"/>
             <w:spacing w:before="120"/>
             <w:ind w:left="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:color w:val="3C3C3B"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="3C3C3B"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D003FD5" wp14:editId="0D9DC2E5">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D003FD5" wp14:editId="70DF4129">
                 <wp:extent cx="3249328" cy="795020"/>
                 <wp:effectExtent l="0" t="0" r="8255" b="5080"/>
-                <wp:docPr id="281530896" name="Picture 2" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
+                <wp:docPr id="1349426873" name="Picture 2" descr="A close-up of a logo"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="281530896" name="Picture 2" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
+                        <pic:cNvPr id="1349426873" name="Picture 2" descr="A close-up of a logo"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3323424" cy="813149"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="74B551AB" w14:textId="545FD93C" w:rsidR="00FD6262" w:rsidRPr="009B3890" w:rsidRDefault="00814768" w:rsidP="001738B9">
+  <w:p w14:paraId="74B551AB" w14:textId="570B88DE" w:rsidR="00FD6262" w:rsidRPr="009B3890" w:rsidRDefault="00814768" w:rsidP="001738B9">
     <w:pPr>
       <w:pStyle w:val="Title"/>
       <w:spacing w:before="0"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:color w:val="3C3C3B"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="4294967295" distB="4294967295" distL="114299" distR="114299" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A4EEFB0" wp14:editId="6DD3EA18">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4619624</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>1423669</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="0" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -28793,75 +21320,75 @@
                       <a:ln w="3175">
                         <a:solidFill>
                           <a:srgbClr val="3C3C3B"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="780C78C3" id="Straight Connector 3" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17497mm;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:3.17497mm;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="363.75pt,112.1pt" to="363.75pt,112.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyry0nqQEAAEUDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu2zAMfR/QfxD03jhpsQuMOAWWrHtp&#10;twDdPoCR5FiYLAqkEjt/P0lOsq17GwYBgnjRIc8hlw9j78TREFv0jVzM5lIYr1Bbv2/k92+Ptx+k&#10;4Aheg0NvGnkyLB9WN2+WQ6jNHXbotCGRQDzXQ2hkF2Ooq4pVZ3rgGQbjU7BF6iEmk/aVJhgSeu+q&#10;u/n8XTUg6UCoDHPybqagXBX8tjUqfm1bNlG4RqbeYrmp3Lt8V6sl1HuC0Fl1bgP+oYserE9Fr1Ab&#10;iCAOZP+C6q0iZGzjTGFfYdtaZQqHxGYxf8XmpYNgCpckDoerTPz/YNWX49pvKbeuRv8SnlD94CRK&#10;NQSur8FscNiS2A3PqNMY4RCx8B1b6vPnxESMRdbTVVYzRqEmp7p4K6gvXwJx/GywF/nRSGd95go1&#10;HJ845hagvqRkt8dH61yZl/NiaOT94v3b8oHRWZ2DOY1pv1s7EkdIE79fp/MxDzmB/ZGWkTfA3ZRX&#10;QtMuEB68LlU6A/rT+R3BuumdgJw/65MlyZvG9Q71aUu5TrbSrErF817lZfjdLlm/tn/1EwAA//8D&#10;AFBLAwQUAAYACAAAACEAJZAbeNsAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP0UrEMBBF3wX/&#10;IYzgy+KmBmuXbtNFBX1aka1+wLQZ22IzKU26W//eiII+zp3DnTPFbrGDONLke8cartcJCOLGmZ5b&#10;DW+vj1cbED4gGxwck4ZP8rArz88KzI078YGOVWhFLGGfo4YuhDGX0jcdWfRrNxLH3bubLIY4Tq00&#10;E55iuR2kSpJbabHneKHDkR46aj6q2Wq4T58Z22z1cnD7JyurZrVP61nry4vlbgsi0BL+YPjWj+pQ&#10;RqfazWy8GDRkKksjqkGpGwUiEj9J/ZvIspD/fyi/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhALKvLSepAQAARQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACWQG3jbAAAACwEAAA8AAAAAAAAAAAAAAAAAAwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAALBQAAAAA=&#10;" strokecolor="#3c3c3b" strokeweight=".25pt">
+            <v:line w14:anchorId="40C93F0F" id="Straight Connector 3" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17497mm;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:3.17497mm;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="363.75pt,112.1pt" to="363.75pt,112.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyry0nqQEAAEUDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu2zAMfR/QfxD03jhpsQuMOAWWrHtp&#10;twDdPoCR5FiYLAqkEjt/P0lOsq17GwYBgnjRIc8hlw9j78TREFv0jVzM5lIYr1Bbv2/k92+Ptx+k&#10;4Aheg0NvGnkyLB9WN2+WQ6jNHXbotCGRQDzXQ2hkF2Ooq4pVZ3rgGQbjU7BF6iEmk/aVJhgSeu+q&#10;u/n8XTUg6UCoDHPybqagXBX8tjUqfm1bNlG4RqbeYrmp3Lt8V6sl1HuC0Fl1bgP+oYserE9Fr1Ab&#10;iCAOZP+C6q0iZGzjTGFfYdtaZQqHxGYxf8XmpYNgCpckDoerTPz/YNWX49pvKbeuRv8SnlD94CRK&#10;NQSur8FscNiS2A3PqNMY4RCx8B1b6vPnxESMRdbTVVYzRqEmp7p4K6gvXwJx/GywF/nRSGd95go1&#10;HJ845hagvqRkt8dH61yZl/NiaOT94v3b8oHRWZ2DOY1pv1s7EkdIE79fp/MxDzmB/ZGWkTfA3ZRX&#10;QtMuEB68LlU6A/rT+R3BuumdgJw/65MlyZvG9Q71aUu5TrbSrErF817lZfjdLlm/tn/1EwAA//8D&#10;AFBLAwQUAAYACAAAACEAJZAbeNsAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP0UrEMBBF3wX/&#10;IYzgy+KmBmuXbtNFBX1aka1+wLQZ22IzKU26W//eiII+zp3DnTPFbrGDONLke8cartcJCOLGmZ5b&#10;DW+vj1cbED4gGxwck4ZP8rArz88KzI078YGOVWhFLGGfo4YuhDGX0jcdWfRrNxLH3bubLIY4Tq00&#10;E55iuR2kSpJbabHneKHDkR46aj6q2Wq4T58Z22z1cnD7JyurZrVP61nry4vlbgsi0BL+YPjWj+pQ&#10;RqfazWy8GDRkKksjqkGpGwUiEj9J/ZvIspD/fyi/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhALKvLSepAQAARQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACWQG3jbAAAACwEAAA8AAAAAAAAAAAAAAAAAAwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAALBQAAAAA=&#10;" strokecolor="#3c3c3b" strokeweight=".25pt">
               <o:lock v:ext="edit" shapetype="f"/>
               <w10:wrap anchorx="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="414E2547" wp14:editId="3DDD49B6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>826135</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>2747645</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="8942070" cy="5867400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="273919346" name="Picture 273919346">
+          <wp:docPr id="573959537" name="Picture 573959537">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Picture 5">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -28888,62 +21415,52 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="8942070" cy="5867400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="006B2A9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8BE2DC7A"/>
     <w:lvl w:ilvl="0" w:tplc="5C908EA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="899" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1619" w:hanging="360"/>
@@ -35187,64 +27704,62 @@
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0027647D"/>
     <w:rsid w:val="00000EB8"/>
     <w:rsid w:val="00000F1F"/>
     <w:rsid w:val="00003BBB"/>
     <w:rsid w:val="00003F00"/>
     <w:rsid w:val="00004096"/>
     <w:rsid w:val="00006095"/>
     <w:rsid w:val="00006A85"/>
     <w:rsid w:val="00011B33"/>
     <w:rsid w:val="00013794"/>
     <w:rsid w:val="00013D9C"/>
     <w:rsid w:val="00013FCA"/>
     <w:rsid w:val="000145F7"/>
     <w:rsid w:val="00015163"/>
     <w:rsid w:val="000164FD"/>
-    <w:rsid w:val="0001659D"/>
     <w:rsid w:val="00016CE6"/>
     <w:rsid w:val="00016D08"/>
     <w:rsid w:val="00017349"/>
     <w:rsid w:val="00017655"/>
     <w:rsid w:val="00017A45"/>
     <w:rsid w:val="00017C16"/>
     <w:rsid w:val="00020B25"/>
     <w:rsid w:val="000225B0"/>
     <w:rsid w:val="0002328D"/>
     <w:rsid w:val="00023917"/>
     <w:rsid w:val="00023D20"/>
     <w:rsid w:val="000241D7"/>
-    <w:rsid w:val="00024AC6"/>
     <w:rsid w:val="00024CBE"/>
     <w:rsid w:val="00026A48"/>
     <w:rsid w:val="00027046"/>
     <w:rsid w:val="00027F37"/>
     <w:rsid w:val="000303F7"/>
     <w:rsid w:val="00030879"/>
     <w:rsid w:val="00030F7F"/>
     <w:rsid w:val="00031F5B"/>
     <w:rsid w:val="00032A33"/>
     <w:rsid w:val="000335C0"/>
     <w:rsid w:val="00033927"/>
     <w:rsid w:val="00033993"/>
     <w:rsid w:val="00033AEA"/>
     <w:rsid w:val="00033FA5"/>
     <w:rsid w:val="0003739F"/>
     <w:rsid w:val="00041293"/>
     <w:rsid w:val="000422AA"/>
     <w:rsid w:val="0004244E"/>
     <w:rsid w:val="000448FD"/>
     <w:rsid w:val="000453CB"/>
     <w:rsid w:val="00046A00"/>
     <w:rsid w:val="00050068"/>
     <w:rsid w:val="00050337"/>
     <w:rsid w:val="00050EAD"/>
     <w:rsid w:val="000536FB"/>
@@ -35274,51 +27789,50 @@
     <w:rsid w:val="00080FD0"/>
     <w:rsid w:val="00081CF3"/>
     <w:rsid w:val="00082009"/>
     <w:rsid w:val="000825AE"/>
     <w:rsid w:val="000838B7"/>
     <w:rsid w:val="00084BDC"/>
     <w:rsid w:val="00084D31"/>
     <w:rsid w:val="000856E9"/>
     <w:rsid w:val="000865CD"/>
     <w:rsid w:val="0009099F"/>
     <w:rsid w:val="000909D2"/>
     <w:rsid w:val="00090B6D"/>
     <w:rsid w:val="000918C2"/>
     <w:rsid w:val="0009549B"/>
     <w:rsid w:val="000A3109"/>
     <w:rsid w:val="000A5575"/>
     <w:rsid w:val="000A58D0"/>
     <w:rsid w:val="000A5F0B"/>
     <w:rsid w:val="000A76CE"/>
     <w:rsid w:val="000A7E7D"/>
     <w:rsid w:val="000B10F8"/>
     <w:rsid w:val="000B159A"/>
     <w:rsid w:val="000B1A6F"/>
     <w:rsid w:val="000B209E"/>
     <w:rsid w:val="000B30D4"/>
-    <w:rsid w:val="000B46C9"/>
     <w:rsid w:val="000B5770"/>
     <w:rsid w:val="000B7910"/>
     <w:rsid w:val="000C00B8"/>
     <w:rsid w:val="000C0370"/>
     <w:rsid w:val="000C140A"/>
     <w:rsid w:val="000C18FD"/>
     <w:rsid w:val="000C2748"/>
     <w:rsid w:val="000C3678"/>
     <w:rsid w:val="000C5795"/>
     <w:rsid w:val="000C5850"/>
     <w:rsid w:val="000C5BB8"/>
     <w:rsid w:val="000C6A26"/>
     <w:rsid w:val="000C6E99"/>
     <w:rsid w:val="000C7B28"/>
     <w:rsid w:val="000D20C9"/>
     <w:rsid w:val="000D360F"/>
     <w:rsid w:val="000D36D6"/>
     <w:rsid w:val="000D6678"/>
     <w:rsid w:val="000D7CBC"/>
     <w:rsid w:val="000E1A05"/>
     <w:rsid w:val="000E2D0A"/>
     <w:rsid w:val="000E31FC"/>
     <w:rsid w:val="000E3628"/>
     <w:rsid w:val="000E3AF0"/>
     <w:rsid w:val="000E3CE8"/>
@@ -35334,183 +27848,184 @@
     <w:rsid w:val="000F2042"/>
     <w:rsid w:val="000F294F"/>
     <w:rsid w:val="000F39DE"/>
     <w:rsid w:val="000F479B"/>
     <w:rsid w:val="000F4D10"/>
     <w:rsid w:val="000F53C0"/>
     <w:rsid w:val="000F552B"/>
     <w:rsid w:val="000F57A7"/>
     <w:rsid w:val="00103D89"/>
     <w:rsid w:val="0010414F"/>
     <w:rsid w:val="00104E43"/>
     <w:rsid w:val="0010519A"/>
     <w:rsid w:val="001058FF"/>
     <w:rsid w:val="00107263"/>
     <w:rsid w:val="0010738D"/>
     <w:rsid w:val="00107416"/>
     <w:rsid w:val="001106DD"/>
     <w:rsid w:val="00110D4E"/>
     <w:rsid w:val="001118EF"/>
     <w:rsid w:val="00114405"/>
     <w:rsid w:val="00114E8D"/>
     <w:rsid w:val="001157D2"/>
     <w:rsid w:val="00115B47"/>
     <w:rsid w:val="001176CC"/>
     <w:rsid w:val="00117D06"/>
-    <w:rsid w:val="001216FE"/>
+    <w:rsid w:val="00121B64"/>
     <w:rsid w:val="00121FF9"/>
     <w:rsid w:val="00124EA0"/>
     <w:rsid w:val="0012503D"/>
-    <w:rsid w:val="001250F4"/>
     <w:rsid w:val="00125EC1"/>
     <w:rsid w:val="00126985"/>
     <w:rsid w:val="001271A8"/>
     <w:rsid w:val="001275BE"/>
     <w:rsid w:val="00127C92"/>
     <w:rsid w:val="00127E6F"/>
     <w:rsid w:val="00130B9F"/>
     <w:rsid w:val="00132D3C"/>
     <w:rsid w:val="00133603"/>
     <w:rsid w:val="00133D06"/>
+    <w:rsid w:val="00134AB6"/>
     <w:rsid w:val="0013616E"/>
     <w:rsid w:val="001430BB"/>
     <w:rsid w:val="00143283"/>
     <w:rsid w:val="00143B90"/>
     <w:rsid w:val="00143D78"/>
     <w:rsid w:val="00143FA8"/>
     <w:rsid w:val="00144C5C"/>
     <w:rsid w:val="001459F3"/>
     <w:rsid w:val="00146055"/>
     <w:rsid w:val="00146093"/>
     <w:rsid w:val="001468D3"/>
     <w:rsid w:val="00146950"/>
     <w:rsid w:val="00147692"/>
     <w:rsid w:val="00150090"/>
     <w:rsid w:val="0015429A"/>
     <w:rsid w:val="00155544"/>
     <w:rsid w:val="001573B2"/>
     <w:rsid w:val="001573E0"/>
     <w:rsid w:val="00157ABB"/>
     <w:rsid w:val="00161148"/>
     <w:rsid w:val="0016297F"/>
     <w:rsid w:val="0016446A"/>
     <w:rsid w:val="0016502D"/>
     <w:rsid w:val="00166606"/>
     <w:rsid w:val="00167874"/>
     <w:rsid w:val="00167D96"/>
     <w:rsid w:val="00172CFC"/>
     <w:rsid w:val="001731EA"/>
     <w:rsid w:val="001737E0"/>
     <w:rsid w:val="001738B9"/>
-    <w:rsid w:val="0017391D"/>
     <w:rsid w:val="001740F6"/>
     <w:rsid w:val="0017417D"/>
     <w:rsid w:val="00175C54"/>
     <w:rsid w:val="0017609C"/>
     <w:rsid w:val="001760BB"/>
     <w:rsid w:val="0017779B"/>
     <w:rsid w:val="0017797F"/>
     <w:rsid w:val="00177B0B"/>
     <w:rsid w:val="001802B8"/>
     <w:rsid w:val="00180335"/>
     <w:rsid w:val="001817F6"/>
     <w:rsid w:val="00184771"/>
     <w:rsid w:val="001857EC"/>
     <w:rsid w:val="00185F3B"/>
     <w:rsid w:val="00187471"/>
     <w:rsid w:val="00187F81"/>
     <w:rsid w:val="00190248"/>
     <w:rsid w:val="00190D36"/>
     <w:rsid w:val="00191E9C"/>
     <w:rsid w:val="00193375"/>
     <w:rsid w:val="00194484"/>
     <w:rsid w:val="00194A05"/>
     <w:rsid w:val="0019502D"/>
     <w:rsid w:val="001965DB"/>
     <w:rsid w:val="001968AD"/>
     <w:rsid w:val="00197D9E"/>
     <w:rsid w:val="00197F94"/>
     <w:rsid w:val="001A0F6B"/>
     <w:rsid w:val="001A12DA"/>
     <w:rsid w:val="001A1DB7"/>
     <w:rsid w:val="001A30DA"/>
     <w:rsid w:val="001A4FD1"/>
     <w:rsid w:val="001A58A7"/>
+    <w:rsid w:val="001A6025"/>
     <w:rsid w:val="001B08BE"/>
     <w:rsid w:val="001B099F"/>
     <w:rsid w:val="001B09FB"/>
     <w:rsid w:val="001B1F7E"/>
     <w:rsid w:val="001B3595"/>
     <w:rsid w:val="001B3F29"/>
     <w:rsid w:val="001B6B88"/>
     <w:rsid w:val="001B7E67"/>
     <w:rsid w:val="001C0D01"/>
     <w:rsid w:val="001C255E"/>
+    <w:rsid w:val="001C35EA"/>
     <w:rsid w:val="001C3C6E"/>
     <w:rsid w:val="001D104D"/>
     <w:rsid w:val="001D172A"/>
     <w:rsid w:val="001D2051"/>
     <w:rsid w:val="001D282F"/>
     <w:rsid w:val="001D289E"/>
     <w:rsid w:val="001D2D68"/>
     <w:rsid w:val="001D31C5"/>
     <w:rsid w:val="001D3B78"/>
     <w:rsid w:val="001D4CB5"/>
     <w:rsid w:val="001D5419"/>
     <w:rsid w:val="001D5F45"/>
     <w:rsid w:val="001D6737"/>
     <w:rsid w:val="001E0189"/>
     <w:rsid w:val="001E0757"/>
     <w:rsid w:val="001E0FA4"/>
     <w:rsid w:val="001E3E51"/>
     <w:rsid w:val="001E53D2"/>
     <w:rsid w:val="001E6587"/>
     <w:rsid w:val="001E67F6"/>
     <w:rsid w:val="001E690F"/>
     <w:rsid w:val="001F18D7"/>
     <w:rsid w:val="001F2040"/>
     <w:rsid w:val="001F3E15"/>
     <w:rsid w:val="001F47C9"/>
     <w:rsid w:val="001F60C3"/>
     <w:rsid w:val="001F663C"/>
     <w:rsid w:val="001F6AF1"/>
     <w:rsid w:val="001F724C"/>
     <w:rsid w:val="001F7A7C"/>
     <w:rsid w:val="00200046"/>
-    <w:rsid w:val="0020033B"/>
     <w:rsid w:val="002018C8"/>
     <w:rsid w:val="002018CA"/>
     <w:rsid w:val="00203088"/>
     <w:rsid w:val="0020352D"/>
     <w:rsid w:val="00203540"/>
     <w:rsid w:val="00204412"/>
     <w:rsid w:val="002055C7"/>
     <w:rsid w:val="00205783"/>
     <w:rsid w:val="00206CD5"/>
     <w:rsid w:val="00206E70"/>
     <w:rsid w:val="0020749C"/>
     <w:rsid w:val="00207B13"/>
+    <w:rsid w:val="002111AF"/>
     <w:rsid w:val="00211E86"/>
     <w:rsid w:val="00212032"/>
     <w:rsid w:val="00212324"/>
     <w:rsid w:val="00212744"/>
     <w:rsid w:val="00212DC1"/>
     <w:rsid w:val="0021497D"/>
     <w:rsid w:val="00214CBD"/>
     <w:rsid w:val="00215FA4"/>
     <w:rsid w:val="00216131"/>
     <w:rsid w:val="0021633D"/>
     <w:rsid w:val="00216C4C"/>
     <w:rsid w:val="00217EAC"/>
     <w:rsid w:val="00221AFB"/>
     <w:rsid w:val="00222911"/>
     <w:rsid w:val="002245C1"/>
     <w:rsid w:val="00225CDB"/>
     <w:rsid w:val="0022661F"/>
     <w:rsid w:val="0022765C"/>
     <w:rsid w:val="002307DF"/>
     <w:rsid w:val="00231219"/>
     <w:rsid w:val="002324B2"/>
     <w:rsid w:val="002329BF"/>
     <w:rsid w:val="0023458F"/>
     <w:rsid w:val="00235040"/>
     <w:rsid w:val="002353D9"/>
@@ -35592,50 +28107,51 @@
     <w:rsid w:val="002B418D"/>
     <w:rsid w:val="002B59C6"/>
     <w:rsid w:val="002B7AEA"/>
     <w:rsid w:val="002C00DC"/>
     <w:rsid w:val="002C0D33"/>
     <w:rsid w:val="002C22C8"/>
     <w:rsid w:val="002C2579"/>
     <w:rsid w:val="002C2B91"/>
     <w:rsid w:val="002C2BFF"/>
     <w:rsid w:val="002C2C4A"/>
     <w:rsid w:val="002C2CB6"/>
     <w:rsid w:val="002C30BC"/>
     <w:rsid w:val="002C3AB1"/>
     <w:rsid w:val="002C5713"/>
     <w:rsid w:val="002C66B7"/>
     <w:rsid w:val="002C69FC"/>
     <w:rsid w:val="002D017E"/>
     <w:rsid w:val="002D1784"/>
     <w:rsid w:val="002D18A2"/>
     <w:rsid w:val="002D2045"/>
     <w:rsid w:val="002D372C"/>
     <w:rsid w:val="002D3C01"/>
     <w:rsid w:val="002D5A3C"/>
     <w:rsid w:val="002D68BE"/>
     <w:rsid w:val="002D6B6C"/>
+    <w:rsid w:val="002D7056"/>
     <w:rsid w:val="002E00C2"/>
     <w:rsid w:val="002E318F"/>
     <w:rsid w:val="002E345A"/>
     <w:rsid w:val="002E3562"/>
     <w:rsid w:val="002E3637"/>
     <w:rsid w:val="002E641D"/>
     <w:rsid w:val="002E6EAB"/>
     <w:rsid w:val="002E733E"/>
     <w:rsid w:val="002F0E87"/>
     <w:rsid w:val="002F38DC"/>
     <w:rsid w:val="002F3EF8"/>
     <w:rsid w:val="002F509A"/>
     <w:rsid w:val="002F6B85"/>
     <w:rsid w:val="002F6C5A"/>
     <w:rsid w:val="002F6DA7"/>
     <w:rsid w:val="002F7676"/>
     <w:rsid w:val="003009B2"/>
     <w:rsid w:val="003015B9"/>
     <w:rsid w:val="00301AA9"/>
     <w:rsid w:val="00302083"/>
     <w:rsid w:val="00302F49"/>
     <w:rsid w:val="003035C0"/>
     <w:rsid w:val="0030457D"/>
     <w:rsid w:val="0030705E"/>
     <w:rsid w:val="00307448"/>
@@ -35682,96 +28198,95 @@
     <w:rsid w:val="0034746E"/>
     <w:rsid w:val="00347B4F"/>
     <w:rsid w:val="00350D7A"/>
     <w:rsid w:val="00351A32"/>
     <w:rsid w:val="00351E1B"/>
     <w:rsid w:val="00352E74"/>
     <w:rsid w:val="00354C3F"/>
     <w:rsid w:val="003558FE"/>
     <w:rsid w:val="00356526"/>
     <w:rsid w:val="003568D8"/>
     <w:rsid w:val="00356BB3"/>
     <w:rsid w:val="00356D07"/>
     <w:rsid w:val="00360B98"/>
     <w:rsid w:val="0036182E"/>
     <w:rsid w:val="00363B2F"/>
     <w:rsid w:val="00364142"/>
     <w:rsid w:val="003649F4"/>
     <w:rsid w:val="00364C47"/>
     <w:rsid w:val="00364DDE"/>
     <w:rsid w:val="00365354"/>
     <w:rsid w:val="00370230"/>
     <w:rsid w:val="00370857"/>
     <w:rsid w:val="00371B86"/>
     <w:rsid w:val="00372587"/>
     <w:rsid w:val="00373E70"/>
-    <w:rsid w:val="0037408A"/>
     <w:rsid w:val="00377073"/>
     <w:rsid w:val="00377A86"/>
     <w:rsid w:val="003804DE"/>
     <w:rsid w:val="003813B9"/>
     <w:rsid w:val="00381675"/>
     <w:rsid w:val="0038182F"/>
     <w:rsid w:val="00381923"/>
     <w:rsid w:val="0038260F"/>
     <w:rsid w:val="00382D22"/>
     <w:rsid w:val="00382E83"/>
     <w:rsid w:val="00384057"/>
     <w:rsid w:val="0038480A"/>
     <w:rsid w:val="003859E5"/>
     <w:rsid w:val="00387655"/>
-    <w:rsid w:val="003878B7"/>
     <w:rsid w:val="003913E7"/>
     <w:rsid w:val="00391864"/>
     <w:rsid w:val="0039196A"/>
     <w:rsid w:val="00392338"/>
     <w:rsid w:val="00392EF4"/>
     <w:rsid w:val="00393768"/>
     <w:rsid w:val="00396715"/>
     <w:rsid w:val="00397589"/>
     <w:rsid w:val="003A0E9C"/>
     <w:rsid w:val="003A1854"/>
     <w:rsid w:val="003A1D83"/>
     <w:rsid w:val="003A2EFF"/>
     <w:rsid w:val="003A408E"/>
     <w:rsid w:val="003A6590"/>
     <w:rsid w:val="003A7BAC"/>
     <w:rsid w:val="003A7CE9"/>
     <w:rsid w:val="003B1E1E"/>
     <w:rsid w:val="003B1F20"/>
     <w:rsid w:val="003B20AB"/>
     <w:rsid w:val="003B227F"/>
     <w:rsid w:val="003B26B5"/>
     <w:rsid w:val="003B3058"/>
     <w:rsid w:val="003B3435"/>
     <w:rsid w:val="003B358F"/>
     <w:rsid w:val="003B4924"/>
     <w:rsid w:val="003B7233"/>
     <w:rsid w:val="003B7A6B"/>
     <w:rsid w:val="003C2AB3"/>
     <w:rsid w:val="003C31F2"/>
     <w:rsid w:val="003C383B"/>
+    <w:rsid w:val="003C416D"/>
     <w:rsid w:val="003C53AF"/>
     <w:rsid w:val="003C5AA9"/>
     <w:rsid w:val="003C7ECD"/>
     <w:rsid w:val="003D04E1"/>
     <w:rsid w:val="003D0B01"/>
     <w:rsid w:val="003D1323"/>
     <w:rsid w:val="003D42C6"/>
     <w:rsid w:val="003D5198"/>
     <w:rsid w:val="003D552E"/>
     <w:rsid w:val="003D69A3"/>
     <w:rsid w:val="003D7947"/>
     <w:rsid w:val="003E0145"/>
     <w:rsid w:val="003E1028"/>
     <w:rsid w:val="003E13B7"/>
     <w:rsid w:val="003E1B1C"/>
     <w:rsid w:val="003E1C13"/>
     <w:rsid w:val="003E507C"/>
     <w:rsid w:val="003E60E2"/>
     <w:rsid w:val="003F07DE"/>
     <w:rsid w:val="003F1B70"/>
     <w:rsid w:val="003F25A0"/>
     <w:rsid w:val="003F40FA"/>
     <w:rsid w:val="003F58A6"/>
     <w:rsid w:val="003F6ADC"/>
     <w:rsid w:val="003F7D82"/>
@@ -35860,277 +28375,277 @@
     <w:rsid w:val="00485C6E"/>
     <w:rsid w:val="0048611B"/>
     <w:rsid w:val="00486FE3"/>
     <w:rsid w:val="00487DB3"/>
     <w:rsid w:val="00491B40"/>
     <w:rsid w:val="00493A04"/>
     <w:rsid w:val="0049419B"/>
     <w:rsid w:val="004949D1"/>
     <w:rsid w:val="00494C4E"/>
     <w:rsid w:val="00496D87"/>
     <w:rsid w:val="004A0174"/>
     <w:rsid w:val="004A20C7"/>
     <w:rsid w:val="004A260E"/>
     <w:rsid w:val="004A264B"/>
     <w:rsid w:val="004A2734"/>
     <w:rsid w:val="004A3395"/>
     <w:rsid w:val="004A3F16"/>
     <w:rsid w:val="004A4E03"/>
     <w:rsid w:val="004A56BE"/>
     <w:rsid w:val="004A56D4"/>
     <w:rsid w:val="004B0AB4"/>
     <w:rsid w:val="004B13B3"/>
     <w:rsid w:val="004B13FC"/>
     <w:rsid w:val="004B18A6"/>
     <w:rsid w:val="004B3FFD"/>
+    <w:rsid w:val="004B497C"/>
     <w:rsid w:val="004B4C64"/>
     <w:rsid w:val="004B5A65"/>
     <w:rsid w:val="004B7C84"/>
     <w:rsid w:val="004C0AAE"/>
     <w:rsid w:val="004C1356"/>
     <w:rsid w:val="004C1826"/>
     <w:rsid w:val="004C2E8F"/>
     <w:rsid w:val="004C6D39"/>
     <w:rsid w:val="004C6F28"/>
     <w:rsid w:val="004D1155"/>
     <w:rsid w:val="004D206C"/>
     <w:rsid w:val="004D2F8D"/>
     <w:rsid w:val="004D35E9"/>
     <w:rsid w:val="004D4B91"/>
     <w:rsid w:val="004D701D"/>
     <w:rsid w:val="004E3230"/>
     <w:rsid w:val="004E4C65"/>
     <w:rsid w:val="004E5463"/>
     <w:rsid w:val="004E5CEC"/>
     <w:rsid w:val="004E618E"/>
     <w:rsid w:val="004E6B13"/>
     <w:rsid w:val="004E6B77"/>
     <w:rsid w:val="004E6D5E"/>
     <w:rsid w:val="004F0BD0"/>
     <w:rsid w:val="004F112F"/>
     <w:rsid w:val="004F15E3"/>
     <w:rsid w:val="004F1F81"/>
     <w:rsid w:val="004F2EF8"/>
     <w:rsid w:val="004F3B3F"/>
     <w:rsid w:val="004F3B8C"/>
     <w:rsid w:val="004F4AF9"/>
     <w:rsid w:val="004F55F2"/>
     <w:rsid w:val="004F6144"/>
     <w:rsid w:val="004F75D1"/>
     <w:rsid w:val="004F7A7D"/>
     <w:rsid w:val="004F7E8D"/>
     <w:rsid w:val="00500595"/>
     <w:rsid w:val="00505CE1"/>
     <w:rsid w:val="005065A1"/>
-    <w:rsid w:val="00510688"/>
     <w:rsid w:val="005120F3"/>
     <w:rsid w:val="0051296C"/>
     <w:rsid w:val="00512BE8"/>
     <w:rsid w:val="0051300C"/>
     <w:rsid w:val="005150A8"/>
     <w:rsid w:val="005153BF"/>
     <w:rsid w:val="00515974"/>
     <w:rsid w:val="00515B10"/>
     <w:rsid w:val="00515F58"/>
     <w:rsid w:val="00520807"/>
     <w:rsid w:val="00521C9D"/>
     <w:rsid w:val="00522F4E"/>
     <w:rsid w:val="00523782"/>
     <w:rsid w:val="00523AF2"/>
     <w:rsid w:val="00523FE8"/>
     <w:rsid w:val="005241ED"/>
     <w:rsid w:val="0052438B"/>
     <w:rsid w:val="0052483B"/>
     <w:rsid w:val="00524C9C"/>
     <w:rsid w:val="00525356"/>
     <w:rsid w:val="00525CB8"/>
     <w:rsid w:val="00526493"/>
     <w:rsid w:val="005264B1"/>
     <w:rsid w:val="005307B8"/>
     <w:rsid w:val="005328BA"/>
     <w:rsid w:val="00532E4B"/>
     <w:rsid w:val="00533534"/>
     <w:rsid w:val="005335D2"/>
     <w:rsid w:val="00533B88"/>
     <w:rsid w:val="005349A7"/>
     <w:rsid w:val="00534A26"/>
+    <w:rsid w:val="00534DF4"/>
     <w:rsid w:val="005360E4"/>
     <w:rsid w:val="005373C0"/>
     <w:rsid w:val="00540E27"/>
     <w:rsid w:val="0054186A"/>
     <w:rsid w:val="005428FB"/>
     <w:rsid w:val="00543E5E"/>
     <w:rsid w:val="00543F99"/>
     <w:rsid w:val="005460BC"/>
-    <w:rsid w:val="00546199"/>
     <w:rsid w:val="00551695"/>
     <w:rsid w:val="00552411"/>
     <w:rsid w:val="00553640"/>
     <w:rsid w:val="00553653"/>
     <w:rsid w:val="00554052"/>
     <w:rsid w:val="005550A9"/>
     <w:rsid w:val="005568A5"/>
     <w:rsid w:val="0055726A"/>
     <w:rsid w:val="0056041F"/>
     <w:rsid w:val="00561695"/>
     <w:rsid w:val="00561AC7"/>
     <w:rsid w:val="00562705"/>
     <w:rsid w:val="005636E6"/>
     <w:rsid w:val="00564491"/>
     <w:rsid w:val="00564634"/>
     <w:rsid w:val="00564DC5"/>
     <w:rsid w:val="005670F5"/>
     <w:rsid w:val="00570028"/>
     <w:rsid w:val="0057048E"/>
     <w:rsid w:val="005708A1"/>
     <w:rsid w:val="00570D64"/>
     <w:rsid w:val="00570F91"/>
     <w:rsid w:val="005714B2"/>
     <w:rsid w:val="005714DC"/>
     <w:rsid w:val="00571672"/>
     <w:rsid w:val="00572528"/>
     <w:rsid w:val="0057389F"/>
     <w:rsid w:val="005741EA"/>
     <w:rsid w:val="00574F9E"/>
     <w:rsid w:val="005757D2"/>
     <w:rsid w:val="00577F9E"/>
     <w:rsid w:val="00580294"/>
     <w:rsid w:val="0058152E"/>
     <w:rsid w:val="00581C35"/>
     <w:rsid w:val="00583B29"/>
     <w:rsid w:val="0058402F"/>
     <w:rsid w:val="00584E21"/>
     <w:rsid w:val="00585479"/>
     <w:rsid w:val="00586589"/>
     <w:rsid w:val="00586626"/>
     <w:rsid w:val="00587468"/>
     <w:rsid w:val="00590096"/>
     <w:rsid w:val="005900E0"/>
-    <w:rsid w:val="00590523"/>
     <w:rsid w:val="00590783"/>
     <w:rsid w:val="00590ABB"/>
     <w:rsid w:val="00591E0E"/>
     <w:rsid w:val="00593FE9"/>
     <w:rsid w:val="00594CCF"/>
     <w:rsid w:val="00595104"/>
     <w:rsid w:val="00596205"/>
     <w:rsid w:val="0059665B"/>
     <w:rsid w:val="00596C42"/>
     <w:rsid w:val="00597ACA"/>
     <w:rsid w:val="00597B2A"/>
     <w:rsid w:val="005A0D5E"/>
     <w:rsid w:val="005A10CC"/>
     <w:rsid w:val="005A1663"/>
     <w:rsid w:val="005A2D7B"/>
     <w:rsid w:val="005A43B4"/>
     <w:rsid w:val="005A5B75"/>
     <w:rsid w:val="005A5CBD"/>
     <w:rsid w:val="005A6946"/>
     <w:rsid w:val="005A76FD"/>
     <w:rsid w:val="005B04FE"/>
     <w:rsid w:val="005B14FB"/>
     <w:rsid w:val="005B26AC"/>
     <w:rsid w:val="005B3881"/>
     <w:rsid w:val="005B4108"/>
     <w:rsid w:val="005B6FFA"/>
     <w:rsid w:val="005C1037"/>
     <w:rsid w:val="005C2766"/>
     <w:rsid w:val="005C499D"/>
     <w:rsid w:val="005C579B"/>
     <w:rsid w:val="005C699A"/>
     <w:rsid w:val="005C6E23"/>
     <w:rsid w:val="005C722B"/>
     <w:rsid w:val="005D02C4"/>
+    <w:rsid w:val="005D2E84"/>
     <w:rsid w:val="005D3DA4"/>
     <w:rsid w:val="005D4297"/>
     <w:rsid w:val="005D5825"/>
     <w:rsid w:val="005D7E56"/>
     <w:rsid w:val="005E1C37"/>
     <w:rsid w:val="005E2F06"/>
     <w:rsid w:val="005E447F"/>
     <w:rsid w:val="005E5C05"/>
     <w:rsid w:val="005E6DD2"/>
     <w:rsid w:val="005F0345"/>
     <w:rsid w:val="005F3257"/>
     <w:rsid w:val="005F3D6A"/>
     <w:rsid w:val="005F4030"/>
     <w:rsid w:val="005F434D"/>
     <w:rsid w:val="005F66EB"/>
     <w:rsid w:val="005F7CE0"/>
     <w:rsid w:val="005F7DB9"/>
     <w:rsid w:val="00600F31"/>
     <w:rsid w:val="00601488"/>
     <w:rsid w:val="00603205"/>
     <w:rsid w:val="006038A4"/>
     <w:rsid w:val="00603A88"/>
     <w:rsid w:val="00603C7D"/>
     <w:rsid w:val="006052C5"/>
     <w:rsid w:val="006058F9"/>
     <w:rsid w:val="00605936"/>
     <w:rsid w:val="00605983"/>
     <w:rsid w:val="006060AD"/>
     <w:rsid w:val="00606D50"/>
     <w:rsid w:val="00607534"/>
     <w:rsid w:val="00607CE2"/>
     <w:rsid w:val="00610203"/>
     <w:rsid w:val="00610477"/>
     <w:rsid w:val="006116F7"/>
     <w:rsid w:val="00611FD7"/>
     <w:rsid w:val="0061221A"/>
     <w:rsid w:val="00612F4B"/>
-    <w:rsid w:val="00613723"/>
     <w:rsid w:val="0062091C"/>
     <w:rsid w:val="006213E7"/>
-    <w:rsid w:val="006217E5"/>
     <w:rsid w:val="00621A95"/>
     <w:rsid w:val="0062211C"/>
     <w:rsid w:val="00623920"/>
     <w:rsid w:val="00624382"/>
     <w:rsid w:val="00624412"/>
     <w:rsid w:val="00624E92"/>
     <w:rsid w:val="0063007B"/>
     <w:rsid w:val="006305F9"/>
     <w:rsid w:val="0063207B"/>
     <w:rsid w:val="00632544"/>
     <w:rsid w:val="006327A7"/>
     <w:rsid w:val="00632BB8"/>
     <w:rsid w:val="00634A58"/>
     <w:rsid w:val="00635931"/>
     <w:rsid w:val="00635DF6"/>
-    <w:rsid w:val="00635EBF"/>
     <w:rsid w:val="00637145"/>
     <w:rsid w:val="00641091"/>
     <w:rsid w:val="00641232"/>
     <w:rsid w:val="006415F2"/>
     <w:rsid w:val="00641EA1"/>
     <w:rsid w:val="00641EDD"/>
     <w:rsid w:val="006426E0"/>
+    <w:rsid w:val="00642C2C"/>
+    <w:rsid w:val="00642C94"/>
     <w:rsid w:val="006433B5"/>
     <w:rsid w:val="00643B98"/>
     <w:rsid w:val="00650000"/>
     <w:rsid w:val="00650EEF"/>
     <w:rsid w:val="00651754"/>
+    <w:rsid w:val="00651F21"/>
     <w:rsid w:val="006523CA"/>
     <w:rsid w:val="00653496"/>
     <w:rsid w:val="00653749"/>
     <w:rsid w:val="00653AC0"/>
     <w:rsid w:val="00657160"/>
     <w:rsid w:val="00661751"/>
     <w:rsid w:val="00662A8A"/>
     <w:rsid w:val="00662D8A"/>
     <w:rsid w:val="00663B83"/>
     <w:rsid w:val="006649B5"/>
     <w:rsid w:val="00664CB9"/>
     <w:rsid w:val="00664EE5"/>
     <w:rsid w:val="006652E9"/>
     <w:rsid w:val="00665CEE"/>
     <w:rsid w:val="006664F5"/>
     <w:rsid w:val="0067037F"/>
     <w:rsid w:val="006709EE"/>
     <w:rsid w:val="00670F53"/>
     <w:rsid w:val="00671578"/>
     <w:rsid w:val="006719A5"/>
     <w:rsid w:val="00672A30"/>
     <w:rsid w:val="00673885"/>
     <w:rsid w:val="0067399D"/>
     <w:rsid w:val="00674134"/>
     <w:rsid w:val="006768CF"/>
@@ -36240,50 +28755,51 @@
     <w:rsid w:val="00727276"/>
     <w:rsid w:val="00727739"/>
     <w:rsid w:val="007279FC"/>
     <w:rsid w:val="00727DF8"/>
     <w:rsid w:val="007302D5"/>
     <w:rsid w:val="00732437"/>
     <w:rsid w:val="007341D9"/>
     <w:rsid w:val="00734CC9"/>
     <w:rsid w:val="007356D6"/>
     <w:rsid w:val="00737ABD"/>
     <w:rsid w:val="007414CB"/>
     <w:rsid w:val="00741610"/>
     <w:rsid w:val="00742510"/>
     <w:rsid w:val="00742834"/>
     <w:rsid w:val="00743EED"/>
     <w:rsid w:val="0074580F"/>
     <w:rsid w:val="00746171"/>
     <w:rsid w:val="00746286"/>
     <w:rsid w:val="00746C22"/>
     <w:rsid w:val="00746DC9"/>
     <w:rsid w:val="007505A8"/>
     <w:rsid w:val="007505C3"/>
     <w:rsid w:val="00751CF0"/>
     <w:rsid w:val="00752B87"/>
     <w:rsid w:val="00752D69"/>
+    <w:rsid w:val="007536B6"/>
     <w:rsid w:val="00755905"/>
     <w:rsid w:val="00756E4B"/>
     <w:rsid w:val="007572BD"/>
     <w:rsid w:val="00760C43"/>
     <w:rsid w:val="007612B8"/>
     <w:rsid w:val="007619BC"/>
     <w:rsid w:val="00761B6F"/>
     <w:rsid w:val="00763271"/>
     <w:rsid w:val="007633FF"/>
     <w:rsid w:val="00763612"/>
     <w:rsid w:val="007638B5"/>
     <w:rsid w:val="00764978"/>
     <w:rsid w:val="007665C0"/>
     <w:rsid w:val="0076706B"/>
     <w:rsid w:val="00767463"/>
     <w:rsid w:val="00767899"/>
     <w:rsid w:val="0077045B"/>
     <w:rsid w:val="0077056E"/>
     <w:rsid w:val="00771225"/>
     <w:rsid w:val="007714B6"/>
     <w:rsid w:val="007731F2"/>
     <w:rsid w:val="0077407A"/>
     <w:rsid w:val="00775BB5"/>
     <w:rsid w:val="00776319"/>
     <w:rsid w:val="00777D17"/>
@@ -36344,51 +28860,50 @@
     <w:rsid w:val="007D7F5B"/>
     <w:rsid w:val="007E2570"/>
     <w:rsid w:val="007E3903"/>
     <w:rsid w:val="007E409C"/>
     <w:rsid w:val="007E4885"/>
     <w:rsid w:val="007E510C"/>
     <w:rsid w:val="007E5687"/>
     <w:rsid w:val="007E62A6"/>
     <w:rsid w:val="007E6634"/>
     <w:rsid w:val="007E76D0"/>
     <w:rsid w:val="007F0717"/>
     <w:rsid w:val="007F177D"/>
     <w:rsid w:val="007F3E9A"/>
     <w:rsid w:val="007F578A"/>
     <w:rsid w:val="007F6FD5"/>
     <w:rsid w:val="007F74DA"/>
     <w:rsid w:val="008007E0"/>
     <w:rsid w:val="00801191"/>
     <w:rsid w:val="00801F42"/>
     <w:rsid w:val="0080221E"/>
     <w:rsid w:val="0080294F"/>
     <w:rsid w:val="0080332C"/>
     <w:rsid w:val="00803587"/>
     <w:rsid w:val="00804FED"/>
     <w:rsid w:val="00806266"/>
-    <w:rsid w:val="008065D2"/>
     <w:rsid w:val="008065E8"/>
     <w:rsid w:val="00807354"/>
     <w:rsid w:val="0081197D"/>
     <w:rsid w:val="00812CDC"/>
     <w:rsid w:val="008132C6"/>
     <w:rsid w:val="00813483"/>
     <w:rsid w:val="00813C93"/>
     <w:rsid w:val="00814280"/>
     <w:rsid w:val="00814768"/>
     <w:rsid w:val="00816840"/>
     <w:rsid w:val="00816BC5"/>
     <w:rsid w:val="00820F4C"/>
     <w:rsid w:val="008210CE"/>
     <w:rsid w:val="00821578"/>
     <w:rsid w:val="008220F0"/>
     <w:rsid w:val="00822231"/>
     <w:rsid w:val="00823A3C"/>
     <w:rsid w:val="00824881"/>
     <w:rsid w:val="00824C5B"/>
     <w:rsid w:val="008254A1"/>
     <w:rsid w:val="00825D8D"/>
     <w:rsid w:val="00825D9B"/>
     <w:rsid w:val="00826926"/>
     <w:rsid w:val="00826A16"/>
     <w:rsid w:val="00830CC4"/>
@@ -36408,64 +28923,62 @@
     <w:rsid w:val="008460CF"/>
     <w:rsid w:val="00846240"/>
     <w:rsid w:val="00846CC4"/>
     <w:rsid w:val="008479E8"/>
     <w:rsid w:val="00847FB7"/>
     <w:rsid w:val="0085044D"/>
     <w:rsid w:val="008507DA"/>
     <w:rsid w:val="00850B65"/>
     <w:rsid w:val="00851131"/>
     <w:rsid w:val="008528D0"/>
     <w:rsid w:val="0085377E"/>
     <w:rsid w:val="00855564"/>
     <w:rsid w:val="0085670A"/>
     <w:rsid w:val="00857687"/>
     <w:rsid w:val="008576F6"/>
     <w:rsid w:val="008604C8"/>
     <w:rsid w:val="00860AAB"/>
     <w:rsid w:val="00861B49"/>
     <w:rsid w:val="00861DC5"/>
     <w:rsid w:val="00863A61"/>
     <w:rsid w:val="00863DA1"/>
     <w:rsid w:val="00863EF8"/>
     <w:rsid w:val="0086473A"/>
     <w:rsid w:val="00864986"/>
     <w:rsid w:val="008651BB"/>
-    <w:rsid w:val="008658ED"/>
     <w:rsid w:val="00866ADD"/>
     <w:rsid w:val="00867C31"/>
     <w:rsid w:val="0087056A"/>
     <w:rsid w:val="00870B77"/>
     <w:rsid w:val="00870C5E"/>
     <w:rsid w:val="00873A8D"/>
     <w:rsid w:val="0087432A"/>
     <w:rsid w:val="008751D9"/>
     <w:rsid w:val="008760C4"/>
     <w:rsid w:val="008763DA"/>
     <w:rsid w:val="00876479"/>
     <w:rsid w:val="008764CE"/>
-    <w:rsid w:val="008767C9"/>
     <w:rsid w:val="00880A21"/>
     <w:rsid w:val="008811F3"/>
     <w:rsid w:val="00881228"/>
     <w:rsid w:val="008819EF"/>
     <w:rsid w:val="00882B31"/>
     <w:rsid w:val="00884695"/>
     <w:rsid w:val="00884D2D"/>
     <w:rsid w:val="008858DF"/>
     <w:rsid w:val="00886240"/>
     <w:rsid w:val="0088698A"/>
     <w:rsid w:val="0088735B"/>
     <w:rsid w:val="00890CF3"/>
     <w:rsid w:val="008926E0"/>
     <w:rsid w:val="00892984"/>
     <w:rsid w:val="00893C72"/>
     <w:rsid w:val="00893DD0"/>
     <w:rsid w:val="008945D2"/>
     <w:rsid w:val="00896196"/>
     <w:rsid w:val="00896AF0"/>
     <w:rsid w:val="008A059B"/>
     <w:rsid w:val="008A0CA8"/>
     <w:rsid w:val="008A3770"/>
     <w:rsid w:val="008A3C9E"/>
     <w:rsid w:val="008A4C51"/>
     <w:rsid w:val="008A54C9"/>
@@ -36577,85 +29090,85 @@
     <w:rsid w:val="009315B1"/>
     <w:rsid w:val="00931CEB"/>
     <w:rsid w:val="00931DE6"/>
     <w:rsid w:val="009320CA"/>
     <w:rsid w:val="0093295F"/>
     <w:rsid w:val="0093334C"/>
     <w:rsid w:val="00933865"/>
     <w:rsid w:val="00933D06"/>
     <w:rsid w:val="00936756"/>
     <w:rsid w:val="009378CE"/>
     <w:rsid w:val="00937D63"/>
     <w:rsid w:val="00937E54"/>
     <w:rsid w:val="00937EEA"/>
     <w:rsid w:val="00937FF9"/>
     <w:rsid w:val="009401BA"/>
     <w:rsid w:val="00940933"/>
     <w:rsid w:val="00942283"/>
     <w:rsid w:val="00942D2A"/>
     <w:rsid w:val="00943822"/>
     <w:rsid w:val="009440DF"/>
     <w:rsid w:val="009443FC"/>
     <w:rsid w:val="0094461E"/>
     <w:rsid w:val="00945BC6"/>
     <w:rsid w:val="0094662E"/>
     <w:rsid w:val="0094792D"/>
-    <w:rsid w:val="00947AB5"/>
     <w:rsid w:val="00947C6B"/>
     <w:rsid w:val="00950B4E"/>
     <w:rsid w:val="00950D84"/>
     <w:rsid w:val="00950F29"/>
     <w:rsid w:val="00951F4C"/>
     <w:rsid w:val="00952A06"/>
     <w:rsid w:val="00953D20"/>
     <w:rsid w:val="00954511"/>
     <w:rsid w:val="00955084"/>
     <w:rsid w:val="009553F3"/>
     <w:rsid w:val="0095542F"/>
     <w:rsid w:val="00955892"/>
     <w:rsid w:val="009561C0"/>
     <w:rsid w:val="00957031"/>
     <w:rsid w:val="00961238"/>
     <w:rsid w:val="00961C76"/>
     <w:rsid w:val="00961ED8"/>
     <w:rsid w:val="009621C7"/>
     <w:rsid w:val="00962818"/>
     <w:rsid w:val="00962D28"/>
     <w:rsid w:val="00963E4D"/>
     <w:rsid w:val="00965967"/>
     <w:rsid w:val="00967870"/>
     <w:rsid w:val="0097004F"/>
     <w:rsid w:val="00970971"/>
     <w:rsid w:val="00970AA4"/>
     <w:rsid w:val="00971134"/>
     <w:rsid w:val="00972018"/>
     <w:rsid w:val="00973120"/>
     <w:rsid w:val="00973A58"/>
     <w:rsid w:val="00973C0B"/>
     <w:rsid w:val="0097567E"/>
     <w:rsid w:val="00976099"/>
     <w:rsid w:val="009766A3"/>
+    <w:rsid w:val="00976807"/>
     <w:rsid w:val="00976F5C"/>
     <w:rsid w:val="00976FB8"/>
     <w:rsid w:val="009811F0"/>
     <w:rsid w:val="009813C1"/>
     <w:rsid w:val="0098185B"/>
     <w:rsid w:val="00981EBA"/>
     <w:rsid w:val="009824B3"/>
     <w:rsid w:val="009831FF"/>
     <w:rsid w:val="009835BB"/>
     <w:rsid w:val="00983DD6"/>
     <w:rsid w:val="00984344"/>
     <w:rsid w:val="00985496"/>
     <w:rsid w:val="00985BCC"/>
     <w:rsid w:val="00985D31"/>
     <w:rsid w:val="00985EC6"/>
     <w:rsid w:val="00987E35"/>
     <w:rsid w:val="0099024D"/>
     <w:rsid w:val="00991A99"/>
     <w:rsid w:val="00991F70"/>
     <w:rsid w:val="00993227"/>
     <w:rsid w:val="0099499C"/>
     <w:rsid w:val="00994AFB"/>
     <w:rsid w:val="009953A2"/>
     <w:rsid w:val="0099602A"/>
     <w:rsid w:val="00996AF4"/>
@@ -36666,50 +29179,51 @@
     <w:rsid w:val="009A3064"/>
     <w:rsid w:val="009A321C"/>
     <w:rsid w:val="009A3994"/>
     <w:rsid w:val="009A52E6"/>
     <w:rsid w:val="009A62A1"/>
     <w:rsid w:val="009B0337"/>
     <w:rsid w:val="009B0C02"/>
     <w:rsid w:val="009B10A4"/>
     <w:rsid w:val="009B2826"/>
     <w:rsid w:val="009B3890"/>
     <w:rsid w:val="009B3C07"/>
     <w:rsid w:val="009B408A"/>
     <w:rsid w:val="009B43F4"/>
     <w:rsid w:val="009B4820"/>
     <w:rsid w:val="009B4E43"/>
     <w:rsid w:val="009B5C6C"/>
     <w:rsid w:val="009B678F"/>
     <w:rsid w:val="009B682C"/>
     <w:rsid w:val="009B72A3"/>
     <w:rsid w:val="009B7493"/>
     <w:rsid w:val="009B7806"/>
     <w:rsid w:val="009B7918"/>
     <w:rsid w:val="009C0122"/>
     <w:rsid w:val="009C3577"/>
     <w:rsid w:val="009C4BD8"/>
+    <w:rsid w:val="009C52C2"/>
     <w:rsid w:val="009C5FE3"/>
     <w:rsid w:val="009C70DA"/>
     <w:rsid w:val="009C773A"/>
     <w:rsid w:val="009C7D5B"/>
     <w:rsid w:val="009D0DEF"/>
     <w:rsid w:val="009D1B99"/>
     <w:rsid w:val="009D2818"/>
     <w:rsid w:val="009D2DCF"/>
     <w:rsid w:val="009D2E2D"/>
     <w:rsid w:val="009D3B10"/>
     <w:rsid w:val="009D402F"/>
     <w:rsid w:val="009D4E5D"/>
     <w:rsid w:val="009D5E1B"/>
     <w:rsid w:val="009D7CD1"/>
     <w:rsid w:val="009E099C"/>
     <w:rsid w:val="009E3A49"/>
     <w:rsid w:val="009F0207"/>
     <w:rsid w:val="009F0D11"/>
     <w:rsid w:val="009F3604"/>
     <w:rsid w:val="009F4E5D"/>
     <w:rsid w:val="009F4ECC"/>
     <w:rsid w:val="009F5D3F"/>
     <w:rsid w:val="009F65D8"/>
     <w:rsid w:val="00A00D43"/>
     <w:rsid w:val="00A00F89"/>
@@ -36839,51 +29353,50 @@
     <w:rsid w:val="00AD15FB"/>
     <w:rsid w:val="00AD19F3"/>
     <w:rsid w:val="00AD1C98"/>
     <w:rsid w:val="00AD7494"/>
     <w:rsid w:val="00AD7A1F"/>
     <w:rsid w:val="00AE03B9"/>
     <w:rsid w:val="00AE157D"/>
     <w:rsid w:val="00AE1934"/>
     <w:rsid w:val="00AE2689"/>
     <w:rsid w:val="00AE28EE"/>
     <w:rsid w:val="00AE2DAE"/>
     <w:rsid w:val="00AE37D2"/>
     <w:rsid w:val="00AE40A1"/>
     <w:rsid w:val="00AE44E8"/>
     <w:rsid w:val="00AE5595"/>
     <w:rsid w:val="00AE664F"/>
     <w:rsid w:val="00AE67EE"/>
     <w:rsid w:val="00AF0694"/>
     <w:rsid w:val="00AF0F33"/>
     <w:rsid w:val="00AF1E84"/>
     <w:rsid w:val="00AF2361"/>
     <w:rsid w:val="00AF27F7"/>
     <w:rsid w:val="00AF3414"/>
     <w:rsid w:val="00AF3877"/>
     <w:rsid w:val="00AF4BD8"/>
-    <w:rsid w:val="00AF4FCB"/>
     <w:rsid w:val="00AF6A83"/>
     <w:rsid w:val="00B01974"/>
     <w:rsid w:val="00B02B50"/>
     <w:rsid w:val="00B02B61"/>
     <w:rsid w:val="00B04737"/>
     <w:rsid w:val="00B05016"/>
     <w:rsid w:val="00B05C89"/>
     <w:rsid w:val="00B06F5E"/>
     <w:rsid w:val="00B07289"/>
     <w:rsid w:val="00B125DD"/>
     <w:rsid w:val="00B132BC"/>
     <w:rsid w:val="00B152E0"/>
     <w:rsid w:val="00B15339"/>
     <w:rsid w:val="00B1571A"/>
     <w:rsid w:val="00B15765"/>
     <w:rsid w:val="00B15B61"/>
     <w:rsid w:val="00B15F06"/>
     <w:rsid w:val="00B16F13"/>
     <w:rsid w:val="00B16FB6"/>
     <w:rsid w:val="00B22974"/>
     <w:rsid w:val="00B22FF7"/>
     <w:rsid w:val="00B23C8C"/>
     <w:rsid w:val="00B26214"/>
     <w:rsid w:val="00B26B5F"/>
     <w:rsid w:val="00B27110"/>
@@ -36921,50 +29434,52 @@
     <w:rsid w:val="00B57B30"/>
     <w:rsid w:val="00B57D69"/>
     <w:rsid w:val="00B602DD"/>
     <w:rsid w:val="00B603B1"/>
     <w:rsid w:val="00B605C2"/>
     <w:rsid w:val="00B6281B"/>
     <w:rsid w:val="00B62DD9"/>
     <w:rsid w:val="00B6300F"/>
     <w:rsid w:val="00B64198"/>
     <w:rsid w:val="00B64413"/>
     <w:rsid w:val="00B6483C"/>
     <w:rsid w:val="00B64C63"/>
     <w:rsid w:val="00B6519F"/>
     <w:rsid w:val="00B65CA9"/>
     <w:rsid w:val="00B66892"/>
     <w:rsid w:val="00B6698A"/>
     <w:rsid w:val="00B704D7"/>
     <w:rsid w:val="00B711A8"/>
     <w:rsid w:val="00B71504"/>
     <w:rsid w:val="00B72368"/>
     <w:rsid w:val="00B77177"/>
     <w:rsid w:val="00B7787C"/>
     <w:rsid w:val="00B804F9"/>
     <w:rsid w:val="00B80CC6"/>
     <w:rsid w:val="00B82323"/>
+    <w:rsid w:val="00B83735"/>
+    <w:rsid w:val="00B837CB"/>
     <w:rsid w:val="00B839C1"/>
     <w:rsid w:val="00B83CCA"/>
     <w:rsid w:val="00B918DE"/>
     <w:rsid w:val="00B9274E"/>
     <w:rsid w:val="00B948C0"/>
     <w:rsid w:val="00B94A38"/>
     <w:rsid w:val="00B978F0"/>
     <w:rsid w:val="00B97B1A"/>
     <w:rsid w:val="00BA0298"/>
     <w:rsid w:val="00BA0536"/>
     <w:rsid w:val="00BA0C4B"/>
     <w:rsid w:val="00BA18F5"/>
     <w:rsid w:val="00BA1D99"/>
     <w:rsid w:val="00BA2981"/>
     <w:rsid w:val="00BA2A24"/>
     <w:rsid w:val="00BA3518"/>
     <w:rsid w:val="00BA56BE"/>
     <w:rsid w:val="00BA6DA9"/>
     <w:rsid w:val="00BA7F18"/>
     <w:rsid w:val="00BA7F63"/>
     <w:rsid w:val="00BB0222"/>
     <w:rsid w:val="00BB05D3"/>
     <w:rsid w:val="00BB0C64"/>
     <w:rsid w:val="00BB15F0"/>
     <w:rsid w:val="00BB1E97"/>
@@ -36998,62 +29513,64 @@
     <w:rsid w:val="00BE42F6"/>
     <w:rsid w:val="00BE5039"/>
     <w:rsid w:val="00BE719B"/>
     <w:rsid w:val="00BE7B55"/>
     <w:rsid w:val="00BE7F31"/>
     <w:rsid w:val="00BF0F37"/>
     <w:rsid w:val="00BF6269"/>
     <w:rsid w:val="00C0106A"/>
     <w:rsid w:val="00C02FB0"/>
     <w:rsid w:val="00C02FFB"/>
     <w:rsid w:val="00C04CBA"/>
     <w:rsid w:val="00C06276"/>
     <w:rsid w:val="00C063A0"/>
     <w:rsid w:val="00C06D6D"/>
     <w:rsid w:val="00C07C10"/>
     <w:rsid w:val="00C07C56"/>
     <w:rsid w:val="00C1181C"/>
     <w:rsid w:val="00C11E90"/>
     <w:rsid w:val="00C1244C"/>
     <w:rsid w:val="00C12F3B"/>
     <w:rsid w:val="00C137AF"/>
     <w:rsid w:val="00C13D91"/>
     <w:rsid w:val="00C146F3"/>
     <w:rsid w:val="00C15626"/>
     <w:rsid w:val="00C16136"/>
+    <w:rsid w:val="00C16456"/>
     <w:rsid w:val="00C16511"/>
     <w:rsid w:val="00C17D1C"/>
     <w:rsid w:val="00C224DE"/>
     <w:rsid w:val="00C227D9"/>
     <w:rsid w:val="00C2459E"/>
     <w:rsid w:val="00C274AB"/>
     <w:rsid w:val="00C27789"/>
     <w:rsid w:val="00C27B31"/>
     <w:rsid w:val="00C30E9D"/>
     <w:rsid w:val="00C31171"/>
     <w:rsid w:val="00C32028"/>
     <w:rsid w:val="00C3246F"/>
+    <w:rsid w:val="00C32477"/>
     <w:rsid w:val="00C3296B"/>
     <w:rsid w:val="00C32FAE"/>
     <w:rsid w:val="00C346C7"/>
     <w:rsid w:val="00C34F5E"/>
     <w:rsid w:val="00C3765C"/>
     <w:rsid w:val="00C40CA8"/>
     <w:rsid w:val="00C42CC3"/>
     <w:rsid w:val="00C433BA"/>
     <w:rsid w:val="00C440B1"/>
     <w:rsid w:val="00C44631"/>
     <w:rsid w:val="00C44759"/>
     <w:rsid w:val="00C447A9"/>
     <w:rsid w:val="00C447B3"/>
     <w:rsid w:val="00C44F7C"/>
     <w:rsid w:val="00C46344"/>
     <w:rsid w:val="00C46AF3"/>
     <w:rsid w:val="00C46CCB"/>
     <w:rsid w:val="00C471CE"/>
     <w:rsid w:val="00C50273"/>
     <w:rsid w:val="00C50707"/>
     <w:rsid w:val="00C50F89"/>
     <w:rsid w:val="00C51E6A"/>
     <w:rsid w:val="00C52CD8"/>
     <w:rsid w:val="00C5450C"/>
     <w:rsid w:val="00C55C06"/>
@@ -37086,51 +29603,50 @@
     <w:rsid w:val="00C81EB6"/>
     <w:rsid w:val="00C83F68"/>
     <w:rsid w:val="00C84C48"/>
     <w:rsid w:val="00C8633D"/>
     <w:rsid w:val="00C86923"/>
     <w:rsid w:val="00C86C8D"/>
     <w:rsid w:val="00C86CFF"/>
     <w:rsid w:val="00C8754B"/>
     <w:rsid w:val="00C9210D"/>
     <w:rsid w:val="00C929C5"/>
     <w:rsid w:val="00C9357B"/>
     <w:rsid w:val="00C940E5"/>
     <w:rsid w:val="00C948DB"/>
     <w:rsid w:val="00C97926"/>
     <w:rsid w:val="00CA0670"/>
     <w:rsid w:val="00CA068A"/>
     <w:rsid w:val="00CA0DBC"/>
     <w:rsid w:val="00CA215C"/>
     <w:rsid w:val="00CA32BF"/>
     <w:rsid w:val="00CA3380"/>
     <w:rsid w:val="00CA3854"/>
     <w:rsid w:val="00CA4293"/>
     <w:rsid w:val="00CA5006"/>
     <w:rsid w:val="00CA5CBB"/>
     <w:rsid w:val="00CA6109"/>
-    <w:rsid w:val="00CA61EA"/>
     <w:rsid w:val="00CA730D"/>
     <w:rsid w:val="00CB13C1"/>
     <w:rsid w:val="00CB2160"/>
     <w:rsid w:val="00CB346C"/>
     <w:rsid w:val="00CB36CB"/>
     <w:rsid w:val="00CB39E5"/>
     <w:rsid w:val="00CB3A14"/>
     <w:rsid w:val="00CB3ED6"/>
     <w:rsid w:val="00CB4642"/>
     <w:rsid w:val="00CB488F"/>
     <w:rsid w:val="00CB5586"/>
     <w:rsid w:val="00CB5E00"/>
     <w:rsid w:val="00CB7590"/>
     <w:rsid w:val="00CC1B83"/>
     <w:rsid w:val="00CC2A00"/>
     <w:rsid w:val="00CC4298"/>
     <w:rsid w:val="00CC6CA3"/>
     <w:rsid w:val="00CC6F98"/>
     <w:rsid w:val="00CC7750"/>
     <w:rsid w:val="00CD0F9F"/>
     <w:rsid w:val="00CD15D4"/>
     <w:rsid w:val="00CD1D3B"/>
     <w:rsid w:val="00CD22BB"/>
     <w:rsid w:val="00CD22D2"/>
     <w:rsid w:val="00CD24B7"/>
@@ -37151,74 +29667,76 @@
     <w:rsid w:val="00CE5641"/>
     <w:rsid w:val="00CE5AEB"/>
     <w:rsid w:val="00CE61E1"/>
     <w:rsid w:val="00CE6B61"/>
     <w:rsid w:val="00CE6C12"/>
     <w:rsid w:val="00CE6CAF"/>
     <w:rsid w:val="00CE75CD"/>
     <w:rsid w:val="00CE7797"/>
     <w:rsid w:val="00CF13F8"/>
     <w:rsid w:val="00CF1ADE"/>
     <w:rsid w:val="00CF34EE"/>
     <w:rsid w:val="00CF45B6"/>
     <w:rsid w:val="00CF4CAA"/>
     <w:rsid w:val="00CF51B0"/>
     <w:rsid w:val="00CF5B9E"/>
     <w:rsid w:val="00CF63B9"/>
     <w:rsid w:val="00CF6646"/>
     <w:rsid w:val="00D00228"/>
     <w:rsid w:val="00D00246"/>
     <w:rsid w:val="00D0032D"/>
     <w:rsid w:val="00D017D8"/>
     <w:rsid w:val="00D0296D"/>
     <w:rsid w:val="00D03542"/>
     <w:rsid w:val="00D038F7"/>
     <w:rsid w:val="00D04378"/>
+    <w:rsid w:val="00D05213"/>
     <w:rsid w:val="00D06416"/>
     <w:rsid w:val="00D10C03"/>
     <w:rsid w:val="00D10D26"/>
     <w:rsid w:val="00D11BC0"/>
+    <w:rsid w:val="00D12CFA"/>
+    <w:rsid w:val="00D12D72"/>
     <w:rsid w:val="00D1385C"/>
     <w:rsid w:val="00D14068"/>
     <w:rsid w:val="00D15247"/>
     <w:rsid w:val="00D156E3"/>
+    <w:rsid w:val="00D15A7D"/>
     <w:rsid w:val="00D15EA5"/>
     <w:rsid w:val="00D1649E"/>
     <w:rsid w:val="00D166C7"/>
     <w:rsid w:val="00D177D8"/>
     <w:rsid w:val="00D17CDC"/>
     <w:rsid w:val="00D20AFD"/>
     <w:rsid w:val="00D21A03"/>
     <w:rsid w:val="00D22541"/>
     <w:rsid w:val="00D225F2"/>
-    <w:rsid w:val="00D22978"/>
     <w:rsid w:val="00D234C8"/>
     <w:rsid w:val="00D23D02"/>
     <w:rsid w:val="00D24B0F"/>
     <w:rsid w:val="00D261C0"/>
     <w:rsid w:val="00D300BE"/>
-    <w:rsid w:val="00D30949"/>
     <w:rsid w:val="00D311C8"/>
     <w:rsid w:val="00D312B1"/>
     <w:rsid w:val="00D32488"/>
     <w:rsid w:val="00D33371"/>
     <w:rsid w:val="00D33EC5"/>
     <w:rsid w:val="00D35E73"/>
     <w:rsid w:val="00D36558"/>
     <w:rsid w:val="00D36728"/>
     <w:rsid w:val="00D368FB"/>
     <w:rsid w:val="00D37BC3"/>
     <w:rsid w:val="00D407F6"/>
     <w:rsid w:val="00D41063"/>
     <w:rsid w:val="00D4219C"/>
     <w:rsid w:val="00D42ED6"/>
     <w:rsid w:val="00D435DB"/>
     <w:rsid w:val="00D43ACA"/>
     <w:rsid w:val="00D4454E"/>
     <w:rsid w:val="00D44FCF"/>
     <w:rsid w:val="00D456CE"/>
     <w:rsid w:val="00D46EC2"/>
     <w:rsid w:val="00D505EC"/>
     <w:rsid w:val="00D50A06"/>
     <w:rsid w:val="00D52961"/>
     <w:rsid w:val="00D52FFA"/>
     <w:rsid w:val="00D533CB"/>
@@ -37291,97 +29809,97 @@
     <w:rsid w:val="00DD1B7D"/>
     <w:rsid w:val="00DD2530"/>
     <w:rsid w:val="00DD2F35"/>
     <w:rsid w:val="00DD5FDA"/>
     <w:rsid w:val="00DD6B30"/>
     <w:rsid w:val="00DD7529"/>
     <w:rsid w:val="00DE1269"/>
     <w:rsid w:val="00DE1642"/>
     <w:rsid w:val="00DE218C"/>
     <w:rsid w:val="00DE280B"/>
     <w:rsid w:val="00DE2CF4"/>
     <w:rsid w:val="00DE3BDC"/>
     <w:rsid w:val="00DE4643"/>
     <w:rsid w:val="00DE47B5"/>
     <w:rsid w:val="00DE49B6"/>
     <w:rsid w:val="00DE4DBC"/>
     <w:rsid w:val="00DE67F0"/>
     <w:rsid w:val="00DF0129"/>
     <w:rsid w:val="00DF03C4"/>
     <w:rsid w:val="00DF0A53"/>
     <w:rsid w:val="00DF0DAF"/>
     <w:rsid w:val="00DF172E"/>
     <w:rsid w:val="00DF1DD5"/>
     <w:rsid w:val="00DF49AD"/>
     <w:rsid w:val="00DF49DE"/>
-    <w:rsid w:val="00DF4A48"/>
     <w:rsid w:val="00DF53B0"/>
     <w:rsid w:val="00DF58B9"/>
     <w:rsid w:val="00DF64B3"/>
     <w:rsid w:val="00DF73C6"/>
     <w:rsid w:val="00DF7478"/>
     <w:rsid w:val="00E00D1A"/>
     <w:rsid w:val="00E01CB4"/>
     <w:rsid w:val="00E02C21"/>
     <w:rsid w:val="00E04778"/>
     <w:rsid w:val="00E05037"/>
     <w:rsid w:val="00E05217"/>
     <w:rsid w:val="00E05366"/>
     <w:rsid w:val="00E0668D"/>
     <w:rsid w:val="00E07786"/>
     <w:rsid w:val="00E07B86"/>
     <w:rsid w:val="00E07EBF"/>
     <w:rsid w:val="00E07EC7"/>
     <w:rsid w:val="00E10DF7"/>
     <w:rsid w:val="00E111D8"/>
     <w:rsid w:val="00E13153"/>
     <w:rsid w:val="00E13C37"/>
     <w:rsid w:val="00E153E1"/>
     <w:rsid w:val="00E166C8"/>
     <w:rsid w:val="00E17AD7"/>
     <w:rsid w:val="00E2062C"/>
     <w:rsid w:val="00E20FAB"/>
     <w:rsid w:val="00E212D1"/>
     <w:rsid w:val="00E21610"/>
     <w:rsid w:val="00E22B62"/>
     <w:rsid w:val="00E24066"/>
     <w:rsid w:val="00E2487F"/>
     <w:rsid w:val="00E255E3"/>
     <w:rsid w:val="00E25BD8"/>
     <w:rsid w:val="00E260B4"/>
     <w:rsid w:val="00E27878"/>
     <w:rsid w:val="00E3100C"/>
     <w:rsid w:val="00E31E9E"/>
     <w:rsid w:val="00E323A5"/>
     <w:rsid w:val="00E33313"/>
     <w:rsid w:val="00E33BB6"/>
     <w:rsid w:val="00E33FC9"/>
     <w:rsid w:val="00E36163"/>
     <w:rsid w:val="00E36DD9"/>
     <w:rsid w:val="00E371D2"/>
     <w:rsid w:val="00E376E9"/>
     <w:rsid w:val="00E4005D"/>
+    <w:rsid w:val="00E43FD9"/>
     <w:rsid w:val="00E4469F"/>
     <w:rsid w:val="00E448C1"/>
     <w:rsid w:val="00E45218"/>
     <w:rsid w:val="00E50748"/>
     <w:rsid w:val="00E508B6"/>
     <w:rsid w:val="00E51132"/>
     <w:rsid w:val="00E524F3"/>
     <w:rsid w:val="00E54443"/>
     <w:rsid w:val="00E56A9C"/>
     <w:rsid w:val="00E56BA0"/>
     <w:rsid w:val="00E57AE1"/>
     <w:rsid w:val="00E57E62"/>
     <w:rsid w:val="00E607E1"/>
     <w:rsid w:val="00E61500"/>
     <w:rsid w:val="00E62E8E"/>
     <w:rsid w:val="00E62FA6"/>
     <w:rsid w:val="00E63178"/>
     <w:rsid w:val="00E63F18"/>
     <w:rsid w:val="00E64AFC"/>
     <w:rsid w:val="00E64EC4"/>
     <w:rsid w:val="00E6512B"/>
     <w:rsid w:val="00E6515A"/>
     <w:rsid w:val="00E651D9"/>
     <w:rsid w:val="00E65655"/>
     <w:rsid w:val="00E65AC3"/>
@@ -37390,51 +29908,50 @@
     <w:rsid w:val="00E71CC8"/>
     <w:rsid w:val="00E72307"/>
     <w:rsid w:val="00E72451"/>
     <w:rsid w:val="00E7309B"/>
     <w:rsid w:val="00E7344F"/>
     <w:rsid w:val="00E7434C"/>
     <w:rsid w:val="00E75098"/>
     <w:rsid w:val="00E75A79"/>
     <w:rsid w:val="00E76957"/>
     <w:rsid w:val="00E76E09"/>
     <w:rsid w:val="00E774BB"/>
     <w:rsid w:val="00E8074B"/>
     <w:rsid w:val="00E822F7"/>
     <w:rsid w:val="00E83CD9"/>
     <w:rsid w:val="00E83D09"/>
     <w:rsid w:val="00E83F5F"/>
     <w:rsid w:val="00E8567B"/>
     <w:rsid w:val="00E86827"/>
     <w:rsid w:val="00E86980"/>
     <w:rsid w:val="00E874D4"/>
     <w:rsid w:val="00E907F4"/>
     <w:rsid w:val="00E91EAB"/>
     <w:rsid w:val="00E92483"/>
     <w:rsid w:val="00E924D0"/>
     <w:rsid w:val="00E927D3"/>
-    <w:rsid w:val="00E92F42"/>
     <w:rsid w:val="00E93C85"/>
     <w:rsid w:val="00E93C99"/>
     <w:rsid w:val="00E93ED7"/>
     <w:rsid w:val="00E9448B"/>
     <w:rsid w:val="00E94CB6"/>
     <w:rsid w:val="00E94E34"/>
     <w:rsid w:val="00E96AF5"/>
     <w:rsid w:val="00E96FB5"/>
     <w:rsid w:val="00E97D02"/>
     <w:rsid w:val="00EA0C4D"/>
     <w:rsid w:val="00EA157B"/>
     <w:rsid w:val="00EA4E88"/>
     <w:rsid w:val="00EA5F1F"/>
     <w:rsid w:val="00EA756B"/>
     <w:rsid w:val="00EB1448"/>
     <w:rsid w:val="00EB22F4"/>
     <w:rsid w:val="00EB2378"/>
     <w:rsid w:val="00EB3571"/>
     <w:rsid w:val="00EB40FD"/>
     <w:rsid w:val="00EB4173"/>
     <w:rsid w:val="00EB4694"/>
     <w:rsid w:val="00EB6D8E"/>
     <w:rsid w:val="00EC0ED0"/>
     <w:rsid w:val="00EC1990"/>
     <w:rsid w:val="00EC23A3"/>
@@ -37444,175 +29961,171 @@
     <w:rsid w:val="00EC3652"/>
     <w:rsid w:val="00EC3B95"/>
     <w:rsid w:val="00EC466B"/>
     <w:rsid w:val="00EC4CC5"/>
     <w:rsid w:val="00EC5FF3"/>
     <w:rsid w:val="00EC60E9"/>
     <w:rsid w:val="00EC7202"/>
     <w:rsid w:val="00EC7379"/>
     <w:rsid w:val="00ED13F8"/>
     <w:rsid w:val="00ED30E3"/>
     <w:rsid w:val="00ED33AD"/>
     <w:rsid w:val="00ED398E"/>
     <w:rsid w:val="00ED422B"/>
     <w:rsid w:val="00ED4604"/>
     <w:rsid w:val="00ED4B0C"/>
     <w:rsid w:val="00ED74E5"/>
     <w:rsid w:val="00ED7C73"/>
     <w:rsid w:val="00EE0328"/>
     <w:rsid w:val="00EE0D64"/>
     <w:rsid w:val="00EE188E"/>
     <w:rsid w:val="00EE25B8"/>
     <w:rsid w:val="00EE3346"/>
     <w:rsid w:val="00EE437E"/>
     <w:rsid w:val="00EE4620"/>
     <w:rsid w:val="00EE5057"/>
-    <w:rsid w:val="00EE6AC7"/>
     <w:rsid w:val="00EE757F"/>
     <w:rsid w:val="00EE7B25"/>
     <w:rsid w:val="00EF073D"/>
     <w:rsid w:val="00EF181A"/>
     <w:rsid w:val="00EF1C9B"/>
     <w:rsid w:val="00EF5422"/>
     <w:rsid w:val="00EF7505"/>
     <w:rsid w:val="00F027F3"/>
     <w:rsid w:val="00F03B13"/>
     <w:rsid w:val="00F04B6D"/>
     <w:rsid w:val="00F051AC"/>
     <w:rsid w:val="00F05CD2"/>
     <w:rsid w:val="00F06204"/>
     <w:rsid w:val="00F06479"/>
     <w:rsid w:val="00F1122A"/>
     <w:rsid w:val="00F12B26"/>
     <w:rsid w:val="00F13444"/>
     <w:rsid w:val="00F158EB"/>
     <w:rsid w:val="00F15E92"/>
     <w:rsid w:val="00F16C9A"/>
     <w:rsid w:val="00F17C8D"/>
     <w:rsid w:val="00F21392"/>
     <w:rsid w:val="00F22593"/>
     <w:rsid w:val="00F229E9"/>
     <w:rsid w:val="00F23729"/>
     <w:rsid w:val="00F2376A"/>
     <w:rsid w:val="00F246A0"/>
     <w:rsid w:val="00F26F13"/>
     <w:rsid w:val="00F277D4"/>
     <w:rsid w:val="00F27E02"/>
     <w:rsid w:val="00F30596"/>
-    <w:rsid w:val="00F3143D"/>
     <w:rsid w:val="00F3160D"/>
     <w:rsid w:val="00F319FE"/>
     <w:rsid w:val="00F32537"/>
     <w:rsid w:val="00F3299C"/>
     <w:rsid w:val="00F32F15"/>
     <w:rsid w:val="00F3379A"/>
     <w:rsid w:val="00F3469A"/>
     <w:rsid w:val="00F37BBE"/>
     <w:rsid w:val="00F37ED0"/>
     <w:rsid w:val="00F40506"/>
     <w:rsid w:val="00F41AF7"/>
+    <w:rsid w:val="00F41BE9"/>
     <w:rsid w:val="00F42150"/>
     <w:rsid w:val="00F45338"/>
     <w:rsid w:val="00F461C1"/>
     <w:rsid w:val="00F47364"/>
     <w:rsid w:val="00F473F5"/>
     <w:rsid w:val="00F47AA7"/>
     <w:rsid w:val="00F5117D"/>
     <w:rsid w:val="00F511B3"/>
     <w:rsid w:val="00F512DD"/>
     <w:rsid w:val="00F51917"/>
     <w:rsid w:val="00F54299"/>
     <w:rsid w:val="00F55AD7"/>
     <w:rsid w:val="00F55C24"/>
     <w:rsid w:val="00F57368"/>
     <w:rsid w:val="00F57770"/>
     <w:rsid w:val="00F5790D"/>
     <w:rsid w:val="00F60063"/>
     <w:rsid w:val="00F614F7"/>
     <w:rsid w:val="00F61622"/>
     <w:rsid w:val="00F65186"/>
     <w:rsid w:val="00F65B60"/>
     <w:rsid w:val="00F665F7"/>
     <w:rsid w:val="00F72E6C"/>
     <w:rsid w:val="00F7720D"/>
     <w:rsid w:val="00F772CD"/>
     <w:rsid w:val="00F77744"/>
     <w:rsid w:val="00F77822"/>
     <w:rsid w:val="00F80DF4"/>
     <w:rsid w:val="00F82098"/>
     <w:rsid w:val="00F824E7"/>
     <w:rsid w:val="00F82C73"/>
     <w:rsid w:val="00F82EF5"/>
     <w:rsid w:val="00F830E5"/>
     <w:rsid w:val="00F839D0"/>
     <w:rsid w:val="00F84608"/>
     <w:rsid w:val="00F84A3D"/>
     <w:rsid w:val="00F90913"/>
     <w:rsid w:val="00F91396"/>
     <w:rsid w:val="00F924D4"/>
     <w:rsid w:val="00F929D5"/>
     <w:rsid w:val="00F95BAF"/>
-    <w:rsid w:val="00F97131"/>
     <w:rsid w:val="00F9742C"/>
     <w:rsid w:val="00F97C33"/>
     <w:rsid w:val="00FA0C73"/>
     <w:rsid w:val="00FA25D4"/>
     <w:rsid w:val="00FA2685"/>
     <w:rsid w:val="00FA2FFE"/>
     <w:rsid w:val="00FA419E"/>
     <w:rsid w:val="00FA4535"/>
     <w:rsid w:val="00FA4D97"/>
     <w:rsid w:val="00FA5947"/>
     <w:rsid w:val="00FA5A2B"/>
-    <w:rsid w:val="00FA734A"/>
     <w:rsid w:val="00FB0B43"/>
     <w:rsid w:val="00FB125A"/>
     <w:rsid w:val="00FB215C"/>
     <w:rsid w:val="00FB22AD"/>
     <w:rsid w:val="00FB34EC"/>
     <w:rsid w:val="00FB54D0"/>
     <w:rsid w:val="00FB55B7"/>
     <w:rsid w:val="00FB6010"/>
     <w:rsid w:val="00FB775E"/>
     <w:rsid w:val="00FC0247"/>
     <w:rsid w:val="00FC0386"/>
     <w:rsid w:val="00FC0A73"/>
     <w:rsid w:val="00FC276E"/>
     <w:rsid w:val="00FC34F7"/>
     <w:rsid w:val="00FC3DB3"/>
     <w:rsid w:val="00FC40B3"/>
     <w:rsid w:val="00FC4AB7"/>
     <w:rsid w:val="00FC56B2"/>
     <w:rsid w:val="00FC5EC8"/>
     <w:rsid w:val="00FC7556"/>
     <w:rsid w:val="00FD0EF8"/>
     <w:rsid w:val="00FD0F91"/>
     <w:rsid w:val="00FD13EF"/>
     <w:rsid w:val="00FD15BB"/>
     <w:rsid w:val="00FD1B58"/>
     <w:rsid w:val="00FD25EA"/>
-    <w:rsid w:val="00FD2600"/>
     <w:rsid w:val="00FD26CF"/>
     <w:rsid w:val="00FD3FD1"/>
     <w:rsid w:val="00FD5391"/>
     <w:rsid w:val="00FD5DD2"/>
     <w:rsid w:val="00FD6262"/>
     <w:rsid w:val="00FD6C04"/>
     <w:rsid w:val="00FD6FF1"/>
     <w:rsid w:val="00FD7052"/>
     <w:rsid w:val="00FD70A5"/>
     <w:rsid w:val="00FD7642"/>
     <w:rsid w:val="00FD7E6E"/>
     <w:rsid w:val="00FE0BE1"/>
     <w:rsid w:val="00FE355D"/>
     <w:rsid w:val="00FE3653"/>
     <w:rsid w:val="00FE373C"/>
     <w:rsid w:val="00FE3903"/>
     <w:rsid w:val="00FE3F82"/>
     <w:rsid w:val="00FE5307"/>
     <w:rsid w:val="00FE5C71"/>
     <w:rsid w:val="00FE65AD"/>
     <w:rsid w:val="00FE7025"/>
     <w:rsid w:val="00FE7E71"/>
     <w:rsid w:val="00FF03EA"/>
     <w:rsid w:val="00FF052F"/>
     <w:rsid w:val="00FF0A94"/>
@@ -38383,54 +30896,54 @@
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="008A3C9E"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:officials@welshathletics.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:officialsendurance@scottish-athletics.org.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:officials@athleticsni.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -38880,141 +31393,141 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7FA090A-CB57-4E0F-835A-E063BB5D6E70}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0f59cc41-74f8-4139-9196-f4da72c4df9b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7A911ED-B730-4039-BF9C-2242C78D27D1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{903BDEAF-6559-49AE-B76F-28B9F2520F25}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838D54DC-F768-4AAE-9EC3-6675D9550DFE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{903BDEAF-6559-49AE-B76F-28B9F2520F25}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7A911ED-B730-4039-BF9C-2242C78D27D1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>10485</Characters>
+  <Pages>8</Pages>
+  <Words>1690</Words>
+  <Characters>9637</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>87</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>80</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12300</CharactersWithSpaces>
+  <CharactersWithSpaces>11305</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Viki Brockett</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2021-07-08T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">