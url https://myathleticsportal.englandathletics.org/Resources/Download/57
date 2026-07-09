--- v1 (2026-02-27)
+++ v2 (2026-07-09)
@@ -1,3841 +1,28701 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="10157" w:type="dxa"/>
-        <w:jc w:val="center"/>
+        <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblCellMar>
-          <w:left w:w="10" w:type="dxa"/>
-          <w:right w:w="10" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3339"/>
-        <w:gridCol w:w="6818"/>
+        <w:gridCol w:w="549"/>
+        <w:gridCol w:w="2489"/>
+        <w:gridCol w:w="5281"/>
+        <w:gridCol w:w="1032"/>
+        <w:gridCol w:w="856"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00691DA6" w:rsidRPr="00050EAD" w14:paraId="6FC2CFBD" w14:textId="49C67265" w:rsidTr="00C810C0">
+      <w:tr w:rsidR="0017391D" w:rsidRPr="00050EAD" w14:paraId="4BB9F410" w14:textId="77777777" w:rsidTr="00F97131">
         <w:trPr>
           <w:trHeight w:val="336"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3339" w:type="dxa"/>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A76846B" w14:textId="74756DAB" w:rsidR="00691DA6" w:rsidRPr="001D4A08" w:rsidRDefault="00691DA6" w:rsidP="00C810C0">
-[...1 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+          <w:p w14:paraId="676C95C1" w14:textId="219B5460" w:rsidR="0017391D" w:rsidRPr="00A55734" w:rsidRDefault="0001659D" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D4A08">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>CANDIDATE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691DA6" w:rsidRPr="00050EAD" w14:paraId="6FC2CFBD" w14:textId="49C67265" w:rsidTr="00F97131">
+        <w:trPr>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3048" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A76846B" w14:textId="74756DAB" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00691DA6" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55734">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Name: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6818" w:type="dxa"/>
+            <w:tcW w:w="7159" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D1F7AC2" w14:textId="77777777" w:rsidR="00691DA6" w:rsidRPr="001D4A08" w:rsidRDefault="00691DA6" w:rsidP="00C810C0">
-[...5 lines deleted...]
-              <w:ind w:left="113"/>
+          <w:p w14:paraId="5D1F7AC2" w14:textId="77777777" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00691DA6" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00691DA6" w:rsidRPr="00050EAD" w14:paraId="24CF843D" w14:textId="77777777" w:rsidTr="00D16A0E">
+      <w:tr w:rsidR="00691DA6" w:rsidRPr="00050EAD" w14:paraId="24CF843D" w14:textId="77777777" w:rsidTr="00F97131">
         <w:trPr>
           <w:trHeight w:val="330"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3339" w:type="dxa"/>
+            <w:tcW w:w="3048" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0CD4527E" w14:textId="3F16A0D6" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00AC403E" w:rsidP="00F97131">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3192"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">URN </w:t>
+            </w:r>
+            <w:r w:rsidR="00691DA6" w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Licence No</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7159" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="486D512A" w14:textId="77777777" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00691DA6" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691DA6" w:rsidRPr="00050EAD" w14:paraId="743B231C" w14:textId="77777777" w:rsidTr="00F97131">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3048" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35932C19" w14:textId="369EC596" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00691DA6" w:rsidP="00F97131">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3192"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7159" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A0F9E5C" w14:textId="77777777" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00691DA6" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00050EAD" w:rsidRPr="00050EAD" w14:paraId="55BFAAC3" w14:textId="77777777" w:rsidTr="00F97131">
+        <w:trPr>
+          <w:trHeight w:val="150"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3FC8EDDC" w14:textId="7FA45287" w:rsidR="000241D7" w:rsidRDefault="00603A88" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B02B61">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Please tick/insert your answer for each question</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10AD04B5" w14:textId="0C90C89C" w:rsidR="00BA7F63" w:rsidRPr="00BA7F63" w:rsidRDefault="00BA7F63" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">The number of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(marks)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> indicates the number of answers required for each question</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16F52601" w14:textId="1EDAAAB6" w:rsidR="00C16511" w:rsidRPr="004E4C65" w:rsidRDefault="00C16511" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>To</w:t>
+            </w:r>
+            <w:r w:rsidR="00F77744">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>tal marks</w:t>
+            </w:r>
+            <w:r w:rsidR="00384057">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = </w:t>
+            </w:r>
+            <w:r w:rsidR="00634A58">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+            <w:r w:rsidR="00F77744">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidR="00F77744" w:rsidRPr="00B02B61">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">80% Pass mark = </w:t>
+            </w:r>
+            <w:r w:rsidR="00634A58">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017391D" w:rsidRPr="00050EAD" w14:paraId="246CB09E" w14:textId="77777777" w:rsidTr="00F97131">
+        <w:trPr>
+          <w:trHeight w:val="150"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="714CA541" w14:textId="77777777" w:rsidR="0017391D" w:rsidRDefault="0017391D" w:rsidP="00F97131">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E2487F" w:rsidRPr="00050EAD" w14:paraId="071747DA" w14:textId="77777777" w:rsidTr="00F97131">
+        <w:trPr>
+          <w:trHeight w:val="150"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3CB501EA" w14:textId="71D735EC" w:rsidR="00E2487F" w:rsidRPr="00B15339" w:rsidRDefault="00297038" w:rsidP="00F97131">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Race Referee</w:t>
+            </w:r>
+            <w:r w:rsidR="00155544">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E2487F" w:rsidRPr="00B15339">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Questions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C97926" w:rsidRPr="00050EAD" w14:paraId="2E0E4491" w14:textId="77777777" w:rsidTr="00F97131">
+        <w:trPr>
+          <w:trHeight w:val="150"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="42CC2E05" w14:textId="7D5B8CE1" w:rsidR="00C97926" w:rsidRPr="00610477" w:rsidRDefault="00212744" w:rsidP="00F97131">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r w:rsidR="00610477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00610477">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF03EA" w:rsidRPr="00FF03EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Answers are all contained within the </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE6C12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Race Referee </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF03EA" w:rsidRPr="00FF03EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>module</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D30949" w:rsidRPr="00050EAD" w14:paraId="4F4726D7" w14:textId="1DCB3E77" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0CD4527E" w14:textId="34297B98" w:rsidR="00691DA6" w:rsidRPr="001D4A08" w:rsidRDefault="00691DA6" w:rsidP="00C810C0">
-[...23 lines deleted...]
-            <w:tcW w:w="6818" w:type="dxa"/>
+          <w:p w14:paraId="3A6831B8" w14:textId="77777777" w:rsidR="00D30949" w:rsidRPr="00E20FAB" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A4835DC" w14:textId="47CB4559" w:rsidR="00D30949" w:rsidRPr="00520807" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C063A0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>Who has overall responsibility for the event?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E3628">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D851727" w14:textId="33265A24" w:rsidR="00D30949" w:rsidRPr="00520807" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="486D512A" w14:textId="77777777" w:rsidR="00691DA6" w:rsidRPr="001D4A08" w:rsidRDefault="00691DA6" w:rsidP="00C810C0">
-[...11 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="19282A0F" w14:textId="431235E2" w:rsidR="00D30949" w:rsidRPr="00520807" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00691DA6" w:rsidRPr="00050EAD" w14:paraId="743B231C" w14:textId="77777777" w:rsidTr="00C810C0">
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="77D5E7D2" w14:textId="5A334350" w:rsidTr="00AF4FCB">
         <w:trPr>
-          <w:trHeight w:val="300"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3339" w:type="dxa"/>
+            <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="35932C19" w14:textId="369EC596" w:rsidR="00691DA6" w:rsidRPr="001D4A08" w:rsidRDefault="00691DA6" w:rsidP="00C810C0">
-[...23 lines deleted...]
-            <w:tcW w:w="6818" w:type="dxa"/>
+          <w:p w14:paraId="77A9F1D9" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DB019AD" w14:textId="7C35EAF7" w:rsidR="00F97131" w:rsidRPr="00C27B31" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Race Referee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A167737" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A0F9E5C" w14:textId="77777777" w:rsidR="00691DA6" w:rsidRPr="001D4A08" w:rsidRDefault="00691DA6" w:rsidP="00C810C0">
-[...5 lines deleted...]
-              <w:ind w:left="113"/>
+          <w:p w14:paraId="7BAA3A90" w14:textId="5AEDA66D" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="2956C6E3" w14:textId="39E23FC0" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="642B6BA8" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70CDFC59" w14:textId="5061BD8D" w:rsidR="00F97131" w:rsidRPr="00CB39E5" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Starter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7283FAA6" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="37B46B96" w14:textId="61577081" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26347" w:rsidRPr="00050EAD" w14:paraId="28E0B2B5" w14:textId="77777777" w:rsidTr="00BB154B">
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="4452E93D" w14:textId="39E2FCCE" w:rsidTr="00AF4FCB">
         <w:trPr>
-          <w:trHeight w:val="150"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10157" w:type="dxa"/>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0118C351" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E09AD87" w14:textId="3D5BF887" w:rsidR="00F97131" w:rsidRPr="00C3296B" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009668A4">
+              <w:t xml:space="preserve">vent </w:t>
+            </w:r>
+            <w:r>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009668A4">
+              <w:t>rganiser</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3725B1F2" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="540935FD" w14:textId="0C5A355A" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="71A612B9" w14:textId="56295304" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BCA9C4B" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="66DAC435" w14:textId="0AD2968D" w:rsidR="00F97131" w:rsidRPr="009D0DEF" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Chief Timekeeper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F3BB9D0" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A62ABC1" w14:textId="6C5620F8" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D30949" w:rsidRPr="00050EAD" w14:paraId="0AC88B2E" w14:textId="1D639437" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4ECD3C87" w14:textId="77777777" w:rsidR="00D30949" w:rsidRPr="00E20FAB" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3297F616" w14:textId="7FA5ACB9" w:rsidR="00D30949" w:rsidRPr="00520807" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746C22">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>attributes should a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00746C22">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Race Referee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> possess</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00746C22">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520807">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520807">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C604FF0" w14:textId="7AFEF608" w:rsidR="00D30949" w:rsidRPr="00520807" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1039CC50" w14:textId="627072BA" w:rsidR="00D30949" w:rsidRPr="00520807" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="18725AE5" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0314457C" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00F37ED0" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BBA63F0" w14:textId="7A79FB51" w:rsidR="00F97131" w:rsidRPr="00861DC5" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00295E1F">
+              <w:t>Impartial and fair</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4112605C" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7898C960" w14:textId="34AB3E53" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="17B3A0F2" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4114497D" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00F37ED0" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="42542557" w14:textId="538DCA7A" w:rsidR="00F97131" w:rsidRPr="00231219" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00231219">
+              <w:t xml:space="preserve">Indecisive </w:t>
+            </w:r>
+            <w:r>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00231219">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00231219">
+              <w:t>asily influenced</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="51DD09AB" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="312947C8" w14:textId="0E403FD2" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="3ADDC62E" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="469CAF5B" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00F37ED0" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04000D5B" w14:textId="7B25482B" w:rsidR="00F97131" w:rsidRPr="00274388" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+            </w:pPr>
+            <w:r>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00987E35">
+              <w:t>vent budget</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901DCB">
+              <w:t>manag</w:t>
+            </w:r>
+            <w:r>
+              <w:t>ement</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901DCB">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>skill</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79C832F7" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="110D00A0" w14:textId="71237EE6" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="4E7BF074" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="69089432" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00F37ED0" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="092A38EE" w14:textId="7950415F" w:rsidR="00F97131" w:rsidRPr="000C6E99" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6E99">
+              <w:t>Knowledge and understanding of competition rules</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="28EB485D" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="33D6B21E" w14:textId="2882BF36" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D30949" w:rsidRPr="00050EAD" w14:paraId="392EA556" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BCC4923" w14:textId="77777777" w:rsidR="00D30949" w:rsidRPr="00E20FAB" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="271E9C35" w14:textId="0D49FFEC" w:rsidR="00D30949" w:rsidRPr="00746C22" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>What pre-event resources should a Race Referee review</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE6B61">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00311489">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00311489">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00311489">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CD1F503" w14:textId="50C3601A" w:rsidR="00D30949" w:rsidRPr="00746C22" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C5B6496" w14:textId="320FF93D" w:rsidR="00D30949" w:rsidRPr="001E0189" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="39244855" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4D899BB9" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00515F58" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3327ECFD" w14:textId="67BB1B73" w:rsidR="00F97131" w:rsidRPr="00680E0A" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+            </w:pPr>
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00680E0A">
+              <w:t>hoto finish camera calibration certificate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C85B47C" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DBB6527" w14:textId="61D46724" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="447371F8" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3FF7C370" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00515F58" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F11825F" w14:textId="485533F2" w:rsidR="00F97131" w:rsidRPr="00A10E96" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10E96">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Event Plan / Risk Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2567522F" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DC33273" w14:textId="07B6A5BB" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="5D4578DB" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1BE80B3E" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00515F58" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3003FC53" w14:textId="48F9FC38" w:rsidR="00F97131" w:rsidRPr="002018C8" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002018C8">
+              <w:t>Race Results</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0107870C" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23F3DBD6" w14:textId="12CA96CA" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="370BFBDB" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4D3A5AC6" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00515F58" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="52B94960" w14:textId="2FFC651A" w:rsidR="00F97131" w:rsidRPr="00A10E96" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE75CD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Event / Runners Instructions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="67A564DA" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2940D3D9" w14:textId="0500BB92" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D30949" w:rsidRPr="00050EAD" w14:paraId="67CE7041" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="602869F8" w14:textId="77777777" w:rsidR="00D30949" w:rsidRPr="00870B77" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="09763E5E" w14:textId="4B57F935" w:rsidR="00D30949" w:rsidRPr="002C5713" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What minimum qualification level is required for refereeing cross-country races up to 300 runners? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B62DD9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="00F89A34" w14:textId="6A47F11A" w:rsidR="00D30949" w:rsidRPr="002C5713" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="18434583" w14:textId="4F9C2864" w:rsidR="00D30949" w:rsidRPr="001E0189" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="2212B6D6" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="37C93835" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00870B77" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D7E154E" w14:textId="7292128E" w:rsidR="00F97131" w:rsidRPr="00534A26" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="51"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00534A26">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Level 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Endurance Official</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70B092B9" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29043930" w14:textId="0AC63374" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="06316054" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E35D953" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00870B77" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="42DEEC44" w14:textId="0DA5FE36" w:rsidR="00F97131" w:rsidRPr="00023917" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="51"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00534A26">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Level </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00534A26">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Endurance Official</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="126B3DE1" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D1ABF7F" w14:textId="331A0481" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="1C9D9450" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="00E1467D" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00870B77" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D59CD4D" w14:textId="615C8CD0" w:rsidR="00F97131" w:rsidRPr="00023917" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="51"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00534A26">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Level </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00534A26">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Endurance Official</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="498DAD56" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5925DD09" w14:textId="2309C9C1" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="6845A1BE" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="644F8612" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00870B77" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="59D7458B" w14:textId="41392067" w:rsidR="00F97131" w:rsidRPr="00023917" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="51"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00534A26">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Level </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00534A26">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Endurance Official</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2982E373" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3293B9A4" w14:textId="31050AFA" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D30949" w:rsidRPr="00050EAD" w14:paraId="4B5BD992" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="66DBE1D4" w14:textId="77777777" w:rsidR="00D30949" w:rsidRPr="00870B77" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C7376C2" w14:textId="1CF4D96D" w:rsidR="00D30949" w:rsidRPr="002C5713" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C5713">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What Race Day Resources does a Race Referee need? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C5713">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(2 marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="79500669" w14:textId="58AFC07A" w:rsidR="00D30949" w:rsidRPr="002C5713" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="149FA3CE" w14:textId="391A7A53" w:rsidR="00D30949" w:rsidRPr="001E0189" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="52FBC3A1" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="75B55A42" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00515F58" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49547E5A" w14:textId="16281827" w:rsidR="00F97131" w:rsidRPr="00CE75CD" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C245C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Endurance Officials Licence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DDDCEF2" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49801D95" w14:textId="632178E7" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="21A0A49B" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1F8CE3E9" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00515F58" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B10351D" w14:textId="31BAD47E" w:rsidR="00F97131" w:rsidRPr="00CE75CD" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Electronic Starting System</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5068B743" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="37D280B6" w14:textId="206EA97C" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="40E6A198" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2AD783A9" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00515F58" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28E2AA76" w14:textId="74190029" w:rsidR="00F97131" w:rsidRPr="007D1A7A" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D1A7A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Rule Book</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02CEF2A3" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AB22FF6" w14:textId="7E2817AE" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="48B59CD8" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6AD22B05" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00515F58" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BC940C0" w14:textId="78B3F1B3" w:rsidR="00F97131" w:rsidRPr="00CE75CD" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00701859">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ideo backup camera</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0967C5A4" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="12C5C8D0" w14:textId="535545E8" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D30949" w:rsidRPr="00050EAD" w14:paraId="0FB0C8B5" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0446B4B2" w14:textId="77777777" w:rsidR="00D30949" w:rsidRPr="00E20FAB" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="278EC471" w14:textId="0A8D582E" w:rsidR="00D30949" w:rsidRPr="00746C22" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746C22">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>What are the prime responsibilities of the Race Referee?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520807">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520807">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="087DC675" w14:textId="0BF1C01D" w:rsidR="00D30949" w:rsidRPr="00746C22" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B12EA3C" w14:textId="5463CEA2" w:rsidR="00D30949" w:rsidRPr="001E0189" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="1ADBEAA2" w14:textId="72468E06" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A900760" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1277D966" w14:textId="157E6256" w:rsidR="00F97131" w:rsidRPr="00D71162" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C07C10">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>egister competitors on the day</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5504A1D8" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17C37FC2" w14:textId="6F637176" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="7C1F872F" w14:textId="6CA9A6D2" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01C514C2" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="00BA0A08" w14:textId="4639112B" w:rsidR="00F97131" w:rsidRPr="00B31282" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B31282">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>versee fair and safe competition</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BC6A5DF" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4371C36B" w14:textId="165478FD" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="033C5F6A" w14:textId="27B046ED" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="755AEC67" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C2C1C09" w14:textId="18F86DEF" w:rsidR="00F97131" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E6B77">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>anag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E6B77">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> course setup</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68DF05EC" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="309DB981" w14:textId="392F5BBC" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="2274B0E7" w14:textId="7781C815" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D573487" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0586E10F" w14:textId="0B311592" w:rsidR="00F97131" w:rsidRPr="0038480A" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57AE1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>esolve any issues or disputes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="60EF647F" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="48E5BE52" w14:textId="75153044" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="3F180198" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="210FA3EB" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="701029F0" w14:textId="56D33ED9" w:rsidR="00F97131" w:rsidRPr="00E57AE1" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Comple Event Risk Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1913F7CC" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3725C58A" w14:textId="25D28A64" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="34A665DB" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1702027B" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4325EF7E" w14:textId="53B4378A" w:rsidR="00F97131" w:rsidRPr="00E57AE1" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Book event portaloos / toilets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7298C0A4" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="21618134" w14:textId="2BF86072" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="15A05FF9" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6E9E64B6" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D8A985F" w14:textId="6B46DE36" w:rsidR="00F97131" w:rsidRPr="00E57AE1" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB5586">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Confirm results prior to their publication</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04CF78B2" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="590450E6" w14:textId="18C7BFEC" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="28A37925" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="448E93D2" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CC9BA41" w14:textId="12C1FC54" w:rsidR="00F97131" w:rsidRPr="00E57AE1" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Attend Local Authority Safety Advisory Group meeting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="53A71C07" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="51FB16B8" w14:textId="5FE0F1BF" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D30949" w:rsidRPr="00050EAD" w14:paraId="0C0DDC4F" w14:textId="1413A83D" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="437AC5E3" w14:textId="77777777" w:rsidR="00D30949" w:rsidRPr="00E20FAB" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="58067D9D" w14:textId="48108538" w:rsidR="00D30949" w:rsidRPr="00520807" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0069364F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Who</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> should the</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Race</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0069364F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Referee liaise </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">with </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0069364F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">before </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>an Event</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0069364F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C27789">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="251FF2CF" w14:textId="6E4ADA91" w:rsidR="00D30949" w:rsidRPr="00520807" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5129D751" w14:textId="1DD7BFAA" w:rsidR="00D30949" w:rsidRPr="00520807" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="671E3EDB" w14:textId="656B0CB1" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0AC9883C" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="707C2ED9" w14:textId="32EAB654" w:rsidR="00F97131" w:rsidRPr="00851131" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Local bus companies</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04352767" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56D2C6B4" w14:textId="68043369" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="110F38E7" w14:textId="392631B8" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E5E3380" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EEA641B" w14:textId="2DCF0FAA" w:rsidR="00F97131" w:rsidRPr="0077407A" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077407A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Local Authority</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BCBB1C0" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="094E2E5F" w14:textId="0E220FFA" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="787D9BFE" w14:textId="78269407" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E0CA439" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3604FD7E" w14:textId="4C6720AE" w:rsidR="00F97131" w:rsidRPr="00A702F7" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A702F7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Event Organiser</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54540A66" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B09D29D" w14:textId="2B5D924C" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="675DF338" w14:textId="258F3443" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05D65B95" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B8423CC" w14:textId="462CB504" w:rsidR="00F97131" w:rsidRPr="00C80A5D" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C80A5D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Catering Contractors</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D199D56" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="01D4C0D7" w14:textId="50913135" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D30949" w:rsidRPr="00050EAD" w14:paraId="63B7312F" w14:textId="418C3348" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A488855" w14:textId="77777777" w:rsidR="00D30949" w:rsidRPr="00E20FAB" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA2E850" w14:textId="6633DAC1" w:rsidR="00D30949" w:rsidRPr="00520807" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0069364F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Who</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> should the</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Race</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0069364F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Referee </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>meet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0069364F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>with prior to race starting</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0069364F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>ark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4397FE0D" w14:textId="1E58BE66" w:rsidR="00D30949" w:rsidRPr="00520807" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A981BB6" w14:textId="3A69B63F" w:rsidR="00D30949" w:rsidRPr="00520807" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="384D297A" w14:textId="764F0E95" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05E6B61D" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EE5286F" w14:textId="3E9448F6" w:rsidR="00F97131" w:rsidRPr="00952A06" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952A06">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Wind Gauge Operator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AE56371" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51EF4F95" w14:textId="79CFFB37" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="5A478F4A" w14:textId="19CC9F52" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="033D109B" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B2B145" w14:textId="0E809244" w:rsidR="00F97131" w:rsidRPr="003C53AF" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C53AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Chief Officials</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5511A2FE" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A08C835" w14:textId="7577E4A9" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="55C19C9B" w14:textId="142813F4" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0650F7F5" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B451EF5" w14:textId="450DE0A3" w:rsidR="00F97131" w:rsidRPr="00553640" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Results Recorders</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33289F57" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60923B86" w14:textId="33ED56D3" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="28599E0E" w14:textId="762DEDBA" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7FA1CD08" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D43AD3B" w14:textId="30F46A50" w:rsidR="00F97131" w:rsidRPr="008E217C" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Car park stewards</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B6C9164" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B05F34D" w14:textId="6D95EB30" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D30949" w:rsidRPr="00050EAD" w14:paraId="436AA38C" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A1A6B60" w14:textId="77777777" w:rsidR="00D30949" w:rsidRPr="00E20FAB" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="129624A2" w14:textId="7516597F" w:rsidR="00D30949" w:rsidRPr="00CE6B61" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6B61">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">How might the Race Referee </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE6B61">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE6B61">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">versee fair competition? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00311489">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00311489">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00311489">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="15A57C16" w14:textId="03E926D7" w:rsidR="00D30949" w:rsidRPr="00CE6B61" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="25081DC4" w14:textId="33B82C30" w:rsidR="00D30949" w:rsidRPr="001E0189" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="54808667" w14:textId="2448CD59" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6FEA994E" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00311489" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16083907" w14:textId="5628095A" w:rsidR="00F97131" w:rsidRPr="00780099" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB22AD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>xplain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to Chief Officials </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB22AD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>what is expected from them and their staff</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0382E032" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17FA9F5C" w14:textId="13E08548" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="08E7B251" w14:textId="7E620BEB" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="537DD5AA" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00311489" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D7ABE6A" w14:textId="45C95DD6" w:rsidR="00F97131" w:rsidRPr="00016D08" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Ensure individual competitors are aware of the race rules</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="14E2DCCF" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1270432A" w14:textId="184B1EA2" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="2C1983F3" w14:textId="6E11B33C" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BB07DAE" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00311489" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CD25526" w14:textId="4D051A1E" w:rsidR="00F97131" w:rsidRPr="004F1F81" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F1F81">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Issue formal time penalties to athletes who jump the gun at the start</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5532F41A" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3815F6C3" w14:textId="0B3040CF" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="1DC2F1C2" w14:textId="7387C5F2" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2ABEC4A3" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00311489" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="738A5A9B" w14:textId="101A25C7" w:rsidR="00F97131" w:rsidRPr="00416139" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Resolve any protests or disputes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD8D8BF" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC1D258" w14:textId="3C18862F" w:rsidR="00F97131" w:rsidRPr="00D30949" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D30949" w:rsidRPr="00050EAD" w14:paraId="12EDF6C8" w14:textId="03A5B5AF" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0981DD9D" w14:textId="77777777" w:rsidR="00D30949" w:rsidRPr="00E20FAB" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="561F8995" w14:textId="59E5F3DD" w:rsidR="00D30949" w:rsidRPr="00520807" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6B61">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">How might the Race Referee </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE6B61">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE6B61">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">versee </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>safe</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE6B61">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> competition? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>ark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EA2CD29" w14:textId="39FF9860" w:rsidR="00D30949" w:rsidRPr="00520807" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0737A2BD" w14:textId="22E70D26" w:rsidR="00D30949" w:rsidRPr="00520807" w:rsidRDefault="00D30949" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="457B46F1" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="79410831" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DB27E9" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EE43609" w14:textId="56DE3BAF" w:rsidR="00F97131" w:rsidRPr="00FB22AD" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:ind w:left="527" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00825AD3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>versee</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00825AD3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the race start</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="412BC127" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23F9E963" w14:textId="26A49E84" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="42E89D67" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7FA7C99C" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DB27E9" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="62EE6606" w14:textId="6E85E69D" w:rsidR="00F97131" w:rsidRPr="002F509A" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:ind w:left="527" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F509A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Arranging medical cover</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C09AA24" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ECCD3DC" w14:textId="2CE6C469" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="1EF9408A" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33D67E14" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DB27E9" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46AF9690" w14:textId="12DB52A1" w:rsidR="00F97131" w:rsidRPr="00712D06" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:ind w:left="527" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00712D06">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Check Start and Finish areas are safe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BCD1A67" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="592FEF39" w14:textId="1461F4B0" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="2208F047" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B2DB803" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DB27E9" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F928AE" w14:textId="06E5301B" w:rsidR="00F97131" w:rsidRPr="00155544" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:ind w:left="527" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Manage road closures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BF35906" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="089A49AC" w14:textId="161B2F54" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="00D30949">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008658ED" w:rsidRPr="00050EAD" w14:paraId="5879AB33" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77166ABB" w14:textId="77777777" w:rsidR="008658ED" w:rsidRPr="00E20FAB" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="32097E79" w14:textId="4EFC4C57" w:rsidR="008658ED" w:rsidRPr="00520807" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>How</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7CBC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> might the Race Referee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ensure safety on the course?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7CBC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B14FB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="007617BB" w14:textId="232C8F63" w:rsidR="008658ED" w:rsidRPr="00520807" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3145A939" w14:textId="4284A460" w:rsidR="008658ED" w:rsidRPr="001E0189" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="3114D4D7" w14:textId="44F8F57F" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6CFAC576" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B76367A" w14:textId="0DC8631F" w:rsidR="00F97131" w:rsidRPr="00E924D0" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E924D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Directing or stopping traffic on public roads</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BBED072" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DEEE573" w14:textId="5A2B573E" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="4C0CE641" w14:textId="38D11FFC" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="073612F3" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4081BBC2" w14:textId="452D0AE0" w:rsidR="00F97131" w:rsidRPr="000B30D4" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B30D4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ompleting a c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B30D4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ourse Inspection</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B0037B5" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="49C4EAA7" w14:textId="6C07075E" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="5C7BC787" w14:textId="16330B33" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CEE4937" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0273D2A3" w14:textId="385FC7A9" w:rsidR="00F97131" w:rsidRPr="00B125DD" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B125DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Administering first aid to injured athletes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="173AD905" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F4172CD" w14:textId="74706761" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="74D2FF5E" w14:textId="5056F34E" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CA8FADC" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="79ACCA1F" w14:textId="720E401A" w:rsidR="00F97131" w:rsidRPr="008E1E1A" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00653AC0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Setting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>out</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00653AC0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> course signage and barriers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B60556E" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="32C0CE67" w14:textId="602876BF" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008658ED" w:rsidRPr="00050EAD" w14:paraId="414DCCCA" w14:textId="75770BCA" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D9BBFF1" w14:textId="77777777" w:rsidR="008658ED" w:rsidRPr="00E20FAB" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B1F7810" w14:textId="02EEAE2A" w:rsidR="008658ED" w:rsidRPr="00520807" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A50C41">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Who might </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">accompany </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A50C41">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>the Race Referee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on a cross-country course walk?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A50C41">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF4FCB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F434D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1641C256" w14:textId="0414F508" w:rsidR="008658ED" w:rsidRPr="00520807" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="730C31B3" w14:textId="77C3EAB8" w:rsidR="008658ED" w:rsidRPr="00520807" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="21987C77" w14:textId="1A4E9890" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="60B62617" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46E02FD9" w14:textId="61E7CB81" w:rsidR="00F97131" w:rsidRPr="00912A6B" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00912A6B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Local </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Authority</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00912A6B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Park Ranger</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="109DA278" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="543F906C" w14:textId="241D3C43" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="32A6F13C" w14:textId="6F126BD4" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71EB9288" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7561592C" w14:textId="725E36CF" w:rsidR="00F97131" w:rsidRPr="002C66B7" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C66B7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Finish Director</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A869F9E" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="30BFA4F8" w14:textId="0121D8CB" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="0AE7D5C4" w14:textId="701E6C41" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1BACB261" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B440104" w14:textId="2EC601A6" w:rsidR="00F97131" w:rsidRPr="00B06F5E" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B06F5E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Clerk of Course</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6898E47F" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A2BFEAF" w14:textId="7D39F7BF" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="4A02C404" w14:textId="3D29FFC5" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B007579" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BA7A8C7" w14:textId="0EE3A7D2" w:rsidR="00F97131" w:rsidRPr="00D57004" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D57004">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Chief Timekeeper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E193B73" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F45EF87" w14:textId="6AEF6C43" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008658ED" w:rsidRPr="00050EAD" w14:paraId="302DBB41" w14:textId="30BCC9D8" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6726B29B" w14:textId="77777777" w:rsidR="008658ED" w:rsidRPr="00E20FAB" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="529EC664" w14:textId="49AC718B" w:rsidR="008658ED" w:rsidRPr="00520807" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Should</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD3B83">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the Referee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005670F5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">complete </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">a road race </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005670F5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>course inspection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E53D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AF55E92" w14:textId="2D803F61" w:rsidR="008658ED" w:rsidRPr="00520807" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="559843AD" w14:textId="6BA1B930" w:rsidR="008658ED" w:rsidRPr="00520807" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="43666BFC" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="431EAEC3" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B2337E6" w14:textId="19675AD5" w:rsidR="00F97131" w:rsidRPr="006D6499" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="50"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10B4DEAC" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="612429DA" w14:textId="2D145EB8" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="2E3FDAE6" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BDC8F21" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="176BB16B" w14:textId="4ADE57DE" w:rsidR="00F97131" w:rsidRPr="005670F5" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="50"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="75357AB7" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="198213D7" w14:textId="453DF6E5" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008658ED" w:rsidRPr="00050EAD" w14:paraId="6D3FCA82" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7547CB88" w14:textId="77777777" w:rsidR="008658ED" w:rsidRPr="00E20FAB" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E581E5C" w14:textId="314A2B1E" w:rsidR="008658ED" w:rsidRPr="00682F67" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00682F67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">resource </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00682F67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>might a Race Referee require for a Road Race</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00682F67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E53D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="48F39D26" w14:textId="6B260965" w:rsidR="008658ED" w:rsidRPr="00682F67" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7591964C" w14:textId="0CDEBA90" w:rsidR="008658ED" w:rsidRPr="001E0189" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="6626BEE6" w14:textId="17B2DCE4" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4AD92180" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="006B68C4" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06E6FA8E" w14:textId="25982809" w:rsidR="00F97131" w:rsidRPr="00F57368" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F3160D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Traffic Cones / Barriers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75215C9F" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43D0C655" w14:textId="0802F944" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="6B4027A6" w14:textId="5B5492C7" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="79FC8696" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="006B68C4" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="67C42805" w14:textId="06DD780F" w:rsidR="00F97131" w:rsidRPr="00B52B15" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE4620">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Course Measurement Report</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5305ADB0" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="568FBB4D" w14:textId="3CF81BF5" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="6F300674" w14:textId="5BE7C28D" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E0FF3D8" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="006B68C4" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="350A8228" w14:textId="4BBE4306" w:rsidR="00F97131" w:rsidRPr="00AF3414" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA2E01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Directional Arrows / Mile Markers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1624DC5F" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="651F7702" w14:textId="5B3B89DD" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="1C61DF17" w14:textId="7D65BC8F" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20748CC0" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="006B68C4" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="324857ED" w14:textId="150C6B9C" w:rsidR="00F97131" w:rsidRPr="000F0804" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E4469F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>First Aid Kits / Defibrillators</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="056DA633" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="42FFC385" w14:textId="46B413F0" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008658ED" w:rsidRPr="00050EAD" w14:paraId="77BA1E37" w14:textId="64D8AD03" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4DCB5901" w14:textId="77777777" w:rsidR="008658ED" w:rsidRPr="00E20FAB" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D224B94" w14:textId="6AEA5F32" w:rsidR="008658ED" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C5AFE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Who has </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>overall control of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C5AFE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a race</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> start</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C5AFE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048042E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048042E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C8A7814" w14:textId="2433C985" w:rsidR="008658ED" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6772428D" w14:textId="6E555BC4" w:rsidR="008658ED" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="0003506D" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33B6C693" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DF49DE" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05ECC042" w14:textId="13A61D7B" w:rsidR="00F97131" w:rsidRPr="0057389F" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0057389F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Fi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>nish Line Judge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69456EC2" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6698690F" w14:textId="17F9E7FC" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="56CFF68C" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1567DE97" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DF49DE" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD2F7A2" w14:textId="313AB516" w:rsidR="00F97131" w:rsidRPr="00CB2160" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB2160">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Starter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6855F026" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5472E535" w14:textId="3441E6AF" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="4DC77577" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13109BFE" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DF49DE" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F3D1871" w14:textId="2A571A55" w:rsidR="00F97131" w:rsidRPr="004A0174" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Race Referee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FF2F72D" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65DF9797" w14:textId="54F11657" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="0D337759" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77F22880" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DF49DE" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2008A146" w14:textId="19AB7015" w:rsidR="00F97131" w:rsidRPr="0016502D" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016502D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Chief Timekeeper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="006257D8" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="061FCE21" w14:textId="7B622CEC" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008658ED" w:rsidRPr="00050EAD" w14:paraId="6DF79A7D" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="03DAB6A2" w14:textId="77777777" w:rsidR="008658ED" w:rsidRPr="00E20FAB" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="789D2643" w14:textId="23B71F80" w:rsidR="008658ED" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048042E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>To whom should a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00962D28">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>ny notifiable accident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be reported?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00962D28">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048042E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048042E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C378410" w14:textId="34D11F15" w:rsidR="008658ED" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FD1C822" w14:textId="4A926D26" w:rsidR="008658ED" w:rsidRPr="001E0189" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="2288FC1B" w14:textId="42EF9195" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6ACD6A61" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6577085E" w14:textId="7C52E006" w:rsidR="00F97131" w:rsidRPr="00E93ED7" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>HSE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CE2B05B" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BB0E77A" w14:textId="76A4D740" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="1E701907" w14:textId="32E05D5C" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="02CD1D5B" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="11EBCEFA" w14:textId="62CE6642" w:rsidR="00F97131" w:rsidRPr="00564DC5" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001176CC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>RIDDOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E02A405" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="646A50FC" w14:textId="5E3763F5" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="11A090C6" w14:textId="5BCFB271" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C0CFC6E" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="593CEEC3" w14:textId="5EC6E120" w:rsidR="00F97131" w:rsidRPr="0062211C" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>UKA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01368E32" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49FD8612" w14:textId="0EB7714E" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="4CB3ACE6" w14:textId="7A256F9A" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57DEBEEA" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="174EFFAF" w14:textId="6170BF58" w:rsidR="00F97131" w:rsidRPr="00F45338" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF0A53">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>COSHH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD52119" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="09375A57" w14:textId="29B19606" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008658ED" w:rsidRPr="00050EAD" w14:paraId="5F30E69C" w14:textId="59ECA39A" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E4B4DD2" w14:textId="77777777" w:rsidR="008658ED" w:rsidRPr="00E20FAB" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="49F5364C" w14:textId="27D86650" w:rsidR="008658ED" w:rsidRPr="00520807" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC06F3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What method of scoring might be adopted for a road race team result? </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF4FCB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>ark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D6318DC" w14:textId="1B24FB19" w:rsidR="008658ED" w:rsidRPr="00520807" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="664D42C1" w14:textId="446DF077" w:rsidR="008658ED" w:rsidRPr="00520807" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="334B6050" w14:textId="72659EAA" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="657566AE" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63F118A5" w14:textId="13721DC3" w:rsidR="00F97131" w:rsidRPr="00B432A6" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Lowest</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5CEC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>combined heart rate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55E5B600" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F84CCEE" w14:textId="27F750DB" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="5B62036A" w14:textId="0A14DDF2" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="075FCE25" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="017407F5" w14:textId="51BC832B" w:rsidR="00F97131" w:rsidRPr="00F13444" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F13444">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Aggregate time of scoring members</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D04FC09" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D9349AE" w14:textId="4800DBDE" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="266A30EF" w14:textId="2E432F14" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A29E94D" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14E81494" w14:textId="0507A06B" w:rsidR="00F97131" w:rsidRPr="002E733E" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E76D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Average speed of scoring members</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63E58E9D" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6271DC5E" w14:textId="7032B20D" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="1FF34572" w14:textId="6DB45692" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52E3F905" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00DA4216" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED51780" w14:textId="1A5C9365" w:rsidR="00F97131" w:rsidRPr="002E733E" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF49AD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Finishing positions total of scoring members</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B931972" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A6A12E1" w14:textId="6C8F54FE" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008658ED" w:rsidRPr="00050EAD" w14:paraId="14B214EF" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="329B5692" w14:textId="77777777" w:rsidR="008658ED" w:rsidRPr="00E20FAB" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C54E40D" w14:textId="68620826" w:rsidR="008658ED" w:rsidRPr="00BC06F3" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC06F3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What method of scoring </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>should</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC06F3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be adopted for a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>cross-country</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC06F3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> team result? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>ark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B1E1B76" w14:textId="672B3842" w:rsidR="008658ED" w:rsidRPr="00BC06F3" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FBD855D" w14:textId="079DB83E" w:rsidR="008658ED" w:rsidRPr="001E0189" w:rsidRDefault="008658ED" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="57F8C6C3" w14:textId="0147D32F" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0934B8F9" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00CD69A2" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46A8E227" w14:textId="5D5A7057" w:rsidR="00F97131" w:rsidRPr="00E83D09" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B01F2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">inishing positions total of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>non-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B01F2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>scoring members</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1EE35344" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B7D5AC3" w14:textId="756AD7BD" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="1E30BC9C" w14:textId="01D51B04" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4265C223" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00CD69A2" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D583DE" w14:textId="426EA69D" w:rsidR="00F97131" w:rsidRPr="00A76D30" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Lowest</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5CEC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>combined VO2 max</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B10AD65" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="677A1EB3" w14:textId="2FB4EDB9" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="522E694C" w14:textId="13764BDF" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4432D985" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00CD69A2" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DCFA65E" w14:textId="70185AFF" w:rsidR="00F97131" w:rsidRPr="00FB215C" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B01F2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>inishing positions total of scoring members</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D9A7E96" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C49570B" w14:textId="7167D50E" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="659C98A1" w14:textId="7EBE38EC" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="598A59E8" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00CD69A2" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BA7F632" w14:textId="30DE90A1" w:rsidR="00F97131" w:rsidRPr="0055726A" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A36D1E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Aggregate time of scoring members</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="06A745C3" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="629AB749" w14:textId="263627F2" w:rsidR="00F97131" w:rsidRPr="008658ED" w:rsidRDefault="00F97131" w:rsidP="008658ED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00590523" w:rsidRPr="00050EAD" w14:paraId="67E570BF" w14:textId="06F3FE59" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="06234137" w14:textId="77777777" w:rsidR="00590523" w:rsidRPr="00E20FAB" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1189A0AB" w14:textId="340E57D2" w:rsidR="00590523" w:rsidRPr="001731EA" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What process should the Referee follow in </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D289E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>esolv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>ing</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D289E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> any issues or disputes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002018CA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(2 marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="38D4926F" w14:textId="241F13E3" w:rsidR="00590523" w:rsidRPr="001731EA" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="59714A09" w14:textId="64B4D5BD" w:rsidR="00590523" w:rsidRPr="001731EA" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="5BF1AD9F" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1CAA1F68" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45839C11" w14:textId="32F5720B" w:rsidR="00F97131" w:rsidRPr="00B23C8C" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="49"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B23C8C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Consult the spectators</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33F4464F" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6507165C" w14:textId="6826CF86" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="7F8EC984" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3D28A6CE" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B94082C" w14:textId="013EF19E" w:rsidR="00F97131" w:rsidRPr="005D5825" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="49"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D5825">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Hear</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C227D9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C227D9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>any protests or disputes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="58ECC39E" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="590A69EF" w14:textId="0AFC16C5" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="54FDB28C" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5434423A" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73DD9F22" w14:textId="0D1B74E0" w:rsidR="00F97131" w:rsidRPr="00067D70" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="49"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00067D70">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Let team captains decide</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="701CE009" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="182EC30E" w14:textId="27868EB1" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="77DE090E" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="23B7831F" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="522E0311" w14:textId="66C7FBE2" w:rsidR="00F97131" w:rsidRPr="00E524F3" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="49"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E524F3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ecision based on the rules of competition</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="16D58CC6" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A3895F7" w14:textId="211703DE" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00590523" w:rsidRPr="00050EAD" w14:paraId="504F99A2" w14:textId="77777777" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39B3891A" w14:textId="77777777" w:rsidR="00590523" w:rsidRPr="00E20FAB" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="379F8D94" w14:textId="7D20514C" w:rsidR="00590523" w:rsidRPr="00FF7019" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF7019">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Who might support the Referee in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF7019">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF7019">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">multi-lap and relay races? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E3628">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E3628">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E3628">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="54125DEA" w14:textId="6BFB8FD4" w:rsidR="00590523" w:rsidRPr="00FF7019" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F072627" w14:textId="50A499FD" w:rsidR="00590523" w:rsidRPr="001E0189" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="5990B179" w14:textId="4A1413D7" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4ADEA7BD" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00023D20" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AD5DD1E" w14:textId="29316D9F" w:rsidR="00F97131" w:rsidRPr="00921EF3" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00741610">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>ap scorer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="715C0126" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F49F079" w14:textId="73466540" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="4E615F67" w14:textId="4C10F973" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73BCD6DF" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="006E3D25" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E8C107D" w14:textId="198045B4" w:rsidR="00F97131" w:rsidRPr="001F663C" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Course Marshals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="10235328" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="423E9C00" w14:textId="55E6BE67" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="67ADC608" w14:textId="476B8BA4" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0895E403" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="006E3D25" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="795908A6" w14:textId="7F0BB6E6" w:rsidR="00F97131" w:rsidRPr="00D82954" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Line Judge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="249E3CFE" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03D900A7" w14:textId="7F2409F0" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="7AEFFC20" w14:textId="4F3CC1BB" w:rsidTr="00AF4FCB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C14333A" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="006E3D25" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DFE2C22" w14:textId="0E5B96ED" w:rsidR="00F97131" w:rsidRPr="009831FF" w:rsidRDefault="00F97131" w:rsidP="00F97131">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA5A2B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>elay changeover judges</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E09386C" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E1059D" w14:textId="6AB9C1A2" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC458C" w:rsidRPr="00050EAD" w14:paraId="19FB98DF" w14:textId="77777777" w:rsidTr="00F97131">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="615C316B" w14:textId="2CFE99D2" w:rsidR="00F26347" w:rsidRPr="001D4A08" w:rsidRDefault="00F26347" w:rsidP="00C810C0">
-[...4 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+          <w:p w14:paraId="7340DA17" w14:textId="00F0FCD8" w:rsidR="00AC458C" w:rsidRPr="001E0189" w:rsidRDefault="00AC458C" w:rsidP="00F97131">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Section A Total Marks = 30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4B1FA3DE" w14:textId="77777777" w:rsidR="00963E4D" w:rsidRDefault="00963E4D" w:rsidP="00693012">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="10207" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="560"/>
+        <w:gridCol w:w="1420"/>
+        <w:gridCol w:w="1124"/>
+        <w:gridCol w:w="1711"/>
+        <w:gridCol w:w="3503"/>
+        <w:gridCol w:w="1033"/>
+        <w:gridCol w:w="856"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00251FDF" w:rsidRPr="00050EAD" w14:paraId="34D05E29" w14:textId="77777777" w:rsidTr="001216FE">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34D9D315" w14:textId="77777777" w:rsidR="001C0D01" w:rsidRDefault="00251FDF" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:i/>
-[...13 lines deleted...]
-              <w:t>End of Module Questions</w:t>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Section B</w:t>
+            </w:r>
+            <w:r w:rsidR="00030879">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: As a </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC6A76">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidR="00030879">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>evel</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC6A76">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2 </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC6A76" w:rsidRPr="00AC6A76">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Endurance Officials </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC6A76">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">you </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC6A76" w:rsidRPr="00AC6A76">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">can Referee – Local / Club </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE3F82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Road </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC6A76" w:rsidRPr="00AC6A76">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Races up to 600 runners</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE3F82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and C</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC6A76" w:rsidRPr="00AC6A76">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ross</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE3F82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC6A76" w:rsidRPr="00AC6A76">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Country Races up to 300 runners</w:t>
+            </w:r>
+            <w:r w:rsidR="006719A5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="001C0D01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009F65D8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="0017797F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ccordingly</w:t>
+            </w:r>
+            <w:r w:rsidR="009F65D8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="0017797F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> you</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA4D97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> need to demonstrate </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">your understanding of the Referees </w:t>
+            </w:r>
+            <w:r w:rsidR="006719A5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>role</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC6A76" w:rsidRPr="00AC6A76">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008E75B9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED4604" w:rsidRPr="00ED4604">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00483D67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ability</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB55B7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to </w:t>
+            </w:r>
+            <w:r w:rsidR="002C0D33" w:rsidRPr="002C0D33">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>make accurate decisions</w:t>
+            </w:r>
+            <w:r w:rsidR="001C0D01">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B479948" w14:textId="4EC4211C" w:rsidR="00251FDF" w:rsidRPr="00FE3F82" w:rsidRDefault="007279FC" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Candidates</w:t>
+            </w:r>
+            <w:r w:rsidR="00E83CD9" w:rsidRPr="00E83CD9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> may </w:t>
+            </w:r>
+            <w:r w:rsidR="00E83CD9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">therefore </w:t>
+            </w:r>
+            <w:r w:rsidR="00E83CD9" w:rsidRPr="00E83CD9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">need to complete some additional research to assist in answering and justifying answers to the </w:t>
+            </w:r>
+            <w:r w:rsidR="00E83CD9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">following </w:t>
+            </w:r>
+            <w:r w:rsidR="00E83CD9" w:rsidRPr="00E83CD9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>questions</w:t>
+            </w:r>
+            <w:r w:rsidR="00E83CD9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26347" w:rsidRPr="00050EAD" w14:paraId="31C26C66" w14:textId="77777777" w:rsidTr="00BB154B">
+      <w:tr w:rsidR="00590523" w:rsidRPr="00050EAD" w14:paraId="51352FBD" w14:textId="111B3FDC" w:rsidTr="0042261F">
         <w:trPr>
-          <w:trHeight w:val="150"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10157" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="677B64C9" w14:textId="77777777" w:rsidR="00590523" w:rsidRPr="00E20FAB" w:rsidRDefault="00590523" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9647" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D6DA7DF" w14:textId="532BD037" w:rsidR="00590523" w:rsidRPr="00520807" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E4380">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">In a National Senior Road Race Championship on </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E4380">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>closed road</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>s”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E4380">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, the leading group of 12 athletes are directed the wrong way whilst all other athletes are sent the correct way. The group of 12 athletes re-joined the race </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">at the exact point they left the course </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E4380">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">but are well down the field at the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>finish</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E4380">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00590523" w:rsidRPr="00050EAD" w14:paraId="070C80A7" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A0EBE13" w14:textId="77777777" w:rsidR="00590523" w:rsidRPr="00E20FAB" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="59"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="029EB599" w14:textId="69EB4A5E" w:rsidR="00590523" w:rsidRPr="008E4380" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00443532">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>As Referee, where would you place the group of 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> runners</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00443532">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00443532">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="62394781" w14:textId="4C429657" w:rsidR="00590523" w:rsidRPr="008E4380" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DA96821" w14:textId="3F6256E5" w:rsidR="00590523" w:rsidRPr="00520807" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="6A2E4F77" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7E477D75" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17A4F96D" w14:textId="0B94E8E7" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="53"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B15F06">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Award the 12 athletes the positions they held when the error occurred</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30682950" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F019142" w14:textId="5161CFA7" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="76FE0CC2" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A2215D9" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="48ACF8ED" w14:textId="6AB78CBB" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="53"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B15F06">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Disqualifying the 12 athletes for leaving the course</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5191A793" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED686CC" w14:textId="3ED02113" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="501105EC" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B3C67B7" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27638710" w14:textId="6D62FB8C" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="53"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B15F06">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Allow the finishing positions to stand with the 12 athletes further down the field</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70D8D278" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30413167" w14:textId="7FC07A2D" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="3EDBE29E" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="648088A4" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3206EFA5" w14:textId="091F4B8E" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="53"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B15F06">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Reposition the 12 athletes in the results by calculating their average pace prior to the course deviation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FE5399E" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F244E47" w14:textId="2616486D" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00590523" w:rsidRPr="00050EAD" w14:paraId="06DA85C2" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1491A5A9" w14:textId="77777777" w:rsidR="00590523" w:rsidRPr="00E20FAB" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="59"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="328D0B34" w14:textId="093E6EAA" w:rsidR="00590523" w:rsidRPr="008E4380" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0092194C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Would your decision be the same if it was a Senior Cross-Country Championship?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0092194C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C849478" w14:textId="5C080D39" w:rsidR="00590523" w:rsidRPr="008E4380" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="67F39651" w14:textId="05A775AA" w:rsidR="00590523" w:rsidRPr="00520807" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="6878D737" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2AC114E0" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C4A99DC" w14:textId="1A1AE083" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="54"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B15F06">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A9EB690" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64FD6782" w14:textId="1423C34E" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="22F9A857" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7EE555E2" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F1CB770" w14:textId="421D5571" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="54"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B15F06">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="18548B61" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BB612BD" w14:textId="260E941B" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00590523" w:rsidRPr="00050EAD" w14:paraId="51E0CC75" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5EBBD69D" w14:textId="77777777" w:rsidR="00590523" w:rsidRPr="00E20FAB" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="59"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="67252A09" w14:textId="043CA20A" w:rsidR="00590523" w:rsidRPr="008E4380" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E6EAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>What post-race reaction might you anticipate from the group of 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> runners</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA730D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>to your decision</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E6EAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E6EAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="76D17212" w14:textId="63563CB4" w:rsidR="00590523" w:rsidRPr="008E4380" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="17CA95C8" w14:textId="4F75E561" w:rsidR="00590523" w:rsidRPr="00520807" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="14FCE336" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="38108430" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CABFD8D" w14:textId="7E5A2FDA" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="55"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B15F06">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>They might thank you for making the correct decision</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DCAC72F" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D2AFB71" w14:textId="6C11B146" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="2C497055" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33AF39FF" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6450C0E7" w14:textId="64EAB5EE" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="55"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B15F06">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">They might complain that the course was too short </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EAB3517" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="090552E2" w14:textId="3201807E" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="1499A7BE" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18674A9E" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DA64BCA" w14:textId="510A3A27" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="55"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B15F06">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>They might protest your decision</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71A77301" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FB66DA7" w14:textId="4CD1D889" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="4C6AE280" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="65C4D21A" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ABD247C" w14:textId="51721076" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="55"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B15F06">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>They might ask you to join them at the catering van for a cuppa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="12ACAD05" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="552D783F" w14:textId="0BC7FFCA" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00590523" w:rsidRPr="00050EAD" w14:paraId="152DB872" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B802BA1" w14:textId="77777777" w:rsidR="00590523" w:rsidRPr="00E20FAB" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="59"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F16A53E" w14:textId="2B050E19" w:rsidR="00590523" w:rsidRPr="008E4380" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E6EAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hat key points </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>would</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E6EAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> you consider in reaching your decision? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E6EAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(2 marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DA82937" w14:textId="274C494D" w:rsidR="00590523" w:rsidRPr="008E4380" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="62CE089F" w14:textId="34B54E8C" w:rsidR="00590523" w:rsidRPr="00520807" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="3C239A02" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1609AA7C" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BDE0BF3" w14:textId="12B19143" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="56"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B15F06">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Did everyone run the minimum course distance?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F278438" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="607D25E5" w14:textId="411E7FF2" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="1F373245" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3CD81412" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4886CC1B" w14:textId="73B04816" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="56"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B15F06">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Check course measurement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F05A9DC" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="76511247" w14:textId="4AEB46BD" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="711268FD" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="239039F0" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F0B80DB" w14:textId="4CCA6ECD" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="56"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B15F06">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Check elapsed time between the 12 athletes and the following runners at the point they were misdirected</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39A6A820" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="275B3524" w14:textId="11A9C992" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="7084DBCA" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A52939D" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CF5E8D7" w14:textId="4665E527" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="56"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B15F06">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>No way of knowing where the 12 athletes might have finished and in what order</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7095D496" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="00F27526" w14:textId="129EF578" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00590523" w:rsidRPr="00050EAD" w14:paraId="44D8F7AB" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="58E132FB" w14:textId="77777777" w:rsidR="00590523" w:rsidRPr="00E20FAB" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="59"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="526DADFC" w14:textId="28D398EC" w:rsidR="00590523" w:rsidRPr="008E4380" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008254A1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What potential consequence of the runner’s misdirection might warrant submission of a UKA Incident Report? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008254A1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EBA9EF6" w14:textId="7730DD0A" w:rsidR="00590523" w:rsidRPr="008E4380" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="54B87E7A" w14:textId="289CB701" w:rsidR="00590523" w:rsidRPr="00520807" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="68807C8D" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52A243CC" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="360FB96F" w14:textId="4EFAA54B" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="57"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B15F06">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>None, UKA Incident Report not required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25D6836D" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1449A660" w14:textId="51758E07" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="1EB62E70" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="24371899" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70B76438" w14:textId="00A4059E" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="57"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B15F06">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Race results need altered by the Event Organiser to reinstate the 12 athletes to their original leading positions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="011E6965" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="468CB2DA" w14:textId="08640B9E" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="08969919" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4E203EFA" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="461CD0D1" w14:textId="0EE02842" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="57"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B15F06">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Misdirection led the group off the closed-road course and onto a live public highway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93D253" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A83AD27" w14:textId="48752166" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="2487C2B4" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="147C0517" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="74DBEEE3" w14:textId="44FE48D7" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="57"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B15F06">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Frustration, anger and psychological impact on misdirected athletes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E80E707" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="346868C3" w14:textId="38B3A2FF" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00590523" w:rsidRPr="00050EAD" w14:paraId="4FECA2AC" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07454045" w14:textId="77777777" w:rsidR="00590523" w:rsidRPr="00E20FAB" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="59"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="06BF587C" w14:textId="3F0104A6" w:rsidR="00590523" w:rsidRPr="008E4380" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804FED">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Would you include this </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>error</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00804FED">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in your Race Referees’ Report?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA5F1F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EA8B73E" w14:textId="419BD87D" w:rsidR="00590523" w:rsidRPr="008E4380" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="75B2301C" w14:textId="604E38BD" w:rsidR="00590523" w:rsidRPr="00520807" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="2FA92CC1" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="44298E1B" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="093D71B0" w14:textId="14A8BD3A" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="58"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B15F06">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00660E47" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="153F122E" w14:textId="28701484" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="1AC126EB" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0826AAE1" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00E20FAB" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E762725" w14:textId="6757F2DB" w:rsidR="00F97131" w:rsidRPr="00B15F06" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="58"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B15F06">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="028D9472" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="25C89321" w14:textId="1D5FE2D4" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00590523" w:rsidRPr="00050EAD" w14:paraId="21E69569" w14:textId="77777777" w:rsidTr="00D7135E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73273E86" w14:textId="77777777" w:rsidR="00590523" w:rsidRPr="00E20FAB" w:rsidRDefault="00590523" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9647" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0302EA63" w14:textId="20405ABC" w:rsidR="00590523" w:rsidRPr="00520807" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414EAC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>At a multi-age-group club cross-country meeting, with different age-group lap distances, the Referee notices that on the first lap of the senior men’s 4-lap race the course marshal at a critical lap change point directs the entire field onto the wrong section of the course with everyone following the course marshal’s instruction.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00590523" w:rsidRPr="00050EAD" w14:paraId="7A2819F6" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3235300B" w14:textId="77777777" w:rsidR="00590523" w:rsidRPr="00B72368" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D80DB3B" w14:textId="5687127F" w:rsidR="00590523" w:rsidRPr="0016297F" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016297F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">As Referee, what would you do? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0016297F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="014BB22A" w14:textId="6AA19C6D" w:rsidR="00590523" w:rsidRPr="0016297F" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="136739FB" w14:textId="39170E76" w:rsidR="00590523" w:rsidRPr="001E0189" w:rsidRDefault="00590523" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97131" w:rsidRPr="00050EAD" w14:paraId="709C9817" w14:textId="09F1DDAC" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39B0EBAC" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="0017779B" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="534DF429" w14:textId="45169B4E" w:rsidR="00F97131" w:rsidRPr="007108AF" w:rsidRDefault="00F97131" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66892">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Stop the race at the earliest safe opportunity and order a re-start</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72C74444" w14:textId="77777777" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1ED1D625" w14:textId="44E3D09F" w:rsidR="00F97131" w:rsidRPr="00590523" w:rsidRDefault="00F97131" w:rsidP="00590523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="04FECC7C" w14:textId="14B5B45F" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4283AA55" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0017779B" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="502A6202" w14:textId="640F7A21" w:rsidR="001216FE" w:rsidRPr="00B66892" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC2A00">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Allow the race to continue if the entire field can be safely directed back onto the correct course before impacting on subsequent course marshalling</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="08640EEE" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00590523" w:rsidRDefault="001216FE" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="19D551D1" w14:textId="750D0E6D" w:rsidR="001216FE" w:rsidRPr="00590523" w:rsidRDefault="001216FE" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="058116AD" w14:textId="10582C6C" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DF757C9" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0017779B" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54EF9056" w14:textId="33089B95" w:rsidR="001216FE" w:rsidRPr="00F54299" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Sack the marshal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BC14103" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00590523" w:rsidRDefault="001216FE" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21ACD233" w14:textId="2752BA49" w:rsidR="001216FE" w:rsidRPr="00590523" w:rsidRDefault="001216FE" w:rsidP="00590523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="492E7393" w14:textId="1DB86503" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="212D2B6E" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0017779B" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE7F1A7" w14:textId="245F0C00" w:rsidR="001216FE" w:rsidRPr="00E0668D" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003804DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Disqualifying the entire field</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003009B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>for leaving the course</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E2BB487" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00590523" w:rsidRDefault="001216FE" w:rsidP="00590523">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4607E548" w14:textId="05E64683" w:rsidR="001216FE" w:rsidRPr="00590523" w:rsidRDefault="001216FE" w:rsidP="00590523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA61EA" w:rsidRPr="00050EAD" w14:paraId="3BD5090D" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="40E841F7" w14:textId="77777777" w:rsidR="00CA61EA" w:rsidRPr="009315B1" w:rsidRDefault="00CA61EA" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="29377567" w14:textId="59722259" w:rsidR="00CA61EA" w:rsidRPr="00695E19" w:rsidRDefault="00CA61EA" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E6EAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hat key points </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>would</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E6EAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> you consider in reaching your decision? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E6EAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E6EAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="00741069" w14:textId="24D93DA6" w:rsidR="00CA61EA" w:rsidRPr="00695E19" w:rsidRDefault="00CA61EA" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F9FADA2" w14:textId="625672A2" w:rsidR="00CA61EA" w:rsidRPr="001E0189" w:rsidRDefault="00CA61EA" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="286D1DF7" w14:textId="05F5AB41" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72DE099B" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00A8541E" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B236882" w14:textId="4A80A5FE" w:rsidR="001216FE" w:rsidRPr="00A8541E" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E371D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Is this the only race on the course at the time?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E274F67" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CB79449" w14:textId="446CD99D" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="1ED941DA" w14:textId="5B36B63B" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="79E7FAD4" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00A8541E" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="538E8D8D" w14:textId="700B508F" w:rsidR="001216FE" w:rsidRPr="00A8541E" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>When is the catering van leaving?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="67EA8DEA" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF9D364" w14:textId="26AA2217" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="6B0CFE9A" w14:textId="0BD5CD47" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29216539" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00A8541E" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01350BA9" w14:textId="12E2ED9D" w:rsidR="001216FE" w:rsidRPr="00E371D2" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Why didn’t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0061221A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the runners know the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00414EAC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> correct </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0061221A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>course</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A3423FE" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2430D032" w14:textId="03C3D0F6" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="26A4B952" w14:textId="5E1F805C" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C903A3A" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00A8541E" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7416B82E" w14:textId="1BEA56A8" w:rsidR="001216FE" w:rsidRPr="00A8541E" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Any impact on subsequent course marshalling?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="32ED35E2" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="798C3098" w14:textId="1EE53BCC" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="32ADFEE6" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77DBD472" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00A8541E" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47722275" w14:textId="080B2089" w:rsidR="001216FE" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Any Race Timetabling implications?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CBAA048" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00A0C4E4" w14:textId="5B33B9D4" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="7ED5B018" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20A160A1" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00A8541E" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A04C4E5" w14:textId="1BEA9E1B" w:rsidR="001216FE" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Was the marshal blinded by low winter sun?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="402C865A" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="54027F2C" w14:textId="43376BBA" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA61EA" w:rsidRPr="00050EAD" w14:paraId="1598A322" w14:textId="3998233E" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B938903" w14:textId="77777777" w:rsidR="00CA61EA" w:rsidRPr="00F27E02" w:rsidRDefault="00CA61EA" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="65FC2808" w14:textId="33348502" w:rsidR="00CA61EA" w:rsidRPr="000448FD" w:rsidRDefault="00CA61EA" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00695E19">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>follow-up action would you take</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00695E19">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00695E19">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(2 marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB86689" w14:textId="60972820" w:rsidR="00CA61EA" w:rsidRPr="000448FD" w:rsidRDefault="00CA61EA" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C8CC7CF" w14:textId="58CE4249" w:rsidR="00CA61EA" w:rsidRPr="00520807" w:rsidRDefault="00CA61EA" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="6FD88874" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="02C160A9" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00F27E02" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FA5ED63" w14:textId="58F7B270" w:rsidR="001216FE" w:rsidRPr="00F37BBE" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="68"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F37BBE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Seek replacement for the course marshal at fault</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="357AFEF2" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B90DF70" w14:textId="23274B28" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="1154DA22" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07F32B87" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00F27E02" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="16D98FB2" w14:textId="625D0000" w:rsidR="001216FE" w:rsidRPr="00F37BBE" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="68"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F37BBE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Make the course marshal aware of their error and provide correct instruction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="45C89746" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="336A553D" w14:textId="7CFD3BDB" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="594F4AA5" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D80AECA" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00F27E02" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CBE4B07" w14:textId="33311E24" w:rsidR="001216FE" w:rsidRPr="00F37BBE" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="68"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F37BBE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>No action required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72CFE000" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B514EF7" w14:textId="0EA1DE0A" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="4C80448B" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="51EF91E1" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00F27E02" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EBC3AD4" w14:textId="3B82F9BC" w:rsidR="001216FE" w:rsidRPr="00F37BBE" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="68"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F37BBE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Relay your decision to all marshals and officials</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D75C1DA" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4629CBE7" w14:textId="53E46B82" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA61EA" w:rsidRPr="00050EAD" w14:paraId="4F099724" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01050D5E" w14:textId="77777777" w:rsidR="00CA61EA" w:rsidRPr="00F27E02" w:rsidRDefault="00CA61EA" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="39DE72BD" w14:textId="20B6A61A" w:rsidR="00CA61EA" w:rsidRPr="00695E19" w:rsidRDefault="00CA61EA" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00695E19">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What potential consequence of the runner’s misdirection might warrant submission of a UKA Incident Report? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00695E19">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="10ADA5E3" w14:textId="2328D3D7" w:rsidR="00CA61EA" w:rsidRPr="00695E19" w:rsidRDefault="00CA61EA" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="25E4A138" w14:textId="5341D7BF" w:rsidR="00CA61EA" w:rsidRPr="001E0189" w:rsidRDefault="00CA61EA" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="7D068242" w14:textId="1ADDA8ED" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1BB71C3B" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0017779B" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AC2C4D8" w14:textId="4AE5A493" w:rsidR="001216FE" w:rsidRPr="009C3577" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597ACA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Volunteer </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">marshal </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00597ACA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>reprimand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>ed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A207EBF" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44A65B72" w14:textId="2E526604" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="4F278BD2" w14:textId="721FBD36" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B62BC81" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0017779B" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="65E64D12" w14:textId="66E7832D" w:rsidR="001216FE" w:rsidRPr="00E45218" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00672A30">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Competitors demand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> entry fee refund</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E1F8BA4" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="46AAC072" w14:textId="13A1B814" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="58BC8FEE" w14:textId="1F5ADC2F" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B2BE0CA" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0017779B" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D5B75A2" w14:textId="3CD94952" w:rsidR="001216FE" w:rsidRPr="00431651" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004149C2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Any associated</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> additional</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004149C2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> H&amp;S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> risks not included in Event Risk Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0736EDD3" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BBDCB11" w14:textId="37A6CC53" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="736B6C00" w14:textId="06095D65" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="54EA939F" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0017779B" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="462E25C2" w14:textId="1BD73B87" w:rsidR="001216FE" w:rsidRPr="00B605C2" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Race timetable delays</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AF223F7" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3050B187" w14:textId="643E0928" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA61EA" w:rsidRPr="00050EAD" w14:paraId="0B9737CC" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77FEAEA8" w14:textId="77777777" w:rsidR="00CA61EA" w:rsidRPr="0041608A" w:rsidRDefault="00CA61EA" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="47"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="007F6556" w14:textId="7EDD2D05" w:rsidR="00CA61EA" w:rsidRPr="00B80CC6" w:rsidRDefault="00CA61EA" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804FED">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Would you include this </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>error</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00804FED">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in your Race Referees’ Report?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA5F1F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="65DA8AA1" w14:textId="5DB261C9" w:rsidR="00CA61EA" w:rsidRPr="00B80CC6" w:rsidRDefault="00CA61EA" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="325F42EC" w14:textId="7CD1E441" w:rsidR="00CA61EA" w:rsidRPr="00CF45B6" w:rsidRDefault="00CA61EA" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="4E3B0235" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20F05291" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0041608A" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E9C4CE8" w14:textId="5A7C46D5" w:rsidR="001216FE" w:rsidRPr="001F18D7" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="48"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A76F70">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5123B174" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D3F3E05" w14:textId="6CB63EFB" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="610AFB30" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="246B1ED7" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0041608A" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C8AED74" w14:textId="53EA8C5C" w:rsidR="001216FE" w:rsidRPr="008C13AF" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="48"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A76F70">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C331C1" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="38C462B1" w14:textId="14D9CE11" w:rsidR="001216FE" w:rsidRPr="00CA61EA" w:rsidRDefault="001216FE" w:rsidP="00CA61EA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00635EBF" w:rsidRPr="00050EAD" w14:paraId="6D42C6B1" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="371BDCD2" w14:textId="77777777" w:rsidR="00635EBF" w:rsidRPr="0041608A" w:rsidRDefault="00635EBF" w:rsidP="00635EBF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="47"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="42F34878" w14:textId="251476A5" w:rsidR="00635EBF" w:rsidRPr="00695E19" w:rsidRDefault="00635EBF" w:rsidP="00635EBF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414EAC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Had this been a Senior Road Race Championship on “closed roads”, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00414EAC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00414EAC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hat additional key points would you consider? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00881228">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(2 marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="50305F32" w14:textId="7268116E" w:rsidR="00635EBF" w:rsidRPr="00695E19" w:rsidRDefault="00635EBF" w:rsidP="00635EBF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A2FF7D1" w14:textId="297CA426" w:rsidR="00635EBF" w:rsidRPr="001E0189" w:rsidRDefault="00635EBF" w:rsidP="00635EBF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="76B88D17" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="127CDA63" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0041608A" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AD2D058" w14:textId="35F7C5EA" w:rsidR="001216FE" w:rsidRPr="00A76F70" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="67"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Were r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00945BC6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>unners misdirected onto “closed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>” or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00945BC6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“open” </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00945BC6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>roads</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0501CC3B" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00635EBF" w:rsidRDefault="001216FE" w:rsidP="00635EBF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="648FABA4" w14:textId="67810EF2" w:rsidR="001216FE" w:rsidRPr="00635EBF" w:rsidRDefault="001216FE" w:rsidP="00635EBF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="4EDC0E79" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="424BFB44" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0041608A" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="77F3326C" w14:textId="5D7F2913" w:rsidR="001216FE" w:rsidRPr="00A76F70" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="67"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Has the road been swept?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="127D3EE3" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00635EBF" w:rsidRDefault="001216FE" w:rsidP="00635EBF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="47E24774" w14:textId="5449137B" w:rsidR="001216FE" w:rsidRPr="00635EBF" w:rsidRDefault="001216FE" w:rsidP="00635EBF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="6085E6DE" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="51CB3275" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0041608A" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B5B8380" w14:textId="5D8B99AD" w:rsidR="001216FE" w:rsidRPr="00A76F70" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="67"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Is the m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00945BC6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">easured course distance </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>compromised?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E488372" w14:textId="77777777" w:rsidR="00635EBF" w:rsidRPr="00635EBF" w:rsidRDefault="00635EBF" w:rsidP="00635EBF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00D0ACE8" w14:textId="4F937875" w:rsidR="001216FE" w:rsidRPr="00635EBF" w:rsidRDefault="001216FE" w:rsidP="00635EBF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="5007F3E2" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0BF6C166" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0041608A" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="14661078" w14:textId="02696B79" w:rsidR="001216FE" w:rsidRPr="00A76F70" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="67"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0005438C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Is there</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> streetlighting?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="31AA1F00" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00635EBF" w:rsidRDefault="001216FE" w:rsidP="00635EBF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A9277BA" w14:textId="19461BED" w:rsidR="001216FE" w:rsidRPr="00635EBF" w:rsidRDefault="001216FE" w:rsidP="00635EBF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00635EBF" w:rsidRPr="00050EAD" w14:paraId="26ED3E25" w14:textId="77777777" w:rsidTr="002820A1">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="372A6DD6" w14:textId="77777777" w:rsidR="00635EBF" w:rsidRPr="00E20FAB" w:rsidRDefault="00635EBF" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="60"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9647" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AC8DDAF" w14:textId="514F2D9D" w:rsidR="00635EBF" w:rsidRPr="001E0189" w:rsidRDefault="00635EBF" w:rsidP="00635EBF">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692244">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A runner has missed the start of the Under 20 Women’s Cross-Country championship and asks for permission to run in the Senior Women’s race.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B46C9" w:rsidRPr="00050EAD" w14:paraId="6B7B1429" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B2D3FBC" w14:textId="77777777" w:rsidR="000B46C9" w:rsidRPr="00A507C5" w:rsidRDefault="000B46C9" w:rsidP="000B46C9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="01F2E997" w14:textId="49A17E7E" w:rsidR="000B46C9" w:rsidRPr="00695E19" w:rsidRDefault="000B46C9" w:rsidP="000B46C9">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00695E19">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What would you do? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00695E19">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EE2D25E" w14:textId="6D145F1A" w:rsidR="000B46C9" w:rsidRPr="00695E19" w:rsidRDefault="000B46C9" w:rsidP="000B46C9">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EF8023F" w14:textId="41915A69" w:rsidR="000B46C9" w:rsidRPr="001E0189" w:rsidRDefault="000B46C9" w:rsidP="000B46C9">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="11B046B2" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="23914C4B" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="001E6587" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18288D06" w14:textId="5C56396E" w:rsidR="001216FE" w:rsidRPr="00417214" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE7F80">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Say yes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE7F80">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> she can compete in the Senior Championship</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C6021BE" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="001216FE" w:rsidRDefault="001216FE" w:rsidP="000B46C9">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66B6E65C" w14:textId="40440427" w:rsidR="001216FE" w:rsidRPr="001E0189" w:rsidRDefault="001216FE" w:rsidP="000B46C9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="35642E3A" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4832F929" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="001E6587" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="668D6425" w14:textId="72E60FE4" w:rsidR="001216FE" w:rsidRPr="00417214" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE7F80">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Say yes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE7F80">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> but will not appear in the result</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="68580016" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="001216FE" w:rsidRDefault="001216FE" w:rsidP="000B46C9">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5947DFDE" w14:textId="25347422" w:rsidR="001216FE" w:rsidRPr="001E0189" w:rsidRDefault="001216FE" w:rsidP="000B46C9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="544A18D5" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="477758B3" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="001E6587" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4892A132" w14:textId="00B55BEE" w:rsidR="001216FE" w:rsidRPr="00417214" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Say no</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="668C7F56" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="001216FE" w:rsidRDefault="001216FE" w:rsidP="000B46C9">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C3EE7A9" w14:textId="48945B67" w:rsidR="001216FE" w:rsidRPr="001E0189" w:rsidRDefault="001216FE" w:rsidP="000B46C9">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="649B14E9" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6E8F16ED" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="001E6587" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="026F8347" w14:textId="415EC2CB" w:rsidR="001216FE" w:rsidRPr="00417214" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Leave it up to the athlete</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E0680A7" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="001216FE" w:rsidRDefault="001216FE" w:rsidP="000B46C9">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B0BF3F8" w14:textId="291E649C" w:rsidR="001216FE" w:rsidRPr="001E0189" w:rsidRDefault="001216FE" w:rsidP="000B46C9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B46C9" w:rsidRPr="00050EAD" w14:paraId="4B645070" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C7E18BC" w14:textId="77777777" w:rsidR="000B46C9" w:rsidRPr="00A507C5" w:rsidRDefault="000B46C9" w:rsidP="000B46C9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C87B6A4" w14:textId="63A057CF" w:rsidR="000B46C9" w:rsidRPr="00695E19" w:rsidRDefault="000B46C9" w:rsidP="000B46C9">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00695E19">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What UKA Rule would support your decision? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00695E19">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00695E19">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B31A954" w14:textId="6286F45E" w:rsidR="000B46C9" w:rsidRPr="00695E19" w:rsidRDefault="000B46C9" w:rsidP="000B46C9">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D76A351" w14:textId="02158E78" w:rsidR="000B46C9" w:rsidRPr="001E0189" w:rsidRDefault="000B46C9" w:rsidP="000B46C9">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="58B3A49C" w14:textId="1BDABBF7" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3AEA0F7B" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0017779B" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4060B2AE" w14:textId="1E8C5D7C" w:rsidR="001216FE" w:rsidRPr="00E3100C" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66E4A9B8" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="001216FE" w:rsidRDefault="001216FE" w:rsidP="000B46C9">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3169B950" w14:textId="216DB451" w:rsidR="001216FE" w:rsidRPr="00CF45B6" w:rsidRDefault="001216FE" w:rsidP="000B46C9">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B46C9" w:rsidRPr="00050EAD" w14:paraId="64C52349" w14:textId="270415CA" w:rsidTr="00FF64EB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A6BD67F" w14:textId="77777777" w:rsidR="000B46C9" w:rsidRPr="00E20FAB" w:rsidRDefault="000B46C9" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="60"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9647" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="62C4A5B2" w14:textId="0B8AFE17" w:rsidR="000B46C9" w:rsidRPr="00D83DF1" w:rsidRDefault="000B46C9" w:rsidP="000B46C9">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05CD2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Under UKA Rules for Competition, which age group will a runner born on </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F05CD2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">st </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">September </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F05CD2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>201</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F05CD2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> qualify for in </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>their</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F05CD2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Home Country Cross-Country championship held in January 2027</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>, in each of the following Home Countries:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B46C9" w:rsidRPr="00050EAD" w14:paraId="2E2C85F1" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5083DC99" w14:textId="77777777" w:rsidR="000B46C9" w:rsidRPr="007135F7" w:rsidRDefault="000B46C9" w:rsidP="000B46C9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB2AA6D" w14:textId="0DB13581" w:rsidR="000B46C9" w:rsidRPr="007135F7" w:rsidRDefault="000B46C9" w:rsidP="000B46C9">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007135F7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">England </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007135F7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="69469977" w14:textId="527F964E" w:rsidR="000B46C9" w:rsidRPr="007135F7" w:rsidRDefault="000B46C9" w:rsidP="000B46C9">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A41176C" w14:textId="7B2D8374" w:rsidR="000B46C9" w:rsidRPr="001E0189" w:rsidRDefault="000B46C9" w:rsidP="000B46C9">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="0CE9B3E8" w14:textId="076A5448" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="79E79E47" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0017779B" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45B0062D" w14:textId="47A843EF" w:rsidR="001216FE" w:rsidRPr="001A0F6B" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Senior</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="758CE476" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="001216FE" w:rsidRDefault="001216FE" w:rsidP="000B46C9">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="152FF3FF" w14:textId="72A9C238" w:rsidR="001216FE" w:rsidRPr="00CF45B6" w:rsidRDefault="001216FE" w:rsidP="000B46C9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="2E672924" w14:textId="47BA0054" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CA790A9" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0017779B" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4365AB3D" w14:textId="1D43136C" w:rsidR="001216FE" w:rsidRPr="00D83DF1" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>U20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F111474" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00D83DF1" w:rsidRDefault="001216FE" w:rsidP="000B46C9">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="45AB772C" w14:textId="3FB1B247" w:rsidR="001216FE" w:rsidRPr="00D83DF1" w:rsidRDefault="001216FE" w:rsidP="000B46C9">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="49983580" w14:textId="779BC95F" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="44662258" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0017779B" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D405F64" w14:textId="314CE9C8" w:rsidR="001216FE" w:rsidRPr="00D83DF1" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>U18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68911068" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00D83DF1" w:rsidRDefault="001216FE" w:rsidP="000B46C9">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E893C3F" w14:textId="51DB63D0" w:rsidR="001216FE" w:rsidRPr="00D83DF1" w:rsidRDefault="001216FE" w:rsidP="000B46C9">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="2C5C7100" w14:textId="438CB9A7" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F4955D9" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0017779B" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B6F6AAD" w14:textId="217C13C2" w:rsidR="001216FE" w:rsidRPr="00203540" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>U16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="475ED81C" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="001216FE" w:rsidRDefault="001216FE" w:rsidP="000B46C9">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="08BB0E18" w14:textId="55ED19B8" w:rsidR="001216FE" w:rsidRPr="00CF45B6" w:rsidRDefault="001216FE" w:rsidP="000B46C9">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D22978" w:rsidRPr="00050EAD" w14:paraId="5C3275F4" w14:textId="609FD634" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5C3A59B7" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="007135F7" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4590B9BE" w14:textId="464DE067" w:rsidR="00D22978" w:rsidRPr="007135F7" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007135F7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Northern Ireland</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007135F7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007135F7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="698E10A1" w14:textId="027A11D5" w:rsidR="00D22978" w:rsidRPr="00D22978" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE97B01" w14:textId="5A43D655" w:rsidR="00D22978" w:rsidRPr="00D22978" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22978">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D22978" w:rsidRPr="00050EAD" w14:paraId="3CEC5C36" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="51DA88BC" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="00CB3ED6" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="530" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47BC6811" w14:textId="1DC39CF5" w:rsidR="00D22978" w:rsidRPr="00CB3ED6" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Senior</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FC1FD53" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="00D22978" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21F130DD" w14:textId="6017E53B" w:rsidR="00D22978" w:rsidRPr="00D22978" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D22978" w:rsidRPr="00050EAD" w14:paraId="086C43DE" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73F3418F" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="00CB3ED6" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="530" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="562703F5" w14:textId="74692BC2" w:rsidR="00D22978" w:rsidRPr="00CB3ED6" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>U20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70C5C1E1" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="00D22978" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="31CFB555" w14:textId="39E0666A" w:rsidR="00D22978" w:rsidRPr="00D22978" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D22978" w:rsidRPr="00050EAD" w14:paraId="1AAB26E1" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4E940322" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="00CB3ED6" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="530" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F490825" w14:textId="77ED8112" w:rsidR="00D22978" w:rsidRPr="00CB3ED6" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>U18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="324705E6" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="00D22978" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FCA3048" w14:textId="6D7D8B3E" w:rsidR="00D22978" w:rsidRPr="00D22978" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D22978" w:rsidRPr="00050EAD" w14:paraId="28BF3BDF" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="32FF4EB8" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="00CB3ED6" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="530" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="077BBF8A" w14:textId="54D27B8C" w:rsidR="00D22978" w:rsidRPr="00CB3ED6" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>U16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="558904C7" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="00D22978" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="316FCAAE" w14:textId="285EBD18" w:rsidR="00D22978" w:rsidRPr="00D22978" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D22978" w:rsidRPr="00050EAD" w14:paraId="20E4EDC2" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B19C40B" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="007135F7" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="76829CAE" w14:textId="54B011F0" w:rsidR="00D22978" w:rsidRPr="007135F7" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007135F7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scotland </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007135F7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0147EE0F" w14:textId="7476A2DD" w:rsidR="00D22978" w:rsidRPr="007135F7" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001216FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC1B261" w14:textId="365BD905" w:rsidR="00D22978" w:rsidRPr="00520807" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001216FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D22978" w:rsidRPr="00050EAD" w14:paraId="68DA6D3C" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0EE34CA6" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="00CB3ED6" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="530" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41003926" w14:textId="59534ABB" w:rsidR="00D22978" w:rsidRPr="00CB3ED6" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Senior</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32C37924" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="001216FE" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="409D2D2A" w14:textId="1C48DFEE" w:rsidR="00D22978" w:rsidRPr="00520807" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D22978" w:rsidRPr="00050EAD" w14:paraId="3B1ECB54" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="003F8AA6" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="00CB3ED6" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="530" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="20B69FD4" w14:textId="6B66BD46" w:rsidR="00D22978" w:rsidRPr="00CB3ED6" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>U20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="01AFCDEA" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="001216FE" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="191E513A" w14:textId="26E3869C" w:rsidR="00D22978" w:rsidRPr="00520807" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D22978" w:rsidRPr="00050EAD" w14:paraId="120C8147" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C26E25E" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="00CB3ED6" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="530" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AC71261" w14:textId="1E09EEFC" w:rsidR="00D22978" w:rsidRPr="00CB3ED6" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>U18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="552D4C0E" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="001216FE" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0218F21A" w14:textId="7CA1667C" w:rsidR="00D22978" w:rsidRPr="00520807" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D22978" w:rsidRPr="00050EAD" w14:paraId="05569FB0" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="04C82C42" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="00CB3ED6" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="530" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E569195" w14:textId="1ECB0E0C" w:rsidR="00D22978" w:rsidRPr="00CB3ED6" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>U16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AF323AC" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="001216FE" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A1BBE0C" w14:textId="7F910ED6" w:rsidR="00D22978" w:rsidRPr="00520807" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D22978" w:rsidRPr="00050EAD" w14:paraId="5E5D22CE" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4EA09611" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="007135F7" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="01A9DB41" w14:textId="3E5DA137" w:rsidR="00D22978" w:rsidRPr="007135F7" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007135F7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wales </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007135F7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="47344E1C" w14:textId="1DD8FF96" w:rsidR="00D22978" w:rsidRPr="007135F7" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001216FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4CEE41" w14:textId="17C2C3CF" w:rsidR="00D22978" w:rsidRPr="00520807" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001216FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="154547D2" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4DAC8C25" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="007135F7" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F894E04" w14:textId="022F0CBC" w:rsidR="001216FE" w:rsidRPr="009766A3" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="62"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009766A3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Senior</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48EF109E" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00D22978" w:rsidRDefault="001216FE" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0182E2D9" w14:textId="1204459B" w:rsidR="001216FE" w:rsidRPr="00D22978" w:rsidRDefault="001216FE" w:rsidP="00D22978">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="30CFC355" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28FF51BD" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="007135F7" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="65EF802C" w14:textId="620830C2" w:rsidR="001216FE" w:rsidRPr="009766A3" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="62"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009766A3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>U20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A0AF017" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00D22978" w:rsidRDefault="001216FE" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="301500E3" w14:textId="67ACC4E8" w:rsidR="001216FE" w:rsidRPr="00D22978" w:rsidRDefault="001216FE" w:rsidP="00D22978">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="05D2B962" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B0B518B" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="007135F7" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C43F4F9" w14:textId="6F435F9D" w:rsidR="001216FE" w:rsidRPr="009766A3" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="62"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009766A3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">U18 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38E2BDAC" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00D22978" w:rsidRDefault="001216FE" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6619C620" w14:textId="36496635" w:rsidR="001216FE" w:rsidRPr="00D22978" w:rsidRDefault="001216FE" w:rsidP="00D22978">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="06DD52F4" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="001E8C78" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="007135F7" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EFF7CFC" w14:textId="05986EF8" w:rsidR="001216FE" w:rsidRPr="009766A3" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="62"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009766A3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">U16 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="551ACB85" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00D22978" w:rsidRDefault="001216FE" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A6A9B87" w14:textId="7ACC2AF2" w:rsidR="001216FE" w:rsidRPr="00D22978" w:rsidRDefault="001216FE" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D22978" w:rsidRPr="00050EAD" w14:paraId="669EB3B0" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3AAD00B7" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="007135F7" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A013C6E" w14:textId="63D08B28" w:rsidR="00D22978" w:rsidRPr="007135F7" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007505C3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What UKA Rule would support your </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>answers</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007505C3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007505C3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="10D32E29" w14:textId="19CBA128" w:rsidR="00D22978" w:rsidRPr="007135F7" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001216FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C781A88" w14:textId="33F237C6" w:rsidR="00D22978" w:rsidRPr="001E0189" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001216FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="34C62DB0" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="40600B68" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00CB3ED6" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="530" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FA25AC4" w14:textId="67E8FC63" w:rsidR="001216FE" w:rsidRPr="00CB3ED6" w:rsidRDefault="001216FE" w:rsidP="00D22978">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F7BE111" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00D22978" w:rsidRDefault="001216FE" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5280DDB4" w14:textId="6F1E4F86" w:rsidR="001216FE" w:rsidRPr="00D22978" w:rsidRDefault="001216FE" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D22978" w:rsidRPr="00050EAD" w14:paraId="48798567" w14:textId="77777777" w:rsidTr="005B66BD">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7762F6C1" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="00E20FAB" w:rsidRDefault="00D22978" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="60"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9647" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="07A46313" w14:textId="49815B82" w:rsidR="00D22978" w:rsidRPr="001E0189" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC7379">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>A runner crosses the line first</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7379">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> just ahead of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00414EAC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">following </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7379">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>runner in a chip timed race. The timing system places the second runner</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00414EAC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> first</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7379">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as their chip was captured first.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D22978" w:rsidRPr="00050EAD" w14:paraId="25FFDE5D" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="12E7297B" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="007505C3" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="492F21AF" w14:textId="23B1C27C" w:rsidR="00D22978" w:rsidRPr="007505C3" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007505C3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Who is the winner? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007505C3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2147C0CE" w14:textId="7F55F276" w:rsidR="00D22978" w:rsidRPr="007505C3" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001216FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="302C13C9" w14:textId="013143D2" w:rsidR="00D22978" w:rsidRPr="001E0189" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001216FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="6036AA74" w14:textId="3B87CD20" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="16E3F9DE" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0017779B" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42F58686" w14:textId="287B6352" w:rsidR="001216FE" w:rsidRPr="00643B98" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C929C5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The second runner, chip timing is the automated, definitive </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">recording </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C929C5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>system</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="009B6D12" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00D22978" w:rsidRDefault="001216FE" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63D512C6" w14:textId="0164519C" w:rsidR="001216FE" w:rsidRPr="00D22978" w:rsidRDefault="001216FE" w:rsidP="00D22978">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="049777EB" w14:textId="387FD3A6" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C3613EF" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0017779B" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="31A791F7" w14:textId="70F98FF3" w:rsidR="001216FE" w:rsidRPr="00BB15F0" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>The winner is the first runner whose torso crosses the finish line</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F683341" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00D22978" w:rsidRDefault="001216FE" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AE76797" w14:textId="3DCA2EFD" w:rsidR="001216FE" w:rsidRPr="00D22978" w:rsidRDefault="001216FE" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="2A80FDF7" w14:textId="1BD8F55B" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41E014EA" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0017779B" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C8F24BB" w14:textId="5E915AE3" w:rsidR="001216FE" w:rsidRPr="00A915F7" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A915F7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Both runners are declared joint winners, and the prize shared</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32264722" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00D22978" w:rsidRDefault="001216FE" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D495FD9" w14:textId="54072BC0" w:rsidR="001216FE" w:rsidRPr="00D22978" w:rsidRDefault="001216FE" w:rsidP="00D22978">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="5DE14A0B" w14:textId="70914DBB" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="319BB304" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0017779B" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D2F6277" w14:textId="18EC2CDF" w:rsidR="001216FE" w:rsidRPr="00C948DB" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009824B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The race is declared void </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009824B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ordered to be rerun</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7966D8D6" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00D22978" w:rsidRDefault="001216FE" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="115FFE9D" w14:textId="7D4273F1" w:rsidR="001216FE" w:rsidRPr="00D22978" w:rsidRDefault="001216FE" w:rsidP="00D22978">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D22978" w:rsidRPr="00050EAD" w14:paraId="68E9EFAF" w14:textId="43415F77" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="578C14F4" w14:textId="77777777" w:rsidR="00D22978" w:rsidRPr="007505C3" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="340CC4E2" w14:textId="2D8AADDB" w:rsidR="00D22978" w:rsidRPr="007505C3" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007505C3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What UKA Rule would support your decision? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007505C3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="30D9F220" w14:textId="5E243176" w:rsidR="00D22978" w:rsidRPr="007505C3" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001216FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF83A76" w14:textId="2D8A7614" w:rsidR="00D22978" w:rsidRPr="00520807" w:rsidRDefault="00D22978" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001216FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="27EDBAB5" w14:textId="193C654B" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F48D5C6" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="0017779B" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="683DDA54" w14:textId="7F089944" w:rsidR="001216FE" w:rsidRPr="00FC7556" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="455554E7" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00D22978" w:rsidRDefault="001216FE" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D06AA6A" w14:textId="1F2A88AE" w:rsidR="001216FE" w:rsidRPr="00D22978" w:rsidRDefault="001216FE" w:rsidP="00D22978">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00613723" w:rsidRPr="00050EAD" w14:paraId="7FAD41E7" w14:textId="77777777" w:rsidTr="00F1447E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="315A72E2" w14:textId="77777777" w:rsidR="00613723" w:rsidRPr="0099024D" w:rsidRDefault="00613723" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="61"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9647" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF1072D" w14:textId="3CAF30C2" w:rsidR="00613723" w:rsidRPr="00CF45B6" w:rsidRDefault="00613723" w:rsidP="00613723">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Before </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A11150">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">declaring team running order for a road </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>relay race a team manager advises</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A11150">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the Referee </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>that one team member has forgotten their club vest and asks that the athlete be allowed to run.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00613723" w:rsidRPr="00050EAD" w14:paraId="60E5E272" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7026BAC9" w14:textId="77777777" w:rsidR="00613723" w:rsidRPr="002324B2" w:rsidRDefault="00613723" w:rsidP="00613723">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="18D8A037" w14:textId="4E9463D7" w:rsidR="00613723" w:rsidRDefault="00613723" w:rsidP="00613723">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What would you do? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007067A1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007067A1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D625FBA" w14:textId="3C8EB9FB" w:rsidR="00613723" w:rsidRDefault="00613723" w:rsidP="00613723">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001216FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="498726BC" w14:textId="69610E7E" w:rsidR="00613723" w:rsidRPr="00CF45B6" w:rsidRDefault="00613723" w:rsidP="00613723">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001216FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="3D57AD94" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64D4554C" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="004669DF" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="530" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40D92B30" w14:textId="61CABC64" w:rsidR="001216FE" w:rsidRPr="009553F3" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009553F3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Bar the athlete but allow another team member to run two relay legs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D168D6C" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00613723" w:rsidRDefault="001216FE" w:rsidP="00613723">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="665A9D76" w14:textId="7B6FDA4C" w:rsidR="001216FE" w:rsidRPr="00613723" w:rsidRDefault="001216FE" w:rsidP="00613723">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="525D43A6" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1B4B0BBC" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="004669DF" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="530" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="290DFEC5" w14:textId="230FA414" w:rsidR="001216FE" w:rsidRPr="005A1663" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009553F3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Confirm that the athlete must wear club vest to compete or risk disqualification, but might consider swapping vests with an earlier leg runner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="60B31EBE" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00613723" w:rsidRDefault="001216FE" w:rsidP="00613723">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="18F38C62" w14:textId="2A166876" w:rsidR="001216FE" w:rsidRPr="00613723" w:rsidRDefault="001216FE" w:rsidP="00613723">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="43A92B89" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5EF90C0C" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="004669DF" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="530" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="135012E9" w14:textId="38433895" w:rsidR="001216FE" w:rsidRPr="00540E27" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00540E27">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Disqualify the team</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="575FAD6F" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00613723" w:rsidRDefault="001216FE" w:rsidP="00613723">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01F2335D" w14:textId="01F2B6E9" w:rsidR="001216FE" w:rsidRPr="00613723" w:rsidRDefault="001216FE" w:rsidP="00613723">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="460809DF" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4E700E1A" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="004669DF" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="530" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BD9E8B1" w14:textId="1F7835DB" w:rsidR="001216FE" w:rsidRPr="0009549B" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0009549B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Allow the athlete to run without wearing a club vest</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="44803ECC" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00613723" w:rsidRDefault="001216FE" w:rsidP="00613723">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="31C0A1B2" w14:textId="6CC7B539" w:rsidR="001216FE" w:rsidRPr="00613723" w:rsidRDefault="001216FE" w:rsidP="00613723">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00613723" w:rsidRPr="00050EAD" w14:paraId="024F9475" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3D6F928B" w14:textId="77777777" w:rsidR="00613723" w:rsidRPr="00F22593" w:rsidRDefault="00613723" w:rsidP="00613723">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C55B2DD" w14:textId="2AAD8F85" w:rsidR="00613723" w:rsidRDefault="00613723" w:rsidP="00613723">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>What UKA Rule would support your decision</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007067A1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007067A1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007067A1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="08218498" w14:textId="69E07E54" w:rsidR="00613723" w:rsidRDefault="00613723" w:rsidP="00613723">
+            <w:pPr>
+              <w:ind w:left="0" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001216FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EBBB65A" w14:textId="645B5CA4" w:rsidR="00613723" w:rsidRPr="00CF45B6" w:rsidRDefault="00613723" w:rsidP="00613723">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001216FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="462D6D81" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3338F55B" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="004669DF" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="530" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B297655" w14:textId="43A6CF18" w:rsidR="001216FE" w:rsidRPr="001573E0" w:rsidRDefault="001216FE" w:rsidP="00EE6AC7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BF43472" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00613723" w:rsidRDefault="001216FE" w:rsidP="00613723">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70AD5F49" w14:textId="60526382" w:rsidR="001216FE" w:rsidRPr="00613723" w:rsidRDefault="001216FE" w:rsidP="00613723">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00613723" w:rsidRPr="00050EAD" w14:paraId="4F0D6D6A" w14:textId="77777777" w:rsidTr="00416A32">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0FCB5CF6" w14:textId="77777777" w:rsidR="00613723" w:rsidRPr="0099024D" w:rsidRDefault="00613723" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="61"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9647" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="03683031" w14:textId="1869CB0E" w:rsidR="00613723" w:rsidRPr="00CF45B6" w:rsidRDefault="00613723" w:rsidP="00613723">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024057B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">In </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">a cross-country team race two teams are </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024057B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>tie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">d </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024057B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>on points</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="585E2134" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="67048A05" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="004D4B91" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="342FDB93" w14:textId="4AE84181" w:rsidR="001216FE" w:rsidRPr="00DB74C1" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">How would the finishing order be determined? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E111D8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E1D7036" w14:textId="4ECE9386" w:rsidR="001216FE" w:rsidRPr="00DB74C1" w:rsidRDefault="001216FE" w:rsidP="00613723">
+            <w:pPr>
+              <w:ind w:left="0" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001216FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B07769D" w14:textId="65FE6819" w:rsidR="001216FE" w:rsidRPr="00FB22AD" w:rsidRDefault="001216FE" w:rsidP="00613723">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001216FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="3655E8D5" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6E1119B2" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="004D4B91" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2113AB51" w14:textId="57D1A2A4" w:rsidR="001216FE" w:rsidRPr="00AD7494" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Re-score the tied teams on a head-to-head basis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7295D357" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="001216FE" w:rsidRDefault="001216FE" w:rsidP="00613723">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A9FFA67" w14:textId="464C278B" w:rsidR="001216FE" w:rsidRPr="001216FE" w:rsidRDefault="001216FE" w:rsidP="00613723">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="3717F557" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="40D0FCA8" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="004D4B91" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C798FE0" w14:textId="5F3C59DD" w:rsidR="001216FE" w:rsidRPr="00AD7494" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD7494">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The team whose last scoring member finishes nearest first place shall determine the result</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC542CE" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="001216FE" w:rsidRDefault="001216FE" w:rsidP="00613723">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E914BDB" w14:textId="29505811" w:rsidR="001216FE" w:rsidRPr="001216FE" w:rsidRDefault="001216FE" w:rsidP="00613723">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="0672EA71" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="11A489D9" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="004D4B91" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="704905D9" w14:textId="4F5B9B6F" w:rsidR="001216FE" w:rsidRPr="00AD7494" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B804F9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Toss a coin or draw straws</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="417353E1" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="001216FE" w:rsidRDefault="001216FE" w:rsidP="00613723">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C7242A1" w14:textId="2E745F28" w:rsidR="001216FE" w:rsidRPr="001216FE" w:rsidRDefault="001216FE" w:rsidP="00613723">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="4E0C9208" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01989D43" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="004D4B91" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="56D5CD42" w14:textId="03D4C3F3" w:rsidR="001216FE" w:rsidRPr="00AD7494" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080221E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Team with the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005741EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lowest </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080221E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>total time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="68117831" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="001216FE" w:rsidRDefault="001216FE" w:rsidP="00613723">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6330467A" w14:textId="3F923BEB" w:rsidR="001216FE" w:rsidRPr="001216FE" w:rsidRDefault="001216FE" w:rsidP="00613723">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="04B96558" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="75455DED" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="00C07C56" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="01313F98" w14:textId="07EC0953" w:rsidR="001216FE" w:rsidRPr="004D4B91" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>What UKA Rule would support your decision</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007067A1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007067A1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007067A1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D65F63D" w14:textId="1D73D0D1" w:rsidR="001216FE" w:rsidRPr="001216FE" w:rsidRDefault="001216FE" w:rsidP="00613723">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001216FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="59614C4F" w14:textId="0C9FEBE3" w:rsidR="001216FE" w:rsidRPr="00CF45B6" w:rsidRDefault="001216FE" w:rsidP="00613723">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001216FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="3B807D39" w14:textId="77777777" w:rsidTr="008065D2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="14B3FCFE" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="004D4B91" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57FD5631" w14:textId="2948B61F" w:rsidR="001216FE" w:rsidRPr="007B14EA" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1EA1D649" w14:textId="77777777" w:rsidR="001216FE" w:rsidRPr="001216FE" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CE07F4D" w14:textId="59B84412" w:rsidR="001216FE" w:rsidRPr="001216FE" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001216FE" w:rsidRPr="00050EAD" w14:paraId="084304AC" w14:textId="7E762A2D" w:rsidTr="00316E5F">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="163CEA4D" w14:textId="3FEAAF02" w:rsidR="001216FE" w:rsidRPr="00FB22AD" w:rsidRDefault="001216FE" w:rsidP="001216FE">
+            <w:pPr>
+              <w:ind w:left="0" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Section B Total Marks = 30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD2600" w:rsidRPr="00050EAD" w14:paraId="145EC688" w14:textId="77777777" w:rsidTr="001250F4">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="627006D4" w14:textId="77777777" w:rsidR="00FD2600" w:rsidRPr="00024AC6" w:rsidRDefault="00FD2600" w:rsidP="00FD2600">
+            <w:pPr>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0798CEF9" w14:textId="0E57BF4F" w:rsidR="00FD2600" w:rsidRPr="00024AC6" w:rsidRDefault="00FD2600" w:rsidP="00FD2600">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF4DCB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Total Marks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="79BF57CA" w14:textId="7E43BC39" w:rsidR="00FD2600" w:rsidRPr="00024AC6" w:rsidRDefault="00FD2600" w:rsidP="00FD2600">
+            <w:pPr>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC2DB2A" w14:textId="503AC5B4" w:rsidR="00FD2600" w:rsidRPr="00FB22AD" w:rsidRDefault="00FD2600" w:rsidP="00FD2600">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD2600" w:rsidRPr="00050EAD" w14:paraId="25F97EF4" w14:textId="77777777" w:rsidTr="001250F4">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6BC663EE" w14:textId="416485C7" w:rsidR="00FD2600" w:rsidRPr="00024AC6" w:rsidRDefault="00FD2600" w:rsidP="00FD2600">
+            <w:pPr>
+              <w:ind w:left="0" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D51AC5D" w14:textId="575300CE" w:rsidR="00FD2600" w:rsidRPr="00024AC6" w:rsidRDefault="00FD2600" w:rsidP="00FD2600">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pass / Fail </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D025A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D025A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>75% Pass mark = 30)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF7218E" w14:textId="62FFE06D" w:rsidR="00FD2600" w:rsidRPr="00024AC6" w:rsidRDefault="00FD2600" w:rsidP="00FD2600">
+            <w:pPr>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="34F494B4" w14:textId="13E979EC" w:rsidR="00FD2600" w:rsidRPr="00FB22AD" w:rsidRDefault="00FD2600" w:rsidP="00FD2600">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008767C9" w:rsidRPr="00050EAD" w14:paraId="2BA2D6EC" w14:textId="77777777" w:rsidTr="00FD2600">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39EF47D0" w14:textId="77777777" w:rsidR="008767C9" w:rsidRPr="00FB22AD" w:rsidRDefault="008767C9" w:rsidP="008767C9">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0020033B" w:rsidRPr="00050EAD" w14:paraId="100C3885" w14:textId="77777777" w:rsidTr="00F3143D">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7F2FFA4C" w14:textId="24CF206C" w:rsidR="00F26347" w:rsidRPr="001D4A08" w:rsidRDefault="00F26347" w:rsidP="00C810C0">
-[...1 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+          <w:p w14:paraId="5EB2E51B" w14:textId="1740F069" w:rsidR="0020033B" w:rsidRPr="00FB22AD" w:rsidRDefault="00F3143D" w:rsidP="0020033B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ASSESSOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546199" w:rsidRPr="00050EAD" w14:paraId="137E4876" w14:textId="77777777" w:rsidTr="00AB605E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="510857A6" w14:textId="1172FA29" w:rsidR="00546199" w:rsidRDefault="00546199" w:rsidP="00546199">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55734">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="001D4A08">
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8227" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1303CA8D" w14:textId="77777777" w:rsidR="00546199" w:rsidRPr="00FB22AD" w:rsidRDefault="00546199" w:rsidP="00546199">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA734A" w:rsidRPr="00050EAD" w14:paraId="17A4263F" w14:textId="77777777" w:rsidTr="000D1F95">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="169F3775" w14:textId="02F3A79A" w:rsidR="00FA734A" w:rsidRDefault="00FA734A" w:rsidP="00FA734A">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Slide </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DC7FFE">
+              <w:t xml:space="preserve">URN </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A55734">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>21</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001D4A08">
+              <w:t>Licence No</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>:</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001D4A08">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6580F633" w14:textId="77777777" w:rsidR="00FA734A" w:rsidRDefault="00FA734A" w:rsidP="00FA734A">
+            <w:pPr>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="751F36FA" w14:textId="533D939B" w:rsidR="00FA734A" w:rsidRPr="00024AC6" w:rsidRDefault="00FA734A" w:rsidP="00FA734A">
+            <w:pPr>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Endurance Qualification Level</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1889" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="43330719" w14:textId="77777777" w:rsidR="00FA734A" w:rsidRPr="00FB22AD" w:rsidRDefault="00FA734A" w:rsidP="00FA734A">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546199" w:rsidRPr="00050EAD" w14:paraId="657CA096" w14:textId="77777777" w:rsidTr="00D17448">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F5C0267" w14:textId="587174F8" w:rsidR="00546199" w:rsidRDefault="00546199" w:rsidP="00546199">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55734">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-              </w:rPr>
-[...39 lines deleted...]
-            </w:r>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8227" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58C3AACF" w14:textId="77777777" w:rsidR="00546199" w:rsidRPr="00FB22AD" w:rsidRDefault="00546199" w:rsidP="00546199">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC5C7B" w:rsidRPr="00050EAD" w14:paraId="71B9144D" w14:textId="77777777" w:rsidTr="00BB154B">
+      <w:tr w:rsidR="00024AC6" w:rsidRPr="00050EAD" w14:paraId="12D5C6A4" w14:textId="504FBC91" w:rsidTr="001216FE">
         <w:trPr>
           <w:trHeight w:val="150"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10157" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E01D6A0" w14:textId="77777777" w:rsidR="00024AC6" w:rsidRPr="00A55734" w:rsidRDefault="00024AC6" w:rsidP="001216FE">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00024AC6" w:rsidRPr="00050EAD" w14:paraId="55867EA3" w14:textId="053E5068" w:rsidTr="001216FE">
+        <w:trPr>
+          <w:trHeight w:val="150"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="046C0053" w14:textId="77777777" w:rsidR="00BC5C7B" w:rsidRDefault="00BC5C7B" w:rsidP="00C810C0">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="429F4EEB" w14:textId="6CBBC1C6" w:rsidR="00024AC6" w:rsidRPr="00A55734" w:rsidRDefault="00024AC6" w:rsidP="001216FE">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...11 lines deleted...]
-              <w:t>22</w:t>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>On completion of</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...23 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Level 2 Judging and Recording, Race Referee and Sector Marshal endurance module questions, please submit along with your Level 2 Application form and Record of Experience (Minimum of 10 experiences) to your Home Country Contact.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26347" w:rsidRPr="00050EAD" w14:paraId="5157A30B" w14:textId="77777777" w:rsidTr="00C810C0">
+      <w:tr w:rsidR="00024AC6" w:rsidRPr="00050EAD" w14:paraId="3BAF6D41" w14:textId="6A783321" w:rsidTr="001216FE">
         <w:trPr>
           <w:trHeight w:val="150"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10157" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="3104" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65EB0AA3" w14:textId="77777777" w:rsidR="00F26347" w:rsidRPr="00566555" w:rsidRDefault="00F26347" w:rsidP="00C810C0">
-[...49 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="23B526D5" w14:textId="77777777" w:rsidR="00024AC6" w:rsidRPr="00A55734" w:rsidRDefault="00024AC6" w:rsidP="001216FE">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>England</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7103" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="204E5E72" w14:textId="77657320" w:rsidR="00024AC6" w:rsidRPr="00C818C3" w:rsidRDefault="00024AC6" w:rsidP="001216FE">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0563C1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0023701F">
+              <w:rPr>
+                <w:color w:val="0563C1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>officialsaccreditation@englandathletics.org</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00050EAD" w:rsidRPr="00050EAD" w14:paraId="45541733" w14:textId="77777777" w:rsidTr="00C810C0">
+      <w:tr w:rsidR="00024AC6" w:rsidRPr="00050EAD" w14:paraId="06C3A4AD" w14:textId="50E6FE43" w:rsidTr="001216FE">
         <w:trPr>
           <w:trHeight w:val="150"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10157" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:tcW w:w="3104" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2A16BCC2" w14:textId="77777777" w:rsidR="00050EAD" w:rsidRPr="001D4A08" w:rsidRDefault="00050EAD" w:rsidP="00C810C0">
-[...13 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="53FF32B3" w14:textId="77777777" w:rsidR="00024AC6" w:rsidRPr="00A55734" w:rsidRDefault="00024AC6" w:rsidP="001216FE">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Northern Ireland</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7103" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48B5265B" w14:textId="77600A38" w:rsidR="00024AC6" w:rsidRPr="008E0278" w:rsidRDefault="00024AC6" w:rsidP="001216FE">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="008E0278">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>officials@athleticsni.org</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="008E0278">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00050EAD" w:rsidRPr="00050EAD" w14:paraId="2664BDCD" w14:textId="77777777" w:rsidTr="00C810C0">
+      <w:tr w:rsidR="00024AC6" w:rsidRPr="00050EAD" w14:paraId="692C62C8" w14:textId="490082D1" w:rsidTr="001216FE">
         <w:trPr>
           <w:trHeight w:val="150"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10157" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="3104" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="05B9A59A" w14:textId="77777777" w:rsidR="00050EAD" w:rsidRPr="00566555" w:rsidRDefault="002D249B" w:rsidP="00C810C0">
-[...52 lines deleted...]
-                <w:kern w:val="24"/>
+          <w:p w14:paraId="1A9133F4" w14:textId="77777777" w:rsidR="00024AC6" w:rsidRPr="00A55734" w:rsidRDefault="00024AC6" w:rsidP="001216FE">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00356D07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Scotland</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7103" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33A7799F" w14:textId="586DD60C" w:rsidR="00024AC6" w:rsidRPr="00CF5B9E" w:rsidRDefault="00024AC6" w:rsidP="001216FE">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="00CF5B9E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>officialsendurance@scottish-athletics.org.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00CF5B9E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00EF58F1" w:rsidRPr="00EF58F1">
-[...20 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00050EAD" w:rsidRPr="00050EAD" w14:paraId="75AB06BA" w14:textId="77777777" w:rsidTr="00C810C0">
+      <w:tr w:rsidR="00024AC6" w:rsidRPr="00050EAD" w14:paraId="70FB3635" w14:textId="378B3BE7" w:rsidTr="001216FE">
         <w:trPr>
           <w:trHeight w:val="150"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10157" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3104" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="077F5106" w14:textId="2AFBD545" w:rsidR="00050EAD" w:rsidRDefault="00050EAD" w:rsidP="00C810C0">
-[...9 lines deleted...]
-              <w:ind w:left="210" w:hanging="210"/>
+          <w:p w14:paraId="66D681FF" w14:textId="77777777" w:rsidR="00024AC6" w:rsidRPr="00A55734" w:rsidRDefault="00024AC6" w:rsidP="001216FE">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-              <w:ind w:left="210" w:hanging="210"/>
+            <w:r w:rsidRPr="00A55734">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
-            </w:pPr>
-[...11 lines deleted...]
-              <w:ind w:left="210" w:hanging="210"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Wales</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7103" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7385D9DE" w14:textId="00AC65DF" w:rsidR="00024AC6" w:rsidRPr="001D4CB5" w:rsidRDefault="00024AC6" w:rsidP="001216FE">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              </w:rPr>
-[...139 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="001D4CB5">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>officials@welshathletics.org</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="001D4CB5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:color w:val="0070C0"/>
-[...561 lines deleted...]
-            <w:r w:rsidR="003C73E2">
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...2003 lines deleted...]
-              <w:t>officialsaccreditation@englandathletics.org</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="52469B6F" w14:textId="79C5D98C" w:rsidR="006F5368" w:rsidRPr="00784CA0" w:rsidRDefault="006F5368" w:rsidP="00973120"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId11"/>
+    <w:p w14:paraId="52469B6F" w14:textId="46DE3947" w:rsidR="006F5368" w:rsidRPr="00973120" w:rsidRDefault="006F5368" w:rsidP="00A95941"/>
+    <w:sectPr w:rsidR="006F5368" w:rsidRPr="00973120" w:rsidSect="00EC2D68">
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="170" w:footer="510" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="170" w:footer="822" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DF26406" w14:textId="77777777" w:rsidR="00DB4EB0" w:rsidRDefault="00DB4EB0" w:rsidP="00E21610">
+    <w:p w14:paraId="109AED5C" w14:textId="77777777" w:rsidR="00947AB5" w:rsidRDefault="00947AB5" w:rsidP="00E21610">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="778F3C17" w14:textId="77777777" w:rsidR="00DB4EB0" w:rsidRDefault="00DB4EB0" w:rsidP="00E21610">
+    <w:p w14:paraId="1FA28C6D" w14:textId="77777777" w:rsidR="00947AB5" w:rsidRDefault="00947AB5" w:rsidP="00E21610">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="40B1D94A" w14:textId="77777777" w:rsidR="00DB4EB0" w:rsidRDefault="00DB4EB0"/>
+    <w:p w14:paraId="149C85A6" w14:textId="77777777" w:rsidR="00947AB5" w:rsidRDefault="00947AB5"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lato">
+    <w:altName w:val="Segoe UI"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ヒラギノ角ゴ Pro W3">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lato Light">
+  <w:font w:name="ヒラギノ角ゴ Pro W3">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Aptos Narrow">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Trebuchet MS">
-    <w:panose1 w:val="020B0603020202020204"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-[...12 lines deleted...]
-    <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="66E32E9D" w14:textId="2996E387" w:rsidR="00E21610" w:rsidRPr="00E21610" w:rsidRDefault="00596F90" w:rsidP="00AD1C98">
+  <w:p w14:paraId="25CF5FDA" w14:textId="77777777" w:rsidR="00E92F42" w:rsidRDefault="00E92F42">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1459954746"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:p w14:paraId="2EE422EA" w14:textId="37798527" w:rsidR="00A621A9" w:rsidRDefault="00A621A9" w:rsidP="00612F4B">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="66E32E9D" w14:textId="683708C8" w:rsidR="00E21610" w:rsidRPr="00E21610" w:rsidRDefault="003E1B1C" w:rsidP="00AD1C98">
     <w:pPr>
       <w:spacing w:before="100"/>
       <w:ind w:left="880"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>01</w:t>
+      <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00A1034A">
-[...29 lines deleted...]
-    <w:r w:rsidR="00AE5DD6">
+    <w:r w:rsidR="00B16FB6">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
+    <w:r w:rsidR="00612F4B">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>/0</w:t>
+    </w:r>
+    <w:r w:rsidR="00664EE5">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="00612F4B">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>/2026</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7CCE2A0F" w14:textId="77777777" w:rsidR="00E92F42" w:rsidRDefault="00E92F42">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0487B935" w14:textId="77777777" w:rsidR="00DB4EB0" w:rsidRDefault="00DB4EB0" w:rsidP="00E21610">
+    <w:p w14:paraId="41050B74" w14:textId="77777777" w:rsidR="00947AB5" w:rsidRDefault="00947AB5" w:rsidP="00E21610">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A7094C1" w14:textId="77777777" w:rsidR="00DB4EB0" w:rsidRDefault="00DB4EB0" w:rsidP="00E21610">
+    <w:p w14:paraId="6EFE6A17" w14:textId="77777777" w:rsidR="00947AB5" w:rsidRDefault="00947AB5" w:rsidP="00E21610">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="26DCD77B" w14:textId="77777777" w:rsidR="00DB4EB0" w:rsidRDefault="00DB4EB0"/>
+    <w:p w14:paraId="71895E01" w14:textId="77777777" w:rsidR="00947AB5" w:rsidRDefault="00947AB5"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2AFF25A0" w14:textId="2CEE7DE1" w:rsidR="00E92F42" w:rsidRDefault="00E92F42">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="9498" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4111"/>
       <w:gridCol w:w="5387"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00801191" w14:paraId="7415A24C" w14:textId="77777777" w:rsidTr="00596F90">
+    <w:tr w:rsidR="00801191" w14:paraId="7415A24C" w14:textId="77777777" w:rsidTr="002529CE">
       <w:trPr>
         <w:trHeight w:val="360"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4111" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="22AE1A19" w14:textId="77777777" w:rsidR="00801191" w:rsidRPr="001B3595" w:rsidRDefault="00801191" w:rsidP="00596F90">
+        <w:p w14:paraId="54F75A9C" w14:textId="77777777" w:rsidR="00C17D1C" w:rsidRDefault="00801191" w:rsidP="008A712A">
           <w:pPr>
-            <w:spacing w:before="240"/>
+            <w:spacing w:before="360" w:after="0"/>
+            <w:ind w:left="0" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001B3595">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t xml:space="preserve">Endurance Officials: Level 2 </w:t>
+            <w:t xml:space="preserve">Endurance Officials: </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="36B24380" w14:textId="0851EB5D" w:rsidR="00D53515" w:rsidRDefault="00471855" w:rsidP="00596F90">
+        <w:p w14:paraId="5F61940E" w14:textId="74BED991" w:rsidR="00B26214" w:rsidRDefault="00801191" w:rsidP="00C17D1C">
           <w:pPr>
+            <w:spacing w:before="0" w:after="0"/>
+            <w:ind w:left="0" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="001B3595">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="0070C0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Level 2 </w:t>
+          </w:r>
+          <w:r w:rsidR="006E4BE4">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Race Referee</w:t>
           </w:r>
-          <w:r w:rsidR="00801191" w:rsidRPr="001B3595">
+          <w:r w:rsidRPr="001B3595">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="007B2F30">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Module</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0B5C2E95" w14:textId="3ADABBD2" w:rsidR="00801191" w:rsidRPr="00D53515" w:rsidRDefault="007B2F30" w:rsidP="00596F90">
+        <w:p w14:paraId="0B5C2E95" w14:textId="3D79C04B" w:rsidR="00801191" w:rsidRPr="00D53515" w:rsidRDefault="007B2F30" w:rsidP="00C17D1C">
           <w:pPr>
+            <w:spacing w:before="0"/>
+            <w:ind w:left="0" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve">Question </w:t>
           </w:r>
           <w:r w:rsidR="00801191" w:rsidRPr="001B3595">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Return Form</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5387" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6A73B5E3" w14:textId="77777777" w:rsidR="00801191" w:rsidRDefault="00801191" w:rsidP="00596F90">
+        <w:p w14:paraId="6A73B5E3" w14:textId="77777777" w:rsidR="00801191" w:rsidRDefault="00801191" w:rsidP="002529CE">
           <w:pPr>
             <w:pStyle w:val="Title"/>
             <w:spacing w:before="120"/>
             <w:ind w:left="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:color w:val="3C3C3B"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="3C3C3B"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D003FD5" wp14:editId="0D9DC2E5">
                 <wp:extent cx="3249328" cy="795020"/>
                 <wp:effectExtent l="0" t="0" r="8255" b="5080"/>
                 <wp:docPr id="281530896" name="Picture 2" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -3856,67 +28716,67 @@
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3323424" cy="813149"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="74B551AB" w14:textId="094C84B4" w:rsidR="00FD6262" w:rsidRPr="009B3890" w:rsidRDefault="00814768" w:rsidP="001738B9">
+  <w:p w14:paraId="74B551AB" w14:textId="545FD93C" w:rsidR="00FD6262" w:rsidRPr="009B3890" w:rsidRDefault="00814768" w:rsidP="001738B9">
     <w:pPr>
       <w:pStyle w:val="Title"/>
       <w:spacing w:before="0"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:color w:val="3C3C3B"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="4294967295" distB="4294967295" distL="114299" distR="114299" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A4EEFB0" wp14:editId="6DD3EA18">
+            <wp:anchor distT="4294967295" distB="4294967295" distL="114299" distR="114299" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A4EEFB0" wp14:editId="6DD3EA18">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4619624</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>1423669</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="0" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Straight Connector 3">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks/>
@@ -3933,1879 +28793,3521 @@
                       <a:ln w="3175">
                         <a:solidFill>
                           <a:srgbClr val="3C3C3B"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="1151F0E6" id="Straight Connector 3" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17497mm;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:3.17497mm;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="363.75pt,112.1pt" to="363.75pt,112.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyry0nqQEAAEUDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu2zAMfR/QfxD03jhpsQuMOAWWrHtp&#10;twDdPoCR5FiYLAqkEjt/P0lOsq17GwYBgnjRIc8hlw9j78TREFv0jVzM5lIYr1Bbv2/k92+Ptx+k&#10;4Aheg0NvGnkyLB9WN2+WQ6jNHXbotCGRQDzXQ2hkF2Ooq4pVZ3rgGQbjU7BF6iEmk/aVJhgSeu+q&#10;u/n8XTUg6UCoDHPybqagXBX8tjUqfm1bNlG4RqbeYrmp3Lt8V6sl1HuC0Fl1bgP+oYserE9Fr1Ab&#10;iCAOZP+C6q0iZGzjTGFfYdtaZQqHxGYxf8XmpYNgCpckDoerTPz/YNWX49pvKbeuRv8SnlD94CRK&#10;NQSur8FscNiS2A3PqNMY4RCx8B1b6vPnxESMRdbTVVYzRqEmp7p4K6gvXwJx/GywF/nRSGd95go1&#10;HJ845hagvqRkt8dH61yZl/NiaOT94v3b8oHRWZ2DOY1pv1s7EkdIE79fp/MxDzmB/ZGWkTfA3ZRX&#10;QtMuEB68LlU6A/rT+R3BuumdgJw/65MlyZvG9Q71aUu5TrbSrErF817lZfjdLlm/tn/1EwAA//8D&#10;AFBLAwQUAAYACAAAACEAJZAbeNsAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP0UrEMBBF3wX/&#10;IYzgy+KmBmuXbtNFBX1aka1+wLQZ22IzKU26W//eiII+zp3DnTPFbrGDONLke8cartcJCOLGmZ5b&#10;DW+vj1cbED4gGxwck4ZP8rArz88KzI078YGOVWhFLGGfo4YuhDGX0jcdWfRrNxLH3bubLIY4Tq00&#10;E55iuR2kSpJbabHneKHDkR46aj6q2Wq4T58Z22z1cnD7JyurZrVP61nry4vlbgsi0BL+YPjWj+pQ&#10;RqfazWy8GDRkKksjqkGpGwUiEj9J/ZvIspD/fyi/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhALKvLSepAQAARQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACWQG3jbAAAACwEAAA8AAAAAAAAAAAAAAAAAAwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAALBQAAAAA=&#10;" strokecolor="#3c3c3b" strokeweight=".25pt">
+            <v:line w14:anchorId="780C78C3" id="Straight Connector 3" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17497mm;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:3.17497mm;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="363.75pt,112.1pt" to="363.75pt,112.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyry0nqQEAAEUDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu2zAMfR/QfxD03jhpsQuMOAWWrHtp&#10;twDdPoCR5FiYLAqkEjt/P0lOsq17GwYBgnjRIc8hlw9j78TREFv0jVzM5lIYr1Bbv2/k92+Ptx+k&#10;4Aheg0NvGnkyLB9WN2+WQ6jNHXbotCGRQDzXQ2hkF2Ooq4pVZ3rgGQbjU7BF6iEmk/aVJhgSeu+q&#10;u/n8XTUg6UCoDHPybqagXBX8tjUqfm1bNlG4RqbeYrmp3Lt8V6sl1HuC0Fl1bgP+oYserE9Fr1Ab&#10;iCAOZP+C6q0iZGzjTGFfYdtaZQqHxGYxf8XmpYNgCpckDoerTPz/YNWX49pvKbeuRv8SnlD94CRK&#10;NQSur8FscNiS2A3PqNMY4RCx8B1b6vPnxESMRdbTVVYzRqEmp7p4K6gvXwJx/GywF/nRSGd95go1&#10;HJ845hagvqRkt8dH61yZl/NiaOT94v3b8oHRWZ2DOY1pv1s7EkdIE79fp/MxDzmB/ZGWkTfA3ZRX&#10;QtMuEB68LlU6A/rT+R3BuumdgJw/65MlyZvG9Q71aUu5TrbSrErF817lZfjdLlm/tn/1EwAA//8D&#10;AFBLAwQUAAYACAAAACEAJZAbeNsAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP0UrEMBBF3wX/&#10;IYzgy+KmBmuXbtNFBX1aka1+wLQZ22IzKU26W//eiII+zp3DnTPFbrGDONLke8cartcJCOLGmZ5b&#10;DW+vj1cbED4gGxwck4ZP8rArz88KzI078YGOVWhFLGGfo4YuhDGX0jcdWfRrNxLH3bubLIY4Tq00&#10;E55iuR2kSpJbabHneKHDkR46aj6q2Wq4T58Z22z1cnD7JyurZrVP61nry4vlbgsi0BL+YPjWj+pQ&#10;RqfazWy8GDRkKksjqkGpGwUiEj9J/ZvIspD/fyi/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhALKvLSepAQAARQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACWQG3jbAAAACwEAAA8AAAAAAAAAAAAAAAAAAwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAALBQAAAAA=&#10;" strokecolor="#3c3c3b" strokeweight=".25pt">
               <o:lock v:ext="edit" shapetype="f"/>
               <w10:wrap anchorx="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="414E2547" wp14:editId="50A3B40B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="414E2547" wp14:editId="3DDD49B6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>826135</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>2747645</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="8942070" cy="5867400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="273919346" name="Picture 273919346">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Picture 5">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
+                    <a:duotone>
+                      <a:schemeClr val="accent1">
+                        <a:shade val="45000"/>
+                        <a:satMod val="135000"/>
+                      </a:schemeClr>
+                      <a:prstClr val="white"/>
+                    </a:duotone>
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="8942070" cy="5867400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61C3A70F" w14:textId="2B4C65EA" w:rsidR="00E92F42" w:rsidRDefault="00E92F42">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01984164"/>
+    <w:nsid w:val="006B2A9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A57C319E"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:tmpl w:val="8BE2DC7A"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1077" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="899" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1797" w:hanging="360"/>
+        <w:ind w:left="1619" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2517" w:hanging="180"/>
+        <w:ind w:left="2339" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3237" w:hanging="360"/>
+        <w:ind w:left="3059" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3957" w:hanging="360"/>
+        <w:ind w:left="3779" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4677" w:hanging="180"/>
+        <w:ind w:left="4499" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5397" w:hanging="360"/>
+        <w:ind w:left="5219" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6117" w:hanging="360"/>
+        <w:ind w:left="5939" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6837" w:hanging="180"/>
+        <w:ind w:left="6659" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07F878CB"/>
+    <w:nsid w:val="01F83B98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4280AEA2"/>
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:tmpl w:val="113C8844"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03950CFD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="83F6F25A"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="058C006B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A7ECADB2"/>
+    <w:lvl w:ilvl="0" w:tplc="51906096">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06C31401"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="014C04AE"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="077E15E0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C88C3376"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E0C1083"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1D4C42AA"/>
+    <w:lvl w:ilvl="0" w:tplc="084A7B62">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FDE71C9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="984ADA1A"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1285324C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7A74543A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14FC4958"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C2DE68AC"/>
+    <w:lvl w:ilvl="0" w:tplc="08090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="150E5CC0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="93A22CFA"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17264A02"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DEFE7598"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="183C6771"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5A5AAC60"/>
+    <w:lvl w:ilvl="0" w:tplc="97424424">
+      <w:start w:val="23"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A862C4F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C0BA2924"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E8229FB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C7522DC0"/>
+    <w:lvl w:ilvl="0" w:tplc="9A1499BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F3A28FF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="203290B8"/>
+    <w:lvl w:ilvl="0" w:tplc="6DACDEDA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20145DDC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8A6A82A8"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="215B5E11"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AAEE0A88"/>
+    <w:lvl w:ilvl="0" w:tplc="6928C2C0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="215D1C50"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1564FAF4"/>
+    <w:lvl w:ilvl="0" w:tplc="ECDE9954">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21BC5237"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AD0C591A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="239A08FF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F1088678"/>
+    <w:lvl w:ilvl="0" w:tplc="33943F00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24CC71F8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FDEA7F86"/>
+    <w:lvl w:ilvl="0" w:tplc="F484F35E">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27C978C9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1C68006E"/>
+    <w:lvl w:ilvl="0" w:tplc="F0E890D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BEA5C79"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C9987A0C"/>
+    <w:lvl w:ilvl="0" w:tplc="DDA8F208">
+      <w:start w:val="26"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C6278E7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2F38F0C6"/>
+    <w:lvl w:ilvl="0" w:tplc="6CA8F154">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="5400" w:hanging="360"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EB16AE9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9308457A"/>
+    <w:lvl w:ilvl="0" w:tplc="D368E752">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...40 lines deleted...]
-        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1553" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
+        <w:ind w:left="2273" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2993" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3713" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="180"/>
+        <w:ind w:left="4433" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5153" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5873" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="180"/>
+        <w:ind w:left="6593" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09E96A25"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32C31CD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="97820214"/>
-[...6 lines deleted...]
-        <w:ind w:left="-351" w:hanging="360"/>
+    <w:tmpl w:val="18E4339A"/>
+    <w:lvl w:ilvl="0" w:tplc="E9F26C16">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:color w:val="auto"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="369" w:hanging="360"/>
+        <w:ind w:left="1553" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1089" w:hanging="180"/>
+        <w:ind w:left="2273" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1809" w:hanging="360"/>
+        <w:ind w:left="2993" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2529" w:hanging="360"/>
+        <w:ind w:left="3713" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3249" w:hanging="180"/>
+        <w:ind w:left="4433" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3969" w:hanging="360"/>
+        <w:ind w:left="5153" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4689" w:hanging="360"/>
+        <w:ind w:left="5873" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5409" w:hanging="180"/>
+        <w:ind w:left="6593" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A673534"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="359E2B4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="820C9B7E"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="EE34F922"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:color w:val="auto"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1610" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2330" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3050" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4490" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5930" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AA6334C"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36E414A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="60FAB5A4"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="47A61530"/>
+    <w:lvl w:ilvl="0" w:tplc="08090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08090019">
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1553" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2273" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2993" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3713" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4433" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5153" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5873" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6593" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CD206E8"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36FE672E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3F1A2D9A"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="137010F8"/>
+    <w:lvl w:ilvl="0" w:tplc="B1000264">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="833" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:color w:val="auto"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1553" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2273" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2993" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3713" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4433" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5153" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5873" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6593" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E2554C7"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37254F56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EF923DE8"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="A3DCBA70"/>
+    <w:lvl w:ilvl="0" w:tplc="08090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1553" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2273" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2993" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3713" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4433" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5153" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5873" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6593" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F0C040B"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38211B68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="87206872"/>
-[...6 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+    <w:tmpl w:val="5E22C4A2"/>
+    <w:lvl w:ilvl="0" w:tplc="10EA4264">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
-    </w:lvl>
-[...108 lines deleted...]
-      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2154" w:hanging="360"/>
+        <w:ind w:left="1610" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2874" w:hanging="180"/>
+        <w:ind w:left="2330" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3594" w:hanging="360"/>
+        <w:ind w:left="3050" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4314" w:hanging="360"/>
+        <w:ind w:left="3770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5034" w:hanging="180"/>
+        <w:ind w:left="4490" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5754" w:hanging="360"/>
+        <w:ind w:left="5210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6474" w:hanging="360"/>
+        <w:ind w:left="5930" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7194" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="148B5629"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39D3146B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="02E082A0"/>
-[...7 lines deleted...]
-      </w:pPr>
+    <w:tmpl w:val="E71218EE"/>
+    <w:lvl w:ilvl="0" w:tplc="B3C65450">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1797" w:hanging="360"/>
+        <w:ind w:left="1553" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2517" w:hanging="180"/>
+        <w:ind w:left="2273" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3237" w:hanging="360"/>
+        <w:ind w:left="2993" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3957" w:hanging="360"/>
+        <w:ind w:left="3713" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4677" w:hanging="180"/>
+        <w:ind w:left="4433" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5397" w:hanging="360"/>
+        <w:ind w:left="5153" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6117" w:hanging="360"/>
+        <w:ind w:left="5873" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6837" w:hanging="180"/>
+        <w:ind w:left="6593" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16380D26"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F125D62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7FA66D36"/>
-[...6 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+    <w:tmpl w:val="539CDE24"/>
+    <w:lvl w:ilvl="0" w:tplc="B080A5EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...115 lines deleted...]
-        <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1553" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2273" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2993" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3713" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4433" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5153" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5873" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6593" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CBA4E3E"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4141152F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1692652E"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="DE10A2AA"/>
+    <w:lvl w:ilvl="0" w:tplc="08090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6593" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FCE4AC2"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41B20916"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EC647FE6"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:tmpl w:val="5DB8E5EC"/>
+    <w:lvl w:ilvl="0" w:tplc="55DEA896">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="930" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1650" w:hanging="360"/>
+        <w:ind w:left="1553" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2370" w:hanging="180"/>
+        <w:ind w:left="2273" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3090" w:hanging="360"/>
+        <w:ind w:left="2993" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3810" w:hanging="360"/>
+        <w:ind w:left="3713" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4530" w:hanging="180"/>
+        <w:ind w:left="4433" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5250" w:hanging="360"/>
+        <w:ind w:left="5153" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5970" w:hanging="360"/>
+        <w:ind w:left="5873" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6690" w:hanging="180"/>
+        <w:ind w:left="6593" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FFF32B3"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="422E2B84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="112AD25C"/>
-[...6 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+    <w:tmpl w:val="1EB45962"/>
+    <w:lvl w:ilvl="0" w:tplc="B1000264">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
-    </w:lvl>
-[...224 lines deleted...]
-      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1650" w:hanging="360"/>
+        <w:ind w:left="1553" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2370" w:hanging="180"/>
+        <w:ind w:left="2273" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3090" w:hanging="360"/>
+        <w:ind w:left="2993" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3810" w:hanging="360"/>
+        <w:ind w:left="3713" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4530" w:hanging="180"/>
+        <w:ind w:left="4433" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5250" w:hanging="360"/>
+        <w:ind w:left="5153" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5970" w:hanging="360"/>
+        <w:ind w:left="5873" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6690" w:hanging="180"/>
+        <w:ind w:left="6593" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28C71B79"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44757C39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="04A6C30E"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="227EA026"/>
+    <w:lvl w:ilvl="0" w:tplc="4DA060C8">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:color w:val="auto"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -5837,1319 +32339,861 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28CF4B27"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="465B5D07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="02E082A0"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:tmpl w:val="CB6EB028"/>
+    <w:lvl w:ilvl="0" w:tplc="8CDA1D96">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="726" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1446" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2166" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2886" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3606" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4326" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5046" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5766" w:hanging="180"/>
+        <w:ind w:left="6593" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28FA31F5"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="472B7DE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="97820214"/>
-[...6 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+    <w:tmpl w:val="DCF8AFC0"/>
+    <w:lvl w:ilvl="0" w:tplc="C1C2D784">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:color w:val="auto"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31763924"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47B81F37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="57FCE3C8"/>
-[...6 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+    <w:tmpl w:val="69BCDC44"/>
+    <w:lvl w:ilvl="0" w:tplc="B1000264">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
-[...113 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6593" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AC72D85"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48715996"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9A38FA7E"/>
-[...230 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="368E3370"/>
+    <w:lvl w:ilvl="0" w:tplc="08090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6593" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41BA3736"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D200A8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="92400D3C"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="B664CA9C"/>
+    <w:lvl w:ilvl="0" w:tplc="3FF4DD34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1610" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2330" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3050" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4490" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5930" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41FF145B"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FB05A07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="25F81150"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="0A8C0E86"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:color w:val="auto"/>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1610" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2330" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3050" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4490" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5930" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46BA1F6C"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52FC56D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="98FA1ACA"/>
-[...6 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+    <w:tmpl w:val="90F22E72"/>
+    <w:lvl w:ilvl="0" w:tplc="08090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1553" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2273" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2993" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3713" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4433" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5153" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5873" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6593" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="481E6A5F"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="542F501E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="007623A4"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="C70A7334"/>
+    <w:lvl w:ilvl="0" w:tplc="08090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1553" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2273" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2993" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3713" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4433" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5153" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5873" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6593" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AEC1189"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="544E7C53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="356A9A20"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:tmpl w:val="FECC8046"/>
+    <w:lvl w:ilvl="0" w:tplc="EC28574E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2154" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2874" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3594" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4314" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5034" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5754" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6474" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7194" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D520C9C"/>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="547A0AE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="03589D1C"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="C652C692"/>
+    <w:lvl w:ilvl="0" w:tplc="08090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...118 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7180,63 +33224,66 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="507F666A"/>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="555C77C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="299EFE30"/>
-[...6 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+    <w:tmpl w:val="48A68C2C"/>
+    <w:lvl w:ilvl="0" w:tplc="D5A85028">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
@@ -7269,368 +33316,242 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52FE2B5E"/>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57F04BF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E0526EDE"/>
-[...118 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="96CA332E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-[...5 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1553" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="2273" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2993" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3713" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4433" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5153" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5873" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6593" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-[...5 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="591E2CEF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2AAA31D6"/>
+    <w:lvl w:ilvl="0" w:tplc="A0BE4476">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="2">
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3">
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4">
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5">
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6">
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7">
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8">
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="543547A1"/>
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CF57A7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4BEC34BC"/>
-    <w:lvl w:ilvl="0" w:tplc="08090017">
+    <w:tmpl w:val="26922E7A"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:color w:val="auto"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -7662,2526 +33583,4115 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54AA4515"/>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DA54D72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9ECEECEA"/>
-[...6 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+    <w:tmpl w:val="3B6E55AC"/>
+    <w:lvl w:ilvl="0" w:tplc="B1000264">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...114 lines deleted...]
-        <w:color w:val="auto"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1610" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2330" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3050" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4490" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5930" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57465F25"/>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63661B30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="AF5254DE"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="51386310"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:color w:val="auto"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1610" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2330" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3050" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4490" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5930" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57644FB1"/>
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63D40CE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4BEC34BC"/>
+    <w:tmpl w:val="8316489C"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...3 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:color w:val="auto"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1610" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2330" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3050" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4490" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5930" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57F92318"/>
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65374144"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2E9A5850"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:tmpl w:val="4FB8B954"/>
+    <w:lvl w:ilvl="0" w:tplc="663C8182">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="930" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1650" w:hanging="360"/>
+        <w:ind w:left="1610" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2370" w:hanging="180"/>
+        <w:ind w:left="2330" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3090" w:hanging="360"/>
+        <w:ind w:left="3050" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3810" w:hanging="360"/>
+        <w:ind w:left="3770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4530" w:hanging="180"/>
+        <w:ind w:left="4490" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5250" w:hanging="360"/>
+        <w:ind w:left="5210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5970" w:hanging="360"/>
+        <w:ind w:left="5930" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6690" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D280999"/>
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65DD2F0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E52EB6C8"/>
-[...6 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+    <w:tmpl w:val="2C6ED0C6"/>
+    <w:lvl w:ilvl="0" w:tplc="B7FCBCE8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...691 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1553" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2273" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2993" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3713" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4433" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5153" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5873" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6593" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="773C7D99"/>
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BCC3517"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F5906188"/>
-[...115 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:tmpl w:val="83F6F25A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79BB53D6"/>
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CEE461C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="16CE48BE"/>
-[...7 lines deleted...]
-      </w:pPr>
+    <w:tmpl w:val="B39033F4"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1610" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2330" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3050" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4490" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5930" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A513FED"/>
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77647B95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C7BE5B2A"/>
-[...124 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:tmpl w:val="B79EDE62"/>
+    <w:lvl w:ilvl="0" w:tplc="08090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6593" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CCE4165"/>
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79A501B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="318C272E"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:tmpl w:val="FC9A3916"/>
+    <w:lvl w:ilvl="0" w:tplc="9498398A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1434" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2154" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2874" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3594" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4314" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5034" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5754" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6474" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7194" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D660E19"/>
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AAF5B9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0B06319E"/>
-[...6 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+    <w:tmpl w:val="CD76AC42"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="501" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7ADE6677"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C7F45562"/>
+    <w:lvl w:ilvl="0" w:tplc="10EA52A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CAB777A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B9324106"/>
+    <w:lvl w:ilvl="0" w:tplc="196A5B3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CD53F10"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E4EE5E8"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E7A6056"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="48D6CA2A"/>
+    <w:lvl w:ilvl="0" w:tplc="4A24B268">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E8B5D76"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CDA48056"/>
+    <w:lvl w:ilvl="0" w:tplc="C444F82E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
-[...33 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1355614084">
+  <w:num w:numId="1" w16cid:durableId="2116900577">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1027290274">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="60712613">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1406730923">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="170023848">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="552346768">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2132166943">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1594046281">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="261454745">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1731422787">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1976636470">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="782068067">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1770353156">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="714542452">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="753623541">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1336759481">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="941841069">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="646668892">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="154761959">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1845701717">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1130320186">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1399740278">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="854343206">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1393653498">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="2052146793">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="722678953">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="2010675539">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="895704235">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1860043079">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="200366588">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1611818575">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="886649623">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1959867703">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="170218888">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1994215701">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="357240691">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="59058848">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="2008168686">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="953752719">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1860117509">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1479761583">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="2139912408">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1103259808">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1514421194">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="425612002">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1709644111">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="484053415">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="791480428">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="1413697091">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="581258767">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="545337827">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="67700736">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="489834131">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="522322912">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1175463980">
+  <w:num w:numId="55" w16cid:durableId="1769345252">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="1773353402">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1582065108">
-    <w:abstractNumId w:val="42"/>
+  <w:num w:numId="57" w16cid:durableId="1539506293">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1249147903">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="58" w16cid:durableId="1079714739">
+    <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1668896358">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="59" w16cid:durableId="799425029">
+    <w:abstractNumId w:val="57"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1389954796">
-[...5 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="1353847412">
+  <w:num w:numId="60" w16cid:durableId="1176993670">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="181212148">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="61" w16cid:durableId="1795296320">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="617446159">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="62" w16cid:durableId="1131362848">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1147359995">
-    <w:abstractNumId w:val="53"/>
+  <w:num w:numId="63" w16cid:durableId="2122070422">
+    <w:abstractNumId w:val="59"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1807817043">
-[...5 lines deleted...]
-  <w:num w:numId="14" w16cid:durableId="2014330586">
+  <w:num w:numId="64" w16cid:durableId="2085762992">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="882906833">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="65" w16cid:durableId="1106928607">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="737435729">
-[...5 lines deleted...]
-  <w:num w:numId="18" w16cid:durableId="1149634061">
+  <w:num w:numId="66" w16cid:durableId="718170497">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="875387929">
-[...23 lines deleted...]
-  <w:num w:numId="27" w16cid:durableId="328797594">
+  <w:num w:numId="67" w16cid:durableId="812915598">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="2141729165">
-[...59 lines deleted...]
-  <w:num w:numId="48" w16cid:durableId="1745296542">
+  <w:num w:numId="68" w16cid:durableId="1401640369">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="49" w16cid:durableId="1963002698">
-[...25 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="61"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0027647D"/>
-    <w:rsid w:val="00003D52"/>
+    <w:rsid w:val="00000EB8"/>
+    <w:rsid w:val="00000F1F"/>
+    <w:rsid w:val="00003BBB"/>
+    <w:rsid w:val="00003F00"/>
+    <w:rsid w:val="00004096"/>
+    <w:rsid w:val="00006095"/>
+    <w:rsid w:val="00006A85"/>
+    <w:rsid w:val="00011B33"/>
+    <w:rsid w:val="00013794"/>
     <w:rsid w:val="00013D9C"/>
+    <w:rsid w:val="00013FCA"/>
+    <w:rsid w:val="000145F7"/>
+    <w:rsid w:val="00015163"/>
+    <w:rsid w:val="000164FD"/>
+    <w:rsid w:val="0001659D"/>
+    <w:rsid w:val="00016CE6"/>
+    <w:rsid w:val="00016D08"/>
+    <w:rsid w:val="00017349"/>
     <w:rsid w:val="00017655"/>
-    <w:rsid w:val="00020C5F"/>
+    <w:rsid w:val="00017A45"/>
+    <w:rsid w:val="00017C16"/>
+    <w:rsid w:val="00020B25"/>
     <w:rsid w:val="000225B0"/>
+    <w:rsid w:val="0002328D"/>
+    <w:rsid w:val="00023917"/>
+    <w:rsid w:val="00023D20"/>
+    <w:rsid w:val="000241D7"/>
+    <w:rsid w:val="00024AC6"/>
+    <w:rsid w:val="00024CBE"/>
+    <w:rsid w:val="00026A48"/>
+    <w:rsid w:val="00027046"/>
+    <w:rsid w:val="00027F37"/>
+    <w:rsid w:val="000303F7"/>
+    <w:rsid w:val="00030879"/>
     <w:rsid w:val="00030F7F"/>
-    <w:rsid w:val="00032BB3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00040C15"/>
+    <w:rsid w:val="00031F5B"/>
+    <w:rsid w:val="00032A33"/>
+    <w:rsid w:val="000335C0"/>
+    <w:rsid w:val="00033927"/>
+    <w:rsid w:val="00033993"/>
+    <w:rsid w:val="00033AEA"/>
+    <w:rsid w:val="00033FA5"/>
+    <w:rsid w:val="0003739F"/>
+    <w:rsid w:val="00041293"/>
     <w:rsid w:val="000422AA"/>
-    <w:rsid w:val="0004519C"/>
+    <w:rsid w:val="0004244E"/>
+    <w:rsid w:val="000448FD"/>
+    <w:rsid w:val="000453CB"/>
+    <w:rsid w:val="00046A00"/>
+    <w:rsid w:val="00050068"/>
+    <w:rsid w:val="00050337"/>
     <w:rsid w:val="00050EAD"/>
     <w:rsid w:val="000536FB"/>
-    <w:rsid w:val="0007402F"/>
+    <w:rsid w:val="0005438C"/>
+    <w:rsid w:val="00054482"/>
+    <w:rsid w:val="00056878"/>
+    <w:rsid w:val="00057258"/>
+    <w:rsid w:val="00060DAA"/>
+    <w:rsid w:val="000617C3"/>
+    <w:rsid w:val="000628BE"/>
+    <w:rsid w:val="00062EE2"/>
+    <w:rsid w:val="00063FCF"/>
+    <w:rsid w:val="00064A5A"/>
+    <w:rsid w:val="00065565"/>
+    <w:rsid w:val="00066EA6"/>
+    <w:rsid w:val="00067D70"/>
+    <w:rsid w:val="00067D83"/>
+    <w:rsid w:val="00070475"/>
+    <w:rsid w:val="0007092C"/>
+    <w:rsid w:val="00071E11"/>
+    <w:rsid w:val="00072573"/>
+    <w:rsid w:val="00073127"/>
+    <w:rsid w:val="00074066"/>
+    <w:rsid w:val="00075393"/>
+    <w:rsid w:val="0007619F"/>
+    <w:rsid w:val="000764F6"/>
+    <w:rsid w:val="00080FD0"/>
+    <w:rsid w:val="00081CF3"/>
+    <w:rsid w:val="00082009"/>
+    <w:rsid w:val="000825AE"/>
+    <w:rsid w:val="000838B7"/>
     <w:rsid w:val="00084BDC"/>
+    <w:rsid w:val="00084D31"/>
+    <w:rsid w:val="000856E9"/>
+    <w:rsid w:val="000865CD"/>
     <w:rsid w:val="0009099F"/>
-    <w:rsid w:val="00091D78"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000C4743"/>
+    <w:rsid w:val="000909D2"/>
+    <w:rsid w:val="00090B6D"/>
+    <w:rsid w:val="000918C2"/>
+    <w:rsid w:val="0009549B"/>
+    <w:rsid w:val="000A3109"/>
+    <w:rsid w:val="000A5575"/>
+    <w:rsid w:val="000A58D0"/>
+    <w:rsid w:val="000A5F0B"/>
+    <w:rsid w:val="000A76CE"/>
+    <w:rsid w:val="000A7E7D"/>
+    <w:rsid w:val="000B10F8"/>
+    <w:rsid w:val="000B159A"/>
+    <w:rsid w:val="000B1A6F"/>
+    <w:rsid w:val="000B209E"/>
+    <w:rsid w:val="000B30D4"/>
+    <w:rsid w:val="000B46C9"/>
+    <w:rsid w:val="000B5770"/>
+    <w:rsid w:val="000B7910"/>
+    <w:rsid w:val="000C00B8"/>
+    <w:rsid w:val="000C0370"/>
+    <w:rsid w:val="000C140A"/>
+    <w:rsid w:val="000C18FD"/>
+    <w:rsid w:val="000C2748"/>
+    <w:rsid w:val="000C3678"/>
     <w:rsid w:val="000C5795"/>
-    <w:rsid w:val="000D1B67"/>
-    <w:rsid w:val="000D4F84"/>
+    <w:rsid w:val="000C5850"/>
+    <w:rsid w:val="000C5BB8"/>
+    <w:rsid w:val="000C6A26"/>
+    <w:rsid w:val="000C6E99"/>
+    <w:rsid w:val="000C7B28"/>
+    <w:rsid w:val="000D20C9"/>
+    <w:rsid w:val="000D360F"/>
+    <w:rsid w:val="000D36D6"/>
+    <w:rsid w:val="000D6678"/>
+    <w:rsid w:val="000D7CBC"/>
+    <w:rsid w:val="000E1A05"/>
+    <w:rsid w:val="000E2D0A"/>
+    <w:rsid w:val="000E31FC"/>
+    <w:rsid w:val="000E3628"/>
     <w:rsid w:val="000E3AF0"/>
-    <w:rsid w:val="000F5DE9"/>
+    <w:rsid w:val="000E3CE8"/>
+    <w:rsid w:val="000E43BC"/>
+    <w:rsid w:val="000E53A8"/>
+    <w:rsid w:val="000E550D"/>
+    <w:rsid w:val="000E5959"/>
+    <w:rsid w:val="000E63E1"/>
+    <w:rsid w:val="000F0723"/>
+    <w:rsid w:val="000F0804"/>
+    <w:rsid w:val="000F0FED"/>
+    <w:rsid w:val="000F1518"/>
+    <w:rsid w:val="000F2042"/>
+    <w:rsid w:val="000F294F"/>
+    <w:rsid w:val="000F39DE"/>
+    <w:rsid w:val="000F479B"/>
+    <w:rsid w:val="000F4D10"/>
+    <w:rsid w:val="000F53C0"/>
+    <w:rsid w:val="000F552B"/>
+    <w:rsid w:val="000F57A7"/>
+    <w:rsid w:val="00103D89"/>
+    <w:rsid w:val="0010414F"/>
+    <w:rsid w:val="00104E43"/>
+    <w:rsid w:val="0010519A"/>
+    <w:rsid w:val="001058FF"/>
+    <w:rsid w:val="00107263"/>
+    <w:rsid w:val="0010738D"/>
+    <w:rsid w:val="00107416"/>
+    <w:rsid w:val="001106DD"/>
+    <w:rsid w:val="00110D4E"/>
+    <w:rsid w:val="001118EF"/>
+    <w:rsid w:val="00114405"/>
+    <w:rsid w:val="00114E8D"/>
     <w:rsid w:val="001157D2"/>
+    <w:rsid w:val="00115B47"/>
+    <w:rsid w:val="001176CC"/>
+    <w:rsid w:val="00117D06"/>
+    <w:rsid w:val="001216FE"/>
+    <w:rsid w:val="00121FF9"/>
     <w:rsid w:val="00124EA0"/>
-    <w:rsid w:val="0012616B"/>
+    <w:rsid w:val="0012503D"/>
+    <w:rsid w:val="001250F4"/>
+    <w:rsid w:val="00125EC1"/>
+    <w:rsid w:val="00126985"/>
+    <w:rsid w:val="001271A8"/>
+    <w:rsid w:val="001275BE"/>
+    <w:rsid w:val="00127C92"/>
+    <w:rsid w:val="00127E6F"/>
     <w:rsid w:val="00130B9F"/>
+    <w:rsid w:val="00132D3C"/>
+    <w:rsid w:val="00133603"/>
+    <w:rsid w:val="00133D06"/>
     <w:rsid w:val="0013616E"/>
-    <w:rsid w:val="00153A74"/>
+    <w:rsid w:val="001430BB"/>
+    <w:rsid w:val="00143283"/>
+    <w:rsid w:val="00143B90"/>
+    <w:rsid w:val="00143D78"/>
+    <w:rsid w:val="00143FA8"/>
+    <w:rsid w:val="00144C5C"/>
+    <w:rsid w:val="001459F3"/>
+    <w:rsid w:val="00146055"/>
+    <w:rsid w:val="00146093"/>
+    <w:rsid w:val="001468D3"/>
+    <w:rsid w:val="00146950"/>
+    <w:rsid w:val="00147692"/>
+    <w:rsid w:val="00150090"/>
+    <w:rsid w:val="0015429A"/>
+    <w:rsid w:val="00155544"/>
+    <w:rsid w:val="001573B2"/>
+    <w:rsid w:val="001573E0"/>
+    <w:rsid w:val="00157ABB"/>
+    <w:rsid w:val="00161148"/>
+    <w:rsid w:val="0016297F"/>
+    <w:rsid w:val="0016446A"/>
+    <w:rsid w:val="0016502D"/>
+    <w:rsid w:val="00166606"/>
+    <w:rsid w:val="00167874"/>
     <w:rsid w:val="00167D96"/>
-    <w:rsid w:val="001733F3"/>
+    <w:rsid w:val="00172CFC"/>
+    <w:rsid w:val="001731EA"/>
+    <w:rsid w:val="001737E0"/>
     <w:rsid w:val="001738B9"/>
+    <w:rsid w:val="0017391D"/>
+    <w:rsid w:val="001740F6"/>
+    <w:rsid w:val="0017417D"/>
+    <w:rsid w:val="00175C54"/>
+    <w:rsid w:val="0017609C"/>
+    <w:rsid w:val="001760BB"/>
+    <w:rsid w:val="0017779B"/>
+    <w:rsid w:val="0017797F"/>
+    <w:rsid w:val="00177B0B"/>
+    <w:rsid w:val="001802B8"/>
+    <w:rsid w:val="00180335"/>
+    <w:rsid w:val="001817F6"/>
+    <w:rsid w:val="00184771"/>
+    <w:rsid w:val="001857EC"/>
+    <w:rsid w:val="00185F3B"/>
+    <w:rsid w:val="00187471"/>
     <w:rsid w:val="00187F81"/>
-    <w:rsid w:val="00192E2C"/>
+    <w:rsid w:val="00190248"/>
+    <w:rsid w:val="00190D36"/>
+    <w:rsid w:val="00191E9C"/>
+    <w:rsid w:val="00193375"/>
+    <w:rsid w:val="00194484"/>
+    <w:rsid w:val="00194A05"/>
+    <w:rsid w:val="0019502D"/>
+    <w:rsid w:val="001965DB"/>
+    <w:rsid w:val="001968AD"/>
+    <w:rsid w:val="00197D9E"/>
+    <w:rsid w:val="00197F94"/>
+    <w:rsid w:val="001A0F6B"/>
+    <w:rsid w:val="001A12DA"/>
+    <w:rsid w:val="001A1DB7"/>
+    <w:rsid w:val="001A30DA"/>
+    <w:rsid w:val="001A4FD1"/>
+    <w:rsid w:val="001A58A7"/>
+    <w:rsid w:val="001B08BE"/>
+    <w:rsid w:val="001B099F"/>
+    <w:rsid w:val="001B09FB"/>
+    <w:rsid w:val="001B1F7E"/>
     <w:rsid w:val="001B3595"/>
+    <w:rsid w:val="001B3F29"/>
     <w:rsid w:val="001B6B88"/>
+    <w:rsid w:val="001B7E67"/>
+    <w:rsid w:val="001C0D01"/>
+    <w:rsid w:val="001C255E"/>
+    <w:rsid w:val="001C3C6E"/>
+    <w:rsid w:val="001D104D"/>
+    <w:rsid w:val="001D172A"/>
+    <w:rsid w:val="001D2051"/>
     <w:rsid w:val="001D282F"/>
-    <w:rsid w:val="001D4A08"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001E46C5"/>
+    <w:rsid w:val="001D289E"/>
+    <w:rsid w:val="001D2D68"/>
+    <w:rsid w:val="001D31C5"/>
+    <w:rsid w:val="001D3B78"/>
+    <w:rsid w:val="001D4CB5"/>
+    <w:rsid w:val="001D5419"/>
+    <w:rsid w:val="001D5F45"/>
+    <w:rsid w:val="001D6737"/>
+    <w:rsid w:val="001E0189"/>
+    <w:rsid w:val="001E0757"/>
+    <w:rsid w:val="001E0FA4"/>
+    <w:rsid w:val="001E3E51"/>
+    <w:rsid w:val="001E53D2"/>
+    <w:rsid w:val="001E6587"/>
+    <w:rsid w:val="001E67F6"/>
+    <w:rsid w:val="001E690F"/>
+    <w:rsid w:val="001F18D7"/>
+    <w:rsid w:val="001F2040"/>
+    <w:rsid w:val="001F3E15"/>
+    <w:rsid w:val="001F47C9"/>
+    <w:rsid w:val="001F60C3"/>
+    <w:rsid w:val="001F663C"/>
+    <w:rsid w:val="001F6AF1"/>
+    <w:rsid w:val="001F724C"/>
+    <w:rsid w:val="001F7A7C"/>
+    <w:rsid w:val="00200046"/>
+    <w:rsid w:val="0020033B"/>
+    <w:rsid w:val="002018C8"/>
+    <w:rsid w:val="002018CA"/>
+    <w:rsid w:val="00203088"/>
+    <w:rsid w:val="0020352D"/>
+    <w:rsid w:val="00203540"/>
+    <w:rsid w:val="00204412"/>
+    <w:rsid w:val="002055C7"/>
+    <w:rsid w:val="00205783"/>
+    <w:rsid w:val="00206CD5"/>
+    <w:rsid w:val="00206E70"/>
+    <w:rsid w:val="0020749C"/>
+    <w:rsid w:val="00207B13"/>
+    <w:rsid w:val="00211E86"/>
     <w:rsid w:val="00212032"/>
     <w:rsid w:val="00212324"/>
-    <w:rsid w:val="00216DA0"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00246A33"/>
+    <w:rsid w:val="00212744"/>
+    <w:rsid w:val="00212DC1"/>
+    <w:rsid w:val="0021497D"/>
+    <w:rsid w:val="00214CBD"/>
+    <w:rsid w:val="00215FA4"/>
+    <w:rsid w:val="00216131"/>
+    <w:rsid w:val="0021633D"/>
+    <w:rsid w:val="00216C4C"/>
+    <w:rsid w:val="00217EAC"/>
+    <w:rsid w:val="00221AFB"/>
+    <w:rsid w:val="00222911"/>
+    <w:rsid w:val="002245C1"/>
+    <w:rsid w:val="00225CDB"/>
+    <w:rsid w:val="0022661F"/>
+    <w:rsid w:val="0022765C"/>
+    <w:rsid w:val="002307DF"/>
+    <w:rsid w:val="00231219"/>
+    <w:rsid w:val="002324B2"/>
+    <w:rsid w:val="002329BF"/>
+    <w:rsid w:val="0023458F"/>
+    <w:rsid w:val="00235040"/>
+    <w:rsid w:val="002353D9"/>
+    <w:rsid w:val="002365AF"/>
+    <w:rsid w:val="00236B44"/>
+    <w:rsid w:val="0023701F"/>
+    <w:rsid w:val="002376AD"/>
+    <w:rsid w:val="0024057B"/>
+    <w:rsid w:val="002410B9"/>
+    <w:rsid w:val="00241BF6"/>
+    <w:rsid w:val="002421D7"/>
+    <w:rsid w:val="00242339"/>
+    <w:rsid w:val="00244DAA"/>
+    <w:rsid w:val="00246113"/>
+    <w:rsid w:val="00246630"/>
+    <w:rsid w:val="00247D2D"/>
+    <w:rsid w:val="0025018D"/>
+    <w:rsid w:val="0025153D"/>
+    <w:rsid w:val="00251FDF"/>
+    <w:rsid w:val="00252573"/>
+    <w:rsid w:val="002529CE"/>
     <w:rsid w:val="00255B53"/>
-    <w:rsid w:val="002734F0"/>
+    <w:rsid w:val="00256A03"/>
+    <w:rsid w:val="0026004B"/>
+    <w:rsid w:val="002603BF"/>
+    <w:rsid w:val="00261A8B"/>
+    <w:rsid w:val="002637FE"/>
+    <w:rsid w:val="00267540"/>
+    <w:rsid w:val="00271A81"/>
+    <w:rsid w:val="00271A9E"/>
+    <w:rsid w:val="002726D6"/>
+    <w:rsid w:val="00272EE7"/>
+    <w:rsid w:val="00273963"/>
+    <w:rsid w:val="00273DD2"/>
+    <w:rsid w:val="00274388"/>
+    <w:rsid w:val="002751AA"/>
+    <w:rsid w:val="00275B9B"/>
     <w:rsid w:val="0027647D"/>
-    <w:rsid w:val="002815E4"/>
-    <w:rsid w:val="00284A68"/>
+    <w:rsid w:val="0027697A"/>
+    <w:rsid w:val="00277105"/>
+    <w:rsid w:val="00277C8F"/>
+    <w:rsid w:val="00282BA9"/>
+    <w:rsid w:val="00284C43"/>
+    <w:rsid w:val="002858D3"/>
+    <w:rsid w:val="0028764A"/>
+    <w:rsid w:val="00287821"/>
+    <w:rsid w:val="00287B4B"/>
+    <w:rsid w:val="00287D2C"/>
+    <w:rsid w:val="00291420"/>
+    <w:rsid w:val="002929E9"/>
+    <w:rsid w:val="00292CED"/>
+    <w:rsid w:val="002936CB"/>
+    <w:rsid w:val="0029371D"/>
+    <w:rsid w:val="00294E34"/>
+    <w:rsid w:val="002959C4"/>
+    <w:rsid w:val="00295E1F"/>
+    <w:rsid w:val="00296549"/>
+    <w:rsid w:val="00296602"/>
+    <w:rsid w:val="00297038"/>
     <w:rsid w:val="002973C8"/>
-    <w:rsid w:val="002A7942"/>
+    <w:rsid w:val="002A18C3"/>
+    <w:rsid w:val="002A1F5E"/>
+    <w:rsid w:val="002A222A"/>
+    <w:rsid w:val="002A3416"/>
+    <w:rsid w:val="002A4884"/>
+    <w:rsid w:val="002A5238"/>
+    <w:rsid w:val="002A5A8B"/>
+    <w:rsid w:val="002A67E5"/>
+    <w:rsid w:val="002A6A2A"/>
+    <w:rsid w:val="002A6D5E"/>
+    <w:rsid w:val="002A78D2"/>
+    <w:rsid w:val="002A7972"/>
+    <w:rsid w:val="002A7BAE"/>
+    <w:rsid w:val="002A7D2A"/>
+    <w:rsid w:val="002B0D1E"/>
+    <w:rsid w:val="002B0EE9"/>
+    <w:rsid w:val="002B1CCF"/>
+    <w:rsid w:val="002B2820"/>
+    <w:rsid w:val="002B418D"/>
+    <w:rsid w:val="002B59C6"/>
+    <w:rsid w:val="002B7AEA"/>
+    <w:rsid w:val="002C00DC"/>
+    <w:rsid w:val="002C0D33"/>
+    <w:rsid w:val="002C22C8"/>
+    <w:rsid w:val="002C2579"/>
+    <w:rsid w:val="002C2B91"/>
+    <w:rsid w:val="002C2BFF"/>
     <w:rsid w:val="002C2C4A"/>
-    <w:rsid w:val="002C54BE"/>
+    <w:rsid w:val="002C2CB6"/>
+    <w:rsid w:val="002C30BC"/>
+    <w:rsid w:val="002C3AB1"/>
+    <w:rsid w:val="002C5713"/>
+    <w:rsid w:val="002C66B7"/>
     <w:rsid w:val="002C69FC"/>
-    <w:rsid w:val="002D249B"/>
+    <w:rsid w:val="002D017E"/>
+    <w:rsid w:val="002D1784"/>
+    <w:rsid w:val="002D18A2"/>
+    <w:rsid w:val="002D2045"/>
+    <w:rsid w:val="002D372C"/>
+    <w:rsid w:val="002D3C01"/>
+    <w:rsid w:val="002D5A3C"/>
+    <w:rsid w:val="002D68BE"/>
+    <w:rsid w:val="002D6B6C"/>
+    <w:rsid w:val="002E00C2"/>
+    <w:rsid w:val="002E318F"/>
     <w:rsid w:val="002E345A"/>
+    <w:rsid w:val="002E3562"/>
+    <w:rsid w:val="002E3637"/>
+    <w:rsid w:val="002E641D"/>
+    <w:rsid w:val="002E6EAB"/>
+    <w:rsid w:val="002E733E"/>
+    <w:rsid w:val="002F0E87"/>
+    <w:rsid w:val="002F38DC"/>
+    <w:rsid w:val="002F3EF8"/>
+    <w:rsid w:val="002F509A"/>
+    <w:rsid w:val="002F6B85"/>
     <w:rsid w:val="002F6C5A"/>
+    <w:rsid w:val="002F6DA7"/>
+    <w:rsid w:val="002F7676"/>
+    <w:rsid w:val="003009B2"/>
+    <w:rsid w:val="003015B9"/>
+    <w:rsid w:val="00301AA9"/>
+    <w:rsid w:val="00302083"/>
+    <w:rsid w:val="00302F49"/>
+    <w:rsid w:val="003035C0"/>
+    <w:rsid w:val="0030457D"/>
+    <w:rsid w:val="0030705E"/>
+    <w:rsid w:val="00307448"/>
     <w:rsid w:val="00310760"/>
+    <w:rsid w:val="00311489"/>
+    <w:rsid w:val="0031247F"/>
+    <w:rsid w:val="00312621"/>
+    <w:rsid w:val="00313887"/>
+    <w:rsid w:val="003138B0"/>
+    <w:rsid w:val="003143D5"/>
+    <w:rsid w:val="00314826"/>
+    <w:rsid w:val="00314B6A"/>
+    <w:rsid w:val="003156D2"/>
+    <w:rsid w:val="0031573E"/>
     <w:rsid w:val="0031606A"/>
+    <w:rsid w:val="00317375"/>
+    <w:rsid w:val="00317771"/>
+    <w:rsid w:val="00317CE0"/>
+    <w:rsid w:val="00317FA9"/>
+    <w:rsid w:val="003204BA"/>
+    <w:rsid w:val="00320898"/>
+    <w:rsid w:val="00321C1D"/>
+    <w:rsid w:val="00323008"/>
+    <w:rsid w:val="00323B95"/>
+    <w:rsid w:val="0032428F"/>
+    <w:rsid w:val="00324327"/>
+    <w:rsid w:val="00324ADE"/>
+    <w:rsid w:val="00324DEF"/>
+    <w:rsid w:val="00326234"/>
+    <w:rsid w:val="00330854"/>
+    <w:rsid w:val="00330E4D"/>
+    <w:rsid w:val="00331D7C"/>
+    <w:rsid w:val="00333BBF"/>
+    <w:rsid w:val="003345A9"/>
+    <w:rsid w:val="0033514C"/>
+    <w:rsid w:val="0033586D"/>
+    <w:rsid w:val="00335A19"/>
+    <w:rsid w:val="003405C7"/>
+    <w:rsid w:val="00340B50"/>
+    <w:rsid w:val="00341297"/>
+    <w:rsid w:val="00341B6A"/>
+    <w:rsid w:val="00341DF5"/>
+    <w:rsid w:val="00342F6E"/>
+    <w:rsid w:val="0034746E"/>
+    <w:rsid w:val="00347B4F"/>
     <w:rsid w:val="00350D7A"/>
-    <w:rsid w:val="0038269F"/>
+    <w:rsid w:val="00351A32"/>
+    <w:rsid w:val="00351E1B"/>
+    <w:rsid w:val="00352E74"/>
+    <w:rsid w:val="00354C3F"/>
+    <w:rsid w:val="003558FE"/>
+    <w:rsid w:val="00356526"/>
+    <w:rsid w:val="003568D8"/>
+    <w:rsid w:val="00356BB3"/>
+    <w:rsid w:val="00356D07"/>
+    <w:rsid w:val="00360B98"/>
+    <w:rsid w:val="0036182E"/>
+    <w:rsid w:val="00363B2F"/>
+    <w:rsid w:val="00364142"/>
+    <w:rsid w:val="003649F4"/>
+    <w:rsid w:val="00364C47"/>
+    <w:rsid w:val="00364DDE"/>
+    <w:rsid w:val="00365354"/>
+    <w:rsid w:val="00370230"/>
+    <w:rsid w:val="00370857"/>
+    <w:rsid w:val="00371B86"/>
+    <w:rsid w:val="00372587"/>
+    <w:rsid w:val="00373E70"/>
+    <w:rsid w:val="0037408A"/>
+    <w:rsid w:val="00377073"/>
+    <w:rsid w:val="00377A86"/>
+    <w:rsid w:val="003804DE"/>
+    <w:rsid w:val="003813B9"/>
+    <w:rsid w:val="00381675"/>
+    <w:rsid w:val="0038182F"/>
+    <w:rsid w:val="00381923"/>
+    <w:rsid w:val="0038260F"/>
+    <w:rsid w:val="00382D22"/>
+    <w:rsid w:val="00382E83"/>
+    <w:rsid w:val="00384057"/>
+    <w:rsid w:val="0038480A"/>
+    <w:rsid w:val="003859E5"/>
     <w:rsid w:val="00387655"/>
+    <w:rsid w:val="003878B7"/>
+    <w:rsid w:val="003913E7"/>
+    <w:rsid w:val="00391864"/>
+    <w:rsid w:val="0039196A"/>
+    <w:rsid w:val="00392338"/>
+    <w:rsid w:val="00392EF4"/>
+    <w:rsid w:val="00393768"/>
+    <w:rsid w:val="00396715"/>
+    <w:rsid w:val="00397589"/>
+    <w:rsid w:val="003A0E9C"/>
+    <w:rsid w:val="003A1854"/>
     <w:rsid w:val="003A1D83"/>
-    <w:rsid w:val="003A6DD3"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003D21F9"/>
+    <w:rsid w:val="003A2EFF"/>
+    <w:rsid w:val="003A408E"/>
+    <w:rsid w:val="003A6590"/>
+    <w:rsid w:val="003A7BAC"/>
+    <w:rsid w:val="003A7CE9"/>
+    <w:rsid w:val="003B1E1E"/>
+    <w:rsid w:val="003B1F20"/>
+    <w:rsid w:val="003B20AB"/>
+    <w:rsid w:val="003B227F"/>
+    <w:rsid w:val="003B26B5"/>
+    <w:rsid w:val="003B3058"/>
+    <w:rsid w:val="003B3435"/>
+    <w:rsid w:val="003B358F"/>
+    <w:rsid w:val="003B4924"/>
+    <w:rsid w:val="003B7233"/>
+    <w:rsid w:val="003B7A6B"/>
+    <w:rsid w:val="003C2AB3"/>
+    <w:rsid w:val="003C31F2"/>
+    <w:rsid w:val="003C383B"/>
+    <w:rsid w:val="003C53AF"/>
+    <w:rsid w:val="003C5AA9"/>
+    <w:rsid w:val="003C7ECD"/>
+    <w:rsid w:val="003D04E1"/>
+    <w:rsid w:val="003D0B01"/>
+    <w:rsid w:val="003D1323"/>
+    <w:rsid w:val="003D42C6"/>
+    <w:rsid w:val="003D5198"/>
     <w:rsid w:val="003D552E"/>
-    <w:rsid w:val="003F56BA"/>
-    <w:rsid w:val="00401E6D"/>
+    <w:rsid w:val="003D69A3"/>
+    <w:rsid w:val="003D7947"/>
+    <w:rsid w:val="003E0145"/>
+    <w:rsid w:val="003E1028"/>
+    <w:rsid w:val="003E13B7"/>
+    <w:rsid w:val="003E1B1C"/>
+    <w:rsid w:val="003E1C13"/>
+    <w:rsid w:val="003E507C"/>
+    <w:rsid w:val="003E60E2"/>
+    <w:rsid w:val="003F07DE"/>
+    <w:rsid w:val="003F1B70"/>
+    <w:rsid w:val="003F25A0"/>
+    <w:rsid w:val="003F40FA"/>
+    <w:rsid w:val="003F58A6"/>
+    <w:rsid w:val="003F6ADC"/>
+    <w:rsid w:val="003F7D82"/>
+    <w:rsid w:val="00401916"/>
+    <w:rsid w:val="0040562D"/>
+    <w:rsid w:val="0040654B"/>
     <w:rsid w:val="004103EF"/>
-    <w:rsid w:val="00410FD6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00431473"/>
+    <w:rsid w:val="00410795"/>
+    <w:rsid w:val="004126FB"/>
+    <w:rsid w:val="00412A29"/>
+    <w:rsid w:val="00414119"/>
+    <w:rsid w:val="0041467B"/>
+    <w:rsid w:val="004149C2"/>
+    <w:rsid w:val="00414E6F"/>
+    <w:rsid w:val="00414EAC"/>
+    <w:rsid w:val="004153AF"/>
+    <w:rsid w:val="00415585"/>
+    <w:rsid w:val="00415CE3"/>
+    <w:rsid w:val="0041608A"/>
+    <w:rsid w:val="00416139"/>
+    <w:rsid w:val="00417214"/>
+    <w:rsid w:val="0042011D"/>
+    <w:rsid w:val="00420ADB"/>
+    <w:rsid w:val="00421905"/>
+    <w:rsid w:val="00422446"/>
+    <w:rsid w:val="00425612"/>
+    <w:rsid w:val="00425708"/>
+    <w:rsid w:val="00425C81"/>
+    <w:rsid w:val="00430096"/>
+    <w:rsid w:val="00430888"/>
+    <w:rsid w:val="00431651"/>
+    <w:rsid w:val="00433562"/>
+    <w:rsid w:val="0043574F"/>
+    <w:rsid w:val="00435C7C"/>
+    <w:rsid w:val="0043704F"/>
+    <w:rsid w:val="00437A35"/>
+    <w:rsid w:val="00440F16"/>
+    <w:rsid w:val="00441B1F"/>
+    <w:rsid w:val="00441E83"/>
+    <w:rsid w:val="00443532"/>
+    <w:rsid w:val="00443CA4"/>
+    <w:rsid w:val="0044539A"/>
+    <w:rsid w:val="00445FC2"/>
+    <w:rsid w:val="00446C3E"/>
+    <w:rsid w:val="00446D6E"/>
+    <w:rsid w:val="00446E67"/>
+    <w:rsid w:val="004511BC"/>
+    <w:rsid w:val="0045165B"/>
+    <w:rsid w:val="00451BD5"/>
     <w:rsid w:val="00452D7A"/>
+    <w:rsid w:val="00452E82"/>
     <w:rsid w:val="00454E23"/>
+    <w:rsid w:val="00455F93"/>
+    <w:rsid w:val="00456470"/>
+    <w:rsid w:val="004569CA"/>
+    <w:rsid w:val="0045766D"/>
+    <w:rsid w:val="00460A0B"/>
+    <w:rsid w:val="00460FA5"/>
+    <w:rsid w:val="00461DF0"/>
     <w:rsid w:val="00462B3C"/>
-    <w:rsid w:val="00471855"/>
-[...3 lines deleted...]
-    <w:rsid w:val="004E2B95"/>
+    <w:rsid w:val="00462EE3"/>
+    <w:rsid w:val="004639BF"/>
+    <w:rsid w:val="0046615D"/>
+    <w:rsid w:val="004664B3"/>
+    <w:rsid w:val="004669DF"/>
+    <w:rsid w:val="00466E1C"/>
+    <w:rsid w:val="00467792"/>
+    <w:rsid w:val="00470F07"/>
+    <w:rsid w:val="00470F87"/>
+    <w:rsid w:val="00471704"/>
+    <w:rsid w:val="00472521"/>
+    <w:rsid w:val="004728D7"/>
+    <w:rsid w:val="0047331D"/>
+    <w:rsid w:val="00473963"/>
+    <w:rsid w:val="00473F20"/>
+    <w:rsid w:val="004746FE"/>
+    <w:rsid w:val="00474CA8"/>
+    <w:rsid w:val="004771E3"/>
+    <w:rsid w:val="0048042E"/>
+    <w:rsid w:val="004809B1"/>
+    <w:rsid w:val="004823D5"/>
+    <w:rsid w:val="00482D82"/>
+    <w:rsid w:val="00483D67"/>
+    <w:rsid w:val="00484A51"/>
+    <w:rsid w:val="00484D83"/>
+    <w:rsid w:val="00485C6E"/>
+    <w:rsid w:val="0048611B"/>
+    <w:rsid w:val="00486FE3"/>
+    <w:rsid w:val="00487DB3"/>
+    <w:rsid w:val="00491B40"/>
+    <w:rsid w:val="00493A04"/>
+    <w:rsid w:val="0049419B"/>
+    <w:rsid w:val="004949D1"/>
+    <w:rsid w:val="00494C4E"/>
+    <w:rsid w:val="00496D87"/>
+    <w:rsid w:val="004A0174"/>
+    <w:rsid w:val="004A20C7"/>
+    <w:rsid w:val="004A260E"/>
+    <w:rsid w:val="004A264B"/>
+    <w:rsid w:val="004A2734"/>
+    <w:rsid w:val="004A3395"/>
+    <w:rsid w:val="004A3F16"/>
+    <w:rsid w:val="004A4E03"/>
+    <w:rsid w:val="004A56BE"/>
+    <w:rsid w:val="004A56D4"/>
+    <w:rsid w:val="004B0AB4"/>
+    <w:rsid w:val="004B13B3"/>
+    <w:rsid w:val="004B13FC"/>
+    <w:rsid w:val="004B18A6"/>
+    <w:rsid w:val="004B3FFD"/>
+    <w:rsid w:val="004B4C64"/>
+    <w:rsid w:val="004B5A65"/>
+    <w:rsid w:val="004B7C84"/>
+    <w:rsid w:val="004C0AAE"/>
+    <w:rsid w:val="004C1356"/>
+    <w:rsid w:val="004C1826"/>
+    <w:rsid w:val="004C2E8F"/>
+    <w:rsid w:val="004C6D39"/>
+    <w:rsid w:val="004C6F28"/>
+    <w:rsid w:val="004D1155"/>
+    <w:rsid w:val="004D206C"/>
+    <w:rsid w:val="004D2F8D"/>
+    <w:rsid w:val="004D35E9"/>
+    <w:rsid w:val="004D4B91"/>
+    <w:rsid w:val="004D701D"/>
+    <w:rsid w:val="004E3230"/>
+    <w:rsid w:val="004E4C65"/>
+    <w:rsid w:val="004E5463"/>
+    <w:rsid w:val="004E5CEC"/>
+    <w:rsid w:val="004E618E"/>
     <w:rsid w:val="004E6B13"/>
-    <w:rsid w:val="004F2024"/>
-    <w:rsid w:val="0050193F"/>
+    <w:rsid w:val="004E6B77"/>
+    <w:rsid w:val="004E6D5E"/>
+    <w:rsid w:val="004F0BD0"/>
+    <w:rsid w:val="004F112F"/>
+    <w:rsid w:val="004F15E3"/>
+    <w:rsid w:val="004F1F81"/>
+    <w:rsid w:val="004F2EF8"/>
+    <w:rsid w:val="004F3B3F"/>
+    <w:rsid w:val="004F3B8C"/>
+    <w:rsid w:val="004F4AF9"/>
+    <w:rsid w:val="004F55F2"/>
+    <w:rsid w:val="004F6144"/>
+    <w:rsid w:val="004F75D1"/>
+    <w:rsid w:val="004F7A7D"/>
+    <w:rsid w:val="004F7E8D"/>
+    <w:rsid w:val="00500595"/>
+    <w:rsid w:val="00505CE1"/>
+    <w:rsid w:val="005065A1"/>
+    <w:rsid w:val="00510688"/>
+    <w:rsid w:val="005120F3"/>
+    <w:rsid w:val="0051296C"/>
+    <w:rsid w:val="00512BE8"/>
+    <w:rsid w:val="0051300C"/>
+    <w:rsid w:val="005150A8"/>
+    <w:rsid w:val="005153BF"/>
     <w:rsid w:val="00515974"/>
-    <w:rsid w:val="005376BD"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00566555"/>
+    <w:rsid w:val="00515B10"/>
+    <w:rsid w:val="00515F58"/>
+    <w:rsid w:val="00520807"/>
+    <w:rsid w:val="00521C9D"/>
+    <w:rsid w:val="00522F4E"/>
+    <w:rsid w:val="00523782"/>
+    <w:rsid w:val="00523AF2"/>
+    <w:rsid w:val="00523FE8"/>
+    <w:rsid w:val="005241ED"/>
+    <w:rsid w:val="0052438B"/>
+    <w:rsid w:val="0052483B"/>
+    <w:rsid w:val="00524C9C"/>
+    <w:rsid w:val="00525356"/>
+    <w:rsid w:val="00525CB8"/>
+    <w:rsid w:val="00526493"/>
+    <w:rsid w:val="005264B1"/>
+    <w:rsid w:val="005307B8"/>
+    <w:rsid w:val="005328BA"/>
+    <w:rsid w:val="00532E4B"/>
+    <w:rsid w:val="00533534"/>
+    <w:rsid w:val="005335D2"/>
+    <w:rsid w:val="00533B88"/>
+    <w:rsid w:val="005349A7"/>
+    <w:rsid w:val="00534A26"/>
+    <w:rsid w:val="005360E4"/>
+    <w:rsid w:val="005373C0"/>
+    <w:rsid w:val="00540E27"/>
+    <w:rsid w:val="0054186A"/>
+    <w:rsid w:val="005428FB"/>
+    <w:rsid w:val="00543E5E"/>
+    <w:rsid w:val="00543F99"/>
+    <w:rsid w:val="005460BC"/>
+    <w:rsid w:val="00546199"/>
+    <w:rsid w:val="00551695"/>
+    <w:rsid w:val="00552411"/>
+    <w:rsid w:val="00553640"/>
+    <w:rsid w:val="00553653"/>
+    <w:rsid w:val="00554052"/>
+    <w:rsid w:val="005550A9"/>
+    <w:rsid w:val="005568A5"/>
+    <w:rsid w:val="0055726A"/>
+    <w:rsid w:val="0056041F"/>
+    <w:rsid w:val="00561695"/>
+    <w:rsid w:val="00561AC7"/>
+    <w:rsid w:val="00562705"/>
+    <w:rsid w:val="005636E6"/>
+    <w:rsid w:val="00564491"/>
+    <w:rsid w:val="00564634"/>
+    <w:rsid w:val="00564DC5"/>
+    <w:rsid w:val="005670F5"/>
+    <w:rsid w:val="00570028"/>
+    <w:rsid w:val="0057048E"/>
+    <w:rsid w:val="005708A1"/>
+    <w:rsid w:val="00570D64"/>
+    <w:rsid w:val="00570F91"/>
     <w:rsid w:val="005714B2"/>
-    <w:rsid w:val="00596F90"/>
+    <w:rsid w:val="005714DC"/>
+    <w:rsid w:val="00571672"/>
+    <w:rsid w:val="00572528"/>
+    <w:rsid w:val="0057389F"/>
+    <w:rsid w:val="005741EA"/>
+    <w:rsid w:val="00574F9E"/>
+    <w:rsid w:val="005757D2"/>
+    <w:rsid w:val="00577F9E"/>
+    <w:rsid w:val="00580294"/>
+    <w:rsid w:val="0058152E"/>
+    <w:rsid w:val="00581C35"/>
+    <w:rsid w:val="00583B29"/>
+    <w:rsid w:val="0058402F"/>
+    <w:rsid w:val="00584E21"/>
+    <w:rsid w:val="00585479"/>
+    <w:rsid w:val="00586589"/>
+    <w:rsid w:val="00586626"/>
+    <w:rsid w:val="00587468"/>
+    <w:rsid w:val="00590096"/>
+    <w:rsid w:val="005900E0"/>
+    <w:rsid w:val="00590523"/>
+    <w:rsid w:val="00590783"/>
+    <w:rsid w:val="00590ABB"/>
+    <w:rsid w:val="00591E0E"/>
+    <w:rsid w:val="00593FE9"/>
+    <w:rsid w:val="00594CCF"/>
+    <w:rsid w:val="00595104"/>
+    <w:rsid w:val="00596205"/>
+    <w:rsid w:val="0059665B"/>
+    <w:rsid w:val="00596C42"/>
+    <w:rsid w:val="00597ACA"/>
+    <w:rsid w:val="00597B2A"/>
+    <w:rsid w:val="005A0D5E"/>
+    <w:rsid w:val="005A10CC"/>
+    <w:rsid w:val="005A1663"/>
     <w:rsid w:val="005A2D7B"/>
-    <w:rsid w:val="005B02CF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005D0C3C"/>
+    <w:rsid w:val="005A43B4"/>
+    <w:rsid w:val="005A5B75"/>
+    <w:rsid w:val="005A5CBD"/>
+    <w:rsid w:val="005A6946"/>
+    <w:rsid w:val="005A76FD"/>
+    <w:rsid w:val="005B04FE"/>
+    <w:rsid w:val="005B14FB"/>
+    <w:rsid w:val="005B26AC"/>
+    <w:rsid w:val="005B3881"/>
+    <w:rsid w:val="005B4108"/>
+    <w:rsid w:val="005B6FFA"/>
+    <w:rsid w:val="005C1037"/>
+    <w:rsid w:val="005C2766"/>
+    <w:rsid w:val="005C499D"/>
+    <w:rsid w:val="005C579B"/>
+    <w:rsid w:val="005C699A"/>
+    <w:rsid w:val="005C6E23"/>
+    <w:rsid w:val="005C722B"/>
+    <w:rsid w:val="005D02C4"/>
+    <w:rsid w:val="005D3DA4"/>
+    <w:rsid w:val="005D4297"/>
+    <w:rsid w:val="005D5825"/>
     <w:rsid w:val="005D7E56"/>
-    <w:rsid w:val="005E3FAB"/>
-    <w:rsid w:val="005E403E"/>
+    <w:rsid w:val="005E1C37"/>
+    <w:rsid w:val="005E2F06"/>
+    <w:rsid w:val="005E447F"/>
+    <w:rsid w:val="005E5C05"/>
+    <w:rsid w:val="005E6DD2"/>
+    <w:rsid w:val="005F0345"/>
+    <w:rsid w:val="005F3257"/>
+    <w:rsid w:val="005F3D6A"/>
     <w:rsid w:val="005F4030"/>
-    <w:rsid w:val="00602AB9"/>
+    <w:rsid w:val="005F434D"/>
+    <w:rsid w:val="005F66EB"/>
+    <w:rsid w:val="005F7CE0"/>
+    <w:rsid w:val="005F7DB9"/>
+    <w:rsid w:val="00600F31"/>
+    <w:rsid w:val="00601488"/>
+    <w:rsid w:val="00603205"/>
+    <w:rsid w:val="006038A4"/>
+    <w:rsid w:val="00603A88"/>
+    <w:rsid w:val="00603C7D"/>
+    <w:rsid w:val="006052C5"/>
+    <w:rsid w:val="006058F9"/>
     <w:rsid w:val="00605936"/>
-    <w:rsid w:val="00615B36"/>
-    <w:rsid w:val="006317FC"/>
+    <w:rsid w:val="00605983"/>
+    <w:rsid w:val="006060AD"/>
+    <w:rsid w:val="00606D50"/>
+    <w:rsid w:val="00607534"/>
+    <w:rsid w:val="00607CE2"/>
+    <w:rsid w:val="00610203"/>
+    <w:rsid w:val="00610477"/>
+    <w:rsid w:val="006116F7"/>
+    <w:rsid w:val="00611FD7"/>
+    <w:rsid w:val="0061221A"/>
+    <w:rsid w:val="00612F4B"/>
+    <w:rsid w:val="00613723"/>
+    <w:rsid w:val="0062091C"/>
+    <w:rsid w:val="006213E7"/>
+    <w:rsid w:val="006217E5"/>
+    <w:rsid w:val="00621A95"/>
+    <w:rsid w:val="0062211C"/>
+    <w:rsid w:val="00623920"/>
+    <w:rsid w:val="00624382"/>
+    <w:rsid w:val="00624412"/>
+    <w:rsid w:val="00624E92"/>
+    <w:rsid w:val="0063007B"/>
+    <w:rsid w:val="006305F9"/>
+    <w:rsid w:val="0063207B"/>
+    <w:rsid w:val="00632544"/>
+    <w:rsid w:val="006327A7"/>
+    <w:rsid w:val="00632BB8"/>
+    <w:rsid w:val="00634A58"/>
+    <w:rsid w:val="00635931"/>
+    <w:rsid w:val="00635DF6"/>
+    <w:rsid w:val="00635EBF"/>
+    <w:rsid w:val="00637145"/>
+    <w:rsid w:val="00641091"/>
+    <w:rsid w:val="00641232"/>
+    <w:rsid w:val="006415F2"/>
+    <w:rsid w:val="00641EA1"/>
+    <w:rsid w:val="00641EDD"/>
+    <w:rsid w:val="006426E0"/>
+    <w:rsid w:val="006433B5"/>
+    <w:rsid w:val="00643B98"/>
+    <w:rsid w:val="00650000"/>
     <w:rsid w:val="00650EEF"/>
+    <w:rsid w:val="00651754"/>
+    <w:rsid w:val="006523CA"/>
+    <w:rsid w:val="00653496"/>
+    <w:rsid w:val="00653749"/>
+    <w:rsid w:val="00653AC0"/>
+    <w:rsid w:val="00657160"/>
+    <w:rsid w:val="00661751"/>
+    <w:rsid w:val="00662A8A"/>
+    <w:rsid w:val="00662D8A"/>
     <w:rsid w:val="00663B83"/>
+    <w:rsid w:val="006649B5"/>
+    <w:rsid w:val="00664CB9"/>
+    <w:rsid w:val="00664EE5"/>
+    <w:rsid w:val="006652E9"/>
+    <w:rsid w:val="00665CEE"/>
+    <w:rsid w:val="006664F5"/>
+    <w:rsid w:val="0067037F"/>
     <w:rsid w:val="006709EE"/>
+    <w:rsid w:val="00670F53"/>
+    <w:rsid w:val="00671578"/>
+    <w:rsid w:val="006719A5"/>
+    <w:rsid w:val="00672A30"/>
+    <w:rsid w:val="00673885"/>
+    <w:rsid w:val="0067399D"/>
     <w:rsid w:val="00674134"/>
-    <w:rsid w:val="006778F1"/>
+    <w:rsid w:val="006768CF"/>
+    <w:rsid w:val="00677ADC"/>
+    <w:rsid w:val="006801C6"/>
+    <w:rsid w:val="006801ED"/>
     <w:rsid w:val="00680645"/>
+    <w:rsid w:val="00680E0A"/>
+    <w:rsid w:val="006810B3"/>
+    <w:rsid w:val="00682B43"/>
+    <w:rsid w:val="00682F67"/>
+    <w:rsid w:val="0068386D"/>
+    <w:rsid w:val="00684CA5"/>
+    <w:rsid w:val="0068642D"/>
+    <w:rsid w:val="00686790"/>
+    <w:rsid w:val="006905F0"/>
+    <w:rsid w:val="0069179D"/>
     <w:rsid w:val="00691DA6"/>
-    <w:rsid w:val="006A27ED"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006A53F3"/>
+    <w:rsid w:val="00692244"/>
+    <w:rsid w:val="00692BD4"/>
+    <w:rsid w:val="00693012"/>
+    <w:rsid w:val="0069364F"/>
+    <w:rsid w:val="00695B62"/>
+    <w:rsid w:val="00695E19"/>
+    <w:rsid w:val="00697708"/>
+    <w:rsid w:val="00697B8F"/>
+    <w:rsid w:val="006A0BDA"/>
+    <w:rsid w:val="006A1A58"/>
+    <w:rsid w:val="006A1BC8"/>
+    <w:rsid w:val="006A25E8"/>
+    <w:rsid w:val="006A4B7A"/>
+    <w:rsid w:val="006A5273"/>
+    <w:rsid w:val="006A7139"/>
+    <w:rsid w:val="006A7529"/>
+    <w:rsid w:val="006A7722"/>
+    <w:rsid w:val="006B01F2"/>
+    <w:rsid w:val="006B0292"/>
+    <w:rsid w:val="006B1962"/>
+    <w:rsid w:val="006B43E6"/>
+    <w:rsid w:val="006B460C"/>
+    <w:rsid w:val="006B4F92"/>
+    <w:rsid w:val="006B68C4"/>
     <w:rsid w:val="006B7C3E"/>
+    <w:rsid w:val="006B7FFD"/>
+    <w:rsid w:val="006C07CC"/>
+    <w:rsid w:val="006C0D4F"/>
     <w:rsid w:val="006C14CE"/>
-    <w:rsid w:val="006C22DD"/>
-    <w:rsid w:val="006E361A"/>
+    <w:rsid w:val="006C1FA5"/>
+    <w:rsid w:val="006C245C"/>
+    <w:rsid w:val="006C3082"/>
+    <w:rsid w:val="006C326F"/>
+    <w:rsid w:val="006C46D1"/>
+    <w:rsid w:val="006C5973"/>
+    <w:rsid w:val="006C5A63"/>
+    <w:rsid w:val="006C6757"/>
+    <w:rsid w:val="006D01EE"/>
+    <w:rsid w:val="006D0F21"/>
+    <w:rsid w:val="006D12A3"/>
+    <w:rsid w:val="006D1A76"/>
+    <w:rsid w:val="006D1B61"/>
+    <w:rsid w:val="006D22B8"/>
+    <w:rsid w:val="006D34F6"/>
+    <w:rsid w:val="006D3A64"/>
+    <w:rsid w:val="006D6499"/>
+    <w:rsid w:val="006D6C5C"/>
+    <w:rsid w:val="006D73E5"/>
+    <w:rsid w:val="006E03B3"/>
+    <w:rsid w:val="006E0BE6"/>
+    <w:rsid w:val="006E1299"/>
+    <w:rsid w:val="006E383B"/>
+    <w:rsid w:val="006E3D25"/>
+    <w:rsid w:val="006E4BE4"/>
+    <w:rsid w:val="006E4D3A"/>
+    <w:rsid w:val="006F0D31"/>
+    <w:rsid w:val="006F2129"/>
+    <w:rsid w:val="006F24FE"/>
+    <w:rsid w:val="006F2727"/>
+    <w:rsid w:val="006F2EB6"/>
+    <w:rsid w:val="006F3BD3"/>
+    <w:rsid w:val="006F3FCA"/>
+    <w:rsid w:val="006F4C94"/>
     <w:rsid w:val="006F5368"/>
-    <w:rsid w:val="00705A60"/>
+    <w:rsid w:val="006F5558"/>
+    <w:rsid w:val="006F6853"/>
+    <w:rsid w:val="007008AE"/>
+    <w:rsid w:val="00701859"/>
+    <w:rsid w:val="00703B4B"/>
+    <w:rsid w:val="00705E09"/>
+    <w:rsid w:val="007067A1"/>
+    <w:rsid w:val="0071069B"/>
+    <w:rsid w:val="007108AF"/>
+    <w:rsid w:val="007112F8"/>
+    <w:rsid w:val="00711CE7"/>
+    <w:rsid w:val="00712D06"/>
+    <w:rsid w:val="007135F7"/>
+    <w:rsid w:val="00714CB1"/>
+    <w:rsid w:val="0071558F"/>
+    <w:rsid w:val="0071563E"/>
+    <w:rsid w:val="00716A99"/>
+    <w:rsid w:val="00721036"/>
+    <w:rsid w:val="007212BE"/>
     <w:rsid w:val="00721314"/>
-    <w:rsid w:val="00721B98"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00740276"/>
+    <w:rsid w:val="0072141D"/>
+    <w:rsid w:val="0072308C"/>
+    <w:rsid w:val="007232E4"/>
+    <w:rsid w:val="0072380E"/>
+    <w:rsid w:val="00727276"/>
+    <w:rsid w:val="00727739"/>
+    <w:rsid w:val="007279FC"/>
+    <w:rsid w:val="00727DF8"/>
+    <w:rsid w:val="007302D5"/>
+    <w:rsid w:val="00732437"/>
+    <w:rsid w:val="007341D9"/>
+    <w:rsid w:val="00734CC9"/>
+    <w:rsid w:val="007356D6"/>
+    <w:rsid w:val="00737ABD"/>
+    <w:rsid w:val="007414CB"/>
+    <w:rsid w:val="00741610"/>
+    <w:rsid w:val="00742510"/>
+    <w:rsid w:val="00742834"/>
+    <w:rsid w:val="00743EED"/>
+    <w:rsid w:val="0074580F"/>
+    <w:rsid w:val="00746171"/>
+    <w:rsid w:val="00746286"/>
+    <w:rsid w:val="00746C22"/>
+    <w:rsid w:val="00746DC9"/>
+    <w:rsid w:val="007505A8"/>
+    <w:rsid w:val="007505C3"/>
     <w:rsid w:val="00751CF0"/>
-    <w:rsid w:val="007548C8"/>
+    <w:rsid w:val="00752B87"/>
+    <w:rsid w:val="00752D69"/>
+    <w:rsid w:val="00755905"/>
+    <w:rsid w:val="00756E4B"/>
+    <w:rsid w:val="007572BD"/>
+    <w:rsid w:val="00760C43"/>
+    <w:rsid w:val="007612B8"/>
+    <w:rsid w:val="007619BC"/>
+    <w:rsid w:val="00761B6F"/>
+    <w:rsid w:val="00763271"/>
+    <w:rsid w:val="007633FF"/>
+    <w:rsid w:val="00763612"/>
+    <w:rsid w:val="007638B5"/>
+    <w:rsid w:val="00764978"/>
     <w:rsid w:val="007665C0"/>
-    <w:rsid w:val="00774B43"/>
+    <w:rsid w:val="0076706B"/>
+    <w:rsid w:val="00767463"/>
+    <w:rsid w:val="00767899"/>
+    <w:rsid w:val="0077045B"/>
+    <w:rsid w:val="0077056E"/>
+    <w:rsid w:val="00771225"/>
+    <w:rsid w:val="007714B6"/>
+    <w:rsid w:val="007731F2"/>
+    <w:rsid w:val="0077407A"/>
     <w:rsid w:val="00775BB5"/>
-    <w:rsid w:val="007835EF"/>
-    <w:rsid w:val="00784CA0"/>
+    <w:rsid w:val="00776319"/>
+    <w:rsid w:val="00777D17"/>
+    <w:rsid w:val="00780099"/>
+    <w:rsid w:val="0078068E"/>
+    <w:rsid w:val="00780DD2"/>
+    <w:rsid w:val="00781F3A"/>
+    <w:rsid w:val="00782847"/>
+    <w:rsid w:val="00782B34"/>
+    <w:rsid w:val="00782B81"/>
+    <w:rsid w:val="00782D1D"/>
+    <w:rsid w:val="00786521"/>
+    <w:rsid w:val="00786EE2"/>
+    <w:rsid w:val="00787EAC"/>
+    <w:rsid w:val="00791312"/>
+    <w:rsid w:val="00791B93"/>
+    <w:rsid w:val="00792491"/>
     <w:rsid w:val="00792525"/>
+    <w:rsid w:val="00793FA3"/>
+    <w:rsid w:val="007951AC"/>
+    <w:rsid w:val="00795486"/>
+    <w:rsid w:val="00795A20"/>
+    <w:rsid w:val="007965D0"/>
+    <w:rsid w:val="00797378"/>
+    <w:rsid w:val="00797927"/>
+    <w:rsid w:val="00797B94"/>
+    <w:rsid w:val="00797EBE"/>
+    <w:rsid w:val="007A0701"/>
+    <w:rsid w:val="007A1AC0"/>
+    <w:rsid w:val="007A1DEC"/>
+    <w:rsid w:val="007A34D9"/>
     <w:rsid w:val="007A48E7"/>
-    <w:rsid w:val="007A6AFA"/>
+    <w:rsid w:val="007A5932"/>
+    <w:rsid w:val="007A78EC"/>
+    <w:rsid w:val="007A7A3D"/>
+    <w:rsid w:val="007B14EA"/>
     <w:rsid w:val="007B2F30"/>
-    <w:rsid w:val="007C7CE0"/>
-    <w:rsid w:val="007D4582"/>
+    <w:rsid w:val="007B3D38"/>
+    <w:rsid w:val="007B4B37"/>
+    <w:rsid w:val="007B6B31"/>
+    <w:rsid w:val="007B7EAB"/>
+    <w:rsid w:val="007C0988"/>
+    <w:rsid w:val="007C138B"/>
+    <w:rsid w:val="007C38D8"/>
+    <w:rsid w:val="007C3E63"/>
+    <w:rsid w:val="007C4CA9"/>
+    <w:rsid w:val="007C5AFE"/>
+    <w:rsid w:val="007C78EA"/>
+    <w:rsid w:val="007D04D0"/>
+    <w:rsid w:val="007D1A7A"/>
+    <w:rsid w:val="007D32A3"/>
+    <w:rsid w:val="007D3781"/>
+    <w:rsid w:val="007D4F44"/>
+    <w:rsid w:val="007D560E"/>
+    <w:rsid w:val="007D6435"/>
+    <w:rsid w:val="007D6619"/>
     <w:rsid w:val="007D76ED"/>
-    <w:rsid w:val="007E47F6"/>
-    <w:rsid w:val="007F7245"/>
+    <w:rsid w:val="007D7F5B"/>
+    <w:rsid w:val="007E2570"/>
+    <w:rsid w:val="007E3903"/>
+    <w:rsid w:val="007E409C"/>
+    <w:rsid w:val="007E4885"/>
+    <w:rsid w:val="007E510C"/>
+    <w:rsid w:val="007E5687"/>
+    <w:rsid w:val="007E62A6"/>
+    <w:rsid w:val="007E6634"/>
+    <w:rsid w:val="007E76D0"/>
+    <w:rsid w:val="007F0717"/>
+    <w:rsid w:val="007F177D"/>
+    <w:rsid w:val="007F3E9A"/>
+    <w:rsid w:val="007F578A"/>
+    <w:rsid w:val="007F6FD5"/>
+    <w:rsid w:val="007F74DA"/>
+    <w:rsid w:val="008007E0"/>
     <w:rsid w:val="00801191"/>
+    <w:rsid w:val="00801F42"/>
+    <w:rsid w:val="0080221E"/>
+    <w:rsid w:val="0080294F"/>
+    <w:rsid w:val="0080332C"/>
+    <w:rsid w:val="00803587"/>
+    <w:rsid w:val="00804FED"/>
+    <w:rsid w:val="00806266"/>
+    <w:rsid w:val="008065D2"/>
+    <w:rsid w:val="008065E8"/>
+    <w:rsid w:val="00807354"/>
+    <w:rsid w:val="0081197D"/>
+    <w:rsid w:val="00812CDC"/>
+    <w:rsid w:val="008132C6"/>
+    <w:rsid w:val="00813483"/>
+    <w:rsid w:val="00813C93"/>
+    <w:rsid w:val="00814280"/>
     <w:rsid w:val="00814768"/>
-    <w:rsid w:val="00817DD8"/>
-    <w:rsid w:val="00834724"/>
+    <w:rsid w:val="00816840"/>
+    <w:rsid w:val="00816BC5"/>
+    <w:rsid w:val="00820F4C"/>
+    <w:rsid w:val="008210CE"/>
+    <w:rsid w:val="00821578"/>
+    <w:rsid w:val="008220F0"/>
+    <w:rsid w:val="00822231"/>
+    <w:rsid w:val="00823A3C"/>
+    <w:rsid w:val="00824881"/>
+    <w:rsid w:val="00824C5B"/>
+    <w:rsid w:val="008254A1"/>
+    <w:rsid w:val="00825D8D"/>
+    <w:rsid w:val="00825D9B"/>
+    <w:rsid w:val="00826926"/>
+    <w:rsid w:val="00826A16"/>
+    <w:rsid w:val="00830CC4"/>
+    <w:rsid w:val="008313FC"/>
+    <w:rsid w:val="00835569"/>
+    <w:rsid w:val="008371C7"/>
+    <w:rsid w:val="00840A66"/>
+    <w:rsid w:val="00841FA5"/>
+    <w:rsid w:val="008420B7"/>
+    <w:rsid w:val="00842C7E"/>
+    <w:rsid w:val="008438C2"/>
+    <w:rsid w:val="0084399A"/>
+    <w:rsid w:val="00844076"/>
+    <w:rsid w:val="008448B1"/>
+    <w:rsid w:val="00845473"/>
+    <w:rsid w:val="00845E1D"/>
+    <w:rsid w:val="008460CF"/>
+    <w:rsid w:val="00846240"/>
+    <w:rsid w:val="00846CC4"/>
+    <w:rsid w:val="008479E8"/>
+    <w:rsid w:val="00847FB7"/>
+    <w:rsid w:val="0085044D"/>
+    <w:rsid w:val="008507DA"/>
     <w:rsid w:val="00850B65"/>
+    <w:rsid w:val="00851131"/>
+    <w:rsid w:val="008528D0"/>
+    <w:rsid w:val="0085377E"/>
     <w:rsid w:val="00855564"/>
+    <w:rsid w:val="0085670A"/>
+    <w:rsid w:val="00857687"/>
+    <w:rsid w:val="008576F6"/>
+    <w:rsid w:val="008604C8"/>
+    <w:rsid w:val="00860AAB"/>
     <w:rsid w:val="00861B49"/>
+    <w:rsid w:val="00861DC5"/>
+    <w:rsid w:val="00863A61"/>
     <w:rsid w:val="00863DA1"/>
+    <w:rsid w:val="00863EF8"/>
+    <w:rsid w:val="0086473A"/>
+    <w:rsid w:val="00864986"/>
+    <w:rsid w:val="008651BB"/>
+    <w:rsid w:val="008658ED"/>
+    <w:rsid w:val="00866ADD"/>
+    <w:rsid w:val="00867C31"/>
+    <w:rsid w:val="0087056A"/>
+    <w:rsid w:val="00870B77"/>
+    <w:rsid w:val="00870C5E"/>
+    <w:rsid w:val="00873A8D"/>
+    <w:rsid w:val="0087432A"/>
+    <w:rsid w:val="008751D9"/>
+    <w:rsid w:val="008760C4"/>
+    <w:rsid w:val="008763DA"/>
+    <w:rsid w:val="00876479"/>
+    <w:rsid w:val="008764CE"/>
+    <w:rsid w:val="008767C9"/>
+    <w:rsid w:val="00880A21"/>
+    <w:rsid w:val="008811F3"/>
+    <w:rsid w:val="00881228"/>
+    <w:rsid w:val="008819EF"/>
+    <w:rsid w:val="00882B31"/>
+    <w:rsid w:val="00884695"/>
+    <w:rsid w:val="00884D2D"/>
+    <w:rsid w:val="008858DF"/>
+    <w:rsid w:val="00886240"/>
+    <w:rsid w:val="0088698A"/>
+    <w:rsid w:val="0088735B"/>
+    <w:rsid w:val="00890CF3"/>
+    <w:rsid w:val="008926E0"/>
+    <w:rsid w:val="00892984"/>
+    <w:rsid w:val="00893C72"/>
+    <w:rsid w:val="00893DD0"/>
+    <w:rsid w:val="008945D2"/>
+    <w:rsid w:val="00896196"/>
+    <w:rsid w:val="00896AF0"/>
+    <w:rsid w:val="008A059B"/>
+    <w:rsid w:val="008A0CA8"/>
+    <w:rsid w:val="008A3770"/>
+    <w:rsid w:val="008A3C9E"/>
+    <w:rsid w:val="008A4C51"/>
+    <w:rsid w:val="008A54C9"/>
+    <w:rsid w:val="008A5531"/>
+    <w:rsid w:val="008A60D3"/>
+    <w:rsid w:val="008A712A"/>
+    <w:rsid w:val="008A72E1"/>
+    <w:rsid w:val="008B0B58"/>
+    <w:rsid w:val="008B21B1"/>
+    <w:rsid w:val="008B3464"/>
+    <w:rsid w:val="008B3549"/>
+    <w:rsid w:val="008B3D6E"/>
+    <w:rsid w:val="008B4729"/>
+    <w:rsid w:val="008B4CBF"/>
+    <w:rsid w:val="008B51F9"/>
+    <w:rsid w:val="008B5524"/>
+    <w:rsid w:val="008B658F"/>
+    <w:rsid w:val="008B65A5"/>
+    <w:rsid w:val="008C0991"/>
+    <w:rsid w:val="008C0AA4"/>
+    <w:rsid w:val="008C13AF"/>
+    <w:rsid w:val="008C1460"/>
+    <w:rsid w:val="008C153A"/>
+    <w:rsid w:val="008C2519"/>
+    <w:rsid w:val="008C3DCD"/>
+    <w:rsid w:val="008C4039"/>
+    <w:rsid w:val="008C527E"/>
+    <w:rsid w:val="008C63AC"/>
+    <w:rsid w:val="008C6711"/>
+    <w:rsid w:val="008C69B6"/>
+    <w:rsid w:val="008C7057"/>
+    <w:rsid w:val="008C78CD"/>
+    <w:rsid w:val="008D01F6"/>
+    <w:rsid w:val="008D0C0C"/>
+    <w:rsid w:val="008D1782"/>
+    <w:rsid w:val="008D19FE"/>
+    <w:rsid w:val="008D28AB"/>
+    <w:rsid w:val="008D382D"/>
+    <w:rsid w:val="008D4153"/>
+    <w:rsid w:val="008D418C"/>
+    <w:rsid w:val="008D5FAA"/>
+    <w:rsid w:val="008D683F"/>
+    <w:rsid w:val="008D7082"/>
+    <w:rsid w:val="008D7C26"/>
+    <w:rsid w:val="008E0278"/>
+    <w:rsid w:val="008E031C"/>
+    <w:rsid w:val="008E080A"/>
+    <w:rsid w:val="008E0D77"/>
+    <w:rsid w:val="008E0FD5"/>
+    <w:rsid w:val="008E1516"/>
+    <w:rsid w:val="008E1E1A"/>
+    <w:rsid w:val="008E217C"/>
+    <w:rsid w:val="008E261A"/>
+    <w:rsid w:val="008E2631"/>
+    <w:rsid w:val="008E2F5E"/>
+    <w:rsid w:val="008E3215"/>
+    <w:rsid w:val="008E369C"/>
+    <w:rsid w:val="008E3D12"/>
     <w:rsid w:val="008E4100"/>
-    <w:rsid w:val="008E6F9F"/>
-    <w:rsid w:val="00912411"/>
+    <w:rsid w:val="008E4380"/>
+    <w:rsid w:val="008E57A2"/>
+    <w:rsid w:val="008E6A85"/>
+    <w:rsid w:val="008E6E0E"/>
+    <w:rsid w:val="008E75B9"/>
+    <w:rsid w:val="008F0164"/>
+    <w:rsid w:val="008F041C"/>
+    <w:rsid w:val="008F07CC"/>
+    <w:rsid w:val="008F1A3C"/>
+    <w:rsid w:val="008F3184"/>
+    <w:rsid w:val="008F32CF"/>
+    <w:rsid w:val="008F4897"/>
+    <w:rsid w:val="008F56A8"/>
+    <w:rsid w:val="008F6086"/>
+    <w:rsid w:val="008F6893"/>
+    <w:rsid w:val="008F7DBB"/>
+    <w:rsid w:val="009001A2"/>
+    <w:rsid w:val="00900B33"/>
+    <w:rsid w:val="00901DCB"/>
+    <w:rsid w:val="0090325D"/>
+    <w:rsid w:val="00903FB1"/>
+    <w:rsid w:val="00904665"/>
+    <w:rsid w:val="009048AB"/>
+    <w:rsid w:val="009060B4"/>
+    <w:rsid w:val="00910E5B"/>
+    <w:rsid w:val="009122BF"/>
+    <w:rsid w:val="009123E3"/>
+    <w:rsid w:val="00912895"/>
+    <w:rsid w:val="00912A6B"/>
+    <w:rsid w:val="00913454"/>
+    <w:rsid w:val="00914DDE"/>
+    <w:rsid w:val="0091569F"/>
+    <w:rsid w:val="009167A6"/>
+    <w:rsid w:val="00916B47"/>
+    <w:rsid w:val="00917336"/>
+    <w:rsid w:val="0091776F"/>
+    <w:rsid w:val="0092194C"/>
+    <w:rsid w:val="00921CDB"/>
+    <w:rsid w:val="00921EF3"/>
+    <w:rsid w:val="009234EC"/>
+    <w:rsid w:val="00924997"/>
+    <w:rsid w:val="00925605"/>
+    <w:rsid w:val="0092580C"/>
+    <w:rsid w:val="00925A45"/>
+    <w:rsid w:val="00925BD0"/>
+    <w:rsid w:val="009265C1"/>
+    <w:rsid w:val="00926C71"/>
+    <w:rsid w:val="0093043F"/>
+    <w:rsid w:val="009311EC"/>
+    <w:rsid w:val="009315B1"/>
+    <w:rsid w:val="00931CEB"/>
+    <w:rsid w:val="00931DE6"/>
+    <w:rsid w:val="009320CA"/>
+    <w:rsid w:val="0093295F"/>
+    <w:rsid w:val="0093334C"/>
+    <w:rsid w:val="00933865"/>
+    <w:rsid w:val="00933D06"/>
+    <w:rsid w:val="00936756"/>
+    <w:rsid w:val="009378CE"/>
+    <w:rsid w:val="00937D63"/>
     <w:rsid w:val="00937E54"/>
+    <w:rsid w:val="00937EEA"/>
+    <w:rsid w:val="00937FF9"/>
+    <w:rsid w:val="009401BA"/>
+    <w:rsid w:val="00940933"/>
+    <w:rsid w:val="00942283"/>
+    <w:rsid w:val="00942D2A"/>
+    <w:rsid w:val="00943822"/>
+    <w:rsid w:val="009440DF"/>
+    <w:rsid w:val="009443FC"/>
+    <w:rsid w:val="0094461E"/>
+    <w:rsid w:val="00945BC6"/>
+    <w:rsid w:val="0094662E"/>
+    <w:rsid w:val="0094792D"/>
+    <w:rsid w:val="00947AB5"/>
+    <w:rsid w:val="00947C6B"/>
+    <w:rsid w:val="00950B4E"/>
+    <w:rsid w:val="00950D84"/>
+    <w:rsid w:val="00950F29"/>
+    <w:rsid w:val="00951F4C"/>
+    <w:rsid w:val="00952A06"/>
+    <w:rsid w:val="00953D20"/>
+    <w:rsid w:val="00954511"/>
+    <w:rsid w:val="00955084"/>
+    <w:rsid w:val="009553F3"/>
+    <w:rsid w:val="0095542F"/>
+    <w:rsid w:val="00955892"/>
+    <w:rsid w:val="009561C0"/>
+    <w:rsid w:val="00957031"/>
+    <w:rsid w:val="00961238"/>
+    <w:rsid w:val="00961C76"/>
+    <w:rsid w:val="00961ED8"/>
+    <w:rsid w:val="009621C7"/>
+    <w:rsid w:val="00962818"/>
+    <w:rsid w:val="00962D28"/>
+    <w:rsid w:val="00963E4D"/>
+    <w:rsid w:val="00965967"/>
+    <w:rsid w:val="00967870"/>
+    <w:rsid w:val="0097004F"/>
+    <w:rsid w:val="00970971"/>
+    <w:rsid w:val="00970AA4"/>
+    <w:rsid w:val="00971134"/>
+    <w:rsid w:val="00972018"/>
     <w:rsid w:val="00973120"/>
-    <w:rsid w:val="009A4967"/>
+    <w:rsid w:val="00973A58"/>
+    <w:rsid w:val="00973C0B"/>
+    <w:rsid w:val="0097567E"/>
+    <w:rsid w:val="00976099"/>
+    <w:rsid w:val="009766A3"/>
+    <w:rsid w:val="00976F5C"/>
+    <w:rsid w:val="00976FB8"/>
+    <w:rsid w:val="009811F0"/>
+    <w:rsid w:val="009813C1"/>
+    <w:rsid w:val="0098185B"/>
+    <w:rsid w:val="00981EBA"/>
+    <w:rsid w:val="009824B3"/>
+    <w:rsid w:val="009831FF"/>
+    <w:rsid w:val="009835BB"/>
+    <w:rsid w:val="00983DD6"/>
+    <w:rsid w:val="00984344"/>
+    <w:rsid w:val="00985496"/>
+    <w:rsid w:val="00985BCC"/>
+    <w:rsid w:val="00985D31"/>
+    <w:rsid w:val="00985EC6"/>
+    <w:rsid w:val="00987E35"/>
+    <w:rsid w:val="0099024D"/>
+    <w:rsid w:val="00991A99"/>
+    <w:rsid w:val="00991F70"/>
+    <w:rsid w:val="00993227"/>
+    <w:rsid w:val="0099499C"/>
+    <w:rsid w:val="00994AFB"/>
+    <w:rsid w:val="009953A2"/>
+    <w:rsid w:val="0099602A"/>
+    <w:rsid w:val="00996AF4"/>
+    <w:rsid w:val="009970C4"/>
+    <w:rsid w:val="00997403"/>
+    <w:rsid w:val="009A1642"/>
+    <w:rsid w:val="009A1BCC"/>
+    <w:rsid w:val="009A3064"/>
+    <w:rsid w:val="009A321C"/>
+    <w:rsid w:val="009A3994"/>
+    <w:rsid w:val="009A52E6"/>
+    <w:rsid w:val="009A62A1"/>
+    <w:rsid w:val="009B0337"/>
     <w:rsid w:val="009B0C02"/>
+    <w:rsid w:val="009B10A4"/>
+    <w:rsid w:val="009B2826"/>
     <w:rsid w:val="009B3890"/>
     <w:rsid w:val="009B3C07"/>
-    <w:rsid w:val="009C5F19"/>
+    <w:rsid w:val="009B408A"/>
+    <w:rsid w:val="009B43F4"/>
+    <w:rsid w:val="009B4820"/>
+    <w:rsid w:val="009B4E43"/>
+    <w:rsid w:val="009B5C6C"/>
+    <w:rsid w:val="009B678F"/>
+    <w:rsid w:val="009B682C"/>
+    <w:rsid w:val="009B72A3"/>
+    <w:rsid w:val="009B7493"/>
+    <w:rsid w:val="009B7806"/>
+    <w:rsid w:val="009B7918"/>
+    <w:rsid w:val="009C0122"/>
+    <w:rsid w:val="009C3577"/>
+    <w:rsid w:val="009C4BD8"/>
+    <w:rsid w:val="009C5FE3"/>
     <w:rsid w:val="009C70DA"/>
-    <w:rsid w:val="009D0B45"/>
+    <w:rsid w:val="009C773A"/>
+    <w:rsid w:val="009C7D5B"/>
+    <w:rsid w:val="009D0DEF"/>
+    <w:rsid w:val="009D1B99"/>
+    <w:rsid w:val="009D2818"/>
     <w:rsid w:val="009D2DCF"/>
-    <w:rsid w:val="009D4024"/>
+    <w:rsid w:val="009D2E2D"/>
+    <w:rsid w:val="009D3B10"/>
+    <w:rsid w:val="009D402F"/>
+    <w:rsid w:val="009D4E5D"/>
+    <w:rsid w:val="009D5E1B"/>
+    <w:rsid w:val="009D7CD1"/>
+    <w:rsid w:val="009E099C"/>
+    <w:rsid w:val="009E3A49"/>
+    <w:rsid w:val="009F0207"/>
+    <w:rsid w:val="009F0D11"/>
+    <w:rsid w:val="009F3604"/>
+    <w:rsid w:val="009F4E5D"/>
     <w:rsid w:val="009F4ECC"/>
     <w:rsid w:val="009F5D3F"/>
-    <w:rsid w:val="00A02B88"/>
+    <w:rsid w:val="009F65D8"/>
+    <w:rsid w:val="00A00D43"/>
+    <w:rsid w:val="00A00F89"/>
+    <w:rsid w:val="00A0167E"/>
+    <w:rsid w:val="00A0224A"/>
+    <w:rsid w:val="00A03446"/>
     <w:rsid w:val="00A05B38"/>
-    <w:rsid w:val="00A1034A"/>
+    <w:rsid w:val="00A06FDB"/>
+    <w:rsid w:val="00A073A8"/>
+    <w:rsid w:val="00A07768"/>
+    <w:rsid w:val="00A0799E"/>
+    <w:rsid w:val="00A07F4F"/>
+    <w:rsid w:val="00A10D97"/>
+    <w:rsid w:val="00A10E96"/>
+    <w:rsid w:val="00A11150"/>
+    <w:rsid w:val="00A114C1"/>
+    <w:rsid w:val="00A11916"/>
+    <w:rsid w:val="00A12DE8"/>
+    <w:rsid w:val="00A15F6C"/>
+    <w:rsid w:val="00A175D7"/>
+    <w:rsid w:val="00A20086"/>
+    <w:rsid w:val="00A20C24"/>
+    <w:rsid w:val="00A2331A"/>
+    <w:rsid w:val="00A238EC"/>
+    <w:rsid w:val="00A247EC"/>
+    <w:rsid w:val="00A26908"/>
+    <w:rsid w:val="00A30017"/>
     <w:rsid w:val="00A3243B"/>
-    <w:rsid w:val="00A33FAA"/>
-    <w:rsid w:val="00A517DD"/>
+    <w:rsid w:val="00A33D18"/>
+    <w:rsid w:val="00A34A06"/>
+    <w:rsid w:val="00A3507B"/>
+    <w:rsid w:val="00A35940"/>
+    <w:rsid w:val="00A368F8"/>
+    <w:rsid w:val="00A36D1E"/>
+    <w:rsid w:val="00A36F68"/>
+    <w:rsid w:val="00A37019"/>
+    <w:rsid w:val="00A3796D"/>
+    <w:rsid w:val="00A37C4D"/>
+    <w:rsid w:val="00A37E05"/>
+    <w:rsid w:val="00A40405"/>
+    <w:rsid w:val="00A40610"/>
+    <w:rsid w:val="00A4067C"/>
+    <w:rsid w:val="00A4121B"/>
+    <w:rsid w:val="00A437E9"/>
+    <w:rsid w:val="00A43B68"/>
+    <w:rsid w:val="00A44858"/>
+    <w:rsid w:val="00A44BE1"/>
+    <w:rsid w:val="00A44E7F"/>
+    <w:rsid w:val="00A50102"/>
+    <w:rsid w:val="00A507C5"/>
+    <w:rsid w:val="00A50C41"/>
+    <w:rsid w:val="00A51139"/>
+    <w:rsid w:val="00A55734"/>
+    <w:rsid w:val="00A55767"/>
+    <w:rsid w:val="00A55FED"/>
+    <w:rsid w:val="00A57346"/>
+    <w:rsid w:val="00A57B12"/>
+    <w:rsid w:val="00A57DE3"/>
+    <w:rsid w:val="00A621A9"/>
+    <w:rsid w:val="00A627FD"/>
+    <w:rsid w:val="00A64F8A"/>
+    <w:rsid w:val="00A65A7F"/>
+    <w:rsid w:val="00A65B74"/>
     <w:rsid w:val="00A65C66"/>
-    <w:rsid w:val="00A67311"/>
+    <w:rsid w:val="00A65E85"/>
+    <w:rsid w:val="00A66024"/>
+    <w:rsid w:val="00A702F7"/>
+    <w:rsid w:val="00A70AA7"/>
+    <w:rsid w:val="00A722FE"/>
+    <w:rsid w:val="00A72844"/>
+    <w:rsid w:val="00A7474F"/>
+    <w:rsid w:val="00A762C7"/>
+    <w:rsid w:val="00A76D30"/>
+    <w:rsid w:val="00A76F70"/>
+    <w:rsid w:val="00A77B0F"/>
+    <w:rsid w:val="00A80293"/>
+    <w:rsid w:val="00A81070"/>
+    <w:rsid w:val="00A81727"/>
     <w:rsid w:val="00A81DDF"/>
-    <w:rsid w:val="00A86375"/>
+    <w:rsid w:val="00A820D5"/>
+    <w:rsid w:val="00A82C22"/>
+    <w:rsid w:val="00A847C3"/>
+    <w:rsid w:val="00A8492E"/>
+    <w:rsid w:val="00A8541E"/>
+    <w:rsid w:val="00A85FEC"/>
+    <w:rsid w:val="00A90D96"/>
+    <w:rsid w:val="00A90F35"/>
+    <w:rsid w:val="00A915F7"/>
     <w:rsid w:val="00A91822"/>
+    <w:rsid w:val="00A91EAF"/>
+    <w:rsid w:val="00A91F7A"/>
+    <w:rsid w:val="00A943BD"/>
+    <w:rsid w:val="00A95777"/>
+    <w:rsid w:val="00A95941"/>
+    <w:rsid w:val="00A96E71"/>
+    <w:rsid w:val="00A97B8C"/>
+    <w:rsid w:val="00AA0299"/>
+    <w:rsid w:val="00AA0B0C"/>
+    <w:rsid w:val="00AA114A"/>
+    <w:rsid w:val="00AA2B96"/>
+    <w:rsid w:val="00AA2E01"/>
+    <w:rsid w:val="00AA5FF2"/>
+    <w:rsid w:val="00AA71C1"/>
+    <w:rsid w:val="00AB0916"/>
+    <w:rsid w:val="00AB1A23"/>
+    <w:rsid w:val="00AB1FE4"/>
+    <w:rsid w:val="00AB21C5"/>
+    <w:rsid w:val="00AB2603"/>
+    <w:rsid w:val="00AB36EC"/>
+    <w:rsid w:val="00AB4492"/>
+    <w:rsid w:val="00AB491D"/>
+    <w:rsid w:val="00AB4F3E"/>
+    <w:rsid w:val="00AB5749"/>
+    <w:rsid w:val="00AB58A2"/>
+    <w:rsid w:val="00AB7809"/>
     <w:rsid w:val="00AB7822"/>
+    <w:rsid w:val="00AB796E"/>
     <w:rsid w:val="00AC2443"/>
+    <w:rsid w:val="00AC403E"/>
+    <w:rsid w:val="00AC458C"/>
+    <w:rsid w:val="00AC48A9"/>
+    <w:rsid w:val="00AC4C9A"/>
+    <w:rsid w:val="00AC64E4"/>
+    <w:rsid w:val="00AC6A76"/>
+    <w:rsid w:val="00AD0601"/>
     <w:rsid w:val="00AD105E"/>
+    <w:rsid w:val="00AD15FB"/>
+    <w:rsid w:val="00AD19F3"/>
     <w:rsid w:val="00AD1C98"/>
-    <w:rsid w:val="00AD4A63"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B14913"/>
+    <w:rsid w:val="00AD7494"/>
+    <w:rsid w:val="00AD7A1F"/>
+    <w:rsid w:val="00AE03B9"/>
+    <w:rsid w:val="00AE157D"/>
+    <w:rsid w:val="00AE1934"/>
+    <w:rsid w:val="00AE2689"/>
+    <w:rsid w:val="00AE28EE"/>
+    <w:rsid w:val="00AE2DAE"/>
+    <w:rsid w:val="00AE37D2"/>
+    <w:rsid w:val="00AE40A1"/>
+    <w:rsid w:val="00AE44E8"/>
+    <w:rsid w:val="00AE5595"/>
+    <w:rsid w:val="00AE664F"/>
+    <w:rsid w:val="00AE67EE"/>
+    <w:rsid w:val="00AF0694"/>
+    <w:rsid w:val="00AF0F33"/>
+    <w:rsid w:val="00AF1E84"/>
+    <w:rsid w:val="00AF2361"/>
+    <w:rsid w:val="00AF27F7"/>
+    <w:rsid w:val="00AF3414"/>
+    <w:rsid w:val="00AF3877"/>
+    <w:rsid w:val="00AF4BD8"/>
+    <w:rsid w:val="00AF4FCB"/>
+    <w:rsid w:val="00AF6A83"/>
+    <w:rsid w:val="00B01974"/>
+    <w:rsid w:val="00B02B50"/>
+    <w:rsid w:val="00B02B61"/>
+    <w:rsid w:val="00B04737"/>
+    <w:rsid w:val="00B05016"/>
+    <w:rsid w:val="00B05C89"/>
+    <w:rsid w:val="00B06F5E"/>
+    <w:rsid w:val="00B07289"/>
+    <w:rsid w:val="00B125DD"/>
+    <w:rsid w:val="00B132BC"/>
+    <w:rsid w:val="00B152E0"/>
+    <w:rsid w:val="00B15339"/>
+    <w:rsid w:val="00B1571A"/>
+    <w:rsid w:val="00B15765"/>
+    <w:rsid w:val="00B15B61"/>
+    <w:rsid w:val="00B15F06"/>
+    <w:rsid w:val="00B16F13"/>
+    <w:rsid w:val="00B16FB6"/>
+    <w:rsid w:val="00B22974"/>
     <w:rsid w:val="00B22FF7"/>
-    <w:rsid w:val="00B25509"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B4052C"/>
+    <w:rsid w:val="00B23C8C"/>
+    <w:rsid w:val="00B26214"/>
+    <w:rsid w:val="00B26B5F"/>
+    <w:rsid w:val="00B27110"/>
+    <w:rsid w:val="00B27A51"/>
+    <w:rsid w:val="00B30707"/>
+    <w:rsid w:val="00B30CB1"/>
+    <w:rsid w:val="00B30E1B"/>
+    <w:rsid w:val="00B31282"/>
+    <w:rsid w:val="00B3350B"/>
+    <w:rsid w:val="00B33F10"/>
+    <w:rsid w:val="00B358AF"/>
+    <w:rsid w:val="00B36A4B"/>
+    <w:rsid w:val="00B37F49"/>
+    <w:rsid w:val="00B4031C"/>
+    <w:rsid w:val="00B4173A"/>
+    <w:rsid w:val="00B425D0"/>
+    <w:rsid w:val="00B432A6"/>
+    <w:rsid w:val="00B434FF"/>
+    <w:rsid w:val="00B43766"/>
+    <w:rsid w:val="00B43976"/>
+    <w:rsid w:val="00B44921"/>
     <w:rsid w:val="00B45EF9"/>
+    <w:rsid w:val="00B46982"/>
+    <w:rsid w:val="00B471F2"/>
+    <w:rsid w:val="00B4785B"/>
+    <w:rsid w:val="00B508C6"/>
+    <w:rsid w:val="00B52463"/>
+    <w:rsid w:val="00B527B6"/>
+    <w:rsid w:val="00B52B15"/>
+    <w:rsid w:val="00B544FB"/>
+    <w:rsid w:val="00B56517"/>
+    <w:rsid w:val="00B56565"/>
+    <w:rsid w:val="00B56B9E"/>
+    <w:rsid w:val="00B56E36"/>
+    <w:rsid w:val="00B57B30"/>
+    <w:rsid w:val="00B57D69"/>
+    <w:rsid w:val="00B602DD"/>
+    <w:rsid w:val="00B603B1"/>
+    <w:rsid w:val="00B605C2"/>
+    <w:rsid w:val="00B6281B"/>
+    <w:rsid w:val="00B62DD9"/>
+    <w:rsid w:val="00B6300F"/>
+    <w:rsid w:val="00B64198"/>
+    <w:rsid w:val="00B64413"/>
     <w:rsid w:val="00B6483C"/>
-    <w:rsid w:val="00B84C74"/>
+    <w:rsid w:val="00B64C63"/>
+    <w:rsid w:val="00B6519F"/>
+    <w:rsid w:val="00B65CA9"/>
+    <w:rsid w:val="00B66892"/>
+    <w:rsid w:val="00B6698A"/>
+    <w:rsid w:val="00B704D7"/>
+    <w:rsid w:val="00B711A8"/>
+    <w:rsid w:val="00B71504"/>
+    <w:rsid w:val="00B72368"/>
+    <w:rsid w:val="00B77177"/>
+    <w:rsid w:val="00B7787C"/>
+    <w:rsid w:val="00B804F9"/>
+    <w:rsid w:val="00B80CC6"/>
+    <w:rsid w:val="00B82323"/>
+    <w:rsid w:val="00B839C1"/>
+    <w:rsid w:val="00B83CCA"/>
+    <w:rsid w:val="00B918DE"/>
+    <w:rsid w:val="00B9274E"/>
+    <w:rsid w:val="00B948C0"/>
     <w:rsid w:val="00B94A38"/>
-    <w:rsid w:val="00BB154B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BC5C7B"/>
+    <w:rsid w:val="00B978F0"/>
+    <w:rsid w:val="00B97B1A"/>
+    <w:rsid w:val="00BA0298"/>
+    <w:rsid w:val="00BA0536"/>
+    <w:rsid w:val="00BA0C4B"/>
+    <w:rsid w:val="00BA18F5"/>
+    <w:rsid w:val="00BA1D99"/>
+    <w:rsid w:val="00BA2981"/>
+    <w:rsid w:val="00BA2A24"/>
+    <w:rsid w:val="00BA3518"/>
+    <w:rsid w:val="00BA56BE"/>
+    <w:rsid w:val="00BA6DA9"/>
+    <w:rsid w:val="00BA7F18"/>
+    <w:rsid w:val="00BA7F63"/>
+    <w:rsid w:val="00BB0222"/>
+    <w:rsid w:val="00BB05D3"/>
+    <w:rsid w:val="00BB0C64"/>
+    <w:rsid w:val="00BB15F0"/>
+    <w:rsid w:val="00BB1E97"/>
+    <w:rsid w:val="00BB2B5A"/>
+    <w:rsid w:val="00BB348A"/>
+    <w:rsid w:val="00BB3928"/>
+    <w:rsid w:val="00BB529D"/>
+    <w:rsid w:val="00BC06F3"/>
+    <w:rsid w:val="00BC0773"/>
+    <w:rsid w:val="00BC0F85"/>
+    <w:rsid w:val="00BC1658"/>
+    <w:rsid w:val="00BC40D2"/>
+    <w:rsid w:val="00BC5428"/>
+    <w:rsid w:val="00BC6D62"/>
     <w:rsid w:val="00BC70DC"/>
-    <w:rsid w:val="00BD4DC2"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00C05F9B"/>
+    <w:rsid w:val="00BC7EF5"/>
+    <w:rsid w:val="00BD0394"/>
+    <w:rsid w:val="00BD1DA3"/>
+    <w:rsid w:val="00BD37F2"/>
+    <w:rsid w:val="00BD56D4"/>
+    <w:rsid w:val="00BD7736"/>
+    <w:rsid w:val="00BD7910"/>
+    <w:rsid w:val="00BE08E5"/>
+    <w:rsid w:val="00BE0E23"/>
+    <w:rsid w:val="00BE1FC8"/>
+    <w:rsid w:val="00BE315A"/>
+    <w:rsid w:val="00BE319F"/>
+    <w:rsid w:val="00BE31FA"/>
+    <w:rsid w:val="00BE375C"/>
+    <w:rsid w:val="00BE3CEC"/>
+    <w:rsid w:val="00BE42F6"/>
+    <w:rsid w:val="00BE5039"/>
+    <w:rsid w:val="00BE719B"/>
+    <w:rsid w:val="00BE7B55"/>
+    <w:rsid w:val="00BE7F31"/>
+    <w:rsid w:val="00BF0F37"/>
+    <w:rsid w:val="00BF6269"/>
+    <w:rsid w:val="00C0106A"/>
+    <w:rsid w:val="00C02FB0"/>
+    <w:rsid w:val="00C02FFB"/>
+    <w:rsid w:val="00C04CBA"/>
     <w:rsid w:val="00C06276"/>
-    <w:rsid w:val="00C1425D"/>
-    <w:rsid w:val="00C2764E"/>
+    <w:rsid w:val="00C063A0"/>
+    <w:rsid w:val="00C06D6D"/>
+    <w:rsid w:val="00C07C10"/>
+    <w:rsid w:val="00C07C56"/>
+    <w:rsid w:val="00C1181C"/>
+    <w:rsid w:val="00C11E90"/>
+    <w:rsid w:val="00C1244C"/>
+    <w:rsid w:val="00C12F3B"/>
+    <w:rsid w:val="00C137AF"/>
+    <w:rsid w:val="00C13D91"/>
+    <w:rsid w:val="00C146F3"/>
+    <w:rsid w:val="00C15626"/>
+    <w:rsid w:val="00C16136"/>
+    <w:rsid w:val="00C16511"/>
+    <w:rsid w:val="00C17D1C"/>
+    <w:rsid w:val="00C224DE"/>
+    <w:rsid w:val="00C227D9"/>
+    <w:rsid w:val="00C2459E"/>
+    <w:rsid w:val="00C274AB"/>
+    <w:rsid w:val="00C27789"/>
+    <w:rsid w:val="00C27B31"/>
+    <w:rsid w:val="00C30E9D"/>
+    <w:rsid w:val="00C31171"/>
+    <w:rsid w:val="00C32028"/>
+    <w:rsid w:val="00C3246F"/>
+    <w:rsid w:val="00C3296B"/>
     <w:rsid w:val="00C32FAE"/>
-    <w:rsid w:val="00C44653"/>
+    <w:rsid w:val="00C346C7"/>
+    <w:rsid w:val="00C34F5E"/>
+    <w:rsid w:val="00C3765C"/>
+    <w:rsid w:val="00C40CA8"/>
+    <w:rsid w:val="00C42CC3"/>
+    <w:rsid w:val="00C433BA"/>
+    <w:rsid w:val="00C440B1"/>
+    <w:rsid w:val="00C44631"/>
     <w:rsid w:val="00C44759"/>
-    <w:rsid w:val="00C51919"/>
+    <w:rsid w:val="00C447A9"/>
+    <w:rsid w:val="00C447B3"/>
+    <w:rsid w:val="00C44F7C"/>
+    <w:rsid w:val="00C46344"/>
+    <w:rsid w:val="00C46AF3"/>
+    <w:rsid w:val="00C46CCB"/>
+    <w:rsid w:val="00C471CE"/>
+    <w:rsid w:val="00C50273"/>
+    <w:rsid w:val="00C50707"/>
+    <w:rsid w:val="00C50F89"/>
+    <w:rsid w:val="00C51E6A"/>
+    <w:rsid w:val="00C52CD8"/>
+    <w:rsid w:val="00C5450C"/>
+    <w:rsid w:val="00C55C06"/>
     <w:rsid w:val="00C55FD9"/>
-    <w:rsid w:val="00C64829"/>
+    <w:rsid w:val="00C56483"/>
+    <w:rsid w:val="00C56672"/>
+    <w:rsid w:val="00C56861"/>
+    <w:rsid w:val="00C57344"/>
+    <w:rsid w:val="00C62F9D"/>
+    <w:rsid w:val="00C63696"/>
+    <w:rsid w:val="00C63818"/>
+    <w:rsid w:val="00C65827"/>
+    <w:rsid w:val="00C661ED"/>
+    <w:rsid w:val="00C66B56"/>
+    <w:rsid w:val="00C675E7"/>
+    <w:rsid w:val="00C67A0B"/>
+    <w:rsid w:val="00C70E54"/>
+    <w:rsid w:val="00C713B6"/>
+    <w:rsid w:val="00C71762"/>
+    <w:rsid w:val="00C71BEA"/>
+    <w:rsid w:val="00C73269"/>
     <w:rsid w:val="00C74262"/>
-    <w:rsid w:val="00C810C0"/>
+    <w:rsid w:val="00C75879"/>
+    <w:rsid w:val="00C75D3F"/>
+    <w:rsid w:val="00C76732"/>
+    <w:rsid w:val="00C7712F"/>
+    <w:rsid w:val="00C774CE"/>
+    <w:rsid w:val="00C80A5D"/>
+    <w:rsid w:val="00C818C3"/>
+    <w:rsid w:val="00C81EB6"/>
+    <w:rsid w:val="00C83F68"/>
+    <w:rsid w:val="00C84C48"/>
+    <w:rsid w:val="00C8633D"/>
+    <w:rsid w:val="00C86923"/>
+    <w:rsid w:val="00C86C8D"/>
+    <w:rsid w:val="00C86CFF"/>
+    <w:rsid w:val="00C8754B"/>
     <w:rsid w:val="00C9210D"/>
+    <w:rsid w:val="00C929C5"/>
     <w:rsid w:val="00C9357B"/>
-    <w:rsid w:val="00C94A57"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00CE2904"/>
+    <w:rsid w:val="00C940E5"/>
+    <w:rsid w:val="00C948DB"/>
+    <w:rsid w:val="00C97926"/>
+    <w:rsid w:val="00CA0670"/>
+    <w:rsid w:val="00CA068A"/>
+    <w:rsid w:val="00CA0DBC"/>
+    <w:rsid w:val="00CA215C"/>
+    <w:rsid w:val="00CA32BF"/>
+    <w:rsid w:val="00CA3380"/>
+    <w:rsid w:val="00CA3854"/>
+    <w:rsid w:val="00CA4293"/>
+    <w:rsid w:val="00CA5006"/>
+    <w:rsid w:val="00CA5CBB"/>
+    <w:rsid w:val="00CA6109"/>
+    <w:rsid w:val="00CA61EA"/>
+    <w:rsid w:val="00CA730D"/>
+    <w:rsid w:val="00CB13C1"/>
+    <w:rsid w:val="00CB2160"/>
+    <w:rsid w:val="00CB346C"/>
+    <w:rsid w:val="00CB36CB"/>
+    <w:rsid w:val="00CB39E5"/>
+    <w:rsid w:val="00CB3A14"/>
+    <w:rsid w:val="00CB3ED6"/>
+    <w:rsid w:val="00CB4642"/>
+    <w:rsid w:val="00CB488F"/>
+    <w:rsid w:val="00CB5586"/>
+    <w:rsid w:val="00CB5E00"/>
+    <w:rsid w:val="00CB7590"/>
+    <w:rsid w:val="00CC1B83"/>
+    <w:rsid w:val="00CC2A00"/>
+    <w:rsid w:val="00CC4298"/>
+    <w:rsid w:val="00CC6CA3"/>
+    <w:rsid w:val="00CC6F98"/>
+    <w:rsid w:val="00CC7750"/>
+    <w:rsid w:val="00CD0F9F"/>
+    <w:rsid w:val="00CD15D4"/>
+    <w:rsid w:val="00CD1D3B"/>
+    <w:rsid w:val="00CD22BB"/>
+    <w:rsid w:val="00CD22D2"/>
+    <w:rsid w:val="00CD24B7"/>
+    <w:rsid w:val="00CD2555"/>
+    <w:rsid w:val="00CD3B83"/>
+    <w:rsid w:val="00CD4A2C"/>
+    <w:rsid w:val="00CD5C08"/>
+    <w:rsid w:val="00CD6116"/>
+    <w:rsid w:val="00CD69A2"/>
+    <w:rsid w:val="00CD6BDD"/>
+    <w:rsid w:val="00CD74BB"/>
+    <w:rsid w:val="00CD75DE"/>
+    <w:rsid w:val="00CD7B47"/>
+    <w:rsid w:val="00CE04DE"/>
+    <w:rsid w:val="00CE2065"/>
+    <w:rsid w:val="00CE2FAA"/>
+    <w:rsid w:val="00CE431A"/>
+    <w:rsid w:val="00CE5641"/>
+    <w:rsid w:val="00CE5AEB"/>
+    <w:rsid w:val="00CE61E1"/>
+    <w:rsid w:val="00CE6B61"/>
+    <w:rsid w:val="00CE6C12"/>
+    <w:rsid w:val="00CE6CAF"/>
+    <w:rsid w:val="00CE75CD"/>
+    <w:rsid w:val="00CE7797"/>
+    <w:rsid w:val="00CF13F8"/>
+    <w:rsid w:val="00CF1ADE"/>
     <w:rsid w:val="00CF34EE"/>
-    <w:rsid w:val="00CF413B"/>
-    <w:rsid w:val="00CF626C"/>
+    <w:rsid w:val="00CF45B6"/>
+    <w:rsid w:val="00CF4CAA"/>
+    <w:rsid w:val="00CF51B0"/>
+    <w:rsid w:val="00CF5B9E"/>
+    <w:rsid w:val="00CF63B9"/>
+    <w:rsid w:val="00CF6646"/>
+    <w:rsid w:val="00D00228"/>
+    <w:rsid w:val="00D00246"/>
+    <w:rsid w:val="00D0032D"/>
+    <w:rsid w:val="00D017D8"/>
+    <w:rsid w:val="00D0296D"/>
+    <w:rsid w:val="00D03542"/>
     <w:rsid w:val="00D038F7"/>
+    <w:rsid w:val="00D04378"/>
+    <w:rsid w:val="00D06416"/>
     <w:rsid w:val="00D10C03"/>
-    <w:rsid w:val="00D14933"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00D40163"/>
+    <w:rsid w:val="00D10D26"/>
+    <w:rsid w:val="00D11BC0"/>
+    <w:rsid w:val="00D1385C"/>
+    <w:rsid w:val="00D14068"/>
+    <w:rsid w:val="00D15247"/>
+    <w:rsid w:val="00D156E3"/>
+    <w:rsid w:val="00D15EA5"/>
+    <w:rsid w:val="00D1649E"/>
+    <w:rsid w:val="00D166C7"/>
+    <w:rsid w:val="00D177D8"/>
+    <w:rsid w:val="00D17CDC"/>
+    <w:rsid w:val="00D20AFD"/>
+    <w:rsid w:val="00D21A03"/>
+    <w:rsid w:val="00D22541"/>
+    <w:rsid w:val="00D225F2"/>
+    <w:rsid w:val="00D22978"/>
+    <w:rsid w:val="00D234C8"/>
+    <w:rsid w:val="00D23D02"/>
+    <w:rsid w:val="00D24B0F"/>
+    <w:rsid w:val="00D261C0"/>
+    <w:rsid w:val="00D300BE"/>
+    <w:rsid w:val="00D30949"/>
+    <w:rsid w:val="00D311C8"/>
+    <w:rsid w:val="00D312B1"/>
+    <w:rsid w:val="00D32488"/>
+    <w:rsid w:val="00D33371"/>
+    <w:rsid w:val="00D33EC5"/>
+    <w:rsid w:val="00D35E73"/>
+    <w:rsid w:val="00D36558"/>
+    <w:rsid w:val="00D36728"/>
+    <w:rsid w:val="00D368FB"/>
+    <w:rsid w:val="00D37BC3"/>
     <w:rsid w:val="00D407F6"/>
+    <w:rsid w:val="00D41063"/>
+    <w:rsid w:val="00D4219C"/>
+    <w:rsid w:val="00D42ED6"/>
+    <w:rsid w:val="00D435DB"/>
+    <w:rsid w:val="00D43ACA"/>
+    <w:rsid w:val="00D4454E"/>
+    <w:rsid w:val="00D44FCF"/>
+    <w:rsid w:val="00D456CE"/>
+    <w:rsid w:val="00D46EC2"/>
+    <w:rsid w:val="00D505EC"/>
+    <w:rsid w:val="00D50A06"/>
+    <w:rsid w:val="00D52961"/>
+    <w:rsid w:val="00D52FFA"/>
+    <w:rsid w:val="00D533CB"/>
     <w:rsid w:val="00D53515"/>
-    <w:rsid w:val="00D74205"/>
+    <w:rsid w:val="00D56403"/>
+    <w:rsid w:val="00D57004"/>
+    <w:rsid w:val="00D5760C"/>
+    <w:rsid w:val="00D600B7"/>
+    <w:rsid w:val="00D61C2A"/>
+    <w:rsid w:val="00D62E31"/>
+    <w:rsid w:val="00D634DF"/>
+    <w:rsid w:val="00D658EC"/>
+    <w:rsid w:val="00D65C4A"/>
+    <w:rsid w:val="00D665DA"/>
+    <w:rsid w:val="00D67A1C"/>
+    <w:rsid w:val="00D70BD6"/>
+    <w:rsid w:val="00D71162"/>
+    <w:rsid w:val="00D72FF8"/>
+    <w:rsid w:val="00D73246"/>
+    <w:rsid w:val="00D73568"/>
+    <w:rsid w:val="00D741FF"/>
+    <w:rsid w:val="00D74952"/>
+    <w:rsid w:val="00D76447"/>
+    <w:rsid w:val="00D80727"/>
     <w:rsid w:val="00D81D30"/>
-    <w:rsid w:val="00D974D7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DC7FFE"/>
+    <w:rsid w:val="00D82954"/>
+    <w:rsid w:val="00D82C9E"/>
+    <w:rsid w:val="00D83DF1"/>
+    <w:rsid w:val="00D84A5C"/>
+    <w:rsid w:val="00D86B54"/>
+    <w:rsid w:val="00D87185"/>
+    <w:rsid w:val="00D8726E"/>
+    <w:rsid w:val="00D8752C"/>
+    <w:rsid w:val="00D90903"/>
+    <w:rsid w:val="00D9174D"/>
+    <w:rsid w:val="00D94653"/>
+    <w:rsid w:val="00D946E4"/>
+    <w:rsid w:val="00D94EF5"/>
+    <w:rsid w:val="00D95D4C"/>
+    <w:rsid w:val="00D96848"/>
+    <w:rsid w:val="00D968B6"/>
+    <w:rsid w:val="00D96A5D"/>
+    <w:rsid w:val="00D96D01"/>
+    <w:rsid w:val="00D96D76"/>
+    <w:rsid w:val="00DA0287"/>
+    <w:rsid w:val="00DA16C4"/>
+    <w:rsid w:val="00DA3F07"/>
+    <w:rsid w:val="00DA4216"/>
+    <w:rsid w:val="00DA5B4C"/>
+    <w:rsid w:val="00DA67A9"/>
+    <w:rsid w:val="00DA7808"/>
+    <w:rsid w:val="00DA7F8E"/>
+    <w:rsid w:val="00DB08B2"/>
+    <w:rsid w:val="00DB10D3"/>
+    <w:rsid w:val="00DB1683"/>
+    <w:rsid w:val="00DB25CE"/>
+    <w:rsid w:val="00DB27E9"/>
+    <w:rsid w:val="00DB4288"/>
+    <w:rsid w:val="00DB51AC"/>
+    <w:rsid w:val="00DB54B2"/>
+    <w:rsid w:val="00DB5BCF"/>
+    <w:rsid w:val="00DB74C1"/>
+    <w:rsid w:val="00DC0C7D"/>
+    <w:rsid w:val="00DC1313"/>
+    <w:rsid w:val="00DC3747"/>
+    <w:rsid w:val="00DC5007"/>
+    <w:rsid w:val="00DC536C"/>
+    <w:rsid w:val="00DC65A6"/>
+    <w:rsid w:val="00DD1B06"/>
+    <w:rsid w:val="00DD1B7D"/>
+    <w:rsid w:val="00DD2530"/>
+    <w:rsid w:val="00DD2F35"/>
+    <w:rsid w:val="00DD5FDA"/>
+    <w:rsid w:val="00DD6B30"/>
     <w:rsid w:val="00DD7529"/>
+    <w:rsid w:val="00DE1269"/>
+    <w:rsid w:val="00DE1642"/>
+    <w:rsid w:val="00DE218C"/>
+    <w:rsid w:val="00DE280B"/>
     <w:rsid w:val="00DE2CF4"/>
-    <w:rsid w:val="00DE456A"/>
+    <w:rsid w:val="00DE3BDC"/>
+    <w:rsid w:val="00DE4643"/>
+    <w:rsid w:val="00DE47B5"/>
+    <w:rsid w:val="00DE49B6"/>
     <w:rsid w:val="00DE4DBC"/>
-    <w:rsid w:val="00E16BE9"/>
+    <w:rsid w:val="00DE67F0"/>
+    <w:rsid w:val="00DF0129"/>
+    <w:rsid w:val="00DF03C4"/>
+    <w:rsid w:val="00DF0A53"/>
+    <w:rsid w:val="00DF0DAF"/>
+    <w:rsid w:val="00DF172E"/>
+    <w:rsid w:val="00DF1DD5"/>
+    <w:rsid w:val="00DF49AD"/>
+    <w:rsid w:val="00DF49DE"/>
+    <w:rsid w:val="00DF4A48"/>
+    <w:rsid w:val="00DF53B0"/>
+    <w:rsid w:val="00DF58B9"/>
+    <w:rsid w:val="00DF64B3"/>
+    <w:rsid w:val="00DF73C6"/>
+    <w:rsid w:val="00DF7478"/>
+    <w:rsid w:val="00E00D1A"/>
+    <w:rsid w:val="00E01CB4"/>
+    <w:rsid w:val="00E02C21"/>
+    <w:rsid w:val="00E04778"/>
+    <w:rsid w:val="00E05037"/>
+    <w:rsid w:val="00E05217"/>
+    <w:rsid w:val="00E05366"/>
+    <w:rsid w:val="00E0668D"/>
+    <w:rsid w:val="00E07786"/>
+    <w:rsid w:val="00E07B86"/>
+    <w:rsid w:val="00E07EBF"/>
+    <w:rsid w:val="00E07EC7"/>
+    <w:rsid w:val="00E10DF7"/>
+    <w:rsid w:val="00E111D8"/>
+    <w:rsid w:val="00E13153"/>
+    <w:rsid w:val="00E13C37"/>
+    <w:rsid w:val="00E153E1"/>
+    <w:rsid w:val="00E166C8"/>
+    <w:rsid w:val="00E17AD7"/>
+    <w:rsid w:val="00E2062C"/>
+    <w:rsid w:val="00E20FAB"/>
+    <w:rsid w:val="00E212D1"/>
     <w:rsid w:val="00E21610"/>
+    <w:rsid w:val="00E22B62"/>
     <w:rsid w:val="00E24066"/>
+    <w:rsid w:val="00E2487F"/>
+    <w:rsid w:val="00E255E3"/>
+    <w:rsid w:val="00E25BD8"/>
+    <w:rsid w:val="00E260B4"/>
+    <w:rsid w:val="00E27878"/>
+    <w:rsid w:val="00E3100C"/>
+    <w:rsid w:val="00E31E9E"/>
+    <w:rsid w:val="00E323A5"/>
     <w:rsid w:val="00E33313"/>
-    <w:rsid w:val="00E36D0C"/>
+    <w:rsid w:val="00E33BB6"/>
+    <w:rsid w:val="00E33FC9"/>
+    <w:rsid w:val="00E36163"/>
     <w:rsid w:val="00E36DD9"/>
-    <w:rsid w:val="00E40F8E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E52061"/>
+    <w:rsid w:val="00E371D2"/>
+    <w:rsid w:val="00E376E9"/>
+    <w:rsid w:val="00E4005D"/>
+    <w:rsid w:val="00E4469F"/>
+    <w:rsid w:val="00E448C1"/>
+    <w:rsid w:val="00E45218"/>
+    <w:rsid w:val="00E50748"/>
+    <w:rsid w:val="00E508B6"/>
+    <w:rsid w:val="00E51132"/>
+    <w:rsid w:val="00E524F3"/>
+    <w:rsid w:val="00E54443"/>
+    <w:rsid w:val="00E56A9C"/>
+    <w:rsid w:val="00E56BA0"/>
+    <w:rsid w:val="00E57AE1"/>
+    <w:rsid w:val="00E57E62"/>
+    <w:rsid w:val="00E607E1"/>
     <w:rsid w:val="00E61500"/>
+    <w:rsid w:val="00E62E8E"/>
+    <w:rsid w:val="00E62FA6"/>
+    <w:rsid w:val="00E63178"/>
+    <w:rsid w:val="00E63F18"/>
+    <w:rsid w:val="00E64AFC"/>
+    <w:rsid w:val="00E64EC4"/>
     <w:rsid w:val="00E6512B"/>
+    <w:rsid w:val="00E6515A"/>
+    <w:rsid w:val="00E651D9"/>
     <w:rsid w:val="00E65655"/>
     <w:rsid w:val="00E65AC3"/>
-    <w:rsid w:val="00E75407"/>
-    <w:rsid w:val="00E839D9"/>
+    <w:rsid w:val="00E67AE6"/>
+    <w:rsid w:val="00E700D0"/>
+    <w:rsid w:val="00E71CC8"/>
+    <w:rsid w:val="00E72307"/>
+    <w:rsid w:val="00E72451"/>
+    <w:rsid w:val="00E7309B"/>
+    <w:rsid w:val="00E7344F"/>
+    <w:rsid w:val="00E7434C"/>
+    <w:rsid w:val="00E75098"/>
+    <w:rsid w:val="00E75A79"/>
+    <w:rsid w:val="00E76957"/>
+    <w:rsid w:val="00E76E09"/>
+    <w:rsid w:val="00E774BB"/>
+    <w:rsid w:val="00E8074B"/>
+    <w:rsid w:val="00E822F7"/>
+    <w:rsid w:val="00E83CD9"/>
+    <w:rsid w:val="00E83D09"/>
+    <w:rsid w:val="00E83F5F"/>
+    <w:rsid w:val="00E8567B"/>
+    <w:rsid w:val="00E86827"/>
+    <w:rsid w:val="00E86980"/>
+    <w:rsid w:val="00E874D4"/>
+    <w:rsid w:val="00E907F4"/>
+    <w:rsid w:val="00E91EAB"/>
+    <w:rsid w:val="00E92483"/>
+    <w:rsid w:val="00E924D0"/>
+    <w:rsid w:val="00E927D3"/>
+    <w:rsid w:val="00E92F42"/>
+    <w:rsid w:val="00E93C85"/>
+    <w:rsid w:val="00E93C99"/>
+    <w:rsid w:val="00E93ED7"/>
+    <w:rsid w:val="00E9448B"/>
+    <w:rsid w:val="00E94CB6"/>
+    <w:rsid w:val="00E94E34"/>
     <w:rsid w:val="00E96AF5"/>
+    <w:rsid w:val="00E96FB5"/>
+    <w:rsid w:val="00E97D02"/>
+    <w:rsid w:val="00EA0C4D"/>
     <w:rsid w:val="00EA157B"/>
+    <w:rsid w:val="00EA4E88"/>
+    <w:rsid w:val="00EA5F1F"/>
+    <w:rsid w:val="00EA756B"/>
+    <w:rsid w:val="00EB1448"/>
+    <w:rsid w:val="00EB22F4"/>
+    <w:rsid w:val="00EB2378"/>
+    <w:rsid w:val="00EB3571"/>
+    <w:rsid w:val="00EB40FD"/>
+    <w:rsid w:val="00EB4173"/>
     <w:rsid w:val="00EB4694"/>
-    <w:rsid w:val="00EC16A6"/>
+    <w:rsid w:val="00EB6D8E"/>
+    <w:rsid w:val="00EC0ED0"/>
+    <w:rsid w:val="00EC1990"/>
+    <w:rsid w:val="00EC23A3"/>
+    <w:rsid w:val="00EC2985"/>
+    <w:rsid w:val="00EC2D68"/>
+    <w:rsid w:val="00EC3334"/>
+    <w:rsid w:val="00EC3652"/>
+    <w:rsid w:val="00EC3B95"/>
+    <w:rsid w:val="00EC466B"/>
+    <w:rsid w:val="00EC4CC5"/>
+    <w:rsid w:val="00EC5FF3"/>
+    <w:rsid w:val="00EC60E9"/>
+    <w:rsid w:val="00EC7202"/>
+    <w:rsid w:val="00EC7379"/>
+    <w:rsid w:val="00ED13F8"/>
+    <w:rsid w:val="00ED30E3"/>
+    <w:rsid w:val="00ED33AD"/>
+    <w:rsid w:val="00ED398E"/>
+    <w:rsid w:val="00ED422B"/>
+    <w:rsid w:val="00ED4604"/>
+    <w:rsid w:val="00ED4B0C"/>
+    <w:rsid w:val="00ED74E5"/>
+    <w:rsid w:val="00ED7C73"/>
+    <w:rsid w:val="00EE0328"/>
+    <w:rsid w:val="00EE0D64"/>
+    <w:rsid w:val="00EE188E"/>
+    <w:rsid w:val="00EE25B8"/>
     <w:rsid w:val="00EE3346"/>
-    <w:rsid w:val="00EE3D97"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EF58F1"/>
+    <w:rsid w:val="00EE437E"/>
+    <w:rsid w:val="00EE4620"/>
+    <w:rsid w:val="00EE5057"/>
+    <w:rsid w:val="00EE6AC7"/>
+    <w:rsid w:val="00EE757F"/>
+    <w:rsid w:val="00EE7B25"/>
+    <w:rsid w:val="00EF073D"/>
+    <w:rsid w:val="00EF181A"/>
+    <w:rsid w:val="00EF1C9B"/>
+    <w:rsid w:val="00EF5422"/>
+    <w:rsid w:val="00EF7505"/>
+    <w:rsid w:val="00F027F3"/>
+    <w:rsid w:val="00F03B13"/>
+    <w:rsid w:val="00F04B6D"/>
+    <w:rsid w:val="00F051AC"/>
+    <w:rsid w:val="00F05CD2"/>
+    <w:rsid w:val="00F06204"/>
+    <w:rsid w:val="00F06479"/>
+    <w:rsid w:val="00F1122A"/>
+    <w:rsid w:val="00F12B26"/>
+    <w:rsid w:val="00F13444"/>
+    <w:rsid w:val="00F158EB"/>
+    <w:rsid w:val="00F15E92"/>
+    <w:rsid w:val="00F16C9A"/>
+    <w:rsid w:val="00F17C8D"/>
+    <w:rsid w:val="00F21392"/>
+    <w:rsid w:val="00F22593"/>
     <w:rsid w:val="00F229E9"/>
-    <w:rsid w:val="00F23C65"/>
-    <w:rsid w:val="00F26347"/>
+    <w:rsid w:val="00F23729"/>
+    <w:rsid w:val="00F2376A"/>
+    <w:rsid w:val="00F246A0"/>
+    <w:rsid w:val="00F26F13"/>
+    <w:rsid w:val="00F277D4"/>
+    <w:rsid w:val="00F27E02"/>
+    <w:rsid w:val="00F30596"/>
+    <w:rsid w:val="00F3143D"/>
+    <w:rsid w:val="00F3160D"/>
+    <w:rsid w:val="00F319FE"/>
+    <w:rsid w:val="00F32537"/>
+    <w:rsid w:val="00F3299C"/>
+    <w:rsid w:val="00F32F15"/>
+    <w:rsid w:val="00F3379A"/>
+    <w:rsid w:val="00F3469A"/>
+    <w:rsid w:val="00F37BBE"/>
+    <w:rsid w:val="00F37ED0"/>
+    <w:rsid w:val="00F40506"/>
+    <w:rsid w:val="00F41AF7"/>
+    <w:rsid w:val="00F42150"/>
+    <w:rsid w:val="00F45338"/>
+    <w:rsid w:val="00F461C1"/>
+    <w:rsid w:val="00F47364"/>
+    <w:rsid w:val="00F473F5"/>
     <w:rsid w:val="00F47AA7"/>
     <w:rsid w:val="00F5117D"/>
-    <w:rsid w:val="00F6057C"/>
+    <w:rsid w:val="00F511B3"/>
+    <w:rsid w:val="00F512DD"/>
+    <w:rsid w:val="00F51917"/>
+    <w:rsid w:val="00F54299"/>
+    <w:rsid w:val="00F55AD7"/>
+    <w:rsid w:val="00F55C24"/>
+    <w:rsid w:val="00F57368"/>
+    <w:rsid w:val="00F57770"/>
+    <w:rsid w:val="00F5790D"/>
+    <w:rsid w:val="00F60063"/>
+    <w:rsid w:val="00F614F7"/>
+    <w:rsid w:val="00F61622"/>
+    <w:rsid w:val="00F65186"/>
+    <w:rsid w:val="00F65B60"/>
+    <w:rsid w:val="00F665F7"/>
+    <w:rsid w:val="00F72E6C"/>
+    <w:rsid w:val="00F7720D"/>
+    <w:rsid w:val="00F772CD"/>
+    <w:rsid w:val="00F77744"/>
     <w:rsid w:val="00F77822"/>
-    <w:rsid w:val="00F92284"/>
-    <w:rsid w:val="00F953CF"/>
+    <w:rsid w:val="00F80DF4"/>
+    <w:rsid w:val="00F82098"/>
+    <w:rsid w:val="00F824E7"/>
+    <w:rsid w:val="00F82C73"/>
+    <w:rsid w:val="00F82EF5"/>
+    <w:rsid w:val="00F830E5"/>
+    <w:rsid w:val="00F839D0"/>
+    <w:rsid w:val="00F84608"/>
+    <w:rsid w:val="00F84A3D"/>
+    <w:rsid w:val="00F90913"/>
+    <w:rsid w:val="00F91396"/>
+    <w:rsid w:val="00F924D4"/>
+    <w:rsid w:val="00F929D5"/>
+    <w:rsid w:val="00F95BAF"/>
+    <w:rsid w:val="00F97131"/>
+    <w:rsid w:val="00F9742C"/>
+    <w:rsid w:val="00F97C33"/>
+    <w:rsid w:val="00FA0C73"/>
     <w:rsid w:val="00FA25D4"/>
-    <w:rsid w:val="00FB048D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FC6779"/>
+    <w:rsid w:val="00FA2685"/>
+    <w:rsid w:val="00FA2FFE"/>
+    <w:rsid w:val="00FA419E"/>
+    <w:rsid w:val="00FA4535"/>
+    <w:rsid w:val="00FA4D97"/>
+    <w:rsid w:val="00FA5947"/>
+    <w:rsid w:val="00FA5A2B"/>
+    <w:rsid w:val="00FA734A"/>
+    <w:rsid w:val="00FB0B43"/>
+    <w:rsid w:val="00FB125A"/>
+    <w:rsid w:val="00FB215C"/>
+    <w:rsid w:val="00FB22AD"/>
+    <w:rsid w:val="00FB34EC"/>
+    <w:rsid w:val="00FB54D0"/>
+    <w:rsid w:val="00FB55B7"/>
+    <w:rsid w:val="00FB6010"/>
+    <w:rsid w:val="00FB775E"/>
+    <w:rsid w:val="00FC0247"/>
+    <w:rsid w:val="00FC0386"/>
+    <w:rsid w:val="00FC0A73"/>
+    <w:rsid w:val="00FC276E"/>
+    <w:rsid w:val="00FC34F7"/>
+    <w:rsid w:val="00FC3DB3"/>
+    <w:rsid w:val="00FC40B3"/>
+    <w:rsid w:val="00FC4AB7"/>
+    <w:rsid w:val="00FC56B2"/>
+    <w:rsid w:val="00FC5EC8"/>
+    <w:rsid w:val="00FC7556"/>
+    <w:rsid w:val="00FD0EF8"/>
+    <w:rsid w:val="00FD0F91"/>
+    <w:rsid w:val="00FD13EF"/>
+    <w:rsid w:val="00FD15BB"/>
+    <w:rsid w:val="00FD1B58"/>
+    <w:rsid w:val="00FD25EA"/>
+    <w:rsid w:val="00FD2600"/>
+    <w:rsid w:val="00FD26CF"/>
+    <w:rsid w:val="00FD3FD1"/>
+    <w:rsid w:val="00FD5391"/>
+    <w:rsid w:val="00FD5DD2"/>
     <w:rsid w:val="00FD6262"/>
+    <w:rsid w:val="00FD6C04"/>
+    <w:rsid w:val="00FD6FF1"/>
+    <w:rsid w:val="00FD7052"/>
+    <w:rsid w:val="00FD70A5"/>
+    <w:rsid w:val="00FD7642"/>
+    <w:rsid w:val="00FD7E6E"/>
+    <w:rsid w:val="00FE0BE1"/>
+    <w:rsid w:val="00FE355D"/>
+    <w:rsid w:val="00FE3653"/>
+    <w:rsid w:val="00FE373C"/>
+    <w:rsid w:val="00FE3903"/>
+    <w:rsid w:val="00FE3F82"/>
+    <w:rsid w:val="00FE5307"/>
+    <w:rsid w:val="00FE5C71"/>
+    <w:rsid w:val="00FE65AD"/>
+    <w:rsid w:val="00FE7025"/>
+    <w:rsid w:val="00FE7E71"/>
+    <w:rsid w:val="00FF03EA"/>
+    <w:rsid w:val="00FF052F"/>
+    <w:rsid w:val="00FF0A94"/>
+    <w:rsid w:val="00FF0AC8"/>
+    <w:rsid w:val="00FF0D10"/>
+    <w:rsid w:val="00FF151B"/>
+    <w:rsid w:val="00FF217E"/>
+    <w:rsid w:val="00FF2D04"/>
+    <w:rsid w:val="00FF2F87"/>
+    <w:rsid w:val="00FF4B6E"/>
+    <w:rsid w:val="00FF65B3"/>
+    <w:rsid w:val="00FF6C3C"/>
+    <w:rsid w:val="00FF7019"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="05BB39BA"/>
   <w15:docId w15:val="{4268EEB0-157B-4F34-9D7C-ACD941EAD861}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="470" w:hanging="357"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10520,55 +38030,50 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
@@ -10747,115 +38252,185 @@
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE3346"/>
     <w:pPr>
-      <w:widowControl/>
-[...1 lines deleted...]
-      <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="312" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00973120"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F5117D"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00801191"/>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00863EF8"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00863EF8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00863EF8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00863EF8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00863EF8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+    <w:name w:val="cf01"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="008A3C9E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:officials@welshathletics.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:officialsendurance@scottish-athletics.org.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:officials@athleticsni.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -11122,50 +38697,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010001FC94F334217A47AC945B66C92C6A67" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="29ce6eb7da55cf48a9d1be3c89cbb79b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0f59cc41-74f8-4139-9196-f4da72c4df9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ed3697e20e7620e78ff2137eaf972564" ns2:_="">
     <xsd:import namespace="0f59cc41-74f8-4139-9196-f4da72c4df9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -11315,115 +38894,127 @@
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7FA090A-CB57-4E0F-835A-E063BB5D6E70}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0f59cc41-74f8-4139-9196-f4da72c4df9b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7A911ED-B730-4039-BF9C-2242C78D27D1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838D54DC-F768-4AAE-9EC3-6675D9550DFE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{903BDEAF-6559-49AE-B76F-28B9F2520F25}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2734</Characters>
+  <Pages>9</Pages>
+  <Words>1839</Words>
+  <Characters>10485</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>87</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3207</CharactersWithSpaces>
+  <CharactersWithSpaces>12300</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Viki Brockett</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2021-07-08T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">