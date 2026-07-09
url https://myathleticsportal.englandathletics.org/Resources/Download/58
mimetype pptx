--- v0 (2026-02-27)
+++ v1 (2026-07-09)
@@ -17,53 +17,50 @@
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
@@ -87,102 +84,100 @@
   <Override PartName="/ppt/slideLayouts/slideLayout36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme5.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme6.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" strictFirstAndLastChars="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId2"/>
     <p:sldMasterId id="2147483985" r:id="rId3"/>
     <p:sldMasterId id="2147483973" r:id="rId4"/>
     <p:sldMasterId id="2147483961" r:id="rId5"/>
     <p:sldMasterId id="2147483949" r:id="rId6"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId37"/>
+    <p:notesMasterId r:id="rId34"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="261" r:id="rId7"/>
     <p:sldId id="312" r:id="rId8"/>
     <p:sldId id="302" r:id="rId9"/>
     <p:sldId id="314" r:id="rId10"/>
     <p:sldId id="259" r:id="rId11"/>
     <p:sldId id="301" r:id="rId12"/>
     <p:sldId id="323" r:id="rId13"/>
     <p:sldId id="303" r:id="rId14"/>
     <p:sldId id="299" r:id="rId15"/>
-    <p:sldId id="315" r:id="rId16"/>
-[...15 lines deleted...]
-    <p:sldId id="308" r:id="rId32"/>
+    <p:sldId id="300" r:id="rId16"/>
+    <p:sldId id="311" r:id="rId17"/>
+    <p:sldId id="310" r:id="rId18"/>
+    <p:sldId id="304" r:id="rId19"/>
+    <p:sldId id="305" r:id="rId20"/>
+    <p:sldId id="306" r:id="rId21"/>
+    <p:sldId id="307" r:id="rId22"/>
+    <p:sldId id="308" r:id="rId23"/>
+    <p:sldId id="315" r:id="rId24"/>
+    <p:sldId id="316" r:id="rId25"/>
+    <p:sldId id="319" r:id="rId26"/>
+    <p:sldId id="317" r:id="rId27"/>
+    <p:sldId id="324" r:id="rId28"/>
+    <p:sldId id="325" r:id="rId29"/>
+    <p:sldId id="318" r:id="rId30"/>
+    <p:sldId id="320" r:id="rId31"/>
+    <p:sldId id="321" r:id="rId32"/>
     <p:sldId id="309" r:id="rId33"/>
-    <p:sldId id="313" r:id="rId34"/>
-[...1 lines deleted...]
-    <p:sldId id="322" r:id="rId36"/>
   </p:sldIdLst>
   <p:sldSz cx="9180513" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
       <a:spcBef>
         <a:spcPct val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPct val="0"/>
       </a:spcAft>
       <a:defRPr sz="2400" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
         <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
       <a:spcBef>
@@ -324,146 +319,562 @@
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="00367C"/>
     <a:srgbClr val="321D60"/>
     <a:srgbClr val="E1002C"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{A49DF29A-7B2A-4D2B-8464-2FA27B64C01F}" v="96" dt="2026-06-12T08:32:06.990"/>
+  </p1510:revLst>
+</p1510:revInfo>
+</file>
+
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="15620"/>
-    <p:restoredTop sz="94660"/>
+    <p:restoredLeft sz="15622" autoAdjust="0"/>
+    <p:restoredTop sz="94404" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="70" d="100"/>
           <a:sy n="70" d="100"/>
         </p:scale>
         <p:origin x="1172" y="52"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2892"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr varScale="1">
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId42" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId39" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId40" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}"/>
-    <pc:docChg chg="modSld">
-      <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-02-01T17:22:06.523" v="13" actId="115"/>
+    <pc:docChg chg="undo redo custSel delSld modSld sldOrd">
+      <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-17T07:37:42.955" v="1028" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-01-30T20:35:56.723" v="11" actId="20577"/>
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T10:33:04.825" v="753" actId="207"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="259"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T10:33:04.825" v="753" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="259"/>
+            <ac:spMk id="2" creationId="{6B08354D-4A0B-C11F-AF2E-4FD59B2CD709}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-17T07:37:42.955" v="1028" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="261"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-01-30T20:35:56.723" v="11" actId="20577"/>
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-17T07:37:42.955" v="1028" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="0" sldId="261"/>
             <ac:spMk id="4" creationId="{37A4FF3D-D943-3DCA-2EAF-C16B25AE2B4A}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp mod">
-        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-02-01T17:22:06.523" v="13" actId="115"/>
+      <pc:sldChg chg="modSp mod ord">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T10:33:28.398" v="756" actId="207"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="0" sldId="263"/>
+          <pc:sldMk cId="0" sldId="299"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-02-01T17:22:06.523" v="13" actId="115"/>
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T10:33:28.398" v="756" actId="207"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="0" sldId="263"/>
-            <ac:spMk id="22531" creationId="{3BB8181A-7222-296E-3B52-A54AE3063F1B}"/>
+            <pc:sldMk cId="0" sldId="299"/>
+            <ac:spMk id="12290" creationId="{33C3AC13-86F2-4DD9-58D9-ECC0F8834057}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod ord">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T10:33:41.890" v="759" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="300"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T10:33:41.890" v="759" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="300"/>
+            <ac:spMk id="13314" creationId="{D58CF167-BB6A-5FD9-8F5E-EA1284021E2D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T10:33:13.590" v="754" actId="207"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="301"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T10:33:13.590" v="754" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="301"/>
+            <ac:spMk id="2" creationId="{95E402CD-F7D5-CFEB-4A56-7DD5D8E23EFE}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T10:32:14.840" v="751" actId="207"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="302"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T10:32:14.840" v="751" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="302"/>
+            <ac:spMk id="2" creationId="{121FC52D-9650-EA07-F9F5-65E5B26E9EC3}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod ord">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T10:33:21.106" v="755" actId="207"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="303"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T10:33:21.106" v="755" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="303"/>
+            <ac:spMk id="11266" creationId="{8432022F-8013-3276-5D1D-95806B6256AB}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod ord">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T15:49:21.919" v="1008" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="304"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T10:40:54.982" v="790" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="304"/>
+            <ac:spMk id="16386" creationId="{03CFA9BD-5560-BE28-232A-FD249F2B0378}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T15:49:21.919" v="1008" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="304"/>
+            <ac:spMk id="16387" creationId="{966EEDC8-F55C-41DA-BA1E-ABEFF4A919E4}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod ord">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T15:51:02.281" v="1016" actId="14100"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="305"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T10:41:36.452" v="795" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="305"/>
+            <ac:spMk id="17410" creationId="{B490258F-1D56-F72B-443E-564EFB77CD78}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T15:51:02.281" v="1016" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="305"/>
+            <ac:spMk id="17411" creationId="{337DE9A6-BAC0-2700-1334-3FA47D8EC1B7}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod ord">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T10:41:55.428" v="797" actId="14100"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="306"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T10:38:11.637" v="770" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="306"/>
+            <ac:spMk id="9219" creationId="{0F88F3A2-EAE2-DC8A-23B9-961795337679}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T10:41:55.428" v="797" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="306"/>
+            <ac:spMk id="18434" creationId="{A5A574AA-44D3-9831-B44B-93F95B54C601}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod ord">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T10:42:09.626" v="799" actId="14100"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="307"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T10:42:09.626" v="799" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="307"/>
+            <ac:spMk id="19458" creationId="{4BBBF828-8D12-D934-03FB-CCB9A20623DF}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod ord">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T10:42:23.284" v="801" actId="14100"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="308"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T10:42:23.284" v="801" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="308"/>
+            <ac:spMk id="20482" creationId="{B3F2EF67-F680-887B-C53A-E44CA24B6F24}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-12T08:32:06.964" v="1025" actId="14100"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="309"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-12T08:32:06.964" v="1025" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="309"/>
+            <ac:spMk id="3" creationId="{1CA03749-6065-D185-3FEE-3C39AE7CC40C}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T13:04:37.042" v="861" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="309"/>
+            <ac:spMk id="21506" creationId="{BB1008A0-8380-BBAA-D0AE-38BE34246E5A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod ord">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-12T09:29:00.792" v="1026" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="310"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T13:01:59.111" v="816" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="310"/>
+            <ac:spMk id="15362" creationId="{B2D16574-6A50-9AF6-EFF9-18752FC9149A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-12T09:29:00.792" v="1026" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="310"/>
+            <ac:spMk id="15363" creationId="{FFCE787D-FA7A-7F86-1D8E-B52FC8AB3680}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod ord">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T13:01:51.776" v="804" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="311"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T13:01:51.776" v="804" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="311"/>
+            <ac:spMk id="14338" creationId="{7C227F08-D8B1-DF44-F379-35ADD6F174B8}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T10:32:50.096" v="752" actId="207"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3496298133" sldId="314"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T10:32:50.096" v="752" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3496298133" sldId="314"/>
+            <ac:spMk id="2" creationId="{68B70EA4-E92C-EF96-B4BC-80FCAC2DB354}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T18:35:58.479" v="961" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2103555758" sldId="315"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T13:41:50.815" v="885" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2103555758" sldId="315"/>
+            <ac:spMk id="15362" creationId="{56F2EDE1-D35B-5603-CB74-935762163CC5}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T18:35:58.479" v="961" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2103555758" sldId="315"/>
+            <ac:spMk id="15363" creationId="{D6532953-586D-4962-9B7C-40E641138637}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T13:42:08.796" v="897" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="386686976" sldId="316"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T13:42:08.796" v="897" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="386686976" sldId="316"/>
+            <ac:spMk id="15362" creationId="{CAB3EC88-D9A6-BEA5-05CC-75728B571B9D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T13:42:26.289" v="921" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2501763360" sldId="317"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T13:42:26.289" v="921" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2501763360" sldId="317"/>
+            <ac:spMk id="15362" creationId="{12B50E4E-2D99-1CAD-CEFF-0E78342D242C}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T13:42:48.706" v="945" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="411123685" sldId="318"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T13:42:48.706" v="945" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="411123685" sldId="318"/>
+            <ac:spMk id="15362" creationId="{F286D6DB-EED6-EA3A-1965-6B661EDEC81E}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T13:42:17.437" v="909" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2467098460" sldId="319"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T13:42:17.437" v="909" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2467098460" sldId="319"/>
+            <ac:spMk id="15362" creationId="{FAB16187-7586-3F5C-6197-53B6D5B6DF57}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod ord">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T13:42:57.771" v="946" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="583321685" sldId="320"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T13:42:57.771" v="946" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="583321685" sldId="320"/>
+            <ac:spMk id="15362" creationId="{0B5420CE-4F42-6DA4-452E-D763C8603A82}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod ord">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T13:04:29.472" v="860" actId="207"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3636806616" sldId="321"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T13:04:29.472" v="860" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3636806616" sldId="321"/>
+            <ac:spMk id="15362" creationId="{1399CD0D-C7D4-E1A4-9C04-537E9BF20FB1}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod ord">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:41:02.122" v="962" actId="207"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="308148272" sldId="323"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:41:02.122" v="962" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="308148272" sldId="323"/>
+            <ac:spMk id="2" creationId="{F7E93BDB-6E5C-CFC4-20BB-4560DE17556B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T13:42:35.837" v="933" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2695319496" sldId="324"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T13:42:35.837" v="933" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2695319496" sldId="324"/>
+            <ac:spMk id="15362" creationId="{8470AF58-443F-66EB-A250-5C2EB30583E5}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T13:41:38.399" v="873" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1359917479" sldId="325"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T13:41:38.399" v="873" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1359917479" sldId="325"/>
+            <ac:spMk id="15362" creationId="{ABD38A85-5C61-3887-8628-042653B4A655}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme6.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -538,51 +949,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{8FE070C0-2798-441C-B357-A7A44F3F66F0}" type="datetimeFigureOut">
               <a:rPr lang="en-GB"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>01/02/2026</a:t>
+              <a:t>17/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4075BA9-9B45-90E7-588A-954B98EE2F4F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1135063" y="685800"/>
             <a:ext cx="4587875" cy="3429000"/>
@@ -17614,110 +18025,98 @@
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uka.org.uk/governance/health-safety/online-accident-incident-report-form/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uka.org.uk/governance/health-safety/online-accident-incident-report-form/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
@@ -17833,432 +18232,2025 @@
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Self-Paced Module</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00367C"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>SECTOR MARSHAL</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="1000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="00367C"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>February 2026_01/02/2026</a:t>
+              <a:t>June 2026_16/06/2026</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="1000" b="1" dirty="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3898DB82-8B34-13B2-66EE-F51EF6BAD293}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{65AC437F-3065-49F1-B890-BE722D1777D9}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13314" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D58CF167-BB6A-5FD9-8F5E-EA1284021E2D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1349896" y="2018093"/>
+            <a:ext cx="3708412" cy="533400"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Phases of Preparation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13315" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1FBC8F5-3FCD-7263-18E9-AC78D6C9300D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1349896" y="2546901"/>
+            <a:ext cx="6480720" cy="1764197"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0"/>
+              <a:t>We will look at preparation in three phases:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="684000">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0"/>
+              <a:t>Pre-Event</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="684000">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0"/>
+              <a:t>Race Day</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="684000">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0"/>
+              <a:t>Post-Race</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C42F5771-362B-BF25-7FF0-7B93CDA53502}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{65AC437F-3065-49F1-B890-BE722D1777D9}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>10</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14338" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C227F08-D8B1-DF44-F379-35ADD6F174B8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="449796" y="1556792"/>
+            <a:ext cx="3924436" cy="533400"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Pre-Event 1</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14339" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF8FBFE4-322A-BD3D-B93B-ED2EE9EFEB3F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="449797" y="1988840"/>
+            <a:ext cx="8280920" cy="4001443"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Liaise with Course Director and familiarise yourself with:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="684000">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Event Safety and Contingency (Emergency) Plans</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="684000">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Course route, signage and marshalling plans</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="684000">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Traffic conditions and management</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="684000">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>On-course facilities (first aid, toilets, drinks / sponge stations, refuse collection / disposal), including welfare arrangements (toilets, food and shelter) for volunteers</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="684000">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>De-brief notes for your sector from previous years</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Arrangements may have been made to ensure access to adjoining properties, where keys are required for access to land or property, collect before race day</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E05974C-6EAF-15E6-18FD-BB1A9749EB0C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{65AC437F-3065-49F1-B890-BE722D1777D9}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15362" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2D16574-6A50-9AF6-EFF9-18752FC9149A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="499115" y="1268760"/>
+            <a:ext cx="6119812" cy="533400"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Pre-Event 2</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15363" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFCE787D-FA7A-7F86-1D8E-B52FC8AB3680}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="499117" y="1702142"/>
+            <a:ext cx="8182281" cy="4680520"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Obtain race day contact details for your course marshalling team, adjoining Sector Marshals, all key personnel, first aid and emergency services</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Confirm the following arrangements for:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="684000">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Essential equipment delivery (signage, barriers, cones, radios, loudhailers, etc.)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="684000">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Course route signage erection / recovery</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="684000">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>On course drinks / sponge station set up / de-rigging</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="684000">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Marshalling teams and volunteers briefing</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="684000" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Refuse collection / disposal</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342000" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Prepare </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1"/>
+              <a:t>Course Marshals </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>instructions and circulate, along with course marshal map confirming Marshal reference and location</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4C702C8-18B4-EDDC-F651-411832797273}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:fld id="{65AC437F-3065-49F1-B890-BE722D1777D9}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>12</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16386" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03CFA9BD-5560-BE28-232A-FD249F2B0378}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="418719" y="1378004"/>
+            <a:ext cx="5437012" cy="533400"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Race Day 1</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16387" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{966EEDC8-F55C-41DA-BA1E-ABEFF4A919E4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="418719" y="1772816"/>
+            <a:ext cx="8343074" cy="4455422"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Pre-Race:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Report your arrival to the designated senior race official, this may be the Course Director or Event Control</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Collect any essential equipment – radio, loudhailer etc.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Check erection (and subsequent removal / recovery) of course route signage within your sector</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Check your sector for setting up of any drinks / sponge stations, toilets, entertainment points, etc. and delivery of essential on-course equipment – barriers, cones, etc.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Inspect your sector for obstructions and request that any are either removed or for protection and / or diversions to be provided around remaining obstructions</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="2200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBEB1DC2-4DD4-83E3-B872-049B4A85D12A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{65AC437F-3065-49F1-B890-BE722D1777D9}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>13</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17410" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B490258F-1D56-F72B-443E-564EFB77CD78}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="413792" y="1144724"/>
+            <a:ext cx="2088232" cy="533400"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Race Day 2 </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="2400" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17411" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{337DE9A6-BAC0-2700-1334-3FA47D8EC1B7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="413792" y="1472050"/>
+            <a:ext cx="8352928" cy="5249425"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Pre-Race Personnel Checks and Deployment:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Check course marshals / stewards' attendance and confirm their readiness for implementation of road closures, traffic management (where relevant), directing runners and spectators / pedestrians, manning drink / sponge stations, toilets, entertainment points, etc. within your sector</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Arrange re-deployment of course marshals / stewards as necessary to resolve any attendance shortfalls, or to address any identified additional hazards / measures</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Deliver final course marshals / stewards’ briefing</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Monitor deployment of on course first aid and medical resources within your sector</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Liaise with police deployed in your sector, if applicable</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4476C1C7-6E9F-525F-278F-0E9469EA51F2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{65AC437F-3065-49F1-B890-BE722D1777D9}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>14</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18434" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5A574AA-44D3-9831-B44B-93F95B54C601}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="341784" y="1186320"/>
+            <a:ext cx="2232248" cy="533400"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Race Day 3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00367C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9219" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F88F3A2-EAE2-DC8A-23B9-961795337679}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="341786" y="1628800"/>
+            <a:ext cx="8496943" cy="4799558"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>During the Race:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Ensure implementation within your sector of any special arrangements agreed prior to the event, to facilitate access to adjoining properties, pedestrian crossing points, etc. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Monitor your sector throughout the event for any additional obstructions created after your pre-race inspection, or other H&amp;S issues identified in the progress of the race</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Report to the Course Director or Event Control on race progress through your sector</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Maintain a log of incidents and timings occurring during the event (plus photos / video where appropriate), to assist the de-brief process and any formal accident / incident reporting</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9F9BBC1-6839-8E15-3692-0809C8868ED9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{65AC437F-3065-49F1-B890-BE722D1777D9}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>15</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19458" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BBBF828-8D12-D934-03FB-CCB9A20623DF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="558812" y="1325465"/>
+            <a:ext cx="1871204" cy="533400"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Race Day 4</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="2400" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19459" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE9EA618-E851-1A44-8343-58038C8CDDB8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="558813" y="1772816"/>
+            <a:ext cx="8062888" cy="4402883"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Final Sign Off and Stand Down:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Confirm implementation of standing down your course marshals / stewards and medical teams from your sector, leading to final sign off after the last runners have passed</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Confirm implementation of lifting traffic and crowd / pedestrian management equipment from your sector (where relevant)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Supervise the clearance, recovery of equipment, litter picking, refuse collection, etc. from your sector</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Confirm your stand down to the designated person and return any equipment before departure</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF6BD357-40F9-478B-C15C-1DA7B714DE12}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{65AC437F-3065-49F1-B890-BE722D1777D9}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>16</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20482" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3F2EF67-F680-887B-C53A-E44CA24B6F24}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594816" y="1844824"/>
+            <a:ext cx="1763192" cy="533400"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Post Race</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="2400" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20483" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4ECDB968-A693-7A2F-30DF-98FF9E1053A5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594816" y="2276872"/>
+            <a:ext cx="7990880" cy="2669354"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Collate and return attendance records and expenses claims for your sector volunteers (and contractors)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Provide a post-race debrief report on course route management, including a review of course route safety measures identified in the event risk assessment for your sector</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8AA2CE0-A3A4-CF0B-8B83-0F3DB0462879}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{65AC437F-3065-49F1-B890-BE722D1777D9}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>17</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88C9AE39-CBAA-E11D-D850-A872333077E9}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15362" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56F2EDE1-D35B-5603-CB74-935762163CC5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="413792" y="1196752"/>
+            <a:off x="413792" y="1242711"/>
             <a:ext cx="6336704" cy="533400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Generic Marshals’ Instructions / Briefing 1</a:t>
+              <a:t>Generic Marshals’ Instructions 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15363" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6532953-586D-4962-9B7C-40E641138637}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="413793" y="1624067"/>
+            <a:off x="413793" y="1628800"/>
             <a:ext cx="8352928" cy="4973286"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" i="1" dirty="0"/>
               <a:t>Marshals’ Instructions are unique to each event; here are some generic points we have identified….</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Contact details for Sector Marshal and appropriate Race Control Centre / Emergency services</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Confirm Sector Marshal is initial point of contact unless there is a major incident (medical / police / fire), in which case contact race control centre / emergency services directly</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Outline emergency procedures and required actions</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
-              <a:t>Contact details for Sector Marshals and appropriate Race Control Centre / Emergency services</a:t>
-[...40 lines deleted...]
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
               <a:t>Marshals’ identification (e.g. M2), location / grid reference, course contact arrangements (mobile phone / radio + radio instructions / protocols) and race day report / final briefing times</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{615253A0-DA77-1F9B-C18A-92D01620DCE4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{65AC437F-3065-49F1-B890-BE722D1777D9}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>10</a:t>
+              <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2103555758"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BED5F474-FE63-A9EE-B25B-3126B3B37CE5}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15362" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CAB3EC88-D9A6-BEA5-05CC-75728B571B9D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="414879" y="1374253"/>
+            <a:off x="413792" y="1340768"/>
             <a:ext cx="6407626" cy="533400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Generic Marshals’ Instructions / Briefing 2</a:t>
+              <a:t>Generic Marshals’ Instructions 2</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="00367C"/>
+                <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15363" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CB15ED0-AE16-89EF-023D-347349F5BBC7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="414878" y="1823233"/>
-            <a:ext cx="8350755" cy="4533117"/>
+            <a:off x="413792" y="1742459"/>
+            <a:ext cx="8350755" cy="4126047"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
-          <a:p>
-[...17 lines deleted...]
-          </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
               <a:t>Marshals’ Course map, identifying marshals, feed / water / sponge / toilets / First Aid stations, nearest defibrillator….</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
               <a:t>Confirm resources being provided e.g. Event / vehicle passes, Hi-Viz bib / jacket and any additional PPE, radio, emergency foil blanket, meal / voucher, water, etc. and arrangements for returning to Sector Marshal</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
               <a:t>A Marshals should:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="684000">
               <a:spcBef>
                 <a:spcPct val="0"/>
@@ -18295,1829 +20287,62 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54A4B2D5-0ECB-57A1-DC1B-CCD123C7C8F0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{65AC437F-3065-49F1-B890-BE722D1777D9}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11</a:t>
+              <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="386686976"/>
       </p:ext>
     </p:extLst>
-  </p:cSld>
-[...1765 lines deleted...]
-    </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -20188,78 +20413,53 @@
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Roles and Responsibilities</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Resources</a:t>
-            </a:r>
-[...24 lines deleted...]
-              <a:t>Accident / Incident Reporting</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Phases of Preparation</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="684000" lvl="1" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:buSzPct val="75000"/>
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
@@ -20271,50 +20471,76 @@
             <a:pPr marL="684000" lvl="1" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:buSzPct val="75000"/>
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Race Day</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="684000" lvl="1" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:buSzPct val="75000"/>
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Post Race</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Generic Marshals’ Instructions  / Briefing</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Accident / Incident Reporting</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE255AA7-C3DE-273A-4E57-86832965E0DF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -20322,1515 +20548,1627 @@
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3338176630"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE471CAF-0A0A-A129-01F9-DDEB93BB0774}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14338" name="Title 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C227F08-D8B1-DF44-F379-35ADD6F174B8}"/>
+          <p:cNvPr id="15362" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAB16187-7586-3F5C-6197-53B6D5B6DF57}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="449796" y="1556792"/>
-            <a:ext cx="5477712" cy="533400"/>
+            <a:off x="410325" y="1196752"/>
+            <a:ext cx="6485347" cy="533400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Phases of Preparation 2 – Pre Event</a:t>
-[...9 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF8FBFE4-322A-BD3D-B93B-ED2EE9EFEB3F}"/>
+              <a:t>Generic Marshals’ Instructions 3</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15363" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B950168-1ED1-6E7C-25F1-DB7858F8DD12}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="449796" y="2019845"/>
-            <a:ext cx="8280920" cy="4001443"/>
+            <a:off x="409165" y="1570359"/>
+            <a:ext cx="8362182" cy="4785991"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
-              <a:t>Liaise with Course Director and familiarise yourself with:</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="684000">
+              <a:t>Advise Marshals of event / course security, road closures, etc. in place, provide any required personnel / vehicle passes and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>course access arrangements to their station</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
-              <a:buSzPct val="75000"/>
-[...1 lines deleted...]
-              <a:buChar char="o"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
-              <a:t>Event Safety and Contingency (Emergency) Plans</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="684000">
+              <a:t>On arrival at their station Marshals should check-in with the Sector Marshal to confirm arrival, that all race signage, cones, barriers, etc. are in place and have not been moved or vandalised</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
-              <a:buSzPct val="75000"/>
-[...1 lines deleted...]
-              <a:buChar char="o"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
-              <a:t>Course route, signage and marshalling plans</a:t>
-[...37 lines deleted...]
-            <a:pPr marL="684000">
+              <a:t>If road closures and / or parking restrictions in place, report any unauthorised parked vehicles on the course to Sector Marshal</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
-              <a:buSzPct val="75000"/>
-[...1 lines deleted...]
-              <a:buChar char="o"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
-              <a:t>De-brief notes for your sector from previous years</a:t>
-[...13 lines deleted...]
-              <a:t>Arrangements may have been made to ensure access to adjoining properties, where keys are required for access to land or property, collect before race day</a:t>
+              <a:t>Designated marshals may be asked to confirm that any road closures / traffic management requirements have been implemented</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E05974C-6EAF-15E6-18FD-BB1A9749EB0C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBAD9772-FF2E-0EDB-8ED0-FCBB1E77A464}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{65AC437F-3065-49F1-B890-BE722D1777D9}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>20</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2467098460"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFDADA45-749D-38FD-E4E1-85052A4CE59B}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15362" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2D16574-6A50-9AF6-EFF9-18752FC9149A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12B50E4E-2D99-1CAD-CEFF-0E78342D242C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="499115" y="1340768"/>
-            <a:ext cx="6119812" cy="533400"/>
+            <a:off x="393759" y="1268760"/>
+            <a:ext cx="7436857" cy="533400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Phases of Preparation 3 – Pre-Event</a:t>
-            </a:r>
+              <a:t>Generic Marshals’ Instructions 4</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15363" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFCE787D-FA7A-7F86-1D8E-B52FC8AB3680}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C5864FA-B183-BA9C-127A-45B599043958}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="499115" y="1765327"/>
-            <a:ext cx="8182281" cy="4680520"/>
+            <a:off x="393760" y="1712429"/>
+            <a:ext cx="8392994" cy="4608513"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1">
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>If marshalling traffic or pedestrian crossing "lock-gates", additional detailed "lock gate" layout and instructions required (marshal may be asked to attend pre-event training)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Access arrangements to / from adjoining properties (pedestrians &amp; motorists) e.g. Churches, Train Station, Bus Station, etc.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Course Marshals should not leave their post unless relieved by another marshal or stood down at the end, after last runner has passed</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
-              <a:t>Obtain race day contact details for your course marshalling team, adjoining Sector Marshals, all key personnel, first aid and emergency services</a:t>
-[...97 lines deleted...]
-              <a:t>Prepare Course Marshals  instruction / briefing and circulate, along with course marshal map confirming Marshal reference and location</a:t>
+              <a:t>Procedure for taking “comfort breaks”</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4C702C8-18B4-EDDC-F651-411832797273}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3064ABA7-6CB5-7ED6-67B1-FAB07AD5CFA8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
             <a:fld id="{65AC437F-3065-49F1-B890-BE722D1777D9}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2501763360"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CD400C4-D873-6572-A252-2E0575772845}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16386" name="Title 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03CFA9BD-5560-BE28-232A-FD249F2B0378}"/>
+          <p:cNvPr id="15362" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8470AF58-443F-66EB-A250-5C2EB30583E5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="418719" y="1246332"/>
-            <a:ext cx="5437012" cy="533400"/>
+            <a:off x="398352" y="1340768"/>
+            <a:ext cx="6428745" cy="533400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Phases of Preparation 4 – Race Day</a:t>
-[...9 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{966EEDC8-F55C-41DA-BA1E-ABEFF4A919E4}"/>
+              <a:t>Generic Marshals’ Instructions 5</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15363" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5AAF5FB-5CF9-8C42-2A93-3DA51888F27D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="418719" y="1709882"/>
-            <a:ext cx="8343074" cy="4814743"/>
+            <a:off x="389167" y="1802160"/>
+            <a:ext cx="8392994" cy="4542029"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Estimated arrival time of first / last runners, direction runners will approach from and where they should be directed</a:t>
+            </a:r>
+          </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
-              <a:buFontTx/>
-              <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
-              <a:t>Pre-Race:</a:t>
+              <a:t>Be visible to runners, do not impede, provide friendly support / encouragement and clear instructions with visual signalling</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Control spectators and the public, directing them to designated course crossing points, keep the course clear </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
-              <a:t>Report your arrival to the designated person. This may be the Course Director or Event Control</a:t>
-[...10 lines deleted...]
-            </a:pPr>
+              <a:t>Warn runners of traffic on open roads and request drivers to slow down or stop (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" i="1" dirty="0"/>
+              <a:t>Note: Marshals have no legal power to stop traffic</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
-              <a:t>Collect any essential equipment – radio, loudhailer etc.</a:t>
-[...43 lines deleted...]
-            <a:endParaRPr lang="en-GB" altLang="en-US" sz="2200" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBEB1DC2-4DD4-83E3-B872-049B4A85D12A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8996CD74-5184-3D47-90DB-BCF965F95D2E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{65AC437F-3065-49F1-B890-BE722D1777D9}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>22</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB"/>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2695319496"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3A95F04-D987-368A-5121-77AE97194A87}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17410" name="Title 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B490258F-1D56-F72B-443E-564EFB77CD78}"/>
+          <p:cNvPr id="15362" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABD38A85-5C61-3887-8628-042653B4A655}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="413792" y="1098479"/>
-            <a:ext cx="5899282" cy="533400"/>
+            <a:off x="393759" y="1340768"/>
+            <a:ext cx="6356737" cy="533400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Phases of Preparation 5 – Race Day</a:t>
-[...10 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{337DE9A6-BAC0-2700-1334-3FA47D8EC1B7}"/>
+              <a:t>Generic Marshals’ Instructions 6</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15363" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{408DB518-98D9-4A27-A015-DD79348EE368}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="413792" y="1451427"/>
-            <a:ext cx="8352928" cy="4904923"/>
+            <a:off x="393759" y="1715480"/>
+            <a:ext cx="8392994" cy="4799559"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Warn runners of any street furniture course obstructions or trip hazards (traffic calming, bollards, benches, etc.)</a:t>
+            </a:r>
+          </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
-              <a:buFontTx/>
-              <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
-              <a:t>Pre-Race Personnel Checks and Deployment:</a:t>
+              <a:t>Outline procedures for reporting race incidents or infringements to Sector Marshal, who will summon assistance if required and advise the Course Director / Race Referee; as appropriate</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Stay calm and polite, do not be confrontational</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>“Stand down” procedures, sweep vehicle, etc.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Course clear arrangements: Recovery of barriers, cones warning / direction signs may be covered by Traffic Management / Signage Teams. If not, marshals may be asked to assist with course clearance and litter collection</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
             </a:pPr>
-            <a:r>
-[...41 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4476C1C7-6E9F-525F-278F-0E9469EA51F2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45F6A4A9-156A-A390-2232-EF77EB64FAF2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{65AC437F-3065-49F1-B890-BE722D1777D9}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1359917479"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42FBE160-195E-D2DD-CF68-429E8F9CEF3C}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18434" name="Title 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5A574AA-44D3-9831-B44B-93F95B54C601}"/>
+          <p:cNvPr id="15362" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F286D6DB-EED6-EA3A-1965-6B661EDEC81E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="341784" y="1124744"/>
-            <a:ext cx="6119812" cy="533400"/>
+            <a:off x="360152" y="1412776"/>
+            <a:ext cx="6246328" cy="533400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Phases of Preparation 6 – Race Day	</a:t>
-[...10 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F88F3A2-EAE2-DC8A-23B9-961795337679}"/>
+              <a:t>Generic Marshals’ Instructions 7</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15363" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D5F24F2-2A6D-51DE-6C68-E2CDA390C528}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="341784" y="1536441"/>
-            <a:ext cx="8496943" cy="5184576"/>
+            <a:off x="360153" y="1844824"/>
+            <a:ext cx="8460208" cy="3996453"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1">
-[...16 lines deleted...]
-            <a:pPr eaLnBrk="1" hangingPunct="1">
+            <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
-              <a:t>Ensure implementation of any special arrangements agreed prior to the event to facilitate access to adjoining properties, pedestrian crossing points, etc. within your sector</a:t>
+              <a:t>Confirm arrangements for claiming Fee and / or Travel Expenses, if appropriate</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>And at race day briefing….</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Confirm any last-minute changes to pre-circulated instructions</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
-              <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
-              <a:t>Monitor your sector throughout the event for any additional obstructions created after your pre-race inspection, or other H&amp;S issues identified in the progress of the race</a:t>
-[...3 lines deleted...]
-            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:t>Check Marshals fully understand their role, explain again if they’re in any doubt</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:defRPr/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
-[...12 lines deleted...]
-              <a:t>Maintain a log of incidents and timings occurring during the event (plus photos / video where appropriate), to assist the de-brief process and any formal accident / incident reporting</a:t>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" i="1" dirty="0"/>
+              <a:t>Although the above is tailored to a mass participation road race it could equally be an ultra-trail / mountain race, this list is therefore by no means exhaustive</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9F9BBC1-6839-8E15-3692-0809C8868ED9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6E0C0C7-839A-AEDD-3332-6DB777030297}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{65AC437F-3065-49F1-B890-BE722D1777D9}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>24</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB"/>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="411123685"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3161EE46-C093-D959-6E0E-24EC8944D1D4}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19458" name="Title 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BBBF828-8D12-D934-03FB-CCB9A20623DF}"/>
+          <p:cNvPr id="15362" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B5420CE-4F42-6DA4-452E-D763C8603A82}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="558812" y="1340768"/>
-            <a:ext cx="5601506" cy="533400"/>
+            <a:off x="341784" y="1340768"/>
+            <a:ext cx="4785427" cy="533400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Phases of Preparation 7 – Race Day</a:t>
-[...10 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE9EA618-E851-1A44-8343-58038C8CDDB8}"/>
+              <a:t>Accident / Incident Reporting 1</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15363" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A94FD33-08A1-2DE0-D98B-00818C2341EF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="558812" y="1762421"/>
-            <a:ext cx="8062888" cy="4511526"/>
+            <a:off x="341784" y="1772816"/>
+            <a:ext cx="8496944" cy="4455793"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1">
+            <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buFontTx/>
-              <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
-              <a:t>Final Sign Off and Stand Down:</a:t>
-            </a:r>
+              <a:t>UKA require notification of any Accident, Incident (Near Miss or Incident) or Fatality using the appropriate online Incident Reporting form </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342000" indent="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>Online Health and Safety Incident Reporting</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="1200"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
-              <a:t>Confirm implementation of standing down your course marshals / stewards and medical teams from your sector, leading to final sign off after the last runners have passed</a:t>
+              <a:t>In the event of an accident or incident the Sector Marshal should obtain as much information and detail as possible from the Marshall in attendance and pass this on to the Race Organiser or Referee for reporting to UKA, if deemed appropriate</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="1200"/>
+                <a:spcPts val="800"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
-              <a:t>Confirm implementation of lifting traffic and crowd / pedestrian management equipment from your sector (where relevant)</a:t>
-[...28 lines deleted...]
-            <a:endParaRPr lang="en-GB" altLang="en-US" dirty="0"/>
+              <a:t>Incident Reporting to UKA can be done by anyone but normally by the Event Organiser, Referee or a designated Senior Official</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF6BD357-40F9-478B-C15C-1DA7B714DE12}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9A14F57-5645-21E0-6744-EA967220A3E0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{65AC437F-3065-49F1-B890-BE722D1777D9}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>25</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB"/>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="583321685"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B5C9D64-62B7-8629-894F-141C329294C7}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20482" name="Title 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3F2EF67-F680-887B-C53A-E44CA24B6F24}"/>
+          <p:cNvPr id="15362" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1399CD0D-C7D4-E1A4-9C04-537E9BF20FB1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="594816" y="1858952"/>
-            <a:ext cx="6119812" cy="533400"/>
+            <a:off x="377788" y="1196752"/>
+            <a:ext cx="4772462" cy="533400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Phases of Preparation 8 – Post Race</a:t>
-[...10 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4ECDB968-A693-7A2F-30DF-98FF9E1053A5}"/>
+              <a:t>Accident / Incident Reporting 2</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15363" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{360B6A1C-A86C-6094-DFA4-359A5BF4721E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="594816" y="2361580"/>
-            <a:ext cx="7990880" cy="2669354"/>
+            <a:off x="377788" y="1580672"/>
+            <a:ext cx="8424935" cy="4775678"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1">
+            <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="1200"/>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Incident Log should ideally include:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
-              <a:t>Collate and return attendance records and expenses claims for your sector volunteers (and contractors)</a:t>
-[...3 lines deleted...]
-            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:t>Incident description, date, time and location</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Any photos or video, where appropriate</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Details of those involved, if possible:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="684000">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Runners bib number (if runner involved)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="684000">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>If a member of the public injured, injured persons details</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="684000">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Car registration if motorist involved</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="684000">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Any witness details</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="684000">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Police badge number(s), if in attendance</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="684000">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Reporting Marshals' details</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Nature of any injuries sustained and to whom</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0"/>
-              <a:t>Provide a post-race debrief report on course route management, including a review of course route safety measures identified in the event risk assessment for your sector</a:t>
-[...11 lines deleted...]
-              <a:t>Take a deep breath….</a:t>
+              <a:t>Medical attendance required / requested / treatment provided, First Aid should report to Race Director</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8AA2CE0-A3A4-CF0B-8B83-0F3DB0462879}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{123149A4-08DB-3A72-18CF-EEDE52709F9A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
             <a:fld id="{65AC437F-3065-49F1-B890-BE722D1777D9}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>26</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB"/>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3636806616"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21506" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB1008A0-8380-BBAA-D0AE-38BE34246E5A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="982701" y="1815480"/>
+            <a:off x="985955" y="2195963"/>
             <a:ext cx="4612413" cy="533400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>End of Module Questions</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F880C6E1-0F99-5735-883B-37D5E29AE5E3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
@@ -21841,1024 +22179,156 @@
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>27</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CA03749-6065-D185-3FEE-3C39AE7CC40C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="985955" y="2348880"/>
-            <a:ext cx="7208601" cy="3028529"/>
+            <a:off x="985957" y="2636912"/>
+            <a:ext cx="7208601" cy="2160240"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>End of module questions must be completed by the candidate, with answers inserted into your level 2 Self-Paced Module Return Form.</a:t>
+              <a:t>End of module questions must be completed by the candidate, with answers inserted into your level 2 Self-Paced Module Return Form</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="1200"/>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
-            <a:r>
-[...8 lines deleted...]
-            </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>.</a:t>
-[...858 lines deleted...]
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+              <a:t>All the answers can be identified from this module</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{121FC52D-9650-EA07-F9F5-65E5B26E9EC3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1182313" y="1844824"/>
+            <a:off x="953778" y="1772816"/>
             <a:ext cx="4030270" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Roles &amp; Responsibilities 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823A876D-2AF8-C962-9DDE-ED992F0BBA95}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -22869,52 +22339,52 @@
           <a:p>
             <a:fld id="{65AC437F-3065-49F1-B890-BE722D1777D9}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BDC6BA1-C5F4-60F9-433E-5E8564386383}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1205731" y="2306908"/>
-            <a:ext cx="6769049" cy="2954655"/>
+            <a:off x="953778" y="2204864"/>
+            <a:ext cx="7272956" cy="2954655"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -23077,681 +22547,75 @@
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The Sector Marshals’ prime responsibility is for the safe management of all activities on a designated sector, group of road junctions, area or section of the course route. </a:t>
+              <a:t>The Sector Marshals’ prime responsibility is for the safe management of all activities and marshalling of a designated sector, group of road junctions, area or section of the course route. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" i="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Note: Previous knowledge of the event as a marshal or shadowing a sector marshal, and / or experience of working in a similar capacity at other events will be valuable.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-  </p:cSld>
-[...604 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3162FC29-79A2-AB1F-8892-3F8FD629F57C}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -23771,51 +22635,51 @@
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="451104" y="1233254"/>
             <a:ext cx="4030270" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Roles &amp; Responsibilities 2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10243" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7C7AC8A-4E07-6340-15FC-ED5ABCFB36B7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
@@ -23995,51 +22859,51 @@
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" i="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>To fulfil their role effectively the Sector Marshal will need….</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
@@ -24218,156 +23082,156 @@
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="447702" y="1271944"/>
             <a:ext cx="4030270" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Roles &amp; Responsibilities 3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F3326EC-18E1-B01F-95E0-5926B6333406}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="434807" y="1733210"/>
             <a:ext cx="8303206" cy="4642296"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" i="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>How is the Sector Marshal role implemented….</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Ensure erection (and subsequent removal / recovery) of course route signage</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Check the course route is clear of obstructions</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Marshals’ instruction / briefing, including individual road junctions and pedestrian crossing points</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Monitor traffic management (where appropriate) and manage interactions between competitors, traffic, pedestrians and other road users</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Implement action points (or control measures) specified for the course route in the event Safety (or Management) Plan, arising out of the event Risk Assessment</a:t>
@@ -24421,186 +23285,188 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95E402CD-F7D5-CFEB-4A56-7DD5D8E23EFE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="466314" y="1383159"/>
+            <a:off x="454121" y="1451521"/>
             <a:ext cx="4030270" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Roles &amp; Responsibilities 4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC91B3E7-3172-F750-0998-E8D68DE094E7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="450689" y="1844824"/>
-            <a:ext cx="8279134" cy="3524042"/>
+            <a:off x="447258" y="1816646"/>
+            <a:ext cx="8279134" cy="4124206"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1">
-[...13 lines deleted...]
-          <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Ensure competitors follow the marked course, avoiding both shortcuts and diversions</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Supervise setting up, staffing and break down of on course drink (and sponge) stations</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Monitor deployment of on course first aid and medical resources</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Liaise with police deployed on the course route – if applicable</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Supervision of groups of road junctions are commonly delegated to Sector Marshals, reporting to the Course Director</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66F3D8D9-0D61-4BEE-7793-1B1AC4CD08E7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -24635,141 +23501,109 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7E93BDB-6E5C-CFC4-20BB-4560DE17556B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="357854" y="1595164"/>
+            <a:off x="450689" y="1743199"/>
             <a:ext cx="4030270" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Roles &amp; Responsibilities 5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B52EB25-DFF7-1CAB-3A69-9EED31A30543}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="357854" y="2056829"/>
-            <a:ext cx="8279134" cy="2744341"/>
+            <a:off x="450690" y="2204864"/>
+            <a:ext cx="8279134" cy="1184940"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1">
-[...13 lines deleted...]
-          <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
-[...16 lines deleted...]
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Provide timely reports to the Course Director </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -24835,199 +23669,199 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11266" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8432022F-8013-3276-5D1D-95806B6256AB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="415506" y="1274268"/>
+            <a:off x="412079" y="1268760"/>
             <a:ext cx="2088232" cy="533400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Resources 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11267" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08B4E38B-4E2E-96BC-9E52-11F8B7B5A740}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="413793" y="1723531"/>
-            <a:ext cx="8352928" cy="4815381"/>
+            <a:off x="415506" y="1723531"/>
+            <a:ext cx="8352928" cy="4632819"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Documentation and Information:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Event Safety Plan and Contingency (Emergency) Plan</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Course route facilities plan (first aid, toilets, drinks / sponge stations, signage)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Traffic Management (including any traffic / pedestrian “lock gates”) and Marshalling Plans for your sector</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Details of any special arrangements to ensure access to / from adjoining properties</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Details of arrangements for refuse collection and disposal.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Race day contact details for all key personnel, first aid and emergency services</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>De-brief notes for your sector from previous years</a:t>
             </a:r>
           </a:p>
@@ -25083,199 +23917,199 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12290" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33C3AC13-86F2-4DD9-58D9-ECC0F8834057}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="413792" y="1269310"/>
+            <a:off x="413792" y="1358951"/>
             <a:ext cx="2231742" cy="533400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Resources 2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12291" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00E0A52A-4021-C9C1-7CBE-EF8105672127}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="413792" y="1772815"/>
-            <a:ext cx="8352928" cy="4583535"/>
+            <a:off x="430849" y="1772816"/>
+            <a:ext cx="8352928" cy="4464497"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Additional Race Day Resources:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Suitable clothing, appropriate to weather and activities to be undertaken, including high viz if working on or adjacent to an open highway and any additional PPE</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Means of communication, mobile phone / event radio.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Transport for yourself (if required) e.g. car or bicycle if covering a larger area</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Event personnel and vehicle passes (if required)  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Keys required for access to land or property</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Notebook and pen / pencil</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Lunch and refreshments</a:t>
             </a:r>
           </a:p>
@@ -27689,118 +26523,115 @@
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08EA5F22-95BC-403E-8009-C30AA1DC3D16}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>7 Endurance Level 1 - 3 Course - Sector Marshal April 2016</Template>
   <TotalTime></TotalTime>
-  <Words>2728</Words>
+  <Words>2199</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Custom</PresentationFormat>
-  <Paragraphs>241</Paragraphs>
-  <Slides>30</Slides>
+  <Paragraphs>198</Paragraphs>
+  <Slides>27</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>30</vt:i4>
+        <vt:i4>27</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="40" baseType="lpstr">
+    <vt:vector size="37" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Courier New</vt:lpstr>
       <vt:lpstr>Times</vt:lpstr>
       <vt:lpstr>Blank Presentation</vt:lpstr>
       <vt:lpstr>3_Custom Design</vt:lpstr>
       <vt:lpstr>2_Custom Design</vt:lpstr>
       <vt:lpstr>1_Custom Design</vt:lpstr>
       <vt:lpstr>Custom Design</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Resources 1</vt:lpstr>
       <vt:lpstr>Resources 2</vt:lpstr>
-      <vt:lpstr>Generic Marshals’ Instructions / Briefing 1</vt:lpstr>
-[...5 lines deleted...]
-      <vt:lpstr>Generic Marshals’ Instruction / Briefing 7</vt:lpstr>
+      <vt:lpstr>Phases of Preparation</vt:lpstr>
+      <vt:lpstr>Pre-Event 1</vt:lpstr>
+      <vt:lpstr>Pre-Event 2</vt:lpstr>
+      <vt:lpstr>Race Day 1</vt:lpstr>
+      <vt:lpstr>Race Day 2 </vt:lpstr>
+      <vt:lpstr>Race Day 3 </vt:lpstr>
+      <vt:lpstr>Race Day 4</vt:lpstr>
+      <vt:lpstr>Post Race</vt:lpstr>
+      <vt:lpstr>Generic Marshals’ Instructions 1</vt:lpstr>
+      <vt:lpstr>Generic Marshals’ Instructions 2</vt:lpstr>
+      <vt:lpstr>Generic Marshals’ Instructions 3</vt:lpstr>
+      <vt:lpstr>Generic Marshals’ Instructions 4</vt:lpstr>
+      <vt:lpstr>Generic Marshals’ Instructions 5</vt:lpstr>
+      <vt:lpstr>Generic Marshals’ Instructions 6</vt:lpstr>
+      <vt:lpstr>Generic Marshals’ Instructions 7</vt:lpstr>
       <vt:lpstr>Accident / Incident Reporting 1</vt:lpstr>
       <vt:lpstr>Accident / Incident Reporting 2</vt:lpstr>
-      <vt:lpstr>Phases of Preparation 1</vt:lpstr>
-[...6 lines deleted...]
-      <vt:lpstr>Phases of Preparation 8 – Post Race</vt:lpstr>
       <vt:lpstr>End of Module Questions</vt:lpstr>
-      <vt:lpstr>Sector Marshal – Questions 1</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint Presentation</dc:title>
   <dc:creator>David Cairns</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>