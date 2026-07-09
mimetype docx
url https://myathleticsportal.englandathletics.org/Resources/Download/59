--- v1 (2026-02-27)
+++ v2 (2026-07-09)
@@ -1,3500 +1,16988 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="10162" w:type="dxa"/>
-        <w:jc w:val="center"/>
+        <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblCellMar>
-          <w:left w:w="10" w:type="dxa"/>
-          <w:right w:w="10" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3344"/>
-        <w:gridCol w:w="6818"/>
+        <w:gridCol w:w="552"/>
+        <w:gridCol w:w="1428"/>
+        <w:gridCol w:w="141"/>
+        <w:gridCol w:w="913"/>
+        <w:gridCol w:w="1781"/>
+        <w:gridCol w:w="3558"/>
+        <w:gridCol w:w="1032"/>
+        <w:gridCol w:w="802"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00691DA6" w:rsidRPr="00050EAD" w14:paraId="6FC2CFBD" w14:textId="49C67265" w:rsidTr="003D7F66">
+      <w:tr w:rsidR="006E4163" w:rsidRPr="00050EAD" w14:paraId="5D4FEA56" w14:textId="77777777" w:rsidTr="006E4163">
         <w:trPr>
           <w:trHeight w:val="336"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3344" w:type="dxa"/>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A76846B" w14:textId="74756DAB" w:rsidR="00691DA6" w:rsidRPr="005B53B5" w:rsidRDefault="00691DA6" w:rsidP="008374DF">
-[...1 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+          <w:p w14:paraId="086D1F21" w14:textId="4FCA3FE7" w:rsidR="006E4163" w:rsidRPr="00A55734" w:rsidRDefault="006E4163" w:rsidP="006E4163">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B53B5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Name: </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6818" w:type="dxa"/>
+              <w:t>CANDIDATE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691DA6" w:rsidRPr="00050EAD" w14:paraId="6FC2CFBD" w14:textId="49C67265" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2121" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A76846B" w14:textId="7FB29227" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00691DA6" w:rsidP="006E4163">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8086" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D1F7AC2" w14:textId="77777777" w:rsidR="00691DA6" w:rsidRPr="005B53B5" w:rsidRDefault="00691DA6" w:rsidP="008374DF">
-[...5 lines deleted...]
-              <w:ind w:left="113"/>
+          <w:p w14:paraId="5D1F7AC2" w14:textId="77777777" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00691DA6" w:rsidP="001413DC">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00691DA6" w:rsidRPr="00050EAD" w14:paraId="24CF843D" w14:textId="77777777" w:rsidTr="00D80E89">
+      <w:tr w:rsidR="00691DA6" w:rsidRPr="00050EAD" w14:paraId="24CF843D" w14:textId="77777777" w:rsidTr="006E4163">
         <w:trPr>
           <w:trHeight w:val="330"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3344" w:type="dxa"/>
+            <w:tcW w:w="2121" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0CD4527E" w14:textId="3F16A0D6" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00AC403E" w:rsidP="006E4163">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3192"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">URN </w:t>
+            </w:r>
+            <w:r w:rsidR="00691DA6" w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Licence No</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8086" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="486D512A" w14:textId="77777777" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00691DA6" w:rsidP="001413DC">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691DA6" w:rsidRPr="00050EAD" w14:paraId="743B231C" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2121" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35932C19" w14:textId="78462BEF" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00691DA6" w:rsidP="006E4163">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3192"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8086" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A0F9E5C" w14:textId="77777777" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00691DA6" w:rsidP="001413DC">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00050EAD" w:rsidRPr="00050EAD" w14:paraId="55BFAAC3" w14:textId="77777777" w:rsidTr="001413DC">
+        <w:trPr>
+          <w:trHeight w:val="150"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3FC8EDDC" w14:textId="120FAA15" w:rsidR="000241D7" w:rsidRDefault="00603A88" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Please tick/insert your answer for each question</w:t>
+            </w:r>
+            <w:r w:rsidR="008910C7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00397AFB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">in the </w:t>
+            </w:r>
+            <w:r w:rsidR="00397AFB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="00397AFB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> column </w:t>
+            </w:r>
+            <w:r w:rsidR="008910C7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">– selected answer </w:t>
+            </w:r>
+            <w:r w:rsidR="008910C7" w:rsidRPr="001B06EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>✓</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DE97FD7" w14:textId="7B007502" w:rsidR="005E7283" w:rsidRPr="005E7283" w:rsidRDefault="005E7283" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">The number of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(marks)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> indicates the number of answers required for each question</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16F52601" w14:textId="313DD447" w:rsidR="00C16511" w:rsidRPr="008D65AA" w:rsidRDefault="00C16511" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>To</w:t>
+            </w:r>
+            <w:r w:rsidR="00F77744" w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>tal marks</w:t>
+            </w:r>
+            <w:r w:rsidR="00384057" w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = </w:t>
+            </w:r>
+            <w:r w:rsidR="005F6C20">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+            <w:r w:rsidR="00F77744" w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidR="003673B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>75</w:t>
+            </w:r>
+            <w:r w:rsidR="00F77744" w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">% Pass mark = </w:t>
+            </w:r>
+            <w:r w:rsidR="00172C8A" w:rsidRPr="005F6C20">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB595E" w:rsidRPr="005F6C20">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001413DC" w:rsidRPr="00050EAD" w14:paraId="48C89218" w14:textId="77777777" w:rsidTr="001413DC">
+        <w:trPr>
+          <w:trHeight w:val="150"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72C69ED7" w14:textId="77777777" w:rsidR="001413DC" w:rsidRPr="001413DC" w:rsidRDefault="001413DC" w:rsidP="001413DC">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E2487F" w:rsidRPr="00050EAD" w14:paraId="071747DA" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="150"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3CB501EA" w14:textId="2DFFF9B3" w:rsidR="00E2487F" w:rsidRPr="008D65AA" w:rsidRDefault="00E23B43" w:rsidP="008716E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sector Marshal</w:t>
+            </w:r>
+            <w:r w:rsidR="00155544" w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E2487F" w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Questions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="4F4726D7" w14:textId="1DCB3E77" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0CD4527E" w14:textId="34297B98" w:rsidR="00691DA6" w:rsidRPr="005B53B5" w:rsidRDefault="00691DA6" w:rsidP="008374DF">
-[...23 lines deleted...]
-            <w:tcW w:w="6818" w:type="dxa"/>
+          <w:p w14:paraId="3A6831B8" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00E20FAB" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A4835DC" w14:textId="6B8D7DF1" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sector Marshals’ prime responsibility?  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C829601" w14:textId="5692F2DB" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="486D512A" w14:textId="77777777" w:rsidR="00691DA6" w:rsidRPr="005B53B5" w:rsidRDefault="00691DA6" w:rsidP="008374DF">
-[...11 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="19282A0F" w14:textId="5191F37F" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00691DA6" w:rsidRPr="00050EAD" w14:paraId="743B231C" w14:textId="77777777" w:rsidTr="003D7F66">
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="77D5E7D2" w14:textId="5A334350" w:rsidTr="008716E6">
         <w:trPr>
-          <w:trHeight w:val="300"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3344" w:type="dxa"/>
+            <w:tcW w:w="552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="35932C19" w14:textId="369EC596" w:rsidR="00691DA6" w:rsidRPr="005B53B5" w:rsidRDefault="00691DA6" w:rsidP="008374DF">
-[...4 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+          <w:p w14:paraId="77A9F1D9" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DB019AD" w14:textId="2EFDD81A" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Check</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C1376">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that the course measurement </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">through a sector of the course </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C1376">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>complies</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15FC5F51" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BAA3A90" w14:textId="0885F45E" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="2956C6E3" w14:textId="39E23FC0" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="642B6BA8" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70CDFC59" w14:textId="4E3DC721" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Safe management of all activities on a designated sector of the course route</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DF642E4" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="37B46B96" w14:textId="071CFBD8" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="4452E93D" w14:textId="39E2FCCE" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0118C351" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E09AD87" w14:textId="63AC58E9" w:rsidR="001A1F32" w:rsidRPr="00D1577E" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D1577E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>heck runners</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bib numbers through a sector of the course</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52890793" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="540935FD" w14:textId="76451023" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="71A612B9" w14:textId="56295304" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BCA9C4B" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="66DAC435" w14:textId="3418B9CF" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensuring </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8247B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>the race starts on time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="74A2872D" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A62ABC1" w14:textId="546CFFEA" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="0AC88B2E" w14:textId="1D639437" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4ECD3C87" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00E20FAB" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3297F616" w14:textId="471B64C4" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>What race officials might a Sector Marshal interact with?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2 marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="19A240BC" w14:textId="4A0C1413" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1039CC50" w14:textId="4C6AFDA2" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="1ADBEAA2" w14:textId="72468E06" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A900760" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1277D966" w14:textId="542DFBB6" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="470" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:b/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="005B53B5">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:b/>
-[...8 lines deleted...]
-            <w:tcW w:w="6818" w:type="dxa"/>
+              </w:rPr>
+              <w:t>Course Director</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66C3F280" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A0F9E5C" w14:textId="77777777" w:rsidR="00691DA6" w:rsidRPr="005B53B5" w:rsidRDefault="00691DA6" w:rsidP="008374DF">
-[...5 lines deleted...]
-              <w:ind w:left="113"/>
+          <w:p w14:paraId="17C37FC2" w14:textId="239002B0" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="7C1F872F" w14:textId="6CA9A6D2" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01C514C2" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="00BA0A08" w14:textId="1C139122" w:rsidR="001A1F32" w:rsidRPr="000748EF" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000748EF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Line Judge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7406727D" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4371C36B" w14:textId="65652341" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00050EAD" w:rsidRPr="00050EAD" w14:paraId="55BFAAC3" w14:textId="77777777" w:rsidTr="0015573A">
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="033C5F6A" w14:textId="27B046ED" w:rsidTr="008716E6">
         <w:trPr>
-          <w:trHeight w:val="150"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10162" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="755AEC67" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C2C1C09" w14:textId="3C5AA397" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Course </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Marshals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7768D403" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="309DB981" w14:textId="5E36CD24" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="2274B0E7" w14:textId="7781C815" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D573487" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0586E10F" w14:textId="2A73D960" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F74F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Chief Timekeeper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC6270C" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="48E5BE52" w14:textId="16C348A2" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="0C0DDC4F" w14:textId="1413A83D" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="437AC5E3" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00E20FAB" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="58067D9D" w14:textId="54B7B169" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Who else</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> might a Sector Marshal interact with?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2 marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5496924C" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5129D751" w14:textId="48F27E97" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="671E3EDB" w14:textId="656B0CB1" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0AC9883C" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="707C2ED9" w14:textId="14E8E526" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B6D6D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Car Park </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B6D6D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>arshals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12D71C57" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56D2C6B4" w14:textId="58FD9201" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="110F38E7" w14:textId="392631B8" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E5E3380" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EEA641B" w14:textId="050FB607" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Police</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="15ED4B30" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="094E2E5F" w14:textId="0525CB1A" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="787D9BFE" w14:textId="78269407" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E0CA439" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3604FD7E" w14:textId="71C2147A" w:rsidR="001A1F32" w:rsidRPr="00C75865" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C75865">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Media Broadcast Director</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04985796" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B09D29D" w14:textId="266ED2C3" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="675DF338" w14:textId="258F3443" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05D65B95" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B8423CC" w14:textId="01BB64A7" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>First Aid</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="056EB6F6" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="01D4C0D7" w14:textId="42104688" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="63B7312F" w14:textId="418C3348" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A488855" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00E20FAB" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA2E850" w14:textId="1FA5F5FF" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Where are you most likely to find a Sector Marshal in action? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E874CDA" w14:textId="13969C00" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A981BB6" w14:textId="13EB7210" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="384D297A" w14:textId="764F0E95" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05E6B61D" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EE5286F" w14:textId="694B6E77" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>At the race Start</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04178CE9" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51EF4F95" w14:textId="5B631B34" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="5A478F4A" w14:textId="19CC9F52" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="033D109B" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B2B145" w14:textId="78209999" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Setting up the finish area</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C3A49D2" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A08C835" w14:textId="75955066" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="55C19C9B" w14:textId="142813F4" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0650F7F5" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B451EF5" w14:textId="4809CC9B" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>On a designated section of the course</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33356159" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60923B86" w14:textId="33E354B5" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="28599E0E" w14:textId="762DEDBA" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7FA1CD08" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D43AD3B" w14:textId="24566317" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>In Race Lead vehicle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6017389A" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B05F34D" w14:textId="5BEAF71F" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="289EBE64" w14:textId="72D693F9" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="11114F0A" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00E20FAB" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6011DED7" w14:textId="06CAF6DB" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Wh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>at</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> does</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">a Sector Marshal have </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prime</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> responsibility for? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7209A838" w14:textId="649F9DFD" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF7BB2F" w14:textId="5A7CD930" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="54808667" w14:textId="2448CD59" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6FEA994E" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00311489" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16083907" w14:textId="34207DE7" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Erecting</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00294E48">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Start/Finish banners</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="008EEFF1" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17FA9F5C" w14:textId="3A5C434F" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="08E7B251" w14:textId="7E620BEB" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="537DD5AA" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00311489" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D7ABE6A" w14:textId="37961A56" w:rsidR="001A1F32" w:rsidRPr="00375C2A" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00190114">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>anagement of all activities and marshalling of a designated sector</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="45E2A484" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1270432A" w14:textId="59F923E3" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="2C1983F3" w14:textId="6E11B33C" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BB07DAE" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00311489" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CD25526" w14:textId="42FF3A47" w:rsidR="001A1F32" w:rsidRPr="00837ADF" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Implementing</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00837ADF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> road closures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C977963" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3815F6C3" w14:textId="7C651304" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="1DC2F1C2" w14:textId="7387C5F2" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2ABEC4A3" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00311489" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="738A5A9B" w14:textId="1C12777B" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00301C11">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>verall responsibility for the race</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D48BEB6" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC1D258" w14:textId="4B2D8B60" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="25BB61F0" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4E266136" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00E20FAB" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="316C28D6" w14:textId="13626E25" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What pre-race preparation resources does a Sector Marshal need? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(2 marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="74A2DC0F" w14:textId="5E56584F" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D6779E1" w14:textId="3186B26E" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="457B46F1" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="79410831" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DB27E9" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EE43609" w14:textId="2988D5DE" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="527" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Race Entry List</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3725DDE4" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23F9E963" w14:textId="3D711B02" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="42E89D67" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7FA7C99C" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DB27E9" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62EE6606" w14:textId="0D39DAF8" w:rsidR="001A1F32" w:rsidRPr="00B255BD" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="527" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Event Safety and Contingency (Emergency) Plans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75C4C597" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6ECCD3DC" w14:textId="1CBC1029" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="1EF9408A" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33D67E14" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DB27E9" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46AF9690" w14:textId="5D26805F" w:rsidR="001A1F32" w:rsidRPr="00B255BD" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="527" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Course route, signage and marshalling plans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="616342E9" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="592FEF39" w14:textId="040F7E0C" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="2208F047" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B2DB803" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DB27E9" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03F928AE" w14:textId="1EBDEE7F" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="527" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Athletes' Medical Records</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36CE4D9C" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="089A49AC" w14:textId="592D381B" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="5879AB33" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77166ABB" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00E20FAB" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="32097E79" w14:textId="08792707" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">To ensure access to adjoining </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B34386">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>land or property</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, what might a Sector Marshal need? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="64EFB3C4" w14:textId="72124793" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3145A939" w14:textId="4250C09F" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="535D8A5E" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F9166B5" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00C946F9" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="481DFFF3" w14:textId="1F614D67" w:rsidR="001A1F32" w:rsidRPr="002A68E4" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A68E4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Bolt cutters</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="154BE51E" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41F0F115" w14:textId="5DD025ED" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="36C7E38D" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B52C878" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00C946F9" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="61E18A18" w14:textId="3A950AAA" w:rsidR="001A1F32" w:rsidRPr="00CB246D" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB246D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>eys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C9DB27C" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="247BA724" w14:textId="78FFE915" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="391DC86D" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="50205243" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00C946F9" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0300C064" w14:textId="73D67F82" w:rsidR="001A1F32" w:rsidRPr="00FC6691" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC6691">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Course measurement certificate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F6D2B6D" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EE16CF5" w14:textId="0C2E1876" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="7385FE84" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="469ECAC6" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00C946F9" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D5EB37" w14:textId="490FD518" w:rsidR="001A1F32" w:rsidRPr="005268CF" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005268CF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Crowbar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5C1644" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DAD7C4A" w14:textId="30F836D3" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="4434E70C" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1853C5E9" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00E20FAB" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="60DC3616" w14:textId="0ADD2738" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What on-course facility might a Sector Marshal need to check? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="00DDE2D4" w14:textId="3505E191" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B13DDE7" w14:textId="3DAB575C" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="2A2EDA46" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A37DC08" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00EA240D" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C010FC0" w14:textId="4BD5C360" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Drink / sponge stations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E9E67BD" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FC6015B" w14:textId="1D62B3F4" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="2DDCB667" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7C9F0B0A" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00EA240D" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C77758A" w14:textId="493A408D" w:rsidR="001A1F32" w:rsidRPr="00724FB0" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Lead car tyres inflated to the correct pressure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="58874A19" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DE53987" w14:textId="400D47C6" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="266DDAF1" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="08B45245" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00EA240D" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08C4DF8F" w14:textId="73D5E763" w:rsidR="001A1F32" w:rsidRPr="00356409" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00356409">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Race Registration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C9EC8C6" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03C13729" w14:textId="0B6CEBCD" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="50DE1086" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F75081F" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00EA240D" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C56C6C" w14:textId="181FDE5F" w:rsidR="001A1F32" w:rsidRPr="00356409" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00356409">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Start set-up</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A7149E3" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BDD38EF" w14:textId="69F72C74" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="5D82CC4A" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3D3598C0" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00E20FAB" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C31D185" w14:textId="6F09150B" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What temporary race provision might be required to ensure the flow of traffic and/or pedestrians around the course? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00626B73">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6621D97D" w14:textId="5F935A29" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E3FB801" w14:textId="32F6CA49" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="4611757C" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="041B1275" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="005456D4" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9FCE86" w14:textId="2E141631" w:rsidR="001A1F32" w:rsidRPr="00F54375" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F54375">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Drink / sponge stations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C9FC921" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16C2B11D" w14:textId="53CD0E05" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="1B1760BA" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="10FB4F75" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="005456D4" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1423E58B" w14:textId="611F94E1" w:rsidR="001A1F32" w:rsidRPr="00FF4674" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF4674">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ermanent p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF4674">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>edestrian</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> subways</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="536592B1" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4029B527" w14:textId="0EF7CC4E" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="1E0D2093" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6DB49B2A" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="005456D4" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44B18A93" w14:textId="6473C68B" w:rsidR="001A1F32" w:rsidRPr="00B477E2" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A96E75">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Traffic or pedestrian crossing "lock-gates"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CADD477" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A1E0E07" w14:textId="48B6ECF8" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="51301FEE" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="78A76ECE" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="005456D4" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A52D902" w14:textId="293B1FEC" w:rsidR="001A1F32" w:rsidRPr="00167964" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167964">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Drive-thru fast-food collection points</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EC4714B" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="675C0B73" w14:textId="6E593147" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="7B94919A" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="58A646B2" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00E20FAB" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DF2F3E2" w14:textId="27B71408" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">should a Sector Marshal confirm arrangements for? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD01E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="54125A09" w14:textId="07452CC5" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C83139E" w14:textId="03D328AF" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="4E26644B" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E3555A0" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00372CB2" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F229A97" w14:textId="11DD97D2" w:rsidR="001A1F32" w:rsidRPr="002D2503" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1C32">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Processing entri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>es</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24F60FB2" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D9166EC" w14:textId="42467B54" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="79544EDE" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05F7AD2D" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00372CB2" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="09BB4F66" w14:textId="2CEBA524" w:rsidR="001A1F32" w:rsidRPr="00375C2A" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00087912">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Course route signage erection/recovery</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7689149F" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="71E1AA6F" w14:textId="6745A99F" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="2B860BD0" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18589A92" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00372CB2" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A2EA10B" w14:textId="25CC2787" w:rsidR="001A1F32" w:rsidRPr="00FC52DD" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC52DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Competitors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> transport arrangements</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20EB1DF1" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09E4D9D9" w14:textId="434AA00E" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="4CEF21D0" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="507FE3F5" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00372CB2" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="55590D16" w14:textId="7EB22ADD" w:rsidR="001A1F32" w:rsidRPr="006A4097" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4097">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Refuse collection/disposal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0228E8D5" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5457F216" w14:textId="5EC3372F" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="0A3CAF18" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2283E55A" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00E20FAB" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="39027D7F" w14:textId="750FBA53" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What should be included in a Course Marshals’ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Instructions</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(2 marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE71A49" w14:textId="2033E159" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9535C6" w14:textId="0158CB02" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="3114D4D7" w14:textId="44F8F57F" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6CFAC576" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B76367A" w14:textId="33D874CD" w:rsidR="001A1F32" w:rsidRPr="00FD21A0" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Sector Marshal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>s’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> contact details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47238463" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DEEE573" w14:textId="3065A97A" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="4C0CE641" w14:textId="38D11FFC" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="073612F3" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4081BBC2" w14:textId="56E55C2A" w:rsidR="001A1F32" w:rsidRPr="00D14D8C" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D14D8C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Who the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">anticipated </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D14D8C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">leading </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>runners</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D14D8C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> m</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ight</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D14D8C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E3F5DB6" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="49C4EAA7" w14:textId="2BC06069" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="5C7BC787" w14:textId="16330B33" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CEE4937" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0273D2A3" w14:textId="7C2DBAE6" w:rsidR="001A1F32" w:rsidRPr="00FD21A0" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Marshals’ identification and location</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="698A896A" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F4172CD" w14:textId="0C350842" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="74D2FF5E" w14:textId="5056F34E" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CA8FADC" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="79ACCA1F" w14:textId="21AB2BC9" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009026B6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Authority to alter or reroute the course</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the event of unforeseen hazards</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="198273B9" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="32C0CE67" w14:textId="67FE1542" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="414DCCCA" w14:textId="75770BCA" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D9BBFF1" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00E20FAB" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B1F7810" w14:textId="39951E13" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">On race day, who should a Sector Marshal report to on arrival? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F541F73" w14:textId="5CFA08DD" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="730C31B3" w14:textId="7F32F5B3" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="21987C77" w14:textId="1A4E9890" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="60B62617" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46E02FD9" w14:textId="42748BB9" w:rsidR="001A1F32" w:rsidRPr="00794CBF" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00794CBF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Race Referee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7515554B" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="543F906C" w14:textId="5C885442" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="32A6F13C" w14:textId="6F126BD4" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71EB9288" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7561592C" w14:textId="5A0FEFF3" w:rsidR="001A1F32" w:rsidRPr="00794CBF" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00794CBF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Finish Director</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC922F8" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="30BFA4F8" w14:textId="30F8A470" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="0AE7D5C4" w14:textId="701E6C41" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1BACB261" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B440104" w14:textId="662218AD" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Designated senior race official</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D0FADF1" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A2BFEAF" w14:textId="33242798" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="4A02C404" w14:textId="3D29FFC5" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B007579" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BA7A8C7" w14:textId="039971BF" w:rsidR="001A1F32" w:rsidRPr="00794CBF" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00794CBF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Starter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="179CE042" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F45EF87" w14:textId="30B129C9" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="7A8DC4A1" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4DC247A0" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00E20FAB" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3142978C" w14:textId="7AC76FF6" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Who delivers</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E3B59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Course Marshals briefing? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E171F3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CE677C5" w14:textId="2CBE5390" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="62BCA834" w14:textId="1C9876BC" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="03626254" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35DA9CFA" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00E171F3" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="360" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1EC4EDC0" w14:textId="0EEB4FAB" w:rsidR="001A1F32" w:rsidRPr="00210785" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>On-course drinks and sponge station Manager</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41712B7E" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03E1AACE" w14:textId="2951C7F8" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="7EB24EC5" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="325D038F" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00E171F3" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="360" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="355E411E" w14:textId="0CBC5413" w:rsidR="001A1F32" w:rsidRPr="00210785" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00210785">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Course Director</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD190F8" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BF4F044" w14:textId="111C756D" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="3523441C" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5379E6E6" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00E171F3" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="360" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="069BF401" w14:textId="2DE46646" w:rsidR="001A1F32" w:rsidRPr="00E171F3" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Sector Marshal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="272BD800" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27EC73CD" w14:textId="0B2F0DAA" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="395153A9" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="24F8A856" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00E171F3" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="360" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="725EADA0" w14:textId="4ED97A54" w:rsidR="001A1F32" w:rsidRPr="00210785" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Event car parking Steward</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B5F8FEC" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3537D0C8" w14:textId="5C15CCD3" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="302DBB41" w14:textId="30BCC9D8" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6726B29B" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00E20FAB" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="529EC664" w14:textId="79B47ABF" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Who prepares Course Marshals instructions? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C8CD466" w14:textId="0688D600" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="559843AD" w14:textId="4A8675E5" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="6626BEE6" w14:textId="17B2DCE4" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4AD92180" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="006B68C4" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06E6FA8E" w14:textId="209284E3" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Race Director</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BEC2B1E" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43D0C655" w14:textId="6EF3D981" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="6B4027A6" w14:textId="5B5492C7" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="79FC8696" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="006B68C4" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="67C42805" w14:textId="68BA2D21" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Sector Marshal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="402B45EC" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="568FBB4D" w14:textId="7683FA6E" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="6F300674" w14:textId="5BE7C28D" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E0FF3D8" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="006B68C4" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="350A8228" w14:textId="5343CEF5" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Course measurer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="552A05FB" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="651F7702" w14:textId="173130CE" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="1C61DF17" w14:textId="7D65BC8F" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20748CC0" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="006B68C4" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="324857ED" w14:textId="6ACCAE90" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00424BBB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>rink/sponge station</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Manager</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="674842D3" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="42FFC385" w14:textId="6CF0A71F" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="77BA1E37" w14:textId="64D8AD03" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4DCB5901" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00E20FAB" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D224B94" w14:textId="2BCF0B80" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C639C2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">re-race checks should a Sector Marshal complete? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A9E6BC9" w14:textId="24A5767B" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6772428D" w14:textId="7ABF14C3" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="0003506D" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33B6C693" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DF49DE" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05ECC042" w14:textId="3D9F807B" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Prizegiving presentation time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66692D8F" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6698690F" w14:textId="376630C1" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="56CFF68C" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1567DE97" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DF49DE" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD2F7A2" w14:textId="480E2236" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D918A3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>ourse route signage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="57E6A460" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5472E535" w14:textId="49CCFBDA" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="4DC77577" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13109BFE" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DF49DE" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F3D1871" w14:textId="7F0695B0" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Transponder</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F7B7E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> timing mats at the finish</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F14E5E7" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65DF9797" w14:textId="5D53B35D" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="0D337759" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77F22880" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DF49DE" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2008A146" w14:textId="08B11F89" w:rsidR="001A1F32" w:rsidRPr="00E91B7D" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E91B7D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Course </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">route </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E91B7D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>measurement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="26CA3A68" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="061FCE21" w14:textId="452B3CD9" w:rsidR="001A1F32" w:rsidRPr="008063E0" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="6DF79A7D" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="03DAB6A2" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00E20FAB" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="789D2643" w14:textId="008459D6" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>What should a Sector Marshal do if any Course Marshals fail to report on race day?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD3B1FE" w14:textId="799D41C6" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FD1C822" w14:textId="20F1484F" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="2288FC1B" w14:textId="42EF9195" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6ACD6A61" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6577085E" w14:textId="2EE2CF9F" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF2694">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Take over </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>at a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF2694">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> marshalling point</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E5A8C98" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BB0E77A" w14:textId="2FFFAB47" w:rsidR="001A1F32" w:rsidRPr="005E37AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="1E701907" w14:textId="32E05D5C" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="02CD1D5B" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="11EBCEFA" w14:textId="693D3C65" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seek </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E5CB0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">replacement </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">by </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E5CB0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>a friend/relative</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6011C7B2" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="646A50FC" w14:textId="08BD4521" w:rsidR="001A1F32" w:rsidRPr="005E37AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="11A090C6" w14:textId="5BCFB271" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C0CFC6E" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="593CEEC3" w14:textId="52703990" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Arrange re-deployment of course marshals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77703EBD" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49FD8612" w14:textId="530B66B6" w:rsidR="001A1F32" w:rsidRPr="005E37AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="4CB3ACE6" w14:textId="7A256F9A" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57DEBEEA" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="174EFFAF" w14:textId="5286A88D" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00036FAA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leave marshalling point </w:t>
+            </w:r>
+            <w:r>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA6BAE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>nstaffed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="27F9FA5A" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="09375A57" w14:textId="54645411" w:rsidR="001A1F32" w:rsidRPr="005E37AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="5F30E69C" w14:textId="59ECA39A" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E4B4DD2" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00E20FAB" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="49F5364C" w14:textId="4B14AE3F" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Course Marshal reports that a runner has taken a short cut, what should the Sector Marshal do? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EEDF502" w14:textId="6789CB06" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="664D42C1" w14:textId="2C3E9905" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="1B381106" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="188D921C" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="006C2142" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A2AEC5B" w14:textId="7D771BB0" w:rsidR="001A1F32" w:rsidRPr="007C5AFF" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3144">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Only report the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>incident</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D3144">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to the Race Referee </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D3144">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>if the runner finishes in the top thre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7395B182" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BBA0AAB" w14:textId="6C116D29" w:rsidR="001A1F32" w:rsidRPr="005E37AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="4B55C282" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13B0BF8A" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="006C2142" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB0BE63" w14:textId="348AAEB6" w:rsidR="001A1F32" w:rsidRPr="00CA0AAB" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA0AAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ignore the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Course Marshals </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA0AAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>report</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BECFC3A" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D84D114" w14:textId="56BF820C" w:rsidR="001A1F32" w:rsidRPr="005E37AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="4DAB5650" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3EC78608" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="006C2142" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="076DA47F" w14:textId="52A6ACF8" w:rsidR="001A1F32" w:rsidRPr="00375C2A" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Summon assistance if required and advise Course Director/Race Referee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38A042B4" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="144C4979" w14:textId="0C69243F" w:rsidR="001A1F32" w:rsidRPr="005E37AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="7B6D8705" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="411B0D1C" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="006C2142" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="45D2C10A" w14:textId="083CA3D5" w:rsidR="001A1F32" w:rsidRPr="00C85676" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Tell the Course Marshal to d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C85676">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">isqualify the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">offending </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C85676">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>runner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="20E191A9" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="41447C9E" w14:textId="40D0AF4A" w:rsidR="001A1F32" w:rsidRPr="005E37AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="0FB2B049" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2FFEAF9A" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00E20FAB" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="58A37DA3" w14:textId="164938C5" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What should a Sector Marshal include in an incident or accident report within their sector? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(2 marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B20DF68" w14:textId="4DF4A13B" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1317B620" w14:textId="3CDA3C96" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="334B6050" w14:textId="72659EAA" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="657566AE" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63F118A5" w14:textId="6B213D1C" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00080749">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Assig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00080749">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> blame</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18949715" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F84CCEE" w14:textId="68FBA277" w:rsidR="001A1F32" w:rsidRPr="005E37AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="5B62036A" w14:textId="0A14DDF2" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="075FCE25" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="017407F5" w14:textId="16C66D39" w:rsidR="001A1F32" w:rsidRPr="00375C2A" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Incident description, date, time and location</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="78C6E22F" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D9349AE" w14:textId="6C61A369" w:rsidR="001A1F32" w:rsidRPr="005E37AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="266A30EF" w14:textId="2E432F14" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A29E94D" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14E81494" w14:textId="33BD563A" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Details of those involved</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73380130" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6271DC5E" w14:textId="434CC540" w:rsidR="001A1F32" w:rsidRPr="005E37AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="1FF34572" w14:textId="6DB45692" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52E3F905" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED51780" w14:textId="099A158A" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Assumptions on the cause</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="17E5F2EC" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A6A12E1" w14:textId="3A317F1B" w:rsidR="001A1F32" w:rsidRPr="005E37AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="67E570BF" w14:textId="06F3FE59" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="06234137" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00E20FAB" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1189A0AB" w14:textId="115FC233" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>What post-race paperwork will a Sector Marshal need to complete</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F075F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(2 marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="12E13644" w14:textId="2152FFE9" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="59714A09" w14:textId="08306025" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="5990B179" w14:textId="4A1413D7" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4ADEA7BD" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00023D20" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AD5DD1E" w14:textId="16C0AB9E" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Attendance records</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="523DA2FB" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F49F079" w14:textId="7042EAFB" w:rsidR="001A1F32" w:rsidRPr="005E37AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="4E615F67" w14:textId="4C10F973" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73BCD6DF" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="006E3D25" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E8C107D" w14:textId="0C3A129B" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Referees’ Report</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C5676E0" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="423E9C00" w14:textId="744E566D" w:rsidR="001A1F32" w:rsidRPr="005E37AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="67ADC608" w14:textId="476B8BA4" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0895E403" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="006E3D25" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="795908A6" w14:textId="142FB78C" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Post-race debrief report</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CE6ACE9" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03D900A7" w14:textId="2D7998C6" w:rsidR="001A1F32" w:rsidRPr="005E37AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="7AEFFC20" w14:textId="4F3CC1BB" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C14333A" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="006E3D25" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DFE2C22" w14:textId="130C8D63" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Course Marshals feedback form</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB06103" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E1059D" w14:textId="64417848" w:rsidR="001A1F32" w:rsidRPr="005E37AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="35DF3985" w14:textId="68823553" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="16F52601" w14:textId="77777777" w:rsidR="00050EAD" w:rsidRPr="003236F7" w:rsidRDefault="00050EAD" w:rsidP="008374DF">
-[...4 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+          <w:p w14:paraId="6644AFB4" w14:textId="4A9F92B5" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Now, with your </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Course Marshal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hat on and the benefit of your experience</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="51352FBD" w14:textId="111B3FDC" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="677B64C9" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00E20FAB" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="003236F7">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="03D65987" w14:textId="59BBF39D" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What resources does a Course Marshal need? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(2 marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="07730C6C" w14:textId="4A21D1EF" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D6DA7DF" w14:textId="0E7F8BAE" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="04E3BFAC" w14:textId="462C99F7" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="00753922" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-[...5 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C1D8E2B" w14:textId="0B01F7A6" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F034D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Personal headphones </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F034D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> listen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ing</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F034D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to music</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FBEC244" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="381B6B61" w14:textId="708B6C18" w:rsidR="001A1F32" w:rsidRPr="005E37AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00023E81" w:rsidRPr="00050EAD" w14:paraId="28E0B2B5" w14:textId="77777777" w:rsidTr="0015573A">
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="22CE05AD" w14:textId="706BCA11" w:rsidTr="008716E6">
         <w:trPr>
-          <w:trHeight w:val="150"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10162" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="303CE35E" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AEB5FFC" w14:textId="30A2726F" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Event / vehicle passes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D4AFCD8" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7233E921" w14:textId="4D7CF189" w:rsidR="001A1F32" w:rsidRPr="005E37AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="0B54854A" w14:textId="6DB13C8E" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="54BC85BE" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F639B95" w14:textId="67E0DAC5" w:rsidR="001A1F32" w:rsidRPr="003E2A0D" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Event Plan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AE86FB7" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="436D01A8" w14:textId="6B912940" w:rsidR="001A1F32" w:rsidRPr="005E37AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="1EF432F4" w14:textId="42D48414" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="448A1969" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="00FDAD76" w14:textId="1DE86CD2" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Hi-Viz bib / jacket</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D5C61AE" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDBDBDD" w14:textId="3AC83314" w:rsidR="001A1F32" w:rsidRPr="005E37AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="592D49C2" w14:textId="2625EB27" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="19537F21" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00E20FAB" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3340D4B7" w14:textId="209EBB82" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1050"/>
+              </w:tabs>
+              <w:ind w:left="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What should a Course Marshal do on arrival at their station? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(2 marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C8DFB32" w14:textId="62500D93" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1050"/>
+              </w:tabs>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="17BB03D3" w14:textId="34259A3E" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="54972002" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01979F9C" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00000B55" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30D2D7F9" w14:textId="74B21E07" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1050"/>
+              </w:tabs>
+              <w:ind w:left="470" w:hanging="357"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:t>Check race signage, cones, barriers, etc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BEA149B" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1050"/>
+              </w:tabs>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23B43D0F" w14:textId="263DCCE4" w:rsidR="001A1F32" w:rsidRPr="005E37AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="367D0C9C" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="486F84BE" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00000B55" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="794441EA" w14:textId="1C69D12A" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1050"/>
+              </w:tabs>
+              <w:ind w:left="470" w:hanging="357"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Check-in with the Race Director</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="79306524" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1050"/>
+              </w:tabs>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AA1A67E" w14:textId="1E352DF2" w:rsidR="001A1F32" w:rsidRPr="005E37AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="1CBD4695" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E8BD981" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00000B55" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46240580" w14:textId="7617BB5C" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1050"/>
+              </w:tabs>
+              <w:ind w:left="470" w:hanging="357"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Introduce themselves to the spectators</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="241C2EA2" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1050"/>
+              </w:tabs>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EF3DEF5" w14:textId="09F55720" w:rsidR="001A1F32" w:rsidRPr="005E37AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="321BF8BC" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2449730F" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00000B55" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="30CFD161" w14:textId="5A7D9508" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1050"/>
+              </w:tabs>
+              <w:ind w:left="470" w:hanging="357"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:t>Check-in with the Sector Marshal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2442C029" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1050"/>
+              </w:tabs>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA0424B" w14:textId="44FC75DF" w:rsidR="001A1F32" w:rsidRPr="005E37AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="7B1B576A" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D16510A" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00E20FAB" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C2FD3CF" w14:textId="31FB0237" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1050"/>
+              </w:tabs>
+              <w:ind w:left="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What should the Course Marshal </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E0395C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>NOT</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do if they see a runner</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>taking a short cut?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BE0AF57" w14:textId="461E421E" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1050"/>
+              </w:tabs>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="11DD8A9D" w14:textId="11DB6459" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="36FAD59E" w14:textId="4FD4D0E4" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39736E6E" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C60571E" w14:textId="435D7DD6" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00033549">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>rovide friendly support/encouragement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07E71829" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="325E92CC" w14:textId="225DEA02" w:rsidR="001A1F32" w:rsidRPr="00331502" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="0A70B4C8" w14:textId="034B0B12" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4FE1DF52" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="27412D39" w14:textId="5428D13A" w:rsidR="001A1F32" w:rsidRPr="00673DE6" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Chase after the runner to get them back onto the course</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C345C4B" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70F466BC" w14:textId="1C75BF30" w:rsidR="001A1F32" w:rsidRPr="00331502" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="66F9A79C" w14:textId="4BACE690" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20D424AA" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="058F5698" w14:textId="7EA22773" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3D96">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Warn runners of any course obstructions or trip hazards</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="165D1101" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="431608E4" w14:textId="3D08D195" w:rsidR="001A1F32" w:rsidRPr="00331502" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="5B6BAAA2" w14:textId="3D7E60F3" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57804827" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00DA4216" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F5CEFE2" w14:textId="2CACF825" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3F57">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Stay calm and polite, do not be confrontational</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D5491C1" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="345A2B63" w14:textId="4E3B8B1C" w:rsidR="001A1F32" w:rsidRPr="00331502" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="441B93DC" w14:textId="093C649F" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C7DFAAB" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00E20FAB" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="18064897" w14:textId="7724B4CC" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>What should the Course Marshal do if they see a runner</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>taking a short</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>cut</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="03AB1F3D" w14:textId="0B4B822B" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CECDAC9" w14:textId="6ACD55BA" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="25827101" w14:textId="5F9CACB1" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="710431F1" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00D46EC2" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48FCCE48" w14:textId="110F37E5" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005015BB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Physically block the runner from continuing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52E3AF5E" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1899EF66" w14:textId="28F17A0B" w:rsidR="001A1F32" w:rsidRPr="00331502" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="76703D3F" w14:textId="2FE258F6" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18360CD5" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00D46EC2" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C96F635" w14:textId="39DA4171" w:rsidR="001A1F32" w:rsidRPr="00673DE6" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Report race incidents or infringements to the Sector Marshal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="01025526" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="197BA52B" w14:textId="52E046A0" w:rsidR="001A1F32" w:rsidRPr="00331502" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="3C73EF7C" w14:textId="2A7FC00A" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4AEA8C9A" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00D46EC2" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2320CD62" w14:textId="6E49BCD4" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB598A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Verbally harass the runner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and accuse them of cheating</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44A01C84" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01F705B2" w14:textId="5C159FCB" w:rsidR="001A1F32" w:rsidRPr="00331502" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="33114C82" w14:textId="18451F99" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="46B73B71" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00D46EC2" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E703E41" w14:textId="4404D9DC" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0B2A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Assume the runner didn't mean to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> take the short-cut</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB0B2A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and ignore it</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="455D7F66" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED9F7D7" w14:textId="158FB69E" w:rsidR="001A1F32" w:rsidRPr="00331502" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="67FBB233" w14:textId="62FFE87E" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F8EA975" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00E20FAB" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F07C41E" w14:textId="408A3EC0" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>How can a Course Marshal help runners?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="48319C96" w14:textId="0A160578" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E8704AA" w14:textId="09DC8B2A" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="1F24B291" w14:textId="6BAE0848" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DF03FBF" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001857EC" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44CA4778" w14:textId="03B52C8F" w:rsidR="001A1F32" w:rsidRPr="00951559" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Ignore</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00951559">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> spectators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> crossing the course in front of runners</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="336A735D" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E80901F" w14:textId="4975487B" w:rsidR="001A1F32" w:rsidRPr="00331502" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="1CDBE6D7" w14:textId="460E2ABE" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5DE334B3" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001857EC" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70699090" w14:textId="0EF46C77" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Confront motorists who ignore a Course Marshals guidance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F772D4E" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="288A8A26" w14:textId="6D58B726" w:rsidR="001A1F32" w:rsidRPr="00331502" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="7C965C3E" w14:textId="30B76001" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B3389C4" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001857EC" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4338FEDE" w14:textId="3EE717DC" w:rsidR="001A1F32" w:rsidRPr="00673DE6" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Provide clear instructions with visual signalling</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F2E8313" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05EAD4D1" w14:textId="24691A9B" w:rsidR="001A1F32" w:rsidRPr="00331502" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="07DB63BE" w14:textId="6D58C316" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F5DAF4F" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001857EC" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="381B3C0C" w14:textId="6E49FD24" w:rsidR="001A1F32" w:rsidRPr="00E41A67" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Warn runners of traffic on open roads</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC9D163" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="01410C0C" w14:textId="43091DD2" w:rsidR="001A1F32" w:rsidRPr="00331502" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="762ED776" w14:textId="04AF6CC9" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="068E192A" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00E20FAB" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="14680906" w14:textId="19CDC64B" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What should a Course Marshal </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0090269A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>NOT</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FBD294D" w14:textId="67E995A6" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="58ED1636" w14:textId="071EF54A" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="6AEA813B" w14:textId="6601EB30" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7E0CB11D" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00E62E8E" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47F3B16D" w14:textId="56F25628" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Await Sector Marshals implementation of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C728B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>stand down</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> procedures before leaving their post</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="658FD545" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72A884A6" w14:textId="0D8294B6" w:rsidR="001A1F32" w:rsidRPr="00331502" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="4162F682" w14:textId="3E197CDA" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="416C9E15" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00E62E8E" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF969F6" w14:textId="20F535EE" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mpede runners </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="24B87E9C" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="72D77C6D" w14:textId="6DA9C35B" w:rsidR="001A1F32" w:rsidRPr="00331502" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="3702BB97" w14:textId="686F16FA" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0C97A1B0" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00E62E8E" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="302282DA" w14:textId="17B54A6F" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assist with course </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004064D5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>clearance and litter collection</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3687B327" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08D1661E" w14:textId="389490E7" w:rsidR="001A1F32" w:rsidRPr="00331502" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="572E9586" w14:textId="47BD510E" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7EE353E3" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00E62E8E" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="721628F8" w14:textId="7A22A860" w:rsidR="001A1F32" w:rsidRPr="008D65AA" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e confrontational </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D575A4D" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="001A1F32" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="44DB6B9D" w14:textId="3949553A" w:rsidR="001A1F32" w:rsidRPr="00331502" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A70332" w:rsidRPr="00050EAD" w14:paraId="2702AE14" w14:textId="77777777" w:rsidTr="00A93D80">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C32D861" w14:textId="77777777" w:rsidR="00A70332" w:rsidRPr="00AA3B5A" w:rsidRDefault="00A70332" w:rsidP="008716E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="067477C1" w14:textId="5D82C28B" w:rsidR="00A70332" w:rsidRPr="00AA3B5A" w:rsidRDefault="00A70332" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF4DCB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Total Marks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="75A3F347" w14:textId="7B65AB95" w:rsidR="00A70332" w:rsidRPr="001A1F32" w:rsidRDefault="00A70332" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DB8D651" w14:textId="77777777" w:rsidR="00A70332" w:rsidRPr="00331502" w:rsidRDefault="00A70332" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00070A7B" w:rsidRPr="00050EAD" w14:paraId="4EAFB823" w14:textId="77777777" w:rsidTr="00A93D80">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F4E8517" w14:textId="77777777" w:rsidR="00070A7B" w:rsidRPr="00AA3B5A" w:rsidRDefault="00070A7B" w:rsidP="008716E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3597ECB6" w14:textId="3F0046DE" w:rsidR="00070A7B" w:rsidRPr="00AA3B5A" w:rsidRDefault="00070A7B" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pass / Fail </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D025A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D025A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">75% Pass mark = </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D025A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="52548AB0" w14:textId="5AD4ED14" w:rsidR="00070A7B" w:rsidRPr="001A1F32" w:rsidRDefault="00070A7B" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="105958C8" w14:textId="77777777" w:rsidR="00070A7B" w:rsidRPr="00331502" w:rsidRDefault="00070A7B" w:rsidP="008909F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE21CB" w:rsidRPr="00050EAD" w14:paraId="414D11EE" w14:textId="77777777" w:rsidTr="00A93D80">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A61B441" w14:textId="77777777" w:rsidR="00CE21CB" w:rsidRPr="00331502" w:rsidRDefault="00CE21CB" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A7EA9" w:rsidRPr="00050EAD" w14:paraId="56FC071E" w14:textId="77777777" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="615C316B" w14:textId="117EC369" w:rsidR="00023E81" w:rsidRPr="005B53B5" w:rsidRDefault="00023E81" w:rsidP="008374DF">
-[...4 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="54658DC1" w14:textId="0D98B1B8" w:rsidR="001A7EA9" w:rsidRPr="00331502" w:rsidRDefault="006A455C" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:i/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="005B53B5">
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ASSESSOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008716E6" w:rsidRPr="00050EAD" w14:paraId="43F6040A" w14:textId="6ED5AAC3" w:rsidTr="00A93D80">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="362EFEE9" w14:textId="7BE3FF02" w:rsidR="008716E6" w:rsidRPr="00331502" w:rsidRDefault="008716E6" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55734">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Slide </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002348A4">
+              <w:t xml:space="preserve">Name: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8227" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1604DD60" w14:textId="77777777" w:rsidR="008716E6" w:rsidRPr="00331502" w:rsidRDefault="008716E6" w:rsidP="0012083A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008716E6" w:rsidRPr="00050EAD" w14:paraId="0DE26834" w14:textId="77777777" w:rsidTr="00F978C3">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5005D3D7" w14:textId="1E18DBB4" w:rsidR="008716E6" w:rsidRPr="00AA3B5A" w:rsidRDefault="008716E6" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>2</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005B53B5">
+              <w:t xml:space="preserve">URN </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A55734">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">7: </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BD425E" w:rsidRPr="005B53B5">
+              <w:t>Licence No</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">End of Module </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005B53B5">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B5B701E" w14:textId="77777777" w:rsidR="008716E6" w:rsidRPr="00AA3B5A" w:rsidRDefault="008716E6" w:rsidP="0012083A">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A9CC1A4" w14:textId="716A1F6F" w:rsidR="008716E6" w:rsidRDefault="003F4651" w:rsidP="0012083A">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Endurance Qualification Level</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1834" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ABD5E96" w14:textId="77777777" w:rsidR="008716E6" w:rsidRPr="00331502" w:rsidRDefault="008716E6" w:rsidP="0012083A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008716E6" w:rsidRPr="00050EAD" w14:paraId="33F2F9FD" w14:textId="7B6873B9" w:rsidTr="00A93D80">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7AE1652A" w14:textId="4104438A" w:rsidR="008716E6" w:rsidRPr="00331502" w:rsidRDefault="008716E6" w:rsidP="008716E6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55734">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8227" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="712C6B21" w14:textId="77777777" w:rsidR="008716E6" w:rsidRPr="00331502" w:rsidRDefault="008716E6" w:rsidP="0012083A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00023E81" w:rsidRPr="00050EAD" w14:paraId="31C26C66" w14:textId="77777777" w:rsidTr="0015573A">
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="12D5C6A4" w14:textId="5151A591" w:rsidTr="008716E6">
         <w:trPr>
           <w:trHeight w:val="150"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10162" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="44498883" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00A55734" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="55867EA3" w14:textId="0948D481" w:rsidTr="008716E6">
+        <w:trPr>
+          <w:trHeight w:val="150"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F34A59E" w14:textId="633D31C1" w:rsidR="00023E81" w:rsidRPr="005B53B5" w:rsidRDefault="007C30B9" w:rsidP="008374DF">
-[...4 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+          <w:p w14:paraId="4A0D08BE" w14:textId="6A01620E" w:rsidR="001A1F32" w:rsidRPr="00A55734" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>You may need to complete some additional research to assist you in answering and justifying your answers to the questions for this module</w:t>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>On completion of</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...4 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Level 2 Judging and Recording, Race Referee and Sector Marshal endurance module questions, please submit along with your Level 2 Application form and Record of Experience (Minimum of 10 experiences) to your Home Country Contact.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD425E" w:rsidRPr="00050EAD" w14:paraId="042F3C63" w14:textId="77777777" w:rsidTr="0015573A">
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="3BAF6D41" w14:textId="0FB46E52" w:rsidTr="008716E6">
         <w:trPr>
           <w:trHeight w:val="150"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10162" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcW w:w="3034" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="10BED648" w14:textId="2D1093AD" w:rsidR="00BD425E" w:rsidRPr="005B53B5" w:rsidRDefault="00BD425E" w:rsidP="008374DF">
-[...44 lines deleted...]
-              <w:t>– Questions 1</w:t>
+          <w:p w14:paraId="23B526D5" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00A55734" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="357"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>England</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7173" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17F8E94D" w14:textId="179705EE" w:rsidR="001A1F32" w:rsidRPr="00C818C3" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="0563C1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0023701F">
+              <w:rPr>
+                <w:color w:val="0563C1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>officialsaccreditation@englandathletics.org</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00023E81" w:rsidRPr="00050EAD" w14:paraId="5157A30B" w14:textId="77777777" w:rsidTr="003D7F66">
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="06C3A4AD" w14:textId="54464B85" w:rsidTr="001413DC">
         <w:trPr>
           <w:trHeight w:val="150"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10162" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3034" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0AC56245" w14:textId="3F16D74A" w:rsidR="00023E81" w:rsidRPr="005B53B5" w:rsidRDefault="005503E8" w:rsidP="008374DF">
-[...28 lines deleted...]
-              <w:t>(1 mark)</w:t>
+          <w:p w14:paraId="53FF32B3" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00A55734" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="357"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Northern Ireland</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7173" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="27CC1E16" w14:textId="5A897CAE" w:rsidR="001A1F32" w:rsidRPr="008E0278" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="008E0278">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>officials@athleticsni.org</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="008E0278">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00050EAD" w:rsidRPr="00050EAD" w14:paraId="45541733" w14:textId="77777777" w:rsidTr="003D7F66">
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="692C62C8" w14:textId="00534F88" w:rsidTr="008716E6">
         <w:trPr>
           <w:trHeight w:val="150"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10162" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:tcW w:w="3034" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2A16BCC2" w14:textId="77777777" w:rsidR="00050EAD" w:rsidRPr="005B53B5" w:rsidRDefault="00050EAD" w:rsidP="008374DF">
-[...13 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1A9133F4" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00A55734" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="357"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00727B89">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Scotland</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7173" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="171EC87C" w14:textId="2D581217" w:rsidR="001A1F32" w:rsidRPr="00727B89" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="00727B89">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>officialsendurance@scottish-athletics.org.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00727B89">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A4D24" w:rsidRPr="00050EAD" w14:paraId="68AFD94A" w14:textId="77777777" w:rsidTr="003D7F66">
+      <w:tr w:rsidR="001A1F32" w:rsidRPr="00050EAD" w14:paraId="70FB3635" w14:textId="0C1DA9EF" w:rsidTr="001413DC">
         <w:trPr>
           <w:trHeight w:val="150"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10162" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3034" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3549BBA1" w14:textId="60DC851D" w:rsidR="001A4D24" w:rsidRPr="005B53B5" w:rsidRDefault="000151D0" w:rsidP="008374DF">
-[...155 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          <w:p w14:paraId="66D681FF" w14:textId="77777777" w:rsidR="001A1F32" w:rsidRPr="00A55734" w:rsidRDefault="001A1F32" w:rsidP="008909F4">
+            <w:pPr>
+              <w:ind w:left="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Wales</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7173" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar>
-[...17 lines deleted...]
-              <w:ind w:left="357" w:hanging="357"/>
+          </w:tcPr>
+          <w:p w14:paraId="690CE2EE" w14:textId="37591794" w:rsidR="001A1F32" w:rsidRPr="001D4CB5" w:rsidRDefault="001A1F32" w:rsidP="008716E6">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              </w:rPr>
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="001D4CB5">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>officials@welshathletics.org</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="001D4CB5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...2312 lines deleted...]
-              <w:t>officialsaccreditation@englandathletics.org</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="52469B6F" w14:textId="79C5D98C" w:rsidR="006F5368" w:rsidRPr="00973120" w:rsidRDefault="006F5368" w:rsidP="00973120"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId11"/>
+    <w:p w14:paraId="52469B6F" w14:textId="46DE3947" w:rsidR="006F5368" w:rsidRPr="00973120" w:rsidRDefault="006F5368" w:rsidP="00A95941"/>
+    <w:sectPr w:rsidR="006F5368" w:rsidRPr="00973120" w:rsidSect="00EC2D68">
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="170" w:footer="822" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28AE0930" w14:textId="77777777" w:rsidR="00980518" w:rsidRDefault="00980518" w:rsidP="00E21610">
+    <w:p w14:paraId="5F491C50" w14:textId="77777777" w:rsidR="00410F80" w:rsidRDefault="00410F80" w:rsidP="00E21610">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AA57B02" w14:textId="77777777" w:rsidR="00980518" w:rsidRDefault="00980518" w:rsidP="00E21610">
+    <w:p w14:paraId="50BBAD36" w14:textId="77777777" w:rsidR="00410F80" w:rsidRDefault="00410F80" w:rsidP="00E21610">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2C30910B" w14:textId="77777777" w:rsidR="00980518" w:rsidRDefault="00980518"/>
+    <w:p w14:paraId="128DFC70" w14:textId="77777777" w:rsidR="00410F80" w:rsidRDefault="00410F80"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ヒラギノ角ゴ Pro W3">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lato">
+    <w:altName w:val="Segoe UI"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lato Light">
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Trebuchet MS">
-    <w:panose1 w:val="020B0603020202020204"/>
+  <w:font w:name="ヒラギノ角ゴ Pro W3">
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="66E32E9D" w14:textId="230792E8" w:rsidR="00E21610" w:rsidRPr="00E21610" w:rsidRDefault="00435F59" w:rsidP="00AD1C98">
+  <w:p w14:paraId="5251BE9D" w14:textId="77777777" w:rsidR="003B703F" w:rsidRDefault="003B703F">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1459954746"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:p w14:paraId="2EE422EA" w14:textId="745C8101" w:rsidR="00A621A9" w:rsidRDefault="00A621A9" w:rsidP="00612F4B">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="66E32E9D" w14:textId="0CD13403" w:rsidR="00E21610" w:rsidRPr="00E21610" w:rsidRDefault="00FE17CB" w:rsidP="00AD1C98">
     <w:pPr>
       <w:spacing w:before="100"/>
       <w:ind w:left="880"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>0</w:t>
-[...4 lines deleted...]
-      </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
-[...29 lines deleted...]
-    <w:r w:rsidR="00B27495">
+    <w:r w:rsidR="009B4F7B">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
+    <w:r w:rsidR="00612F4B">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>/0</w:t>
+    </w:r>
+    <w:r w:rsidR="002C502E">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="00612F4B">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>/2026</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="25E08885" w14:textId="77777777" w:rsidR="003B703F" w:rsidRDefault="003B703F">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="089316B4" w14:textId="77777777" w:rsidR="00980518" w:rsidRDefault="00980518" w:rsidP="00E21610">
+    <w:p w14:paraId="4F4F97B8" w14:textId="77777777" w:rsidR="00410F80" w:rsidRDefault="00410F80" w:rsidP="00E21610">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1AB1431D" w14:textId="77777777" w:rsidR="00980518" w:rsidRDefault="00980518" w:rsidP="00E21610">
+    <w:p w14:paraId="2821E9E8" w14:textId="77777777" w:rsidR="00410F80" w:rsidRDefault="00410F80" w:rsidP="00E21610">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4ACD6330" w14:textId="77777777" w:rsidR="00980518" w:rsidRDefault="00980518"/>
+    <w:p w14:paraId="6B88BB32" w14:textId="77777777" w:rsidR="00410F80" w:rsidRDefault="00410F80"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40F10603" w14:textId="3609F621" w:rsidR="003B703F" w:rsidRDefault="003B703F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="9498" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4111"/>
       <w:gridCol w:w="5387"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00801191" w14:paraId="7415A24C" w14:textId="77777777" w:rsidTr="008374DF">
+    <w:tr w:rsidR="00801191" w14:paraId="7415A24C" w14:textId="77777777" w:rsidTr="002529CE">
       <w:trPr>
         <w:trHeight w:val="360"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4111" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="22AE1A19" w14:textId="77777777" w:rsidR="00801191" w:rsidRPr="001B3595" w:rsidRDefault="00801191" w:rsidP="008374DF">
+        <w:p w14:paraId="22AE1A19" w14:textId="77777777" w:rsidR="00801191" w:rsidRPr="001B3595" w:rsidRDefault="00801191" w:rsidP="002529CE">
           <w:pPr>
             <w:spacing w:before="240"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001B3595">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve">Endurance Officials: Level 2 </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="36B24380" w14:textId="3B6553AB" w:rsidR="00D53515" w:rsidRDefault="00925126" w:rsidP="008374DF">
+        <w:p w14:paraId="36B24380" w14:textId="1F7ECB02" w:rsidR="00D53515" w:rsidRDefault="00AB7809" w:rsidP="002529CE">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Sector Marshal</w:t>
           </w:r>
           <w:r w:rsidR="00801191" w:rsidRPr="001B3595">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="007B2F30">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Module</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0B5C2E95" w14:textId="3ADABBD2" w:rsidR="00801191" w:rsidRPr="00D53515" w:rsidRDefault="007B2F30" w:rsidP="008374DF">
+        <w:p w14:paraId="0B5C2E95" w14:textId="3ADABBD2" w:rsidR="00801191" w:rsidRPr="00D53515" w:rsidRDefault="007B2F30" w:rsidP="002529CE">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve">Question </w:t>
           </w:r>
           <w:r w:rsidR="00801191" w:rsidRPr="001B3595">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Return Form</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5387" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6A73B5E3" w14:textId="77777777" w:rsidR="00801191" w:rsidRDefault="00801191" w:rsidP="008374DF">
+        <w:p w14:paraId="6A73B5E3" w14:textId="77777777" w:rsidR="00801191" w:rsidRDefault="00801191" w:rsidP="002529CE">
           <w:pPr>
             <w:pStyle w:val="Title"/>
             <w:spacing w:before="120"/>
             <w:ind w:left="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:color w:val="3C3C3B"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="3C3C3B"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D003FD5" wp14:editId="0D9DC2E5">
                 <wp:extent cx="3249328" cy="795020"/>
                 <wp:effectExtent l="0" t="0" r="8255" b="5080"/>
                 <wp:docPr id="281530896" name="Picture 2" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -3515,51 +17003,51 @@
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3323424" cy="813149"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="74B551AB" w14:textId="094C84B4" w:rsidR="00FD6262" w:rsidRPr="009B3890" w:rsidRDefault="00814768" w:rsidP="001738B9">
+  <w:p w14:paraId="74B551AB" w14:textId="37342841" w:rsidR="00FD6262" w:rsidRPr="009B3890" w:rsidRDefault="00814768" w:rsidP="001738B9">
     <w:pPr>
       <w:pStyle w:val="Title"/>
       <w:spacing w:before="0"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:color w:val="3C3C3B"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="4294967295" distB="4294967295" distL="114299" distR="114299" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A4EEFB0" wp14:editId="6DD3EA18">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4619624</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>1423669</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="0" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -3592,331 +17080,989 @@
                       <a:ln w="3175">
                         <a:solidFill>
                           <a:srgbClr val="3C3C3B"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="35E1ADD9" id="Straight Connector 3" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17497mm;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:3.17497mm;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="363.75pt,112.1pt" to="363.75pt,112.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyry0nqQEAAEUDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu2zAMfR/QfxD03jhpsQuMOAWWrHtp&#10;twDdPoCR5FiYLAqkEjt/P0lOsq17GwYBgnjRIc8hlw9j78TREFv0jVzM5lIYr1Bbv2/k92+Ptx+k&#10;4Aheg0NvGnkyLB9WN2+WQ6jNHXbotCGRQDzXQ2hkF2Ooq4pVZ3rgGQbjU7BF6iEmk/aVJhgSeu+q&#10;u/n8XTUg6UCoDHPybqagXBX8tjUqfm1bNlG4RqbeYrmp3Lt8V6sl1HuC0Fl1bgP+oYserE9Fr1Ab&#10;iCAOZP+C6q0iZGzjTGFfYdtaZQqHxGYxf8XmpYNgCpckDoerTPz/YNWX49pvKbeuRv8SnlD94CRK&#10;NQSur8FscNiS2A3PqNMY4RCx8B1b6vPnxESMRdbTVVYzRqEmp7p4K6gvXwJx/GywF/nRSGd95go1&#10;HJ845hagvqRkt8dH61yZl/NiaOT94v3b8oHRWZ2DOY1pv1s7EkdIE79fp/MxDzmB/ZGWkTfA3ZRX&#10;QtMuEB68LlU6A/rT+R3BuumdgJw/65MlyZvG9Q71aUu5TrbSrErF817lZfjdLlm/tn/1EwAA//8D&#10;AFBLAwQUAAYACAAAACEAJZAbeNsAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP0UrEMBBF3wX/&#10;IYzgy+KmBmuXbtNFBX1aka1+wLQZ22IzKU26W//eiII+zp3DnTPFbrGDONLke8cartcJCOLGmZ5b&#10;DW+vj1cbED4gGxwck4ZP8rArz88KzI078YGOVWhFLGGfo4YuhDGX0jcdWfRrNxLH3bubLIY4Tq00&#10;E55iuR2kSpJbabHneKHDkR46aj6q2Wq4T58Z22z1cnD7JyurZrVP61nry4vlbgsi0BL+YPjWj+pQ&#10;RqfazWy8GDRkKksjqkGpGwUiEj9J/ZvIspD/fyi/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhALKvLSepAQAARQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACWQG3jbAAAACwEAAA8AAAAAAAAAAAAAAAAAAwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAALBQAAAAA=&#10;" strokecolor="#3c3c3b" strokeweight=".25pt">
+            <v:line w14:anchorId="2EE2960B" id="Straight Connector 3" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17497mm;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:3.17497mm;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="363.75pt,112.1pt" to="363.75pt,112.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyry0nqQEAAEUDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu2zAMfR/QfxD03jhpsQuMOAWWrHtp&#10;twDdPoCR5FiYLAqkEjt/P0lOsq17GwYBgnjRIc8hlw9j78TREFv0jVzM5lIYr1Bbv2/k92+Ptx+k&#10;4Aheg0NvGnkyLB9WN2+WQ6jNHXbotCGRQDzXQ2hkF2Ooq4pVZ3rgGQbjU7BF6iEmk/aVJhgSeu+q&#10;u/n8XTUg6UCoDHPybqagXBX8tjUqfm1bNlG4RqbeYrmp3Lt8V6sl1HuC0Fl1bgP+oYserE9Fr1Ab&#10;iCAOZP+C6q0iZGzjTGFfYdtaZQqHxGYxf8XmpYNgCpckDoerTPz/YNWX49pvKbeuRv8SnlD94CRK&#10;NQSur8FscNiS2A3PqNMY4RCx8B1b6vPnxESMRdbTVVYzRqEmp7p4K6gvXwJx/GywF/nRSGd95go1&#10;HJ845hagvqRkt8dH61yZl/NiaOT94v3b8oHRWZ2DOY1pv1s7EkdIE79fp/MxDzmB/ZGWkTfA3ZRX&#10;QtMuEB68LlU6A/rT+R3BuumdgJw/65MlyZvG9Q71aUu5TrbSrErF817lZfjdLlm/tn/1EwAA//8D&#10;AFBLAwQUAAYACAAAACEAJZAbeNsAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP0UrEMBBF3wX/&#10;IYzgy+KmBmuXbtNFBX1aka1+wLQZ22IzKU26W//eiII+zp3DnTPFbrGDONLke8cartcJCOLGmZ5b&#10;DW+vj1cbED4gGxwck4ZP8rArz88KzI078YGOVWhFLGGfo4YuhDGX0jcdWfRrNxLH3bubLIY4Tq00&#10;E55iuR2kSpJbabHneKHDkR46aj6q2Wq4T58Z22z1cnD7JyurZrVP61nry4vlbgsi0BL+YPjWj+pQ&#10;RqfazWy8GDRkKksjqkGpGwUiEj9J/ZvIspD/fyi/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhALKvLSepAQAARQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACWQG3jbAAAACwEAAA8AAAAAAAAAAAAAAAAAAwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAALBQAAAAA=&#10;" strokecolor="#3c3c3b" strokeweight=".25pt">
               <o:lock v:ext="edit" shapetype="f"/>
               <w10:wrap anchorx="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="414E2547" wp14:editId="50A3B40B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="414E2547" wp14:editId="514579C5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>826135</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>2747645</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="8942070" cy="5867400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="273919346" name="Picture 273919346">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Picture 5">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
+                    <a:duotone>
+                      <a:schemeClr val="accent1">
+                        <a:shade val="45000"/>
+                        <a:satMod val="135000"/>
+                      </a:schemeClr>
+                      <a:prstClr val="white"/>
+                    </a:duotone>
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="8942070" cy="5867400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1BAEEA53" w14:textId="471CC6F8" w:rsidR="003B703F" w:rsidRDefault="003B703F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01984164"/>
+    <w:nsid w:val="047A5E03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A57C319E"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:tmpl w:val="FA66DC72"/>
+    <w:lvl w:ilvl="0" w:tplc="8FF8949E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1077" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1797" w:hanging="360"/>
+        <w:ind w:left="1553" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2517" w:hanging="180"/>
+        <w:ind w:left="2273" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3237" w:hanging="360"/>
+        <w:ind w:left="2993" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3957" w:hanging="360"/>
+        <w:ind w:left="3713" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4677" w:hanging="180"/>
+        <w:ind w:left="4433" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5397" w:hanging="360"/>
+        <w:ind w:left="5153" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6117" w:hanging="360"/>
+        <w:ind w:left="5873" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6837" w:hanging="180"/>
+        <w:ind w:left="6593" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01C10730"/>
+    <w:nsid w:val="04D1657C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8C0C2BEE"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1)"/>
+    <w:tmpl w:val="7390D922"/>
+    <w:lvl w:ilvl="0" w:tplc="9C8053F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="833" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1553" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
+        <w:ind w:left="2273" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2993" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3713" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="180"/>
+        <w:ind w:left="4433" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5153" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5873" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="180"/>
+        <w:ind w:left="6593" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0512428D"/>
+    <w:nsid w:val="06C31401"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="69460714"/>
-    <w:lvl w:ilvl="0" w:tplc="EA927260">
+    <w:tmpl w:val="014C04AE"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="077E15E0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C88C3376"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09717106"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E0084C34"/>
+    <w:lvl w:ilvl="0" w:tplc="FF74C22A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FDE71C9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="984ADA1A"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18896237"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5BA644C0"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E8229FB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7D30FA50"/>
+    <w:lvl w:ilvl="0" w:tplc="9A1499BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27C978C9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1C68006E"/>
+    <w:lvl w:ilvl="0" w:tplc="F0E890D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C6278E7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2F38F0C6"/>
+    <w:lvl w:ilvl="0" w:tplc="6CA8F154">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -3972,246 +18118,1157 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0843223B"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D2070D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="01C8B14C"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1)"/>
+    <w:tmpl w:val="CD388DA4"/>
+    <w:lvl w:ilvl="0" w:tplc="74DC8BAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1553" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2273" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2993" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3713" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4433" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5153" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5873" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6593" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08C80CBC"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32791C56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F57661DA"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1)"/>
+    <w:tmpl w:val="723250CC"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1610" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
+        <w:ind w:left="2330" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3050" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="180"/>
+        <w:ind w:left="4490" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5930" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AA6334C"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="359E2B4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="60FAB5A4"/>
-    <w:lvl w:ilvl="0" w:tplc="A2E83AF8">
+    <w:tmpl w:val="EE34F922"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="360A5313"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9F667742"/>
+    <w:lvl w:ilvl="0" w:tplc="A276FAF2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4144085B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7902D234"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FB05A07"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0A8C0E86"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63661B30"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="12B4F7CE"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="640C6818"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="46D00C96"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69B91DFB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E2EAE966"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A3306C9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6464D360"/>
+    <w:lvl w:ilvl="0" w:tplc="90EC3762">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BBA106F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="306622C2"/>
+    <w:lvl w:ilvl="0" w:tplc="F5A45466">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CEE461C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B39033F4"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79A501B0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FC9A3916"/>
+    <w:lvl w:ilvl="0" w:tplc="9498398A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:hint="default"/>
-        <w:b w:val="0"/>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
         <w:bCs w:val="0"/>
-        <w:color w:val="000000"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090019">
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
@@ -4240,5359 +19297,2427 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AD5374B"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AAF5B9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="01C8B14C"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1)"/>
+    <w:tmpl w:val="C9B0045C"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="501" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CBD4E43"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CAB777A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="11182D78"/>
-[...349 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="AB4C063C"/>
+    <w:lvl w:ilvl="0" w:tplc="7CDA19CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="833" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:color w:val="auto"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6593" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18DA2364"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E7A6056"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="70725BB2"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="48D6CA2A"/>
+    <w:lvl w:ilvl="0" w:tplc="4A24B268">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1610" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2330" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3050" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4490" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5930" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E043338"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E8B5D76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3CAC26EA"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1)"/>
+    <w:tmpl w:val="CDA48056"/>
+    <w:lvl w:ilvl="0" w:tplc="C444F82E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1610" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
+        <w:ind w:left="2330" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3050" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="180"/>
+        <w:ind w:left="4490" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5930" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...4106 lines deleted...]
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="1" w16cid:durableId="2116900577">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1175463980">
-    <w:abstractNumId w:val="48"/>
+  <w:num w:numId="2" w16cid:durableId="1027290274">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1582065108">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="3" w16cid:durableId="60712613">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1249147903">
+  <w:num w:numId="4" w16cid:durableId="1406730923">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1668896358">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="5" w16cid:durableId="170023848">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1389954796">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="6" w16cid:durableId="552346768">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1269653498">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="7" w16cid:durableId="2132166943">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1353847412">
+  <w:num w:numId="8" w16cid:durableId="1594046281">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="261454745">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1288193963">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="167332626">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="181212148">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="12" w16cid:durableId="1731422787">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="617446159">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="13" w16cid:durableId="1976636470">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1147359995">
-    <w:abstractNumId w:val="50"/>
+  <w:num w:numId="14" w16cid:durableId="2126078901">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1807817043">
+  <w:num w:numId="15" w16cid:durableId="1811633960">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="782068067">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="159540661">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1845701717">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="854343206">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1983189439">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="20" w16cid:durableId="1393653498">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="2014330586">
+  <w:num w:numId="21" w16cid:durableId="900410888">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="644237369">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1093942323">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1895500493">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="882906833">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="25" w16cid:durableId="1159422084">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="737435729">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="26" w16cid:durableId="576403949">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="266155888">
-    <w:abstractNumId w:val="53"/>
+  <w:num w:numId="27" w16cid:durableId="1537350866">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1149634061">
-[...2 lines deleted...]
-  <w:num w:numId="19" w16cid:durableId="875387929">
+  <w:num w:numId="28" w16cid:durableId="193349739">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="655377703">
-[...103 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="26"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0027647D"/>
-    <w:rsid w:val="00013B88"/>
+    <w:rsid w:val="00000B55"/>
+    <w:rsid w:val="00000EB8"/>
+    <w:rsid w:val="00000F1F"/>
+    <w:rsid w:val="00006095"/>
+    <w:rsid w:val="00006A85"/>
+    <w:rsid w:val="00011B33"/>
+    <w:rsid w:val="00012B5B"/>
     <w:rsid w:val="00013D9C"/>
-    <w:rsid w:val="000151D0"/>
-    <w:rsid w:val="0001657F"/>
+    <w:rsid w:val="00013FCA"/>
+    <w:rsid w:val="000145F7"/>
+    <w:rsid w:val="00015163"/>
+    <w:rsid w:val="000164FD"/>
+    <w:rsid w:val="000167B1"/>
+    <w:rsid w:val="00016D08"/>
     <w:rsid w:val="00017655"/>
+    <w:rsid w:val="00017A45"/>
+    <w:rsid w:val="00017C16"/>
     <w:rsid w:val="000225B0"/>
-    <w:rsid w:val="00023E81"/>
+    <w:rsid w:val="0002328D"/>
+    <w:rsid w:val="00023D20"/>
+    <w:rsid w:val="000241D7"/>
+    <w:rsid w:val="000249D6"/>
+    <w:rsid w:val="00024CBE"/>
+    <w:rsid w:val="00026A48"/>
+    <w:rsid w:val="00027046"/>
     <w:rsid w:val="00030F7F"/>
+    <w:rsid w:val="00031F5B"/>
+    <w:rsid w:val="000327C5"/>
+    <w:rsid w:val="00033549"/>
+    <w:rsid w:val="00033927"/>
+    <w:rsid w:val="00033AEA"/>
+    <w:rsid w:val="00033FA5"/>
+    <w:rsid w:val="000341D0"/>
+    <w:rsid w:val="00035D9A"/>
+    <w:rsid w:val="00036FAA"/>
     <w:rsid w:val="000422AA"/>
+    <w:rsid w:val="000435FB"/>
+    <w:rsid w:val="000442B2"/>
+    <w:rsid w:val="00046A00"/>
+    <w:rsid w:val="00050068"/>
+    <w:rsid w:val="00050337"/>
     <w:rsid w:val="00050EAD"/>
+    <w:rsid w:val="00051A74"/>
+    <w:rsid w:val="00052AE5"/>
     <w:rsid w:val="000536FB"/>
-    <w:rsid w:val="00063905"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00084021"/>
+    <w:rsid w:val="00054AFC"/>
+    <w:rsid w:val="00054EC3"/>
+    <w:rsid w:val="00055A0A"/>
+    <w:rsid w:val="00056878"/>
+    <w:rsid w:val="0006012D"/>
+    <w:rsid w:val="00061695"/>
+    <w:rsid w:val="000616B3"/>
+    <w:rsid w:val="000617C3"/>
+    <w:rsid w:val="000628BE"/>
+    <w:rsid w:val="00063FCF"/>
+    <w:rsid w:val="00065565"/>
+    <w:rsid w:val="00066EA6"/>
+    <w:rsid w:val="00067D83"/>
+    <w:rsid w:val="00070475"/>
+    <w:rsid w:val="0007092C"/>
+    <w:rsid w:val="00070A7B"/>
+    <w:rsid w:val="00073127"/>
+    <w:rsid w:val="00074066"/>
+    <w:rsid w:val="000748EF"/>
+    <w:rsid w:val="00075393"/>
+    <w:rsid w:val="0007619F"/>
+    <w:rsid w:val="000764F6"/>
+    <w:rsid w:val="00077319"/>
+    <w:rsid w:val="00080749"/>
+    <w:rsid w:val="00080FD0"/>
+    <w:rsid w:val="00081C46"/>
+    <w:rsid w:val="000825AE"/>
+    <w:rsid w:val="00084722"/>
     <w:rsid w:val="00084BDC"/>
+    <w:rsid w:val="000856E9"/>
+    <w:rsid w:val="00087912"/>
     <w:rsid w:val="0009099F"/>
-    <w:rsid w:val="000A5A95"/>
-    <w:rsid w:val="000C1FAE"/>
+    <w:rsid w:val="000909D2"/>
+    <w:rsid w:val="00090B6D"/>
+    <w:rsid w:val="000918C2"/>
+    <w:rsid w:val="00092ED5"/>
+    <w:rsid w:val="00094380"/>
+    <w:rsid w:val="0009445B"/>
+    <w:rsid w:val="000A3109"/>
+    <w:rsid w:val="000A3D18"/>
+    <w:rsid w:val="000A5F0B"/>
+    <w:rsid w:val="000A76CE"/>
+    <w:rsid w:val="000B10F8"/>
+    <w:rsid w:val="000B159A"/>
+    <w:rsid w:val="000B209E"/>
+    <w:rsid w:val="000B5770"/>
+    <w:rsid w:val="000B7F85"/>
+    <w:rsid w:val="000C0370"/>
+    <w:rsid w:val="000C140A"/>
+    <w:rsid w:val="000C3678"/>
     <w:rsid w:val="000C5795"/>
+    <w:rsid w:val="000C5BB8"/>
+    <w:rsid w:val="000C6A26"/>
+    <w:rsid w:val="000C6D73"/>
+    <w:rsid w:val="000D1ED4"/>
+    <w:rsid w:val="000D360F"/>
+    <w:rsid w:val="000D3D81"/>
+    <w:rsid w:val="000D4E72"/>
+    <w:rsid w:val="000D6678"/>
+    <w:rsid w:val="000D7B9A"/>
+    <w:rsid w:val="000E080D"/>
+    <w:rsid w:val="000E3556"/>
+    <w:rsid w:val="000E3628"/>
     <w:rsid w:val="000E3AF0"/>
+    <w:rsid w:val="000E53A8"/>
+    <w:rsid w:val="000E5959"/>
+    <w:rsid w:val="000E63E1"/>
+    <w:rsid w:val="000E693D"/>
+    <w:rsid w:val="000E7474"/>
+    <w:rsid w:val="000F040C"/>
+    <w:rsid w:val="000F043A"/>
+    <w:rsid w:val="000F0723"/>
+    <w:rsid w:val="000F0804"/>
+    <w:rsid w:val="000F0FED"/>
+    <w:rsid w:val="000F2042"/>
+    <w:rsid w:val="000F294F"/>
+    <w:rsid w:val="000F53C0"/>
+    <w:rsid w:val="000F552B"/>
+    <w:rsid w:val="000F696B"/>
+    <w:rsid w:val="000F7F89"/>
+    <w:rsid w:val="00100D94"/>
+    <w:rsid w:val="0010330F"/>
+    <w:rsid w:val="0010331F"/>
+    <w:rsid w:val="0010519A"/>
+    <w:rsid w:val="00107416"/>
+    <w:rsid w:val="00110D4E"/>
+    <w:rsid w:val="001118EF"/>
+    <w:rsid w:val="00114294"/>
     <w:rsid w:val="001157D2"/>
+    <w:rsid w:val="00115B47"/>
+    <w:rsid w:val="00117D06"/>
+    <w:rsid w:val="00117E1A"/>
+    <w:rsid w:val="0012083A"/>
+    <w:rsid w:val="00120B76"/>
+    <w:rsid w:val="00121FF9"/>
     <w:rsid w:val="00124EA0"/>
+    <w:rsid w:val="0012503D"/>
+    <w:rsid w:val="001271A8"/>
+    <w:rsid w:val="001275BE"/>
     <w:rsid w:val="00130B9F"/>
+    <w:rsid w:val="0013141D"/>
+    <w:rsid w:val="00132A19"/>
+    <w:rsid w:val="00132D3C"/>
+    <w:rsid w:val="00133603"/>
+    <w:rsid w:val="00133D06"/>
     <w:rsid w:val="0013616E"/>
-    <w:rsid w:val="001521B5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0015573A"/>
+    <w:rsid w:val="001413DC"/>
+    <w:rsid w:val="001430BB"/>
+    <w:rsid w:val="00143283"/>
+    <w:rsid w:val="001433A7"/>
+    <w:rsid w:val="00143B90"/>
+    <w:rsid w:val="00143D78"/>
+    <w:rsid w:val="00143FA8"/>
+    <w:rsid w:val="00144C5C"/>
+    <w:rsid w:val="00146055"/>
+    <w:rsid w:val="00146093"/>
+    <w:rsid w:val="001468D3"/>
+    <w:rsid w:val="00147692"/>
+    <w:rsid w:val="00147E61"/>
+    <w:rsid w:val="00155544"/>
+    <w:rsid w:val="00166590"/>
+    <w:rsid w:val="00166606"/>
+    <w:rsid w:val="00167964"/>
     <w:rsid w:val="00167D96"/>
+    <w:rsid w:val="00172C8A"/>
+    <w:rsid w:val="00172CFC"/>
+    <w:rsid w:val="00172DEC"/>
+    <w:rsid w:val="001731EA"/>
+    <w:rsid w:val="001737E0"/>
     <w:rsid w:val="001738B9"/>
-    <w:rsid w:val="00180BC6"/>
+    <w:rsid w:val="001740F6"/>
+    <w:rsid w:val="00174580"/>
+    <w:rsid w:val="0017597F"/>
+    <w:rsid w:val="001760BB"/>
+    <w:rsid w:val="0017779B"/>
+    <w:rsid w:val="00177B0B"/>
+    <w:rsid w:val="001802B8"/>
+    <w:rsid w:val="00180335"/>
+    <w:rsid w:val="0018107D"/>
+    <w:rsid w:val="00182803"/>
+    <w:rsid w:val="001839C0"/>
+    <w:rsid w:val="001857EC"/>
+    <w:rsid w:val="00185F3B"/>
+    <w:rsid w:val="00186A2A"/>
     <w:rsid w:val="00187F81"/>
-    <w:rsid w:val="001A3ECF"/>
-    <w:rsid w:val="001A4D24"/>
+    <w:rsid w:val="00190114"/>
+    <w:rsid w:val="00190D36"/>
+    <w:rsid w:val="001930D6"/>
+    <w:rsid w:val="00195134"/>
+    <w:rsid w:val="00195F58"/>
+    <w:rsid w:val="00196766"/>
+    <w:rsid w:val="001968AD"/>
+    <w:rsid w:val="00197D9E"/>
+    <w:rsid w:val="001A12DA"/>
+    <w:rsid w:val="001A1CC4"/>
+    <w:rsid w:val="001A1DB7"/>
+    <w:rsid w:val="001A1F32"/>
+    <w:rsid w:val="001A55FA"/>
+    <w:rsid w:val="001A58A7"/>
+    <w:rsid w:val="001A5E21"/>
+    <w:rsid w:val="001A7EA9"/>
+    <w:rsid w:val="001B099F"/>
+    <w:rsid w:val="001B1F7E"/>
     <w:rsid w:val="001B3595"/>
+    <w:rsid w:val="001B3F29"/>
     <w:rsid w:val="001B6B88"/>
-    <w:rsid w:val="001C77DC"/>
+    <w:rsid w:val="001B7E67"/>
+    <w:rsid w:val="001C14F2"/>
+    <w:rsid w:val="001C255E"/>
+    <w:rsid w:val="001C3C6E"/>
+    <w:rsid w:val="001C4BCB"/>
+    <w:rsid w:val="001C6BB0"/>
+    <w:rsid w:val="001D104D"/>
+    <w:rsid w:val="001D172A"/>
+    <w:rsid w:val="001D2051"/>
     <w:rsid w:val="001D282F"/>
-    <w:rsid w:val="001D76A4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001F20A5"/>
+    <w:rsid w:val="001D2D68"/>
+    <w:rsid w:val="001D31C5"/>
+    <w:rsid w:val="001D3B17"/>
+    <w:rsid w:val="001D3B78"/>
+    <w:rsid w:val="001D3ECA"/>
+    <w:rsid w:val="001D4CB5"/>
+    <w:rsid w:val="001D5419"/>
+    <w:rsid w:val="001D5F45"/>
+    <w:rsid w:val="001E0189"/>
+    <w:rsid w:val="001E0757"/>
+    <w:rsid w:val="001E3E51"/>
+    <w:rsid w:val="001E4DE0"/>
+    <w:rsid w:val="001E53D2"/>
+    <w:rsid w:val="001E55D3"/>
+    <w:rsid w:val="001E6587"/>
+    <w:rsid w:val="001E67F6"/>
+    <w:rsid w:val="001E690F"/>
+    <w:rsid w:val="001E78D0"/>
+    <w:rsid w:val="001F0C81"/>
+    <w:rsid w:val="001F2040"/>
+    <w:rsid w:val="001F60C3"/>
+    <w:rsid w:val="001F663C"/>
+    <w:rsid w:val="001F6A31"/>
+    <w:rsid w:val="001F6AF1"/>
+    <w:rsid w:val="001F7A7C"/>
+    <w:rsid w:val="001F7B7E"/>
+    <w:rsid w:val="00203540"/>
+    <w:rsid w:val="00205757"/>
+    <w:rsid w:val="00205783"/>
+    <w:rsid w:val="002060B6"/>
+    <w:rsid w:val="0020749C"/>
+    <w:rsid w:val="00207B13"/>
+    <w:rsid w:val="00210294"/>
+    <w:rsid w:val="00210785"/>
     <w:rsid w:val="00212032"/>
     <w:rsid w:val="00212324"/>
-    <w:rsid w:val="002348A4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00251D39"/>
+    <w:rsid w:val="00212DC1"/>
+    <w:rsid w:val="00214CBD"/>
+    <w:rsid w:val="00215FA4"/>
+    <w:rsid w:val="00216131"/>
+    <w:rsid w:val="00216344"/>
+    <w:rsid w:val="00216D4F"/>
+    <w:rsid w:val="00217EAC"/>
+    <w:rsid w:val="00220824"/>
+    <w:rsid w:val="00221AFB"/>
+    <w:rsid w:val="00222911"/>
+    <w:rsid w:val="002245E1"/>
+    <w:rsid w:val="0022661F"/>
+    <w:rsid w:val="002307DF"/>
+    <w:rsid w:val="0023607C"/>
+    <w:rsid w:val="002365AF"/>
+    <w:rsid w:val="00236B44"/>
+    <w:rsid w:val="0023701F"/>
+    <w:rsid w:val="002376AD"/>
+    <w:rsid w:val="0024019D"/>
+    <w:rsid w:val="002410B9"/>
+    <w:rsid w:val="00242B06"/>
+    <w:rsid w:val="002450FB"/>
+    <w:rsid w:val="002456A1"/>
+    <w:rsid w:val="00246113"/>
+    <w:rsid w:val="00246630"/>
+    <w:rsid w:val="00247D2D"/>
+    <w:rsid w:val="00250C81"/>
+    <w:rsid w:val="00252573"/>
+    <w:rsid w:val="002529CE"/>
     <w:rsid w:val="00255B53"/>
+    <w:rsid w:val="00256A03"/>
+    <w:rsid w:val="002670ED"/>
+    <w:rsid w:val="00270E32"/>
+    <w:rsid w:val="00271A81"/>
+    <w:rsid w:val="00271A9E"/>
+    <w:rsid w:val="00272EE7"/>
+    <w:rsid w:val="00273DD2"/>
+    <w:rsid w:val="00274496"/>
+    <w:rsid w:val="00275B9B"/>
     <w:rsid w:val="0027647D"/>
-    <w:rsid w:val="00282CE0"/>
+    <w:rsid w:val="00277C8F"/>
+    <w:rsid w:val="002823CA"/>
+    <w:rsid w:val="002848C1"/>
+    <w:rsid w:val="00284C43"/>
+    <w:rsid w:val="00287821"/>
+    <w:rsid w:val="00287B4B"/>
+    <w:rsid w:val="00287D2C"/>
+    <w:rsid w:val="00291420"/>
+    <w:rsid w:val="00292CED"/>
+    <w:rsid w:val="002936CB"/>
+    <w:rsid w:val="0029371D"/>
+    <w:rsid w:val="00294E48"/>
+    <w:rsid w:val="002959C4"/>
+    <w:rsid w:val="00296549"/>
+    <w:rsid w:val="00296602"/>
+    <w:rsid w:val="00296A6C"/>
     <w:rsid w:val="002973C8"/>
-    <w:rsid w:val="002A13AF"/>
+    <w:rsid w:val="002A0572"/>
+    <w:rsid w:val="002A1F5E"/>
+    <w:rsid w:val="002A222A"/>
+    <w:rsid w:val="002A4884"/>
+    <w:rsid w:val="002A4E86"/>
+    <w:rsid w:val="002A5360"/>
+    <w:rsid w:val="002A67E5"/>
+    <w:rsid w:val="002A68E4"/>
+    <w:rsid w:val="002A6D5E"/>
+    <w:rsid w:val="002A78D2"/>
+    <w:rsid w:val="002A7BAE"/>
+    <w:rsid w:val="002A7D2A"/>
+    <w:rsid w:val="002B0D1E"/>
+    <w:rsid w:val="002B0D6B"/>
+    <w:rsid w:val="002B1CCF"/>
+    <w:rsid w:val="002B4B26"/>
+    <w:rsid w:val="002B59C6"/>
+    <w:rsid w:val="002C22C8"/>
     <w:rsid w:val="002C2C4A"/>
+    <w:rsid w:val="002C502E"/>
     <w:rsid w:val="002C69FC"/>
+    <w:rsid w:val="002C7DE5"/>
+    <w:rsid w:val="002D2045"/>
+    <w:rsid w:val="002D227A"/>
+    <w:rsid w:val="002D2503"/>
+    <w:rsid w:val="002D3144"/>
+    <w:rsid w:val="002D576C"/>
+    <w:rsid w:val="002D5A3C"/>
+    <w:rsid w:val="002D5D55"/>
+    <w:rsid w:val="002D5E8E"/>
+    <w:rsid w:val="002D68BE"/>
+    <w:rsid w:val="002D6B6C"/>
+    <w:rsid w:val="002E00C2"/>
+    <w:rsid w:val="002E318F"/>
     <w:rsid w:val="002E345A"/>
-    <w:rsid w:val="002E59F6"/>
+    <w:rsid w:val="002E3D96"/>
+    <w:rsid w:val="002E3FD0"/>
+    <w:rsid w:val="002E641D"/>
+    <w:rsid w:val="002E654B"/>
+    <w:rsid w:val="002E733E"/>
+    <w:rsid w:val="002F075F"/>
+    <w:rsid w:val="002F0E87"/>
+    <w:rsid w:val="002F3EF8"/>
+    <w:rsid w:val="002F400E"/>
+    <w:rsid w:val="002F6644"/>
+    <w:rsid w:val="002F6B85"/>
     <w:rsid w:val="002F6C5A"/>
+    <w:rsid w:val="002F6DA7"/>
+    <w:rsid w:val="002F6F03"/>
+    <w:rsid w:val="003015B9"/>
+    <w:rsid w:val="00301AA9"/>
+    <w:rsid w:val="00301C11"/>
+    <w:rsid w:val="00302083"/>
+    <w:rsid w:val="00302408"/>
+    <w:rsid w:val="00302B17"/>
+    <w:rsid w:val="00302F49"/>
+    <w:rsid w:val="00304997"/>
+    <w:rsid w:val="003049C1"/>
+    <w:rsid w:val="00307448"/>
     <w:rsid w:val="00310760"/>
-    <w:rsid w:val="003109C9"/>
-    <w:rsid w:val="00313E6F"/>
+    <w:rsid w:val="00311489"/>
+    <w:rsid w:val="00312621"/>
+    <w:rsid w:val="003138B0"/>
+    <w:rsid w:val="00314826"/>
+    <w:rsid w:val="003156D2"/>
+    <w:rsid w:val="0031573E"/>
     <w:rsid w:val="0031606A"/>
-    <w:rsid w:val="003236F7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00344364"/>
+    <w:rsid w:val="00317771"/>
+    <w:rsid w:val="00317CE0"/>
+    <w:rsid w:val="00317FA9"/>
+    <w:rsid w:val="003204BA"/>
+    <w:rsid w:val="00320898"/>
+    <w:rsid w:val="00323008"/>
+    <w:rsid w:val="0032428F"/>
+    <w:rsid w:val="00324DEF"/>
+    <w:rsid w:val="00330854"/>
+    <w:rsid w:val="00331502"/>
+    <w:rsid w:val="00331D7C"/>
+    <w:rsid w:val="00333BBF"/>
+    <w:rsid w:val="003341D1"/>
+    <w:rsid w:val="00335A19"/>
+    <w:rsid w:val="00341297"/>
+    <w:rsid w:val="00341B6A"/>
+    <w:rsid w:val="00341DF5"/>
+    <w:rsid w:val="00342F6E"/>
+    <w:rsid w:val="00347B4F"/>
     <w:rsid w:val="00350D7A"/>
-    <w:rsid w:val="00367129"/>
+    <w:rsid w:val="00356011"/>
+    <w:rsid w:val="00356409"/>
+    <w:rsid w:val="003568D7"/>
+    <w:rsid w:val="003568D8"/>
+    <w:rsid w:val="00360B98"/>
+    <w:rsid w:val="003622B1"/>
+    <w:rsid w:val="003637FB"/>
+    <w:rsid w:val="00364142"/>
+    <w:rsid w:val="00364C47"/>
+    <w:rsid w:val="00364DDE"/>
+    <w:rsid w:val="0036556C"/>
+    <w:rsid w:val="003673B5"/>
+    <w:rsid w:val="003677A5"/>
+    <w:rsid w:val="00367F69"/>
+    <w:rsid w:val="0037067D"/>
+    <w:rsid w:val="00370ECB"/>
+    <w:rsid w:val="00372CB2"/>
+    <w:rsid w:val="00375C2A"/>
+    <w:rsid w:val="00376517"/>
+    <w:rsid w:val="0037658D"/>
+    <w:rsid w:val="00377A86"/>
+    <w:rsid w:val="003813B9"/>
+    <w:rsid w:val="00381675"/>
+    <w:rsid w:val="0038182F"/>
+    <w:rsid w:val="003818CA"/>
+    <w:rsid w:val="00381923"/>
+    <w:rsid w:val="0038260F"/>
+    <w:rsid w:val="00382E83"/>
+    <w:rsid w:val="00384057"/>
+    <w:rsid w:val="00385911"/>
+    <w:rsid w:val="003859E5"/>
     <w:rsid w:val="00387655"/>
-    <w:rsid w:val="00396151"/>
+    <w:rsid w:val="003913E7"/>
+    <w:rsid w:val="00391864"/>
+    <w:rsid w:val="00392338"/>
+    <w:rsid w:val="00396715"/>
+    <w:rsid w:val="00397589"/>
+    <w:rsid w:val="00397AFB"/>
+    <w:rsid w:val="003A1854"/>
     <w:rsid w:val="003A1D83"/>
-    <w:rsid w:val="003A668B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003D449E"/>
+    <w:rsid w:val="003A3276"/>
+    <w:rsid w:val="003A408E"/>
+    <w:rsid w:val="003A7CE9"/>
+    <w:rsid w:val="003B1E1E"/>
+    <w:rsid w:val="003B1F20"/>
+    <w:rsid w:val="003B20AB"/>
+    <w:rsid w:val="003B227F"/>
+    <w:rsid w:val="003B26B5"/>
+    <w:rsid w:val="003B3058"/>
+    <w:rsid w:val="003B3435"/>
+    <w:rsid w:val="003B43DB"/>
+    <w:rsid w:val="003B4924"/>
+    <w:rsid w:val="003B6702"/>
+    <w:rsid w:val="003B703F"/>
+    <w:rsid w:val="003B7233"/>
+    <w:rsid w:val="003B7A6B"/>
+    <w:rsid w:val="003C1937"/>
+    <w:rsid w:val="003C2AB3"/>
+    <w:rsid w:val="003C31F2"/>
+    <w:rsid w:val="003C383B"/>
+    <w:rsid w:val="003C4847"/>
+    <w:rsid w:val="003D01D5"/>
+    <w:rsid w:val="003D5198"/>
     <w:rsid w:val="003D552E"/>
-    <w:rsid w:val="003D7F66"/>
+    <w:rsid w:val="003D7947"/>
+    <w:rsid w:val="003E0145"/>
+    <w:rsid w:val="003E09F3"/>
+    <w:rsid w:val="003E2A0D"/>
+    <w:rsid w:val="003E3B59"/>
+    <w:rsid w:val="003E507C"/>
+    <w:rsid w:val="003E60E2"/>
+    <w:rsid w:val="003F07DE"/>
+    <w:rsid w:val="003F259A"/>
+    <w:rsid w:val="003F25A0"/>
+    <w:rsid w:val="003F2801"/>
+    <w:rsid w:val="003F4651"/>
+    <w:rsid w:val="003F6ADC"/>
+    <w:rsid w:val="003F7D82"/>
+    <w:rsid w:val="0040022A"/>
+    <w:rsid w:val="00402B71"/>
+    <w:rsid w:val="004041EE"/>
+    <w:rsid w:val="0040577D"/>
+    <w:rsid w:val="004064D5"/>
+    <w:rsid w:val="0040654B"/>
     <w:rsid w:val="004103EF"/>
-    <w:rsid w:val="00435F59"/>
-    <w:rsid w:val="004479D3"/>
+    <w:rsid w:val="00410F80"/>
+    <w:rsid w:val="004126FB"/>
+    <w:rsid w:val="00414119"/>
+    <w:rsid w:val="004142BB"/>
+    <w:rsid w:val="004153AF"/>
+    <w:rsid w:val="00415585"/>
+    <w:rsid w:val="00416139"/>
+    <w:rsid w:val="00417214"/>
+    <w:rsid w:val="0042011D"/>
+    <w:rsid w:val="00420ADB"/>
+    <w:rsid w:val="00422446"/>
+    <w:rsid w:val="004241B7"/>
+    <w:rsid w:val="00424678"/>
+    <w:rsid w:val="00424BBB"/>
+    <w:rsid w:val="00425612"/>
+    <w:rsid w:val="00425708"/>
+    <w:rsid w:val="00430888"/>
+    <w:rsid w:val="00431651"/>
+    <w:rsid w:val="00435C7C"/>
+    <w:rsid w:val="00435CA9"/>
+    <w:rsid w:val="00436AAC"/>
+    <w:rsid w:val="00436F6C"/>
+    <w:rsid w:val="00440A0F"/>
+    <w:rsid w:val="00440F16"/>
+    <w:rsid w:val="0044539A"/>
+    <w:rsid w:val="00445BFD"/>
+    <w:rsid w:val="00445FC2"/>
+    <w:rsid w:val="00446E67"/>
     <w:rsid w:val="00452D7A"/>
+    <w:rsid w:val="00452E82"/>
     <w:rsid w:val="00454E23"/>
-    <w:rsid w:val="00457744"/>
+    <w:rsid w:val="004569CA"/>
+    <w:rsid w:val="0045766D"/>
+    <w:rsid w:val="00457A52"/>
+    <w:rsid w:val="00460FA5"/>
+    <w:rsid w:val="00461DF0"/>
     <w:rsid w:val="00462B3C"/>
-    <w:rsid w:val="0046567D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="004E0050"/>
+    <w:rsid w:val="00462EE3"/>
+    <w:rsid w:val="00470F87"/>
+    <w:rsid w:val="004728D7"/>
+    <w:rsid w:val="0047331D"/>
+    <w:rsid w:val="00473965"/>
+    <w:rsid w:val="004746FE"/>
+    <w:rsid w:val="0047669F"/>
+    <w:rsid w:val="004771E3"/>
+    <w:rsid w:val="0048042E"/>
+    <w:rsid w:val="004809B1"/>
+    <w:rsid w:val="00482D82"/>
+    <w:rsid w:val="004833F0"/>
+    <w:rsid w:val="0048611B"/>
+    <w:rsid w:val="00486FE3"/>
+    <w:rsid w:val="00487DB3"/>
+    <w:rsid w:val="00492DB4"/>
+    <w:rsid w:val="00493A04"/>
+    <w:rsid w:val="0049419B"/>
+    <w:rsid w:val="004949D1"/>
+    <w:rsid w:val="00494C4E"/>
+    <w:rsid w:val="00495138"/>
+    <w:rsid w:val="00495B7A"/>
+    <w:rsid w:val="004963A0"/>
+    <w:rsid w:val="00496D87"/>
+    <w:rsid w:val="004A0174"/>
+    <w:rsid w:val="004A1D69"/>
+    <w:rsid w:val="004A264B"/>
+    <w:rsid w:val="004A2734"/>
+    <w:rsid w:val="004A4E03"/>
+    <w:rsid w:val="004A56D4"/>
+    <w:rsid w:val="004B0307"/>
+    <w:rsid w:val="004B18A6"/>
+    <w:rsid w:val="004B3582"/>
+    <w:rsid w:val="004B4C64"/>
+    <w:rsid w:val="004B5A65"/>
+    <w:rsid w:val="004B7C84"/>
+    <w:rsid w:val="004C09B0"/>
+    <w:rsid w:val="004C1826"/>
+    <w:rsid w:val="004C1E4A"/>
+    <w:rsid w:val="004C4369"/>
+    <w:rsid w:val="004C6B55"/>
+    <w:rsid w:val="004C6D39"/>
+    <w:rsid w:val="004D0E6F"/>
+    <w:rsid w:val="004D206C"/>
+    <w:rsid w:val="004D41D1"/>
+    <w:rsid w:val="004D7C00"/>
+    <w:rsid w:val="004E0A45"/>
+    <w:rsid w:val="004E4C65"/>
+    <w:rsid w:val="004E618E"/>
     <w:rsid w:val="004E6B13"/>
-    <w:rsid w:val="005111A9"/>
+    <w:rsid w:val="004F0BD0"/>
+    <w:rsid w:val="004F112F"/>
+    <w:rsid w:val="004F2EF8"/>
+    <w:rsid w:val="004F3B8C"/>
+    <w:rsid w:val="004F4AF9"/>
+    <w:rsid w:val="004F7A7D"/>
+    <w:rsid w:val="005015BB"/>
+    <w:rsid w:val="00505CE1"/>
+    <w:rsid w:val="005065A1"/>
+    <w:rsid w:val="00506F5C"/>
+    <w:rsid w:val="00507C3E"/>
+    <w:rsid w:val="0051296C"/>
+    <w:rsid w:val="00513B8D"/>
+    <w:rsid w:val="00514702"/>
+    <w:rsid w:val="005153BF"/>
     <w:rsid w:val="00515974"/>
-    <w:rsid w:val="005503E8"/>
-    <w:rsid w:val="00560B99"/>
+    <w:rsid w:val="00515B10"/>
+    <w:rsid w:val="005166BF"/>
+    <w:rsid w:val="00520807"/>
+    <w:rsid w:val="00522F4E"/>
+    <w:rsid w:val="00523AF2"/>
+    <w:rsid w:val="00524325"/>
+    <w:rsid w:val="0052438B"/>
+    <w:rsid w:val="0052483B"/>
+    <w:rsid w:val="00524C9C"/>
+    <w:rsid w:val="00526493"/>
+    <w:rsid w:val="005264B1"/>
+    <w:rsid w:val="005268CF"/>
+    <w:rsid w:val="005307B8"/>
+    <w:rsid w:val="005329C0"/>
+    <w:rsid w:val="00532E4B"/>
+    <w:rsid w:val="005336C6"/>
+    <w:rsid w:val="00533B88"/>
+    <w:rsid w:val="005349A7"/>
+    <w:rsid w:val="005360E4"/>
+    <w:rsid w:val="005428FB"/>
+    <w:rsid w:val="00543E5E"/>
+    <w:rsid w:val="005456D4"/>
+    <w:rsid w:val="00547F5E"/>
+    <w:rsid w:val="00551695"/>
+    <w:rsid w:val="00553640"/>
+    <w:rsid w:val="00554052"/>
+    <w:rsid w:val="005550A9"/>
+    <w:rsid w:val="005551C9"/>
+    <w:rsid w:val="005568B1"/>
+    <w:rsid w:val="0055726A"/>
+    <w:rsid w:val="0056005E"/>
+    <w:rsid w:val="0056041F"/>
+    <w:rsid w:val="00562705"/>
+    <w:rsid w:val="00564634"/>
+    <w:rsid w:val="00564DC5"/>
+    <w:rsid w:val="00570028"/>
+    <w:rsid w:val="005708CC"/>
+    <w:rsid w:val="00570D64"/>
     <w:rsid w:val="005714B2"/>
-    <w:rsid w:val="0059104C"/>
+    <w:rsid w:val="005714DC"/>
+    <w:rsid w:val="00572528"/>
+    <w:rsid w:val="00572704"/>
+    <w:rsid w:val="0058152E"/>
+    <w:rsid w:val="00581B4D"/>
+    <w:rsid w:val="00582E18"/>
+    <w:rsid w:val="00585479"/>
+    <w:rsid w:val="00586589"/>
+    <w:rsid w:val="00586626"/>
+    <w:rsid w:val="00587468"/>
+    <w:rsid w:val="00590096"/>
+    <w:rsid w:val="00590783"/>
+    <w:rsid w:val="00593FE9"/>
+    <w:rsid w:val="0059665B"/>
+    <w:rsid w:val="00596C42"/>
+    <w:rsid w:val="00597B2A"/>
     <w:rsid w:val="005A2D7B"/>
-    <w:rsid w:val="005A529B"/>
-[...4 lines deleted...]
-    <w:rsid w:val="005D54DF"/>
+    <w:rsid w:val="005A2E49"/>
+    <w:rsid w:val="005A5B75"/>
+    <w:rsid w:val="005A6946"/>
+    <w:rsid w:val="005B04FE"/>
+    <w:rsid w:val="005B14FB"/>
+    <w:rsid w:val="005B26AC"/>
+    <w:rsid w:val="005B4108"/>
+    <w:rsid w:val="005B66A1"/>
+    <w:rsid w:val="005B7C24"/>
+    <w:rsid w:val="005C030F"/>
+    <w:rsid w:val="005C1037"/>
+    <w:rsid w:val="005C3D65"/>
+    <w:rsid w:val="005C68C8"/>
+    <w:rsid w:val="005C699A"/>
+    <w:rsid w:val="005C6E23"/>
+    <w:rsid w:val="005D02C4"/>
+    <w:rsid w:val="005D0594"/>
+    <w:rsid w:val="005D3DA4"/>
+    <w:rsid w:val="005D4350"/>
     <w:rsid w:val="005D7E56"/>
-    <w:rsid w:val="005E22A8"/>
-    <w:rsid w:val="005F0663"/>
+    <w:rsid w:val="005E1C37"/>
+    <w:rsid w:val="005E3693"/>
+    <w:rsid w:val="005E37AA"/>
+    <w:rsid w:val="005E447F"/>
+    <w:rsid w:val="005E4620"/>
+    <w:rsid w:val="005E5C05"/>
+    <w:rsid w:val="005E7283"/>
+    <w:rsid w:val="005F1803"/>
+    <w:rsid w:val="005F1DDC"/>
+    <w:rsid w:val="005F3257"/>
     <w:rsid w:val="005F4030"/>
-    <w:rsid w:val="00600ECB"/>
+    <w:rsid w:val="005F434D"/>
+    <w:rsid w:val="005F53B9"/>
+    <w:rsid w:val="005F66EB"/>
+    <w:rsid w:val="005F6C20"/>
+    <w:rsid w:val="005F76BF"/>
+    <w:rsid w:val="0060138A"/>
+    <w:rsid w:val="00601488"/>
+    <w:rsid w:val="00601D5F"/>
+    <w:rsid w:val="00603A88"/>
+    <w:rsid w:val="00603C7D"/>
+    <w:rsid w:val="00604202"/>
+    <w:rsid w:val="006058F9"/>
     <w:rsid w:val="00605936"/>
-    <w:rsid w:val="00605B57"/>
-    <w:rsid w:val="00647F99"/>
+    <w:rsid w:val="006060AD"/>
+    <w:rsid w:val="00607534"/>
+    <w:rsid w:val="00607D5D"/>
+    <w:rsid w:val="00610203"/>
+    <w:rsid w:val="00611FD7"/>
+    <w:rsid w:val="00612F4B"/>
+    <w:rsid w:val="006132A8"/>
+    <w:rsid w:val="0062057C"/>
+    <w:rsid w:val="0062091C"/>
+    <w:rsid w:val="006213E7"/>
+    <w:rsid w:val="0062211C"/>
+    <w:rsid w:val="00623920"/>
+    <w:rsid w:val="00624382"/>
+    <w:rsid w:val="00624412"/>
+    <w:rsid w:val="00625681"/>
+    <w:rsid w:val="00626B73"/>
+    <w:rsid w:val="006305F9"/>
+    <w:rsid w:val="0063207B"/>
+    <w:rsid w:val="006327A7"/>
+    <w:rsid w:val="00633248"/>
+    <w:rsid w:val="00635DF6"/>
+    <w:rsid w:val="00637145"/>
+    <w:rsid w:val="0063761B"/>
+    <w:rsid w:val="00641232"/>
+    <w:rsid w:val="00641EA1"/>
+    <w:rsid w:val="00641EDD"/>
+    <w:rsid w:val="006424DF"/>
+    <w:rsid w:val="00643A59"/>
+    <w:rsid w:val="00643B98"/>
+    <w:rsid w:val="00643D62"/>
+    <w:rsid w:val="00645E51"/>
+    <w:rsid w:val="0064670A"/>
+    <w:rsid w:val="006509C1"/>
     <w:rsid w:val="00650EEF"/>
-    <w:rsid w:val="006527A5"/>
+    <w:rsid w:val="00651754"/>
+    <w:rsid w:val="0065318D"/>
+    <w:rsid w:val="00653496"/>
+    <w:rsid w:val="00653749"/>
+    <w:rsid w:val="006569FF"/>
+    <w:rsid w:val="00657160"/>
+    <w:rsid w:val="00657FE7"/>
     <w:rsid w:val="00663B83"/>
+    <w:rsid w:val="00664CB9"/>
+    <w:rsid w:val="00666132"/>
+    <w:rsid w:val="006664F5"/>
+    <w:rsid w:val="0067037F"/>
     <w:rsid w:val="006709EE"/>
-    <w:rsid w:val="00670DE3"/>
+    <w:rsid w:val="00670F53"/>
+    <w:rsid w:val="00671616"/>
+    <w:rsid w:val="006728B8"/>
+    <w:rsid w:val="0067321F"/>
+    <w:rsid w:val="00673885"/>
+    <w:rsid w:val="0067399D"/>
+    <w:rsid w:val="00673DE6"/>
     <w:rsid w:val="00674134"/>
+    <w:rsid w:val="006768CF"/>
+    <w:rsid w:val="00677ADC"/>
     <w:rsid w:val="00680645"/>
+    <w:rsid w:val="006810B3"/>
+    <w:rsid w:val="00682436"/>
+    <w:rsid w:val="00682B43"/>
+    <w:rsid w:val="0068386D"/>
+    <w:rsid w:val="00684366"/>
+    <w:rsid w:val="00686790"/>
+    <w:rsid w:val="00690BBF"/>
+    <w:rsid w:val="0069179D"/>
     <w:rsid w:val="00691DA6"/>
-    <w:rsid w:val="006B0A96"/>
+    <w:rsid w:val="00695B62"/>
+    <w:rsid w:val="006A0BDA"/>
+    <w:rsid w:val="006A1A58"/>
+    <w:rsid w:val="006A1BC8"/>
+    <w:rsid w:val="006A25E8"/>
+    <w:rsid w:val="006A4097"/>
+    <w:rsid w:val="006A455C"/>
+    <w:rsid w:val="006A5273"/>
+    <w:rsid w:val="006A7139"/>
+    <w:rsid w:val="006A7529"/>
+    <w:rsid w:val="006A7722"/>
+    <w:rsid w:val="006B196D"/>
+    <w:rsid w:val="006B460C"/>
+    <w:rsid w:val="006B4F92"/>
+    <w:rsid w:val="006B68C4"/>
+    <w:rsid w:val="006B6D6D"/>
+    <w:rsid w:val="006B732A"/>
     <w:rsid w:val="006B7C3E"/>
+    <w:rsid w:val="006C07CC"/>
+    <w:rsid w:val="006C0D4F"/>
+    <w:rsid w:val="006C1376"/>
     <w:rsid w:val="006C14CE"/>
-    <w:rsid w:val="006C2AF5"/>
-    <w:rsid w:val="006D476F"/>
+    <w:rsid w:val="006C2142"/>
+    <w:rsid w:val="006C326F"/>
+    <w:rsid w:val="006C5A63"/>
+    <w:rsid w:val="006C5B87"/>
+    <w:rsid w:val="006C6336"/>
+    <w:rsid w:val="006C6757"/>
+    <w:rsid w:val="006C711B"/>
+    <w:rsid w:val="006D01EE"/>
+    <w:rsid w:val="006D12A3"/>
+    <w:rsid w:val="006D1A76"/>
+    <w:rsid w:val="006D34F6"/>
+    <w:rsid w:val="006D6C5C"/>
+    <w:rsid w:val="006E0222"/>
+    <w:rsid w:val="006E3D25"/>
+    <w:rsid w:val="006E3D41"/>
+    <w:rsid w:val="006E4163"/>
+    <w:rsid w:val="006F0D31"/>
+    <w:rsid w:val="006F2129"/>
+    <w:rsid w:val="006F2727"/>
+    <w:rsid w:val="006F2EB6"/>
+    <w:rsid w:val="006F3BF4"/>
     <w:rsid w:val="006F5368"/>
-    <w:rsid w:val="00700263"/>
+    <w:rsid w:val="006F5558"/>
+    <w:rsid w:val="006F6853"/>
+    <w:rsid w:val="006F74F0"/>
+    <w:rsid w:val="00705E09"/>
+    <w:rsid w:val="0071069B"/>
+    <w:rsid w:val="00710821"/>
+    <w:rsid w:val="007112F8"/>
+    <w:rsid w:val="00714CB1"/>
+    <w:rsid w:val="0071558F"/>
+    <w:rsid w:val="0071563E"/>
+    <w:rsid w:val="007157D1"/>
+    <w:rsid w:val="00716A99"/>
+    <w:rsid w:val="007174DE"/>
     <w:rsid w:val="00721314"/>
-    <w:rsid w:val="00745955"/>
+    <w:rsid w:val="0072141D"/>
+    <w:rsid w:val="0072308C"/>
+    <w:rsid w:val="0072380E"/>
+    <w:rsid w:val="00724FB0"/>
+    <w:rsid w:val="007270AE"/>
+    <w:rsid w:val="00727739"/>
+    <w:rsid w:val="00727B89"/>
+    <w:rsid w:val="00727DF8"/>
+    <w:rsid w:val="007302D5"/>
+    <w:rsid w:val="00732437"/>
+    <w:rsid w:val="007341D9"/>
+    <w:rsid w:val="007353D8"/>
+    <w:rsid w:val="007414CB"/>
+    <w:rsid w:val="00743EED"/>
+    <w:rsid w:val="007459B0"/>
+    <w:rsid w:val="00746171"/>
+    <w:rsid w:val="00747715"/>
+    <w:rsid w:val="007505A8"/>
     <w:rsid w:val="00751CF0"/>
+    <w:rsid w:val="00752B87"/>
+    <w:rsid w:val="00755905"/>
+    <w:rsid w:val="00760C43"/>
+    <w:rsid w:val="007612B8"/>
     <w:rsid w:val="007665C0"/>
+    <w:rsid w:val="00767463"/>
+    <w:rsid w:val="0076776B"/>
+    <w:rsid w:val="00767899"/>
+    <w:rsid w:val="0077045B"/>
+    <w:rsid w:val="0077056E"/>
+    <w:rsid w:val="007714B6"/>
+    <w:rsid w:val="00771667"/>
+    <w:rsid w:val="007726EA"/>
     <w:rsid w:val="00775BB5"/>
+    <w:rsid w:val="00776319"/>
+    <w:rsid w:val="00777D17"/>
+    <w:rsid w:val="00780099"/>
+    <w:rsid w:val="00782B81"/>
+    <w:rsid w:val="00786521"/>
+    <w:rsid w:val="00786EE2"/>
+    <w:rsid w:val="00787DD0"/>
+    <w:rsid w:val="00787EAC"/>
+    <w:rsid w:val="00792491"/>
     <w:rsid w:val="00792525"/>
+    <w:rsid w:val="00793922"/>
+    <w:rsid w:val="00793FA3"/>
+    <w:rsid w:val="00794438"/>
+    <w:rsid w:val="00794CBF"/>
+    <w:rsid w:val="00797927"/>
+    <w:rsid w:val="00797B94"/>
+    <w:rsid w:val="00797EBE"/>
+    <w:rsid w:val="007A1DEC"/>
     <w:rsid w:val="007A48E7"/>
+    <w:rsid w:val="007A5932"/>
+    <w:rsid w:val="007A691E"/>
+    <w:rsid w:val="007A7A3D"/>
+    <w:rsid w:val="007B033A"/>
     <w:rsid w:val="007B2F30"/>
-    <w:rsid w:val="007C30B9"/>
-    <w:rsid w:val="007C6C72"/>
+    <w:rsid w:val="007B5CCD"/>
+    <w:rsid w:val="007B6B33"/>
+    <w:rsid w:val="007C065F"/>
+    <w:rsid w:val="007C138B"/>
+    <w:rsid w:val="007C38D8"/>
+    <w:rsid w:val="007C3E63"/>
+    <w:rsid w:val="007C4D12"/>
+    <w:rsid w:val="007C5AFF"/>
+    <w:rsid w:val="007C78EA"/>
+    <w:rsid w:val="007D32A3"/>
+    <w:rsid w:val="007D3C50"/>
+    <w:rsid w:val="007D4F44"/>
+    <w:rsid w:val="007D560E"/>
+    <w:rsid w:val="007D6619"/>
     <w:rsid w:val="007D76ED"/>
+    <w:rsid w:val="007D7D7F"/>
+    <w:rsid w:val="007E3F57"/>
+    <w:rsid w:val="007E40BA"/>
+    <w:rsid w:val="007E4885"/>
+    <w:rsid w:val="007E5687"/>
+    <w:rsid w:val="007E62A6"/>
+    <w:rsid w:val="007E6634"/>
+    <w:rsid w:val="007F0717"/>
+    <w:rsid w:val="007F177D"/>
+    <w:rsid w:val="007F3E9A"/>
+    <w:rsid w:val="007F529A"/>
+    <w:rsid w:val="007F578A"/>
+    <w:rsid w:val="007F6854"/>
+    <w:rsid w:val="007F74DA"/>
     <w:rsid w:val="00801191"/>
-    <w:rsid w:val="008037F1"/>
+    <w:rsid w:val="0080294F"/>
+    <w:rsid w:val="00803BFF"/>
+    <w:rsid w:val="00806266"/>
+    <w:rsid w:val="008063E0"/>
+    <w:rsid w:val="008132C6"/>
+    <w:rsid w:val="00813483"/>
+    <w:rsid w:val="00813C93"/>
     <w:rsid w:val="00814768"/>
-    <w:rsid w:val="0083271E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008374DF"/>
+    <w:rsid w:val="00815CE0"/>
+    <w:rsid w:val="00820F4C"/>
+    <w:rsid w:val="00821578"/>
+    <w:rsid w:val="008220F0"/>
+    <w:rsid w:val="00823A3C"/>
+    <w:rsid w:val="0082554D"/>
+    <w:rsid w:val="00825D9B"/>
+    <w:rsid w:val="00826926"/>
+    <w:rsid w:val="00826A16"/>
+    <w:rsid w:val="00830CC4"/>
+    <w:rsid w:val="008371C7"/>
+    <w:rsid w:val="00837ADF"/>
+    <w:rsid w:val="00840AD2"/>
+    <w:rsid w:val="00841FA5"/>
+    <w:rsid w:val="008420B7"/>
+    <w:rsid w:val="00842C7E"/>
+    <w:rsid w:val="008438C2"/>
+    <w:rsid w:val="0084399A"/>
+    <w:rsid w:val="00844076"/>
+    <w:rsid w:val="008448B1"/>
+    <w:rsid w:val="00845473"/>
+    <w:rsid w:val="00845E1D"/>
+    <w:rsid w:val="008460CF"/>
+    <w:rsid w:val="00847FB7"/>
     <w:rsid w:val="00850B65"/>
-    <w:rsid w:val="00855440"/>
+    <w:rsid w:val="00851131"/>
+    <w:rsid w:val="0085241E"/>
+    <w:rsid w:val="0085377E"/>
     <w:rsid w:val="00855564"/>
-    <w:rsid w:val="0086131F"/>
+    <w:rsid w:val="00857687"/>
+    <w:rsid w:val="008579A1"/>
+    <w:rsid w:val="0086190F"/>
     <w:rsid w:val="00861B49"/>
+    <w:rsid w:val="008629B4"/>
     <w:rsid w:val="00863DA1"/>
-    <w:rsid w:val="0088038A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008D0614"/>
+    <w:rsid w:val="00863EF8"/>
+    <w:rsid w:val="008651BB"/>
+    <w:rsid w:val="0086564D"/>
+    <w:rsid w:val="00867C31"/>
+    <w:rsid w:val="00870C5E"/>
+    <w:rsid w:val="008716E6"/>
+    <w:rsid w:val="0087186B"/>
+    <w:rsid w:val="00873A8D"/>
+    <w:rsid w:val="008751D9"/>
+    <w:rsid w:val="008763DA"/>
+    <w:rsid w:val="00876479"/>
+    <w:rsid w:val="00880A21"/>
+    <w:rsid w:val="008819EF"/>
+    <w:rsid w:val="008827C2"/>
+    <w:rsid w:val="00882B31"/>
+    <w:rsid w:val="00884CFF"/>
+    <w:rsid w:val="00884D2D"/>
+    <w:rsid w:val="00886389"/>
+    <w:rsid w:val="0088698A"/>
+    <w:rsid w:val="008872E3"/>
+    <w:rsid w:val="0088735B"/>
+    <w:rsid w:val="008909F4"/>
+    <w:rsid w:val="00890CF3"/>
+    <w:rsid w:val="008910C7"/>
+    <w:rsid w:val="008935CA"/>
+    <w:rsid w:val="00893DD0"/>
+    <w:rsid w:val="008945D2"/>
+    <w:rsid w:val="008A1C32"/>
+    <w:rsid w:val="008A3770"/>
+    <w:rsid w:val="008A3C9E"/>
+    <w:rsid w:val="008A5531"/>
+    <w:rsid w:val="008A6CF3"/>
+    <w:rsid w:val="008A72E1"/>
+    <w:rsid w:val="008B0B58"/>
+    <w:rsid w:val="008B21B1"/>
+    <w:rsid w:val="008B2749"/>
+    <w:rsid w:val="008B3D6E"/>
+    <w:rsid w:val="008B51F9"/>
+    <w:rsid w:val="008B5524"/>
+    <w:rsid w:val="008B658F"/>
+    <w:rsid w:val="008B65A5"/>
+    <w:rsid w:val="008C1460"/>
+    <w:rsid w:val="008C153A"/>
+    <w:rsid w:val="008C2519"/>
+    <w:rsid w:val="008C3512"/>
+    <w:rsid w:val="008C4039"/>
+    <w:rsid w:val="008C527E"/>
+    <w:rsid w:val="008C613E"/>
+    <w:rsid w:val="008C63AC"/>
+    <w:rsid w:val="008C6711"/>
+    <w:rsid w:val="008C7057"/>
+    <w:rsid w:val="008C78CD"/>
+    <w:rsid w:val="008D01F6"/>
+    <w:rsid w:val="008D1782"/>
+    <w:rsid w:val="008D19FE"/>
+    <w:rsid w:val="008D5FAA"/>
+    <w:rsid w:val="008D65AA"/>
+    <w:rsid w:val="008D7082"/>
+    <w:rsid w:val="008E0278"/>
+    <w:rsid w:val="008E080A"/>
+    <w:rsid w:val="008E0A39"/>
+    <w:rsid w:val="008E0FD5"/>
+    <w:rsid w:val="008E1E1A"/>
+    <w:rsid w:val="008E217C"/>
+    <w:rsid w:val="008E261A"/>
+    <w:rsid w:val="008E2F5E"/>
+    <w:rsid w:val="008E3215"/>
+    <w:rsid w:val="008E3D12"/>
     <w:rsid w:val="008E4100"/>
-    <w:rsid w:val="0090194E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00925126"/>
+    <w:rsid w:val="008E6A85"/>
+    <w:rsid w:val="008E6E0E"/>
+    <w:rsid w:val="008F0164"/>
+    <w:rsid w:val="008F041C"/>
+    <w:rsid w:val="008F07CC"/>
+    <w:rsid w:val="008F3184"/>
+    <w:rsid w:val="008F32CF"/>
+    <w:rsid w:val="008F49B5"/>
+    <w:rsid w:val="008F52E8"/>
+    <w:rsid w:val="008F56A8"/>
+    <w:rsid w:val="008F6086"/>
+    <w:rsid w:val="008F6893"/>
+    <w:rsid w:val="008F7DBB"/>
+    <w:rsid w:val="009001A2"/>
+    <w:rsid w:val="00900B33"/>
+    <w:rsid w:val="0090269A"/>
+    <w:rsid w:val="009026B6"/>
+    <w:rsid w:val="0090325D"/>
+    <w:rsid w:val="00903FB1"/>
+    <w:rsid w:val="00904665"/>
+    <w:rsid w:val="009060B4"/>
+    <w:rsid w:val="00910E5B"/>
+    <w:rsid w:val="009123E3"/>
+    <w:rsid w:val="0091569F"/>
+    <w:rsid w:val="009167A6"/>
+    <w:rsid w:val="009201D2"/>
+    <w:rsid w:val="00921EF3"/>
+    <w:rsid w:val="00925605"/>
+    <w:rsid w:val="0092580C"/>
+    <w:rsid w:val="00925BD0"/>
+    <w:rsid w:val="009265C1"/>
+    <w:rsid w:val="0093334C"/>
+    <w:rsid w:val="00933865"/>
+    <w:rsid w:val="00933D06"/>
+    <w:rsid w:val="0093429D"/>
+    <w:rsid w:val="009347BA"/>
+    <w:rsid w:val="0093765D"/>
+    <w:rsid w:val="009378CE"/>
+    <w:rsid w:val="00937D63"/>
     <w:rsid w:val="00937E54"/>
+    <w:rsid w:val="009401BA"/>
+    <w:rsid w:val="00940933"/>
+    <w:rsid w:val="00942283"/>
+    <w:rsid w:val="00942D2A"/>
+    <w:rsid w:val="009440DF"/>
+    <w:rsid w:val="009443FC"/>
+    <w:rsid w:val="0094461E"/>
+    <w:rsid w:val="00946C1D"/>
+    <w:rsid w:val="0094792D"/>
+    <w:rsid w:val="00950B4E"/>
     <w:rsid w:val="00950F29"/>
+    <w:rsid w:val="00951559"/>
+    <w:rsid w:val="00954511"/>
+    <w:rsid w:val="0095542F"/>
+    <w:rsid w:val="00961C76"/>
+    <w:rsid w:val="009621C7"/>
+    <w:rsid w:val="00965967"/>
+    <w:rsid w:val="0097004F"/>
+    <w:rsid w:val="00970AA4"/>
+    <w:rsid w:val="00971134"/>
+    <w:rsid w:val="00971B56"/>
     <w:rsid w:val="00973120"/>
-    <w:rsid w:val="00980518"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0099106B"/>
+    <w:rsid w:val="00973A58"/>
+    <w:rsid w:val="009757C0"/>
+    <w:rsid w:val="00976099"/>
+    <w:rsid w:val="00976F5C"/>
+    <w:rsid w:val="009811F0"/>
+    <w:rsid w:val="009831FF"/>
+    <w:rsid w:val="00983DD6"/>
+    <w:rsid w:val="00985496"/>
+    <w:rsid w:val="00985D31"/>
+    <w:rsid w:val="00991A99"/>
+    <w:rsid w:val="009953A2"/>
+    <w:rsid w:val="00995DDA"/>
+    <w:rsid w:val="00997403"/>
+    <w:rsid w:val="009976AE"/>
+    <w:rsid w:val="009A2F4D"/>
+    <w:rsid w:val="009A3064"/>
+    <w:rsid w:val="009A321C"/>
+    <w:rsid w:val="009A4B4D"/>
+    <w:rsid w:val="009B0337"/>
     <w:rsid w:val="009B0C02"/>
+    <w:rsid w:val="009B10A4"/>
+    <w:rsid w:val="009B2056"/>
+    <w:rsid w:val="009B23F2"/>
+    <w:rsid w:val="009B24EF"/>
+    <w:rsid w:val="009B2826"/>
     <w:rsid w:val="009B3890"/>
     <w:rsid w:val="009B3C07"/>
-    <w:rsid w:val="009B5F5A"/>
-    <w:rsid w:val="009C475E"/>
+    <w:rsid w:val="009B408A"/>
+    <w:rsid w:val="009B43F4"/>
+    <w:rsid w:val="009B4E43"/>
+    <w:rsid w:val="009B4F7B"/>
+    <w:rsid w:val="009B7806"/>
+    <w:rsid w:val="009B782F"/>
+    <w:rsid w:val="009B7918"/>
+    <w:rsid w:val="009C0122"/>
+    <w:rsid w:val="009C09F2"/>
+    <w:rsid w:val="009C26ED"/>
+    <w:rsid w:val="009C3577"/>
     <w:rsid w:val="009C70DA"/>
-    <w:rsid w:val="009D1680"/>
+    <w:rsid w:val="009C773A"/>
+    <w:rsid w:val="009C7D5B"/>
+    <w:rsid w:val="009D0DEF"/>
+    <w:rsid w:val="009D1B99"/>
+    <w:rsid w:val="009D2818"/>
+    <w:rsid w:val="009D2B69"/>
     <w:rsid w:val="009D2DCF"/>
-    <w:rsid w:val="009F149C"/>
-    <w:rsid w:val="009F312A"/>
+    <w:rsid w:val="009D2E2D"/>
+    <w:rsid w:val="009D402F"/>
+    <w:rsid w:val="009D4DE3"/>
+    <w:rsid w:val="009D5F9E"/>
+    <w:rsid w:val="009D7CD1"/>
+    <w:rsid w:val="009E5CB0"/>
+    <w:rsid w:val="009F0005"/>
+    <w:rsid w:val="009F0207"/>
+    <w:rsid w:val="009F3E60"/>
+    <w:rsid w:val="009F4E5D"/>
     <w:rsid w:val="009F4ECC"/>
+    <w:rsid w:val="009F5C44"/>
     <w:rsid w:val="009F5D3F"/>
+    <w:rsid w:val="009F74A3"/>
+    <w:rsid w:val="00A00857"/>
+    <w:rsid w:val="00A00D43"/>
+    <w:rsid w:val="00A0224A"/>
+    <w:rsid w:val="00A03446"/>
+    <w:rsid w:val="00A054EE"/>
     <w:rsid w:val="00A05B38"/>
-    <w:rsid w:val="00A316B1"/>
+    <w:rsid w:val="00A0697A"/>
+    <w:rsid w:val="00A06FDB"/>
+    <w:rsid w:val="00A073A8"/>
+    <w:rsid w:val="00A0799E"/>
+    <w:rsid w:val="00A07F4F"/>
+    <w:rsid w:val="00A10D97"/>
+    <w:rsid w:val="00A11732"/>
+    <w:rsid w:val="00A11916"/>
+    <w:rsid w:val="00A12DE8"/>
+    <w:rsid w:val="00A15648"/>
+    <w:rsid w:val="00A15EBE"/>
+    <w:rsid w:val="00A15F6C"/>
+    <w:rsid w:val="00A22D2C"/>
+    <w:rsid w:val="00A2331A"/>
+    <w:rsid w:val="00A2403F"/>
+    <w:rsid w:val="00A247EC"/>
+    <w:rsid w:val="00A30017"/>
     <w:rsid w:val="00A3243B"/>
-    <w:rsid w:val="00A632F6"/>
+    <w:rsid w:val="00A34A06"/>
+    <w:rsid w:val="00A37019"/>
+    <w:rsid w:val="00A37E05"/>
+    <w:rsid w:val="00A40405"/>
+    <w:rsid w:val="00A40610"/>
+    <w:rsid w:val="00A4067C"/>
+    <w:rsid w:val="00A41743"/>
+    <w:rsid w:val="00A418A3"/>
+    <w:rsid w:val="00A41AAF"/>
+    <w:rsid w:val="00A42062"/>
+    <w:rsid w:val="00A43206"/>
+    <w:rsid w:val="00A44BE1"/>
+    <w:rsid w:val="00A44E7F"/>
+    <w:rsid w:val="00A45C43"/>
+    <w:rsid w:val="00A55734"/>
+    <w:rsid w:val="00A55767"/>
+    <w:rsid w:val="00A55C12"/>
+    <w:rsid w:val="00A576AE"/>
+    <w:rsid w:val="00A61D97"/>
+    <w:rsid w:val="00A621A9"/>
+    <w:rsid w:val="00A645DE"/>
+    <w:rsid w:val="00A65B74"/>
     <w:rsid w:val="00A65C66"/>
-    <w:rsid w:val="00A70C68"/>
-    <w:rsid w:val="00A74881"/>
+    <w:rsid w:val="00A65E85"/>
+    <w:rsid w:val="00A66024"/>
+    <w:rsid w:val="00A70332"/>
+    <w:rsid w:val="00A70AA7"/>
+    <w:rsid w:val="00A7225D"/>
+    <w:rsid w:val="00A73A5B"/>
+    <w:rsid w:val="00A7474F"/>
+    <w:rsid w:val="00A762C7"/>
+    <w:rsid w:val="00A76C2F"/>
+    <w:rsid w:val="00A76D30"/>
+    <w:rsid w:val="00A77AE6"/>
+    <w:rsid w:val="00A80293"/>
+    <w:rsid w:val="00A81070"/>
     <w:rsid w:val="00A81DDF"/>
-    <w:rsid w:val="00A90914"/>
+    <w:rsid w:val="00A82C22"/>
+    <w:rsid w:val="00A847C3"/>
+    <w:rsid w:val="00A8492E"/>
+    <w:rsid w:val="00A8541E"/>
+    <w:rsid w:val="00A85FEC"/>
+    <w:rsid w:val="00A86BBC"/>
+    <w:rsid w:val="00A90F35"/>
     <w:rsid w:val="00A91822"/>
-    <w:rsid w:val="00AA05DC"/>
+    <w:rsid w:val="00A91EAF"/>
+    <w:rsid w:val="00A93D80"/>
+    <w:rsid w:val="00A943BD"/>
+    <w:rsid w:val="00A95941"/>
+    <w:rsid w:val="00A96E71"/>
+    <w:rsid w:val="00A96E75"/>
+    <w:rsid w:val="00A97B8C"/>
+    <w:rsid w:val="00AA3B5A"/>
+    <w:rsid w:val="00AA5FF2"/>
+    <w:rsid w:val="00AA6BAE"/>
+    <w:rsid w:val="00AA70AD"/>
+    <w:rsid w:val="00AB06D5"/>
+    <w:rsid w:val="00AB1FE4"/>
+    <w:rsid w:val="00AB2603"/>
+    <w:rsid w:val="00AB36EC"/>
+    <w:rsid w:val="00AB4492"/>
+    <w:rsid w:val="00AB491D"/>
+    <w:rsid w:val="00AB4F3E"/>
+    <w:rsid w:val="00AB5749"/>
+    <w:rsid w:val="00AB58A2"/>
+    <w:rsid w:val="00AB598A"/>
+    <w:rsid w:val="00AB7809"/>
     <w:rsid w:val="00AB7822"/>
+    <w:rsid w:val="00AB796E"/>
     <w:rsid w:val="00AC2443"/>
+    <w:rsid w:val="00AC403E"/>
+    <w:rsid w:val="00AC4C9A"/>
+    <w:rsid w:val="00AC709D"/>
+    <w:rsid w:val="00AD0601"/>
     <w:rsid w:val="00AD105E"/>
+    <w:rsid w:val="00AD117D"/>
+    <w:rsid w:val="00AD19F3"/>
     <w:rsid w:val="00AD1C98"/>
-    <w:rsid w:val="00AF0B96"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B06BB1"/>
+    <w:rsid w:val="00AD5202"/>
+    <w:rsid w:val="00AD7A1F"/>
+    <w:rsid w:val="00AE03B9"/>
+    <w:rsid w:val="00AE15BD"/>
+    <w:rsid w:val="00AE15D4"/>
+    <w:rsid w:val="00AE1DB5"/>
+    <w:rsid w:val="00AE1E93"/>
+    <w:rsid w:val="00AE28EE"/>
+    <w:rsid w:val="00AE2DAE"/>
+    <w:rsid w:val="00AE5595"/>
+    <w:rsid w:val="00AF0694"/>
+    <w:rsid w:val="00AF0F33"/>
+    <w:rsid w:val="00AF2361"/>
+    <w:rsid w:val="00AF27F7"/>
+    <w:rsid w:val="00AF3414"/>
+    <w:rsid w:val="00AF4536"/>
+    <w:rsid w:val="00AF4C01"/>
+    <w:rsid w:val="00AF5627"/>
+    <w:rsid w:val="00AF6A83"/>
+    <w:rsid w:val="00B02B50"/>
+    <w:rsid w:val="00B02B61"/>
+    <w:rsid w:val="00B04737"/>
+    <w:rsid w:val="00B05016"/>
+    <w:rsid w:val="00B05C89"/>
+    <w:rsid w:val="00B069DD"/>
+    <w:rsid w:val="00B132BC"/>
+    <w:rsid w:val="00B14B33"/>
+    <w:rsid w:val="00B152E0"/>
+    <w:rsid w:val="00B15339"/>
+    <w:rsid w:val="00B1571A"/>
+    <w:rsid w:val="00B15765"/>
+    <w:rsid w:val="00B16F13"/>
+    <w:rsid w:val="00B2225A"/>
+    <w:rsid w:val="00B22974"/>
     <w:rsid w:val="00B22FF7"/>
-    <w:rsid w:val="00B27495"/>
-    <w:rsid w:val="00B45C3B"/>
+    <w:rsid w:val="00B23A1E"/>
+    <w:rsid w:val="00B244FC"/>
+    <w:rsid w:val="00B255BD"/>
+    <w:rsid w:val="00B26657"/>
+    <w:rsid w:val="00B27110"/>
+    <w:rsid w:val="00B30CB1"/>
+    <w:rsid w:val="00B31CB1"/>
+    <w:rsid w:val="00B3350B"/>
+    <w:rsid w:val="00B33C49"/>
+    <w:rsid w:val="00B34386"/>
+    <w:rsid w:val="00B35CA9"/>
+    <w:rsid w:val="00B407C3"/>
+    <w:rsid w:val="00B4173A"/>
+    <w:rsid w:val="00B41CCE"/>
+    <w:rsid w:val="00B4220E"/>
+    <w:rsid w:val="00B432A6"/>
+    <w:rsid w:val="00B43766"/>
+    <w:rsid w:val="00B438C2"/>
+    <w:rsid w:val="00B43976"/>
+    <w:rsid w:val="00B44921"/>
+    <w:rsid w:val="00B45159"/>
+    <w:rsid w:val="00B45DD2"/>
     <w:rsid w:val="00B45EF9"/>
-    <w:rsid w:val="00B55DFA"/>
+    <w:rsid w:val="00B46982"/>
+    <w:rsid w:val="00B477E2"/>
+    <w:rsid w:val="00B4796B"/>
+    <w:rsid w:val="00B508C6"/>
+    <w:rsid w:val="00B52463"/>
+    <w:rsid w:val="00B527B6"/>
+    <w:rsid w:val="00B528A5"/>
+    <w:rsid w:val="00B52B15"/>
+    <w:rsid w:val="00B544FB"/>
+    <w:rsid w:val="00B55FA3"/>
+    <w:rsid w:val="00B56E36"/>
+    <w:rsid w:val="00B57B30"/>
+    <w:rsid w:val="00B57F05"/>
+    <w:rsid w:val="00B603B1"/>
+    <w:rsid w:val="00B605C2"/>
+    <w:rsid w:val="00B6089A"/>
+    <w:rsid w:val="00B61FC5"/>
+    <w:rsid w:val="00B6300F"/>
+    <w:rsid w:val="00B633A4"/>
+    <w:rsid w:val="00B64413"/>
     <w:rsid w:val="00B6483C"/>
-    <w:rsid w:val="00B7254E"/>
-    <w:rsid w:val="00B855A3"/>
+    <w:rsid w:val="00B65CA9"/>
+    <w:rsid w:val="00B711A8"/>
+    <w:rsid w:val="00B71504"/>
+    <w:rsid w:val="00B754B7"/>
+    <w:rsid w:val="00B77177"/>
+    <w:rsid w:val="00B7787C"/>
+    <w:rsid w:val="00B81641"/>
+    <w:rsid w:val="00B81B31"/>
+    <w:rsid w:val="00B839C1"/>
+    <w:rsid w:val="00B83CCA"/>
+    <w:rsid w:val="00B918DE"/>
+    <w:rsid w:val="00B9274E"/>
+    <w:rsid w:val="00B948C0"/>
     <w:rsid w:val="00B94A38"/>
-    <w:rsid w:val="00BA43B8"/>
+    <w:rsid w:val="00B978F0"/>
+    <w:rsid w:val="00B97B1A"/>
+    <w:rsid w:val="00BA0C4B"/>
+    <w:rsid w:val="00BA18F5"/>
+    <w:rsid w:val="00BA1D99"/>
+    <w:rsid w:val="00BA3518"/>
+    <w:rsid w:val="00BA56BE"/>
+    <w:rsid w:val="00BA6DA9"/>
+    <w:rsid w:val="00BB0222"/>
+    <w:rsid w:val="00BB05D3"/>
+    <w:rsid w:val="00BB15F0"/>
+    <w:rsid w:val="00BB2B5A"/>
+    <w:rsid w:val="00BB348A"/>
+    <w:rsid w:val="00BB4713"/>
+    <w:rsid w:val="00BC018A"/>
+    <w:rsid w:val="00BC0773"/>
+    <w:rsid w:val="00BC19D0"/>
+    <w:rsid w:val="00BC40D2"/>
+    <w:rsid w:val="00BC5428"/>
+    <w:rsid w:val="00BC6D62"/>
     <w:rsid w:val="00BC70DC"/>
-    <w:rsid w:val="00BD425E"/>
+    <w:rsid w:val="00BC7EF5"/>
+    <w:rsid w:val="00BD01E0"/>
+    <w:rsid w:val="00BE0E23"/>
+    <w:rsid w:val="00BE1FC8"/>
+    <w:rsid w:val="00BE31FA"/>
+    <w:rsid w:val="00BE375C"/>
+    <w:rsid w:val="00BE3CEC"/>
+    <w:rsid w:val="00BE5039"/>
+    <w:rsid w:val="00BF0F37"/>
+    <w:rsid w:val="00BF27B5"/>
+    <w:rsid w:val="00BF6269"/>
+    <w:rsid w:val="00BF6A78"/>
+    <w:rsid w:val="00C02FB0"/>
+    <w:rsid w:val="00C02FFB"/>
+    <w:rsid w:val="00C03DB2"/>
+    <w:rsid w:val="00C04CBA"/>
+    <w:rsid w:val="00C05ADF"/>
     <w:rsid w:val="00C06276"/>
-    <w:rsid w:val="00C107CF"/>
-    <w:rsid w:val="00C20713"/>
+    <w:rsid w:val="00C06980"/>
+    <w:rsid w:val="00C06D6D"/>
+    <w:rsid w:val="00C1181C"/>
+    <w:rsid w:val="00C11E90"/>
+    <w:rsid w:val="00C12F3B"/>
+    <w:rsid w:val="00C137AF"/>
+    <w:rsid w:val="00C146F3"/>
+    <w:rsid w:val="00C16511"/>
+    <w:rsid w:val="00C224DE"/>
+    <w:rsid w:val="00C22B98"/>
+    <w:rsid w:val="00C2452F"/>
+    <w:rsid w:val="00C2459E"/>
+    <w:rsid w:val="00C25BA3"/>
+    <w:rsid w:val="00C2771C"/>
+    <w:rsid w:val="00C27789"/>
+    <w:rsid w:val="00C27B31"/>
+    <w:rsid w:val="00C31171"/>
+    <w:rsid w:val="00C3246F"/>
+    <w:rsid w:val="00C3296B"/>
+    <w:rsid w:val="00C32C5F"/>
     <w:rsid w:val="00C32FAE"/>
+    <w:rsid w:val="00C337FE"/>
+    <w:rsid w:val="00C346C7"/>
+    <w:rsid w:val="00C34F5E"/>
+    <w:rsid w:val="00C42CC3"/>
+    <w:rsid w:val="00C44631"/>
     <w:rsid w:val="00C44759"/>
-    <w:rsid w:val="00C46367"/>
+    <w:rsid w:val="00C447A9"/>
+    <w:rsid w:val="00C447B3"/>
+    <w:rsid w:val="00C44F7C"/>
+    <w:rsid w:val="00C46344"/>
+    <w:rsid w:val="00C46AF3"/>
+    <w:rsid w:val="00C50273"/>
+    <w:rsid w:val="00C51361"/>
+    <w:rsid w:val="00C51E6A"/>
+    <w:rsid w:val="00C527FD"/>
+    <w:rsid w:val="00C52CD8"/>
+    <w:rsid w:val="00C55962"/>
+    <w:rsid w:val="00C55C06"/>
     <w:rsid w:val="00C55FD9"/>
-    <w:rsid w:val="00C65C50"/>
-    <w:rsid w:val="00C719AD"/>
+    <w:rsid w:val="00C56672"/>
+    <w:rsid w:val="00C56861"/>
+    <w:rsid w:val="00C57344"/>
+    <w:rsid w:val="00C63818"/>
+    <w:rsid w:val="00C639C2"/>
+    <w:rsid w:val="00C64005"/>
+    <w:rsid w:val="00C661ED"/>
+    <w:rsid w:val="00C675E7"/>
+    <w:rsid w:val="00C67A0B"/>
+    <w:rsid w:val="00C7035A"/>
+    <w:rsid w:val="00C70E54"/>
+    <w:rsid w:val="00C71762"/>
+    <w:rsid w:val="00C71BEA"/>
+    <w:rsid w:val="00C723BA"/>
+    <w:rsid w:val="00C728B5"/>
+    <w:rsid w:val="00C72DA7"/>
+    <w:rsid w:val="00C73269"/>
     <w:rsid w:val="00C74262"/>
+    <w:rsid w:val="00C75865"/>
+    <w:rsid w:val="00C75E76"/>
+    <w:rsid w:val="00C7712F"/>
+    <w:rsid w:val="00C774CE"/>
+    <w:rsid w:val="00C811A5"/>
+    <w:rsid w:val="00C818C3"/>
+    <w:rsid w:val="00C81EB6"/>
+    <w:rsid w:val="00C824DA"/>
+    <w:rsid w:val="00C83F68"/>
+    <w:rsid w:val="00C85676"/>
+    <w:rsid w:val="00C86923"/>
+    <w:rsid w:val="00C86CFF"/>
+    <w:rsid w:val="00C906C4"/>
+    <w:rsid w:val="00C914F0"/>
     <w:rsid w:val="00C9210D"/>
     <w:rsid w:val="00C9357B"/>
+    <w:rsid w:val="00C946F9"/>
+    <w:rsid w:val="00C948DB"/>
+    <w:rsid w:val="00C956C4"/>
+    <w:rsid w:val="00C968D0"/>
+    <w:rsid w:val="00C97C69"/>
+    <w:rsid w:val="00C97D92"/>
+    <w:rsid w:val="00CA068A"/>
+    <w:rsid w:val="00CA0852"/>
+    <w:rsid w:val="00CA09AF"/>
+    <w:rsid w:val="00CA0AAB"/>
+    <w:rsid w:val="00CA0FD7"/>
+    <w:rsid w:val="00CA13D7"/>
+    <w:rsid w:val="00CA3380"/>
+    <w:rsid w:val="00CA5006"/>
+    <w:rsid w:val="00CA6109"/>
+    <w:rsid w:val="00CB0B2A"/>
+    <w:rsid w:val="00CB13C1"/>
+    <w:rsid w:val="00CB246D"/>
+    <w:rsid w:val="00CB36CB"/>
+    <w:rsid w:val="00CB39E5"/>
+    <w:rsid w:val="00CB4642"/>
+    <w:rsid w:val="00CB5146"/>
+    <w:rsid w:val="00CB595E"/>
+    <w:rsid w:val="00CB5E00"/>
+    <w:rsid w:val="00CB7590"/>
+    <w:rsid w:val="00CC1AB3"/>
+    <w:rsid w:val="00CC1B83"/>
+    <w:rsid w:val="00CC4298"/>
+    <w:rsid w:val="00CC44C5"/>
+    <w:rsid w:val="00CC5B45"/>
+    <w:rsid w:val="00CC6F98"/>
+    <w:rsid w:val="00CC787E"/>
+    <w:rsid w:val="00CD0F9F"/>
+    <w:rsid w:val="00CD15D4"/>
+    <w:rsid w:val="00CD69A2"/>
+    <w:rsid w:val="00CD74BB"/>
+    <w:rsid w:val="00CD7B47"/>
+    <w:rsid w:val="00CE04DE"/>
+    <w:rsid w:val="00CE0A09"/>
+    <w:rsid w:val="00CE1F97"/>
+    <w:rsid w:val="00CE2065"/>
+    <w:rsid w:val="00CE21CB"/>
+    <w:rsid w:val="00CE3EC9"/>
+    <w:rsid w:val="00CE431A"/>
+    <w:rsid w:val="00CE5641"/>
+    <w:rsid w:val="00CE61E1"/>
+    <w:rsid w:val="00CF13F8"/>
+    <w:rsid w:val="00CF1ADE"/>
     <w:rsid w:val="00CF34EE"/>
-    <w:rsid w:val="00CF72A6"/>
+    <w:rsid w:val="00CF45B6"/>
+    <w:rsid w:val="00CF51B0"/>
+    <w:rsid w:val="00CF6646"/>
+    <w:rsid w:val="00D00228"/>
+    <w:rsid w:val="00D00246"/>
+    <w:rsid w:val="00D0032D"/>
     <w:rsid w:val="00D038F7"/>
+    <w:rsid w:val="00D04378"/>
+    <w:rsid w:val="00D04435"/>
+    <w:rsid w:val="00D05047"/>
+    <w:rsid w:val="00D06416"/>
+    <w:rsid w:val="00D07E13"/>
     <w:rsid w:val="00D10C03"/>
-    <w:rsid w:val="00D14FAF"/>
-    <w:rsid w:val="00D1511B"/>
+    <w:rsid w:val="00D11BC0"/>
+    <w:rsid w:val="00D14068"/>
+    <w:rsid w:val="00D14D8C"/>
+    <w:rsid w:val="00D15247"/>
+    <w:rsid w:val="00D1577E"/>
+    <w:rsid w:val="00D15EA5"/>
+    <w:rsid w:val="00D1601A"/>
+    <w:rsid w:val="00D166C7"/>
+    <w:rsid w:val="00D177D8"/>
+    <w:rsid w:val="00D17A01"/>
+    <w:rsid w:val="00D17CDC"/>
+    <w:rsid w:val="00D21761"/>
+    <w:rsid w:val="00D21A03"/>
+    <w:rsid w:val="00D2232E"/>
+    <w:rsid w:val="00D22E23"/>
+    <w:rsid w:val="00D234C8"/>
+    <w:rsid w:val="00D24B0F"/>
+    <w:rsid w:val="00D24F95"/>
+    <w:rsid w:val="00D261C0"/>
+    <w:rsid w:val="00D311C8"/>
+    <w:rsid w:val="00D312B1"/>
+    <w:rsid w:val="00D319AF"/>
+    <w:rsid w:val="00D32488"/>
+    <w:rsid w:val="00D33EC5"/>
+    <w:rsid w:val="00D35F02"/>
+    <w:rsid w:val="00D36531"/>
+    <w:rsid w:val="00D36728"/>
     <w:rsid w:val="00D407F6"/>
+    <w:rsid w:val="00D428C9"/>
+    <w:rsid w:val="00D42ED6"/>
+    <w:rsid w:val="00D435DB"/>
+    <w:rsid w:val="00D43ACA"/>
+    <w:rsid w:val="00D4454E"/>
+    <w:rsid w:val="00D466EA"/>
+    <w:rsid w:val="00D46EC2"/>
+    <w:rsid w:val="00D50358"/>
+    <w:rsid w:val="00D505EC"/>
+    <w:rsid w:val="00D508E8"/>
+    <w:rsid w:val="00D52961"/>
+    <w:rsid w:val="00D52FFA"/>
     <w:rsid w:val="00D53515"/>
-    <w:rsid w:val="00D62404"/>
-    <w:rsid w:val="00D80E89"/>
+    <w:rsid w:val="00D614B1"/>
+    <w:rsid w:val="00D634DF"/>
+    <w:rsid w:val="00D665DA"/>
+    <w:rsid w:val="00D71162"/>
+    <w:rsid w:val="00D72B07"/>
+    <w:rsid w:val="00D73246"/>
+    <w:rsid w:val="00D73568"/>
+    <w:rsid w:val="00D73875"/>
+    <w:rsid w:val="00D741FF"/>
+    <w:rsid w:val="00D76447"/>
+    <w:rsid w:val="00D7764E"/>
+    <w:rsid w:val="00D80727"/>
     <w:rsid w:val="00D81D30"/>
-    <w:rsid w:val="00DA316C"/>
-    <w:rsid w:val="00DA4041"/>
+    <w:rsid w:val="00D8247B"/>
+    <w:rsid w:val="00D82954"/>
+    <w:rsid w:val="00D82C9E"/>
+    <w:rsid w:val="00D839F0"/>
+    <w:rsid w:val="00D83DF1"/>
+    <w:rsid w:val="00D845CD"/>
+    <w:rsid w:val="00D84613"/>
+    <w:rsid w:val="00D84A5C"/>
+    <w:rsid w:val="00D86B54"/>
+    <w:rsid w:val="00D8726E"/>
+    <w:rsid w:val="00D8752C"/>
+    <w:rsid w:val="00D90903"/>
+    <w:rsid w:val="00D90DE5"/>
+    <w:rsid w:val="00D9174D"/>
+    <w:rsid w:val="00D918A3"/>
+    <w:rsid w:val="00D92523"/>
+    <w:rsid w:val="00D94653"/>
+    <w:rsid w:val="00D946E4"/>
+    <w:rsid w:val="00D94EF5"/>
+    <w:rsid w:val="00D95D4C"/>
+    <w:rsid w:val="00D96848"/>
+    <w:rsid w:val="00D968B6"/>
+    <w:rsid w:val="00D97D23"/>
+    <w:rsid w:val="00DA0287"/>
+    <w:rsid w:val="00DA3F07"/>
+    <w:rsid w:val="00DA4216"/>
+    <w:rsid w:val="00DA67A9"/>
+    <w:rsid w:val="00DA7ACC"/>
+    <w:rsid w:val="00DA7F8E"/>
+    <w:rsid w:val="00DB08B2"/>
+    <w:rsid w:val="00DB1683"/>
+    <w:rsid w:val="00DB25CE"/>
+    <w:rsid w:val="00DB27E9"/>
+    <w:rsid w:val="00DB51AC"/>
+    <w:rsid w:val="00DB54B2"/>
+    <w:rsid w:val="00DC0C7D"/>
+    <w:rsid w:val="00DC0F0A"/>
+    <w:rsid w:val="00DC16FC"/>
+    <w:rsid w:val="00DC65A6"/>
+    <w:rsid w:val="00DC683E"/>
+    <w:rsid w:val="00DC7E1C"/>
+    <w:rsid w:val="00DD2F35"/>
+    <w:rsid w:val="00DD442B"/>
+    <w:rsid w:val="00DD5FDA"/>
+    <w:rsid w:val="00DD64D9"/>
     <w:rsid w:val="00DD7529"/>
+    <w:rsid w:val="00DE1642"/>
+    <w:rsid w:val="00DE218C"/>
+    <w:rsid w:val="00DE280B"/>
     <w:rsid w:val="00DE2CF4"/>
+    <w:rsid w:val="00DE319B"/>
+    <w:rsid w:val="00DE4643"/>
+    <w:rsid w:val="00DE49B6"/>
     <w:rsid w:val="00DE4DBC"/>
-    <w:rsid w:val="00DF7437"/>
-    <w:rsid w:val="00E16A2A"/>
+    <w:rsid w:val="00DE5B2C"/>
+    <w:rsid w:val="00DE5F36"/>
+    <w:rsid w:val="00DF0129"/>
+    <w:rsid w:val="00DF0DAF"/>
+    <w:rsid w:val="00DF49DE"/>
+    <w:rsid w:val="00DF53B0"/>
+    <w:rsid w:val="00DF64B3"/>
+    <w:rsid w:val="00E01CB4"/>
+    <w:rsid w:val="00E02C21"/>
+    <w:rsid w:val="00E0395C"/>
+    <w:rsid w:val="00E040E2"/>
+    <w:rsid w:val="00E04778"/>
+    <w:rsid w:val="00E05037"/>
+    <w:rsid w:val="00E07EBF"/>
+    <w:rsid w:val="00E10668"/>
+    <w:rsid w:val="00E10DF7"/>
+    <w:rsid w:val="00E11AD6"/>
+    <w:rsid w:val="00E153E1"/>
+    <w:rsid w:val="00E171F3"/>
+    <w:rsid w:val="00E17AD7"/>
+    <w:rsid w:val="00E20FAB"/>
+    <w:rsid w:val="00E21111"/>
+    <w:rsid w:val="00E212D1"/>
     <w:rsid w:val="00E21610"/>
-    <w:rsid w:val="00E21901"/>
+    <w:rsid w:val="00E22B62"/>
+    <w:rsid w:val="00E23B43"/>
     <w:rsid w:val="00E24066"/>
-    <w:rsid w:val="00E24565"/>
+    <w:rsid w:val="00E24369"/>
+    <w:rsid w:val="00E2487F"/>
+    <w:rsid w:val="00E25034"/>
+    <w:rsid w:val="00E255E3"/>
+    <w:rsid w:val="00E260B4"/>
+    <w:rsid w:val="00E260EC"/>
+    <w:rsid w:val="00E3100C"/>
+    <w:rsid w:val="00E31E9E"/>
     <w:rsid w:val="00E33313"/>
+    <w:rsid w:val="00E33FDF"/>
+    <w:rsid w:val="00E36163"/>
     <w:rsid w:val="00E36DD9"/>
+    <w:rsid w:val="00E4005D"/>
+    <w:rsid w:val="00E41A67"/>
+    <w:rsid w:val="00E448C1"/>
+    <w:rsid w:val="00E45218"/>
+    <w:rsid w:val="00E51132"/>
+    <w:rsid w:val="00E52835"/>
+    <w:rsid w:val="00E54443"/>
+    <w:rsid w:val="00E56BA0"/>
     <w:rsid w:val="00E61500"/>
+    <w:rsid w:val="00E62E8E"/>
+    <w:rsid w:val="00E62FA6"/>
+    <w:rsid w:val="00E63178"/>
+    <w:rsid w:val="00E64AFC"/>
     <w:rsid w:val="00E6512B"/>
+    <w:rsid w:val="00E6515A"/>
+    <w:rsid w:val="00E65655"/>
     <w:rsid w:val="00E65AC3"/>
-    <w:rsid w:val="00E81217"/>
-    <w:rsid w:val="00E821A9"/>
+    <w:rsid w:val="00E67AE6"/>
+    <w:rsid w:val="00E700D0"/>
+    <w:rsid w:val="00E7132B"/>
+    <w:rsid w:val="00E72307"/>
+    <w:rsid w:val="00E72451"/>
+    <w:rsid w:val="00E7344F"/>
+    <w:rsid w:val="00E74792"/>
+    <w:rsid w:val="00E75098"/>
+    <w:rsid w:val="00E76957"/>
+    <w:rsid w:val="00E76E09"/>
+    <w:rsid w:val="00E774BB"/>
+    <w:rsid w:val="00E8074B"/>
+    <w:rsid w:val="00E81DB9"/>
+    <w:rsid w:val="00E82277"/>
+    <w:rsid w:val="00E822F7"/>
+    <w:rsid w:val="00E83D09"/>
+    <w:rsid w:val="00E83F5F"/>
+    <w:rsid w:val="00E8538D"/>
+    <w:rsid w:val="00E86827"/>
+    <w:rsid w:val="00E874D4"/>
+    <w:rsid w:val="00E91B7D"/>
+    <w:rsid w:val="00E91EAB"/>
+    <w:rsid w:val="00E92483"/>
+    <w:rsid w:val="00E93C85"/>
+    <w:rsid w:val="00E93CF7"/>
+    <w:rsid w:val="00E93ED7"/>
+    <w:rsid w:val="00E9448B"/>
+    <w:rsid w:val="00E94CB6"/>
     <w:rsid w:val="00E96AF5"/>
+    <w:rsid w:val="00E96FB5"/>
+    <w:rsid w:val="00E97D02"/>
+    <w:rsid w:val="00EA0905"/>
     <w:rsid w:val="00EA157B"/>
+    <w:rsid w:val="00EA240D"/>
+    <w:rsid w:val="00EA4E88"/>
+    <w:rsid w:val="00EA5A7C"/>
+    <w:rsid w:val="00EB1404"/>
+    <w:rsid w:val="00EB22F4"/>
+    <w:rsid w:val="00EB2378"/>
+    <w:rsid w:val="00EB3571"/>
     <w:rsid w:val="00EB4694"/>
+    <w:rsid w:val="00EC0ED0"/>
+    <w:rsid w:val="00EC1990"/>
+    <w:rsid w:val="00EC23A3"/>
+    <w:rsid w:val="00EC2985"/>
+    <w:rsid w:val="00EC2D68"/>
+    <w:rsid w:val="00EC3334"/>
+    <w:rsid w:val="00EC3652"/>
+    <w:rsid w:val="00EC3775"/>
+    <w:rsid w:val="00EC466B"/>
+    <w:rsid w:val="00EC4CC5"/>
+    <w:rsid w:val="00EC60E9"/>
+    <w:rsid w:val="00ED1BB6"/>
+    <w:rsid w:val="00ED4B0C"/>
+    <w:rsid w:val="00ED648D"/>
+    <w:rsid w:val="00ED6BFE"/>
+    <w:rsid w:val="00EE0D64"/>
+    <w:rsid w:val="00EE188E"/>
+    <w:rsid w:val="00EE25B8"/>
     <w:rsid w:val="00EE3346"/>
-    <w:rsid w:val="00F16433"/>
-    <w:rsid w:val="00F21F17"/>
+    <w:rsid w:val="00EE48B2"/>
+    <w:rsid w:val="00EE5057"/>
+    <w:rsid w:val="00EE7546"/>
+    <w:rsid w:val="00EE757F"/>
+    <w:rsid w:val="00EE7B25"/>
+    <w:rsid w:val="00EE7BE8"/>
+    <w:rsid w:val="00EF073D"/>
+    <w:rsid w:val="00EF2694"/>
+    <w:rsid w:val="00EF34D5"/>
+    <w:rsid w:val="00EF48C8"/>
+    <w:rsid w:val="00EF59E3"/>
+    <w:rsid w:val="00EF7B84"/>
+    <w:rsid w:val="00F0094C"/>
+    <w:rsid w:val="00F027F3"/>
+    <w:rsid w:val="00F0342F"/>
+    <w:rsid w:val="00F034D6"/>
+    <w:rsid w:val="00F03B13"/>
+    <w:rsid w:val="00F04B6D"/>
+    <w:rsid w:val="00F05814"/>
+    <w:rsid w:val="00F1122A"/>
+    <w:rsid w:val="00F12B26"/>
+    <w:rsid w:val="00F15E92"/>
+    <w:rsid w:val="00F17C8D"/>
+    <w:rsid w:val="00F20828"/>
     <w:rsid w:val="00F229E9"/>
-    <w:rsid w:val="00F2600B"/>
-    <w:rsid w:val="00F32114"/>
+    <w:rsid w:val="00F23729"/>
+    <w:rsid w:val="00F2376A"/>
+    <w:rsid w:val="00F246A0"/>
+    <w:rsid w:val="00F268A4"/>
+    <w:rsid w:val="00F277D4"/>
+    <w:rsid w:val="00F30596"/>
+    <w:rsid w:val="00F319FE"/>
+    <w:rsid w:val="00F32537"/>
+    <w:rsid w:val="00F3299C"/>
+    <w:rsid w:val="00F32F15"/>
+    <w:rsid w:val="00F3379A"/>
+    <w:rsid w:val="00F33E90"/>
+    <w:rsid w:val="00F3469A"/>
+    <w:rsid w:val="00F40EFD"/>
+    <w:rsid w:val="00F41AF7"/>
+    <w:rsid w:val="00F42150"/>
+    <w:rsid w:val="00F43F9C"/>
+    <w:rsid w:val="00F45338"/>
     <w:rsid w:val="00F47AA7"/>
     <w:rsid w:val="00F5117D"/>
-    <w:rsid w:val="00F530A5"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F64F06"/>
+    <w:rsid w:val="00F511B3"/>
+    <w:rsid w:val="00F523C6"/>
+    <w:rsid w:val="00F54375"/>
+    <w:rsid w:val="00F55C24"/>
+    <w:rsid w:val="00F56CCD"/>
+    <w:rsid w:val="00F57368"/>
+    <w:rsid w:val="00F57770"/>
+    <w:rsid w:val="00F5790D"/>
+    <w:rsid w:val="00F61622"/>
+    <w:rsid w:val="00F65B60"/>
+    <w:rsid w:val="00F665F7"/>
+    <w:rsid w:val="00F702DC"/>
+    <w:rsid w:val="00F733F8"/>
+    <w:rsid w:val="00F77744"/>
     <w:rsid w:val="00F77822"/>
+    <w:rsid w:val="00F830E5"/>
+    <w:rsid w:val="00F839D0"/>
+    <w:rsid w:val="00F84608"/>
+    <w:rsid w:val="00F84A3D"/>
+    <w:rsid w:val="00F879A3"/>
+    <w:rsid w:val="00F90913"/>
+    <w:rsid w:val="00F941A2"/>
+    <w:rsid w:val="00F94B15"/>
+    <w:rsid w:val="00F94DE1"/>
+    <w:rsid w:val="00F9742C"/>
+    <w:rsid w:val="00F978C3"/>
+    <w:rsid w:val="00F97C33"/>
     <w:rsid w:val="00FA25D4"/>
-    <w:rsid w:val="00FB55B7"/>
-    <w:rsid w:val="00FC62F7"/>
+    <w:rsid w:val="00FA2685"/>
+    <w:rsid w:val="00FA419E"/>
+    <w:rsid w:val="00FA4535"/>
+    <w:rsid w:val="00FA7CAA"/>
+    <w:rsid w:val="00FB352A"/>
+    <w:rsid w:val="00FB54D0"/>
+    <w:rsid w:val="00FB775E"/>
+    <w:rsid w:val="00FB7E6F"/>
+    <w:rsid w:val="00FC0247"/>
+    <w:rsid w:val="00FC0386"/>
+    <w:rsid w:val="00FC0A73"/>
+    <w:rsid w:val="00FC34F7"/>
+    <w:rsid w:val="00FC3DB3"/>
+    <w:rsid w:val="00FC4AB7"/>
+    <w:rsid w:val="00FC52DD"/>
+    <w:rsid w:val="00FC56B2"/>
+    <w:rsid w:val="00FC6691"/>
+    <w:rsid w:val="00FC7556"/>
+    <w:rsid w:val="00FD0EF8"/>
+    <w:rsid w:val="00FD0F91"/>
+    <w:rsid w:val="00FD1B58"/>
+    <w:rsid w:val="00FD21A0"/>
+    <w:rsid w:val="00FD25EA"/>
+    <w:rsid w:val="00FD26CF"/>
+    <w:rsid w:val="00FD3FD1"/>
+    <w:rsid w:val="00FD5391"/>
+    <w:rsid w:val="00FD5A32"/>
     <w:rsid w:val="00FD6262"/>
+    <w:rsid w:val="00FD6C04"/>
+    <w:rsid w:val="00FD6FF1"/>
+    <w:rsid w:val="00FD7052"/>
+    <w:rsid w:val="00FD7642"/>
+    <w:rsid w:val="00FD7E6E"/>
+    <w:rsid w:val="00FE0238"/>
+    <w:rsid w:val="00FE1415"/>
+    <w:rsid w:val="00FE17CB"/>
+    <w:rsid w:val="00FE3903"/>
+    <w:rsid w:val="00FE3931"/>
+    <w:rsid w:val="00FE4C24"/>
+    <w:rsid w:val="00FE5C71"/>
+    <w:rsid w:val="00FF052F"/>
+    <w:rsid w:val="00FF0AC8"/>
+    <w:rsid w:val="00FF151B"/>
+    <w:rsid w:val="00FF217E"/>
+    <w:rsid w:val="00FF2D04"/>
+    <w:rsid w:val="00FF4674"/>
+    <w:rsid w:val="00FF6C3C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="05BB39BA"/>
   <w15:docId w15:val="{4268EEB0-157B-4F34-9D7C-ACD941EAD861}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="470" w:hanging="357"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9931,55 +22056,50 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
@@ -10158,115 +22278,185 @@
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE3346"/>
     <w:pPr>
-      <w:widowControl/>
-[...1 lines deleted...]
-      <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="312" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00973120"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F5117D"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00801191"/>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00863EF8"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00863EF8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00863EF8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00863EF8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00863EF8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+    <w:name w:val="cf01"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="008A3C9E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:officials@welshathletics.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:officialsendurance@scottish-athletics.org.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:officials@athleticsni.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -10533,51 +22723,70 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010001FC94F334217A47AC945B66C92C6A67" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="29ce6eb7da55cf48a9d1be3c89cbb79b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0f59cc41-74f8-4139-9196-f4da72c4df9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ed3697e20e7620e78ff2137eaf972564" ns2:_="">
     <xsd:import namespace="0f59cc41-74f8-4139-9196-f4da72c4df9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -10711,130 +22920,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-</FormTemplates>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838D54DC-F768-4AAE-9EC3-6675D9550DFE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7A911ED-B730-4039-BF9C-2242C78D27D1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7FA090A-CB57-4E0F-835A-E063BB5D6E70}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0f59cc41-74f8-4139-9196-f4da72c4df9b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838D54DC-F768-4AAE-9EC3-6675D9550DFE}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{903BDEAF-6559-49AE-B76F-28B9F2520F25}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2096</Characters>
+  <Pages>5</Pages>
+  <Words>1047</Words>
+  <Characters>5974</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>49</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2459</CharactersWithSpaces>
+  <CharactersWithSpaces>7007</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Viki Brockett</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2021-07-08T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">