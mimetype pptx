--- v0 (2026-02-27)
+++ v1 (2026-07-09)
@@ -12,54 +12,50 @@
   <Override PartName="/ppt/slideMasters/slideMaster3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
@@ -79,81 +75,77 @@
   <Override PartName="/ppt/slideLayouts/slideLayout33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" strictFirstAndLastChars="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId2"/>
     <p:sldMasterId id="2147484116" r:id="rId3"/>
     <p:sldMasterId id="2147484104" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId33"/>
+    <p:notesMasterId r:id="rId29"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="261" r:id="rId5"/>
     <p:sldId id="339" r:id="rId6"/>
     <p:sldId id="342" r:id="rId7"/>
     <p:sldId id="285" r:id="rId8"/>
-    <p:sldId id="317" r:id="rId9"/>
-[...4 lines deleted...]
-    <p:sldId id="322" r:id="rId14"/>
+    <p:sldId id="322" r:id="rId9"/>
+    <p:sldId id="320" r:id="rId10"/>
+    <p:sldId id="321" r:id="rId11"/>
+    <p:sldId id="317" r:id="rId12"/>
+    <p:sldId id="319" r:id="rId13"/>
+    <p:sldId id="318" r:id="rId14"/>
     <p:sldId id="323" r:id="rId15"/>
     <p:sldId id="316" r:id="rId16"/>
     <p:sldId id="324" r:id="rId17"/>
-    <p:sldId id="325" r:id="rId18"/>
-[...13 lines deleted...]
-    <p:sldId id="341" r:id="rId32"/>
+    <p:sldId id="336" r:id="rId18"/>
+    <p:sldId id="328" r:id="rId19"/>
+    <p:sldId id="329" r:id="rId20"/>
+    <p:sldId id="330" r:id="rId21"/>
+    <p:sldId id="331" r:id="rId22"/>
+    <p:sldId id="334" r:id="rId23"/>
+    <p:sldId id="335" r:id="rId24"/>
+    <p:sldId id="337" r:id="rId25"/>
+    <p:sldId id="332" r:id="rId26"/>
+    <p:sldId id="333" r:id="rId27"/>
+    <p:sldId id="326" r:id="rId28"/>
   </p:sldIdLst>
   <p:sldSz cx="9180513" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
       <a:spcBef>
         <a:spcPct val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPct val="0"/>
       </a:spcAft>
       <a:defRPr sz="2400" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
         <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
       <a:spcBef>
@@ -298,51 +290,51 @@
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="00367C"/>
     <a:srgbClr val="321D60"/>
     <a:srgbClr val="E1002C"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{54ECA88D-2E53-4EF9-B780-554D0D30FEC5}" v="3" dt="2026-01-26T20:40:17.928"/>
+    <p1510:client id="{0DCF9A19-0F4F-47B5-A03F-1B6ADB828A58}" v="14" dt="2026-06-12T15:10:46.179"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="70" d="100"/>
           <a:sy n="70" d="100"/>
         </p:scale>
         <p:origin x="1172" y="52"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
@@ -360,134 +352,571 @@
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr varScale="1">
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId38" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId35" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}"/>
-    <pc:docChg chg="modSld">
-      <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-02-01T19:33:41.692" v="55"/>
+    <pc:docChg chg="undo redo custSel addSld delSld modSld sldOrd">
+      <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-17T07:35:03.011" v="2285" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-01-26T14:47:51.873" v="15" actId="20577"/>
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-17T07:35:03.011" v="2285" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="261"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-01-26T14:47:51.873" v="15" actId="20577"/>
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-17T07:35:03.011" v="2285" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="0" sldId="261"/>
             <ac:spMk id="2" creationId="{E6FD47CE-1D7C-371F-FA44-514AC455B962}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-02-01T19:33:41.692" v="55"/>
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:28:31.095" v="2213" actId="207"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="285"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:28:31.095" v="2213" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="285"/>
+            <ac:spMk id="2" creationId="{3D6F0D4C-4031-D443-2CD4-15DA4D0F2E15}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:23:20.781" v="2199" actId="14100"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="316"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:23:20.781" v="2199" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="316"/>
+            <ac:spMk id="2" creationId="{981A144E-2397-4F6B-5E06-75CA8F77C346}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T11:13:27.244" v="2063" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="316"/>
+            <ac:spMk id="3" creationId="{52E78560-7D01-A9B8-7553-A99EA066FEB4}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-12T13:50:10.804" v="2242" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="317"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:22:49.798" v="2193" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="317"/>
+            <ac:spMk id="2" creationId="{8634AA64-C2CF-CD97-A7BB-DAC76DD3676A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-12T13:50:10.804" v="2242" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="317"/>
+            <ac:spMk id="3" creationId="{62F95710-9072-D3DA-4E6F-022000B3A19C}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:23:02.911" v="2195" actId="207"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="318"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:23:02.911" v="2195" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="318"/>
+            <ac:spMk id="2" creationId="{5333D60B-6D59-C5A2-9037-7EF99C1D3BC4}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-05T09:12:24.667" v="1825" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="318"/>
+            <ac:spMk id="3" creationId="{7561940F-0920-A005-AB64-6594EA026EA4}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-12T14:12:09.762" v="2247" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="319"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:22:56.907" v="2194" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="319"/>
+            <ac:spMk id="2" creationId="{FCDB782F-4260-5678-92AA-A26528FB6C4C}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-12T14:12:09.762" v="2247" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="319"/>
+            <ac:spMk id="3" creationId="{3EA1632A-F0FF-3A88-429D-543FC09FC8C3}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod ord">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-12T13:03:39.743" v="2238" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="768412658" sldId="320"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:22:36.950" v="2191" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="768412658" sldId="320"/>
+            <ac:spMk id="2" creationId="{9613F6BA-EEE5-C7CC-B523-1E9C28F746D0}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-12T13:03:39.743" v="2238" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="768412658" sldId="320"/>
+            <ac:spMk id="3" creationId="{B4DDB03E-D5DC-60AC-FE3F-01374E826E01}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod ord">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:22:43.374" v="2192" actId="207"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3650316453" sldId="321"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:22:43.374" v="2192" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3650316453" sldId="321"/>
+            <ac:spMk id="2" creationId="{9A7A33A4-D824-A40B-D58F-014709152E6D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-05T09:27:09.266" v="1891" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3650316453" sldId="321"/>
+            <ac:spMk id="3" creationId="{4067AE6F-8B9A-5C31-5173-B647C661E52E}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod ord">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:22:26.417" v="2190" actId="207"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2015072282" sldId="322"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:22:26.417" v="2190" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2015072282" sldId="322"/>
+            <ac:spMk id="2" creationId="{56EE37C4-AFF3-A523-AE47-5805E4267170}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-05T14:59:51.011" v="1968" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2015072282" sldId="322"/>
+            <ac:spMk id="3" creationId="{A31E0161-346D-75D1-A3BC-048D61D3B5D4}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-12T14:43:26.062" v="2248" actId="114"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1926011551" sldId="323"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:23:11.285" v="2197" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1926011551" sldId="323"/>
+            <ac:spMk id="2" creationId="{20C975A7-BD39-9E29-6222-D1CB8398A1E6}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-12T14:43:26.062" v="2248" actId="114"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1926011551" sldId="323"/>
+            <ac:spMk id="3" creationId="{298CEFD7-D56C-BDB9-4B3E-FF41E1FA5DE5}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:23:29.312" v="2201" actId="14100"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="324"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:23:29.312" v="2201" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="324"/>
+            <ac:spMk id="2" creationId="{34665848-3824-42A3-05E0-215CA7DB6641}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-12T16:10:10.533" v="2283" actId="12"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="326"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-02-01T19:33:41.692" v="55"/>
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:24:43.899" v="2212" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="326"/>
+            <ac:spMk id="2" creationId="{AEC5C6A9-E93A-79C9-3FB1-E960386078BF}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-12T16:10:10.533" v="2283" actId="12"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="0" sldId="326"/>
             <ac:spMk id="28676" creationId="{474BF108-D031-862F-249F-705B763C4798}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-01-26T20:40:10.072" v="50" actId="21"/>
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:23:50.782" v="2203" actId="207"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="0" sldId="338"/>
+          <pc:sldMk cId="0" sldId="328"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-01-26T20:40:10.072" v="50" actId="21"/>
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:23:50.782" v="2203" actId="207"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="0" sldId="338"/>
-            <ac:spMk id="29700" creationId="{1A0D6779-D7EB-0D8F-9C7A-3ECC4C7E433E}"/>
+            <pc:sldMk cId="0" sldId="328"/>
+            <ac:spMk id="2" creationId="{1732BA07-A534-714B-4C1E-07BF12CE2917}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T13:16:32.415" v="2074" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="328"/>
+            <ac:spMk id="3" creationId="{1636F298-CB98-578E-C47C-B98EF626503F}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-01-26T20:37:11.916" v="38" actId="20577"/>
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:23:57.194" v="2204" actId="207"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="1573430864" sldId="340"/>
+          <pc:sldMk cId="0" sldId="329"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-01-26T20:37:11.916" v="38" actId="20577"/>
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:23:57.194" v="2204" actId="207"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="1573430864" sldId="340"/>
-            <ac:spMk id="28676" creationId="{474BF108-D031-862F-249F-705B763C4798}"/>
+            <pc:sldMk cId="0" sldId="329"/>
+            <ac:spMk id="2" creationId="{0C89B67B-9426-EAB8-F1AD-4CE8241B3AE9}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-05T14:35:18.764" v="1957" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="329"/>
+            <ac:spMk id="3" creationId="{F5E55ED0-9C5B-37AE-9E24-1ADCF79BE7A7}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-01-26T20:40:36.088" v="54" actId="11"/>
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:24:02.498" v="2205" actId="207"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="4064803406" sldId="341"/>
+          <pc:sldMk cId="0" sldId="330"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-01-26T20:40:36.088" v="54" actId="11"/>
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:24:02.498" v="2205" actId="207"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="4064803406" sldId="341"/>
-            <ac:spMk id="29700" creationId="{DAB3BE3A-FC8D-FC6D-AD20-B970D13AD983}"/>
+            <pc:sldMk cId="0" sldId="330"/>
+            <ac:spMk id="2" creationId="{E258E548-17B5-042D-F51E-1C4BF69F74D7}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-06T06:36:11.253" v="2007" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="330"/>
+            <ac:spMk id="3" creationId="{F43E082B-B118-EA06-5166-3FA7A7BBBC8A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:24:07.844" v="2206" actId="207"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="331"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:24:07.844" v="2206" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="331"/>
+            <ac:spMk id="2" creationId="{C1D5186B-E3F3-4750-1A08-51A3B4092CBE}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:24:29.687" v="2210" actId="207"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="332"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:24:29.687" v="2210" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="332"/>
+            <ac:spMk id="2" creationId="{634C1529-726C-F606-06A0-118BB2BCBA50}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-10T13:13:29.003" v="2067" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="332"/>
+            <ac:spMk id="3" creationId="{45C77446-39DA-7F85-BA73-6C495E5112A3}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:24:36.040" v="2211" actId="207"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="333"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:24:36.040" v="2211" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="333"/>
+            <ac:spMk id="2" creationId="{EE85C390-0EDD-AB6D-2A5F-00A7B27FB6C5}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-06T07:07:09.631" v="2011" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="333"/>
+            <ac:spMk id="3" creationId="{48E1EBF1-7474-6F8A-F1AC-5010513991DC}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:24:13.719" v="2207" actId="207"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="334"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:24:13.719" v="2207" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="334"/>
+            <ac:spMk id="2" creationId="{420325FC-983B-0EEE-16A4-471787F2065C}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T09:04:13.382" v="1384" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="334"/>
+            <ac:spMk id="3" creationId="{95FA14D1-0A4C-B7C6-04FA-8AD6C12A0F8D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-12T15:35:55.934" v="2282" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="335"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-12T15:35:55.934" v="2282" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="335"/>
+            <ac:spMk id="2" creationId="{57EACBD8-BF73-0F00-3819-0AF6C90BE961}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-12T15:35:51.741" v="2281" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="335"/>
+            <ac:spMk id="3" creationId="{7EE2728E-690C-E105-ECC2-0C061B2D0C6B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-12T15:10:46.178" v="2259" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="336"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-12T15:10:40.119" v="2258" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="336"/>
+            <ac:spMk id="2" creationId="{1DEDFDF9-0A6E-FF5D-290E-CB0299D2F63C}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-12T15:10:46.178" v="2259" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="336"/>
+            <ac:spMk id="24580" creationId="{D0A810D4-5A89-81D4-B56F-458CD84EA801}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:24:22.934" v="2209" actId="207"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="337"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-06-11T13:24:22.934" v="2209" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="337"/>
+            <ac:spMk id="2" creationId="{5E5C7913-39CF-5205-4ABA-A95AA0D9FE46}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T08:44:57.036" v="1293" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="337"/>
+            <ac:spMk id="3" creationId="{81D9C9E2-D39C-9516-0D38-3A2C1ACBE41C}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T09:01:33.208" v="1373" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3569311902" sldId="339"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T09:01:27.334" v="1372" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3569311902" sldId="339"/>
+            <ac:spMk id="3" creationId="{10D1E34E-3EAC-2BCA-9319-548343BF12BA}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T09:01:33.208" v="1373" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3569311902" sldId="339"/>
+            <ac:spMk id="6147" creationId="{039D7E6A-76EE-3499-13BB-3CD0451AB5EF}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T04:38:12.698" v="955" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1486584843" sldId="342"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Cairns" userId="953277e3c07c637b" providerId="LiveId" clId="{AE253802-536C-46AB-8FB5-70625F953D76}" dt="2026-05-18T04:38:12.698" v="955" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1486584843" sldId="342"/>
+            <ac:spMk id="6147" creationId="{0BA4C914-45F6-A257-EFE0-DEC21DCC3881}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -562,51 +991,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{337FDC56-820E-4637-8F0E-46DB12BFDCF4}" type="datetimeFigureOut">
               <a:rPr lang="en-GB"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>01/02/2026</a:t>
+              <a:t>17/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58101701-1314-7440-7FA3-E909E06A564A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1135063" y="685800"/>
             <a:ext cx="4587875" cy="3429000"/>
@@ -11775,66 +12204,50 @@
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -11957,51 +12370,51 @@
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00367C"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>COURSE DIRECTOR</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00367C"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>February 2026_01/02/2026</a:t>
+              <a:t>June 2026_16/06/2026</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="1000" b="1" dirty="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F251EFA-D2E4-5D97-70D1-723BA9147C4A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
@@ -12024,449 +12437,562 @@
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56EE37C4-AFF3-A523-AE47-5805E4267170}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5333D60B-6D59-C5A2-9037-7EF99C1D3BC4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="693269" y="1216571"/>
+            <a:off x="737828" y="1527175"/>
             <a:ext cx="4030270" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Roles &amp; Responsibilities 7</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A31E0161-346D-75D1-A3BC-048D61D3B5D4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7561940F-0920-A005-AB64-6594EA026EA4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="693269" y="1661355"/>
-            <a:ext cx="7793973" cy="4708981"/>
+            <a:off x="737828" y="1988840"/>
+            <a:ext cx="7704856" cy="3211135"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="285750" indent="-285750" eaLnBrk="1" hangingPunct="1">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
-                <a:latin typeface="+mn-lt"/>
+              <a:rPr kumimoji="0" lang="en-GB" altLang="en-US" sz="2200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The Course Director will need a detailed understanding of all course route activities, team briefings, event timings and safety measures plus contact details for all key personnel and background knowledge of other event activities (e.g. start / finish or ancillary events, fun run, etc.).</a:t>
-[...6 lines deleted...]
-              </a:spcBef>
+              <a:t>Manage course route communications</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
-                <a:latin typeface="+mn-lt"/>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Clear communications and reporting structures plus contingency plans should be agreed in advance for key events such as readiness for race start, monitoring progress of runners and stand down of volunteers, plus accident reporting and emergency procedures.</a:t>
-[...6 lines deleted...]
-              </a:spcBef>
+              <a:t>Ensure course route is adequately marshalled and brief </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-GB" altLang="en-US" sz="2200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>sector marshals</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-GB" altLang="en-US" sz="2200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Check the course route is clear of obstructions </a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-GB" altLang="en-US" sz="2200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Previous knowledge of the event (for instance as a sector marshal or shadowing the course director in previous years) and/or experience of working in similar capacity at other events will be valuable.</a:t>
+              <a:t>Ensure competitors follow the marked course, avoiding both shortcuts and diversions</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Supervise course route clearance, recovery of equipment, litter picking, refuse collection</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B9786C4-248C-188F-7F61-966B144D4EE6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4620E6B-48EB-DC06-241E-74046B096E68}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E5B7998A-2360-4E08-BE64-17E9AEDB0F37}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20C975A7-BD39-9E29-6222-D1CB8398A1E6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="701823" y="1412776"/>
-            <a:ext cx="2123988" cy="461665"/>
+            <a:off x="701823" y="1455167"/>
+            <a:ext cx="3384377" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Resources 1</a:t>
+              <a:t>Pre-Event Resources</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{298CEFD7-D56C-BDB9-4B3E-FF41E1FA5DE5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="701823" y="1874441"/>
-            <a:ext cx="7776865" cy="4093428"/>
+            <a:off x="701823" y="1916832"/>
+            <a:ext cx="7776865" cy="4355038"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" i="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Event Management Plan Resources:</a:t>
+              <a:t>Event Management Plan should include:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Copy of the traffic management and marshalling plan.</a:t>
+              <a:t>Traffic management and marshalling plan</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Copy of the event safety plan and contingency plan.</a:t>
+              <a:t>Event safety and contingency plan</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Course </a:t>
+            </a:r>
             <a:r>
               <a:rPr kumimoji="0" lang="en-GB" altLang="en-US" sz="2200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Copy of the course measurement report.</a:t>
+              <a:t>measurement report</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
               <a:latin typeface="+mn-lt"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Copy of the course route facilities plan (first aid, toilets, drinks / sponge stations, signage).</a:t>
+              <a:t>Course route facilities plan (first aid, toilets, drinks / sponge stations, signage)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Details of any special arrangements to ensure access to / from adjoining properties.</a:t>
+              <a:t>Details of any special arrangements to ensure access to / from adjoining properties</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="1200"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Arrangements for course de-rigging, refuse collection and disposal.</a:t>
+              <a:t>Arrangements for course de-rigging, refuse collection and disposal</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Risk Assessments</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F30FC93D-1911-3041-E9A8-DB526B486F3A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -12500,241 +13026,234 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{981A144E-2397-4F6B-5E06-75CA8F77C346}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="706381" y="1257347"/>
-            <a:ext cx="2142009" cy="461665"/>
+            <a:off x="706381" y="1383159"/>
+            <a:ext cx="3523835" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Resources 2</a:t>
+              <a:t>Race Day Resources 1  </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52E78560-7D01-A9B8-7553-A99EA066FEB4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="706381" y="1719012"/>
-            <a:ext cx="7767749" cy="4093428"/>
+            <a:off x="706381" y="1822559"/>
+            <a:ext cx="7767749" cy="3990836"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
-          <a:p>
-[...16 lines deleted...]
-          </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Suitable clothing, depending on weather and activities to be undertaken, including high visibility (to BSEN 471) if working on or adjacent to an open highway.</a:t>
+              <a:t>Suitable clothing, depending on weather and activities to be undertaken, including high visibility (to BSEN 471) if working on or adjacent to an open highway</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Transport for yourself, plus assistant (if required).</a:t>
+              <a:t>Transport for yourself, plus assistant (if required)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Event passes (if required).</a:t>
+              <a:t>Event passes (if required)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Event radio, mobile phone (as applicable).</a:t>
+              <a:t>Event radio, mobile phone (as applicable)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Race Day contact details for all key personnel, first aid and emergency services.</a:t>
+              <a:t>Race Day contact details for all key personnel, first aid and emergency services</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Keys required for access to land or property.</a:t>
-            </a:r>
+              <a:t>Keys required for access to land or property and owners </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>contact details</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94326295-0C2B-5ECA-AB8B-A442E9133FE3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E5B7998A-2360-4E08-BE64-17E9AEDB0F37}" type="slidenum">
@@ -12763,118 +13282,103 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34665848-3824-42A3-05E0-215CA7DB6641}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1061864" y="1610370"/>
-            <a:ext cx="5544616" cy="461665"/>
+            <a:ext cx="3600400" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Resources 3 </a:t>
+              <a:t>Race Day Resources 2 </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80FD1905-1491-2533-D242-B421E69DFF92}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1061864" y="2072035"/>
-            <a:ext cx="7056784" cy="3108543"/>
+            <a:ext cx="7056784" cy="2667397"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
-          <a:p>
-[...13 lines deleted...]
-          </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Other equipment, depending on the circumstances of your race may include:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
@@ -12938,93 +13442,93 @@
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F489F82C-2F1D-1E68-B532-97519CF0C4FB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DEDFDF9-0A6E-FF5D-290E-CB0299D2F63C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2573120" y="1942307"/>
-            <a:ext cx="3690937" cy="461962"/>
+            <a:off x="701674" y="1311573"/>
+            <a:ext cx="3672560" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="none">
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
+            <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Phases of Preparation 1</a:t>
-[...9 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7764286-8AD0-C9D1-3AEF-C8FAC9B56C48}"/>
+              <a:t>Pre-Event Preparation 1</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24579" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E99560C0-0569-94BD-0796-C441A4CA464A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="701675" y="1773238"/>
             <a:ext cx="7777163" cy="400050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
@@ -13200,272 +13704,465 @@
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="just" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-GB" altLang="en-US" b="1">
               <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Rectangle 2">
-[...6 lines deleted...]
-          <p:cNvSpPr/>
+          <p:cNvPr id="24580" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0A810D4-5A89-81D4-B56F-458CD84EA801}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1430219" y="2573338"/>
-            <a:ext cx="5976738" cy="430887"/>
+            <a:off x="701676" y="1700808"/>
+            <a:ext cx="7777162" cy="4503797"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="E1002C"/>
+              </a:buClr>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="E1002C"/>
+              </a:buClr>
+              <a:buChar char="–"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="E1002C"/>
+              </a:buClr>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1700">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="E1002C"/>
+              </a:buClr>
+              <a:buChar char="–"/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="E1002C"/>
+              </a:buClr>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1500">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="1200"/>
+                <a:spcPct val="0"/>
               </a:spcAft>
-              <a:defRPr/>
+              <a:buClr>
+                <a:srgbClr val="E1002C"/>
+              </a:buClr>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1500">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="E1002C"/>
+              </a:buClr>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1500">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="E1002C"/>
+              </a:buClr>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1500">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="E1002C"/>
+              </a:buClr>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1500">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buFontTx/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Traffic Management</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="2200" b="1" i="1" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" b="1" i="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>We will look at preparation in three phases:</a:t>
-[...9 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEECDDC4-A865-EB4E-FBD9-C6C20D57D37E}"/>
+              <a:t>Note: the term ‘traffic management’ refers to a variety of temporary traffic arrangements to ensure safe segregation of competitors, motorists, pedestrians and other highway users (cyclists, horses, etc). </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClrTx/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Measures include full or </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="1800" b="1" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>partial (e.g. lane) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>road closures, temporary traffic lights, one-way traffic, etc., effected by a combination of diversion signage, cones, barriers, etc.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClrTx/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>In some cases, these measures may be implemented by volunteer marshals; other Highway Authorities may insist on the use of qualified highways contractors</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buClrTx/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>‘Highways’ include roadways, pavements, footpaths, bridleways, etc.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E766C98-4602-653F-8D3E-5D067D4CAE98}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E5B7998A-2360-4E08-BE64-17E9AEDB0F37}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
-          </a:p>
-[...77 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DEDFDF9-0A6E-FF5D-290E-CB0299D2F63C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1732BA07-A534-714B-4C1E-07BF12CE2917}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="701675" y="1214500"/>
-            <a:ext cx="3690434" cy="461665"/>
+            <a:off x="701674" y="1311573"/>
+            <a:ext cx="6120829" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="none">
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Phases of Preparation 2</a:t>
-[...9 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E99560C0-0569-94BD-0796-C441A4CA464A}"/>
+              <a:t>Pre-Event Preparation 2</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18435" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A139B52-E5EE-3B4F-5005-B56C4F09F9CF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="701675" y="1773238"/>
             <a:ext cx="7777163" cy="400050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
@@ -13641,352 +14338,148 @@
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="just" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-GB" altLang="en-US" b="1">
               <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24580" name="Rectangle 2">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1636F298-CB98-578E-C47C-B98EF626503F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="701676" y="1579685"/>
-            <a:ext cx="7777162" cy="4862870"/>
+            <a:off x="678297" y="1749961"/>
+            <a:ext cx="7777163" cy="4272965"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...21 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...6 lines deleted...]
-              </a:buClr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="2000">
-[...155 lines deleted...]
-              <a:buNone/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Traffic Management:</a:t>
-[...6 lines deleted...]
-              </a:spcBef>
+              <a:t>Liaise with Race Director and familiarise yourself with the course route, traffic conditions, traffic management, marshalling, facility (first aid, toilets, drinks / sponge stations, signage, refuse collection / disposal) event Safety and Contingency Plans, including welfare arrangements (toilets, food and shelter) for volunteers, plus de-brief notes from previous years</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
-              <a:buClrTx/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" b="1" i="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Note: the term ‘traffic management’ refers to a variety of temporary traffic arrangements to ensure safe segregation of competitors, motorists, pedestrians and other highway users (cyclists, horses, etc). </a:t>
-[...13 lines deleted...]
-              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+              <a:t>Ensure liaison </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Measures include full road closures, partial (i.e. lane) closures, temporary traffic lights, one-way traffic, etc., effected by a combination of diversion signage, cones, barriers, etc.</a:t>
+              <a:t>has been carried out with the Highways and Local Authority (LA), police and adjoining property owners</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buClrTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>In some cases, these measures will be implemented by volunteer marshals; other highways authorities may insist on the use of qualified highways contractors.</a:t>
-[...10 lines deleted...]
-              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+              <a:t>Special arrangements may have been made to ensure access to adjoining properties, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>‘Highways’ include roadways, pavements, footpaths, bridleways, etc.</a:t>
-[...9 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E766C98-4602-653F-8D3E-5D067D4CAE98}"/>
+              <a:t>where keys are required for access to land or property these should be collected before race day if possible</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{051FFD3B-213D-0E3D-50AE-3A9C35CC6E44}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E5B7998A-2360-4E08-BE64-17E9AEDB0F37}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
@@ -13996,93 +14489,93 @@
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1732BA07-A534-714B-4C1E-07BF12CE2917}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C89B67B-9426-EAB8-F1AD-4CE8241B3AE9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="701675" y="1311573"/>
-            <a:ext cx="3690434" cy="461665"/>
+            <a:off x="589440" y="1227148"/>
+            <a:ext cx="3674404" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Phases of Preparation 3</a:t>
-[...9 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A139B52-E5EE-3B4F-5005-B56C4F09F9CF}"/>
+              <a:t>Pre-Event Preparation 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19459" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C6084A6-0D29-906D-EF15-008665CA0EA2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="701675" y="1773238"/>
             <a:ext cx="7777163" cy="400050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
@@ -14261,125 +14754,147 @@
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="just" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-GB" altLang="en-US" b="1">
               <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1636F298-CB98-578E-C47C-B98EF626503F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5E55ED0-9C5B-37AE-9E24-1ADCF79BE7A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="678297" y="1749961"/>
-            <a:ext cx="7777163" cy="4606389"/>
+            <a:off x="589440" y="1647369"/>
+            <a:ext cx="8001632" cy="4708981"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1">
+            <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
-[...14 lines deleted...]
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Liaise with Race Director. Familiarising yourself with the course route, traffic conditions, traffic management, marshalling, facility (first aid, toilets, drinks / sponge stations, signage, refuse collection/disposal) event Safety and Contingency Plans, including welfare arrangements (toilets, food and shelter) for volunteers, plus de-brief notes from previous years.</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:t>Obtain race day contact details for all key personnel, first aid and emergency services</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Ensure that liaison has been carried out with the highways and Local Authority, police and adjoining property owners. Where keys are required for access to land or property these should be collected before race day if possible.  Special arrangements may have been made to ensure access to adjoining properties.</a:t>
+              <a:t>Supervise the briefing of sector marshals and course drinks / sponge station, course route signage erection / recovery and refuse collection / disposal teams, plus arrangements for delivery of essential equipment – signage, barriers, cones, radios, loudhailers etc.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Check course-wide communications to identify ‘dead spots’ for mobile phone and / or radio reception</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342000" indent="-342000" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Where ‘repeater stations’ to relay messages are used to overcome radio ‘dead spots’, these should be set up and tested in position before race day (Note, atmospheric conditions and the presence of large crowds can adversely affect radio transmissions on race day)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{051FFD3B-213D-0E3D-50AE-3A9C35CC6E44}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33C8A4BD-6F71-E327-9D7B-9ECD9724E418}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E5B7998A-2360-4E08-BE64-17E9AEDB0F37}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
@@ -14389,93 +14904,93 @@
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C89B67B-9426-EAB8-F1AD-4CE8241B3AE9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E258E548-17B5-042D-F51E-1C4BF69F74D7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="589440" y="1142425"/>
-            <a:ext cx="3690434" cy="461665"/>
+            <a:off x="701673" y="1381324"/>
+            <a:ext cx="3674404" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Phases of Preparation 4</a:t>
-[...9 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C6084A6-0D29-906D-EF15-008665CA0EA2}"/>
+              <a:t>Pre-Event Preparation 4</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20483" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0B41CD5-777F-C077-E441-B45B89B20D66}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="701675" y="1773238"/>
             <a:ext cx="7777163" cy="400050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
@@ -14654,142 +15169,127 @@
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="just" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-GB" altLang="en-US" b="1">
               <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5E55ED0-9C5B-37AE-9E24-1ADCF79BE7A7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F43E082B-B118-EA06-5166-3FA7A7BBBC8A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="589440" y="1604388"/>
-            <a:ext cx="8001632" cy="4708981"/>
+            <a:off x="701675" y="1773238"/>
+            <a:ext cx="7777163" cy="3990836"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1">
-[...14 lines deleted...]
-            <a:pPr marL="285750" indent="-285750" eaLnBrk="1" hangingPunct="1">
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Obtain race day contact details for all key personnel, first aid and emergency services.</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="285750" indent="-285750" eaLnBrk="1" hangingPunct="1">
+              <a:t>Check the course route against the Course Measurement Record - the detailed description of the measured course prepared by the course measurer when the original measurement is prepared, usually in a map and text form.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Supervise the briefing of sector marshals and course drinks / sponge station, course route signage erection / recovery and refuse collection/disposal teams, plus arrangements for delivery of essential equipment – signage, barriers, cones, radios, loudhailers etc.</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="285750" indent="-285750" eaLnBrk="1" hangingPunct="1">
+              <a:t>Where road closures and / or parking suspensions and tow aways are to be employed, the Local Authority will normally require erection, weekly inspection and certification of advance warning signs; this might be done by event volunteers if permitted by LA, but some authorities will require qualified highways contractors</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Check the course-wide communications to identify ‘dead spots’ for mobile phone and/or radio reception.  Where repeater stations are used to overcome radio ‘dead spots’ these should be set up and tested in position before race day.  Note that atmospheric conditions and the presence of large crowds can adversely affect radio transmissions on race day.</a:t>
+              <a:t>Advance-warning leaflets may also need to be delivered to residents and adjoining property owners</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33C8A4BD-6F71-E327-9D7B-9ECD9724E418}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B472E8C0-40EC-F540-2F80-48EC3C4669FB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E5B7998A-2360-4E08-BE64-17E9AEDB0F37}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>17</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
@@ -14799,135 +15299,135 @@
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E258E548-17B5-042D-F51E-1C4BF69F74D7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1D5186B-E3F3-4750-1A08-51A3B4092CBE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="701673" y="1381324"/>
-            <a:ext cx="3690434" cy="461665"/>
+            <a:off x="757102" y="1511598"/>
+            <a:ext cx="3674404" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Phases of Preparation 5</a:t>
-[...9 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0B41CD5-777F-C077-E441-B45B89B20D66}"/>
+              <a:t>Pre-Event Preparation 5</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21507" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35C2701F-2755-B8C9-B2B9-9CBAC1F580F6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="701675" y="1773238"/>
-            <a:ext cx="7777163" cy="400050"/>
+            <a:off x="701676" y="1773238"/>
+            <a:ext cx="5298844" cy="400050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="•"/>
               <a:defRPr sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
@@ -15061,145 +15561,297 @@
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="just" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-GB" altLang="en-US" b="1">
               <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Rectangle 2">
-[...6 lines deleted...]
-          <p:cNvSpPr/>
+          <p:cNvPr id="21508" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0A2FFA4-793F-F618-75F9-26423F8BB9DD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="701675" y="1773238"/>
-            <a:ext cx="7777163" cy="4401205"/>
+            <a:off x="728902" y="1973263"/>
+            <a:ext cx="7722708" cy="2349361"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr eaLnBrk="1" hangingPunct="1">
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="E1002C"/>
+              </a:buClr>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="E1002C"/>
+              </a:buClr>
+              <a:buChar char="–"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="E1002C"/>
+              </a:buClr>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1700">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="E1002C"/>
+              </a:buClr>
+              <a:buChar char="–"/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="E1002C"/>
+              </a:buClr>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1500">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="E1002C"/>
+              </a:buClr>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1500">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="E1002C"/>
+              </a:buClr>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1500">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="E1002C"/>
+              </a:buClr>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1500">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="E1002C"/>
+              </a:buClr>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1500">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
-              <a:defRPr/>
+              <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Pre-Event (Continued):</a:t>
+              <a:t>Check that the course route is clear of obstructions, parked vehicles (where applicable), builders skips, roadworks, etc. in the weeks and days before the event</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
-              <a:spcAft>
-[...4 lines deleted...]
-              <a:defRPr/>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Check the course route against the Course Measurement Record - the detailed description of the measured course prepared by the course measurer when the original measurement is prepared, usually in a map and text form.</a:t>
-[...40 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B472E8C0-40EC-F540-2F80-48EC3C4669FB}"/>
+              <a:t>Liaise with the Highways Authority, contractors, property owners etc. regarding the removal of any obstructions discovered or ensuring that protection / diversions are provided around the remaining obstructions</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A114E33C-89DA-E71C-842A-AC27C490B4D3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E5B7998A-2360-4E08-BE64-17E9AEDB0F37}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
@@ -15209,93 +15861,93 @@
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1D5186B-E3F3-4750-1A08-51A3B4092CBE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{420325FC-983B-0EEE-16A4-471787F2065C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="530752" y="1774048"/>
-            <a:ext cx="3690434" cy="461665"/>
+            <a:off x="557733" y="1192279"/>
+            <a:ext cx="2855269" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Phases of Preparation 6</a:t>
-[...9 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35C2701F-2755-B8C9-B2B9-9CBAC1F580F6}"/>
+              <a:t>Race Day Duties 1</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22531" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4121C01E-0263-80E8-76B9-3F12CE1D052F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="701675" y="1773238"/>
             <a:ext cx="7777163" cy="400050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
@@ -15471,317 +16123,180 @@
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="just" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-GB" altLang="en-US" b="1">
               <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="21508" name="Rectangle 2">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95FA14D1-0A4C-B7C6-04FA-8AD6C12A0F8D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="530752" y="2196588"/>
-            <a:ext cx="7722708" cy="2759730"/>
+            <a:off x="557733" y="1534651"/>
+            <a:ext cx="8065045" cy="5016758"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...21 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...6 lines deleted...]
-              </a:buClr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="2000">
-[...29 lines deleted...]
-              </a:buClr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Report your arrival to the designated person. This may be the Race Director or event control</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1700">
-[...42 lines deleted...]
-              </a:spcBef>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Collect any essential equipment – radio, loudhailer, etc.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPct val="0"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
-              <a:buClr>
-[...14 lines deleted...]
-              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>It is good practice for the Course Director to have an assistant to action immediate tasks or handle phone / radio calls when the Course Director is engaged on other duties</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPct val="0"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
-              <a:buClr>
-[...54 lines deleted...]
-              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>In some cases, it may be appropriate for the Course Director to be deployed in a lead vehicle, or safety car travelling ahead of the race leaders</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
-              <a:buClrTx/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Pre-Event (Continued):</a:t>
-[...13 lines deleted...]
-              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+              <a:t>Supervise setting out of the course</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Check that the course route is clear of obstructions, parked vehicles (where applicable), builders skips, roadworks, etc. in the weeks and days before the event. </a:t>
-[...24 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A114E33C-89DA-E71C-842A-AC27C490B4D3}"/>
+              <a:t>according to the Course Measurement Record; including delivery of essential on-course equipment (barriers, cones, toilets, etc.) and erection of course route signage; depending on the scale of the Event this may be a pre-event duty, but final check should be made on race day</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6651E17D-7619-A105-D0A3-C92456036B5C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E5B7998A-2360-4E08-BE64-17E9AEDB0F37}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
@@ -15800,102 +16315,102 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10D1E34E-3EAC-2BCA-9319-548343BF12BA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2745871" y="1775826"/>
+            <a:off x="2745872" y="1775826"/>
             <a:ext cx="3688767" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>COURSE DIRECTOR</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" altLang="en-US" sz="2800" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6147" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{039D7E6A-76EE-3499-13BB-3CD0451AB5EF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1025858" y="2299046"/>
+            <a:off x="1025859" y="2299046"/>
             <a:ext cx="7128792" cy="2041585"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
@@ -16057,65 +16572,65 @@
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The Course Director role is not one that is covered in L1 Endurance Officials’ training, but it is a role that Officials must work with. </a:t>
+              <a:t>The Course Director role is not one that is covered in L1 Endurance Officials’ training, but it is a role that Officials must work with </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>This module provides an understanding of the Course Directors duties.</a:t>
+              <a:t>This module provides an understanding of the Course Directors duties</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48AFF0E7-3CEE-BFFB-2903-838EDBEAE9EB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -16140,93 +16655,93 @@
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{420325FC-983B-0EEE-16A4-471787F2065C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57EACBD8-BF73-0F00-3819-0AF6C90BE961}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="413792" y="1187031"/>
-            <a:ext cx="3690434" cy="461665"/>
+            <a:off x="570204" y="1129010"/>
+            <a:ext cx="2855269" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Phases of Preparation 7</a:t>
-[...9 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4121C01E-0263-80E8-76B9-3F12CE1D052F}"/>
+              <a:t>Race Day Duties 2</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23555" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CA4750F-2059-4A6D-4809-F21D33AE78E1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="701675" y="1773238"/>
             <a:ext cx="7777163" cy="400050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
@@ -16405,192 +16920,171 @@
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="just" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-GB" altLang="en-US" b="1">
               <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95FA14D1-0A4C-B7C6-04FA-8AD6C12A0F8D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EE2728E-690C-E105-ECC2-0C061B2D0C6B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="413792" y="1547475"/>
-            <a:ext cx="8352928" cy="4914166"/>
+            <a:off x="570204" y="1496506"/>
+            <a:ext cx="8049290" cy="5042406"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1">
+            <a:pPr marL="285750" indent="-285750" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Race Day:</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:t>Carry out final inspection of course route </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>signage and facilities, check for obstructions and either arrange for removal or protection / diversions to be provided around remaining obstructions; continue monitoring throughout the event</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ensure implementation of any special arrangements to ensure access to adjoining properties, pedestrian crossing points, etc.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Check with Managers of on-course drink / sponge stations, toilets, entertainment points etc. that all are properly set up, stocked and manned; if no appointed Facility Manager, the Course Director would need to supervise</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Report your arrival to the designated person. This may be the Race Director or event control.</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:t>Monitor deployment of on-course first aid and medical resources.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Collect any essential equipment – radio, loudhailer, etc.</a:t>
-[...63 lines deleted...]
-              <a:t>according to the Course Measurement Record; including delivery of essential on-course equipment (barriers, cones, toilets, etc.) and erection of course route signage.</a:t>
+              <a:t>Liaise with police deployed on the course route – if applicable</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6651E17D-7619-A105-D0A3-C92456036B5C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F13B348-249C-6EA3-C768-AAB4BAFB6D6B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E5B7998A-2360-4E08-BE64-17E9AEDB0F37}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>20</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
@@ -16600,93 +17094,93 @@
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57EACBD8-BF73-0F00-3819-0AF6C90BE961}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E5C7913-39CF-5205-4ABA-A95AA0D9FE46}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="357390" y="1128355"/>
-            <a:ext cx="3690434" cy="461665"/>
+            <a:off x="467798" y="1412776"/>
+            <a:ext cx="2855269" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Phases of Preparation 8</a:t>
-[...9 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CA4750F-2059-4A6D-4809-F21D33AE78E1}"/>
+              <a:t>Race Day Duties 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25603" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DF64DC0-EF8E-A652-A97C-EBD23C5D6E07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="701675" y="1773238"/>
             <a:ext cx="7777163" cy="400050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
@@ -16865,179 +17359,130 @@
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="just" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-GB" altLang="en-US" b="1">
               <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EE2728E-690C-E105-ECC2-0C061B2D0C6B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81D9C9E2-D39C-9516-0D38-3A2C1ACBE41C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="352228" y="1590020"/>
-            <a:ext cx="8465733" cy="4606389"/>
+            <a:off x="467798" y="1790086"/>
+            <a:ext cx="8244916" cy="3939540"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1">
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Race Day (Continued):</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="285750" indent="-285750" eaLnBrk="1" hangingPunct="1">
+              <a:t>Check Chief / Sector Marshals and course route marshals' attendance (plus delivery/collection of essential equipment) and confirm their readiness for implementation of road closures or traffic management (where relevant), stewarding/directing runners and spectators/pedestrians around the course</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Agree re-deployment of marshals as necessary to resolve shortfalls in attendance or additional identified hazards/ measures</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Carry out final inspection of course route for obstructions and either arrange for removal or protection/diversions to be provided around remaining obstructions. Continue monitoring throughout the event.</a:t>
-[...67 lines deleted...]
-              <a:t>Liaise with police deployed on the course route – if applicable.</a:t>
+              <a:t>Sufficient time should be allowed for final course sign off so that notification of any delay can be given to runners before they assemble for the race start</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F13B348-249C-6EA3-C768-AAB4BAFB6D6B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9348EF3D-F993-789A-292A-82BD06E7B64A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E5B7998A-2360-4E08-BE64-17E9AEDB0F37}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
@@ -17047,93 +17492,93 @@
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E5C7913-39CF-5205-4ABA-A95AA0D9FE46}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{634C1529-726C-F606-06A0-118BB2BCBA50}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="467798" y="1292543"/>
-            <a:ext cx="3690434" cy="461665"/>
+            <a:off x="619931" y="1318461"/>
+            <a:ext cx="2855269" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Phases of Preparation 9</a:t>
-[...9 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DF64DC0-EF8E-A652-A97C-EBD23C5D6E07}"/>
+              <a:t>Race Day Duties 4</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26627" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D16912E-187A-23DA-B862-ECFB0E0F2067}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="701675" y="1773238"/>
             <a:ext cx="7777163" cy="400050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
@@ -17312,145 +17757,182 @@
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="just" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-GB" altLang="en-US" b="1">
               <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81D9C9E2-D39C-9516-0D38-3A2C1ACBE41C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45C77446-39DA-7F85-BA73-6C495E5112A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="467798" y="1754208"/>
-            <a:ext cx="8244916" cy="4401205"/>
+            <a:off x="624491" y="1748029"/>
+            <a:ext cx="7924197" cy="4478149"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1">
-[...13 lines deleted...]
-          <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Check Chief/Sector Marshals and course route marshals' attendance (plus delivery/collection of essential equipment) and confirm their readiness for implementation of road closures or traffic management (where relevant), stewarding/directing runners and spectators/pedestrians around the course.</a:t>
+              <a:t>Manage course route communications (mobile phone and / or shortwave radio) and decision making on the day.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Agree re-deployment of marshals as necessary to resolve shortfalls in attendance or additional identified hazards/ measures.</a:t>
+              <a:t>Supervise monitoring and reporting on race progress</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Sufficient time should be allowed for final course sign off so that notification of any delay can be given to runners before they assemble for the race start.</a:t>
-            </a:r>
+              <a:t>Maintain a log of incidents and timings occurring during the event (plus photos/video where appropriate), to assist the de-brief process and any formal accident/incident reports</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Implement course route clearance, lifting traffic and crowd/ pedestrian management (where relevant), recovery of equipment, signage, litter picking, refuse collection, etc.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Clear marshals and medical team’s stand-down with the Race Director, leading to final sign off after the last finishers</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Confirm your stand down and return any equipment before departure</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9348EF3D-F993-789A-292A-82BD06E7B64A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4054DDFF-2C83-129F-272A-4B4AF82DC3B2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E5B7998A-2360-4E08-BE64-17E9AEDB0F37}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
@@ -17460,93 +17942,93 @@
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{634C1529-726C-F606-06A0-118BB2BCBA50}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE85C390-0EDD-AB6D-2A5F-00A7B27FB6C5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="477892" y="1167449"/>
-            <a:ext cx="3862387" cy="461962"/>
+            <a:off x="859718" y="1742282"/>
+            <a:ext cx="2717411" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Phases of Preparation 10</a:t>
-[...9 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D16912E-187A-23DA-B862-ECFB0E0F2067}"/>
+              <a:t>Post-Race Duties</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27651" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0254813-0463-FCA9-4C0E-0DE50FB0CF5C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="701675" y="1773238"/>
             <a:ext cx="7777163" cy="400050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
@@ -17725,197 +18207,110 @@
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="just" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-GB" altLang="en-US" b="1">
               <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45C77446-39DA-7F85-BA73-6C495E5112A3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48E1EBF1-7474-6F8A-F1AC-5010513991DC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="482483" y="1621751"/>
-            <a:ext cx="8215546" cy="5016758"/>
+            <a:off x="859718" y="2151909"/>
+            <a:ext cx="7461076" cy="2015936"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1">
-[...13 lines deleted...]
-          <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Manage the course route communications (mobile phone and/or shortwave radio) and decision making on the day. </a:t>
-[...67 lines deleted...]
-              <a:t>Clear marshals and medical team’s stand-down with the Race Director, leading to final sign off after the last finishers.</a:t>
+              <a:t>Ensure the collation and return of attendance records, debrief reports and expenses claims for all course route volunteers (and contractors) if applicable</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Confirm your stand down and return any equipment before departure.</a:t>
-[...4 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Provide a post-race debrief report on the course route management, including a review of course route safety measures identified in the event risk assessment</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4054DDFF-2C83-129F-272A-4B4AF82DC3B2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FEE9A68-2445-BA61-BE7A-7604C166F76F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E5B7998A-2360-4E08-BE64-17E9AEDB0F37}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
@@ -17925,155 +18320,155 @@
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE85C390-0EDD-AB6D-2A5F-00A7B27FB6C5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEC5C6A9-E93A-79C9-3FB1-E960386078BF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="859718" y="1742282"/>
-            <a:ext cx="3844925" cy="461962"/>
+            <a:off x="1241884" y="1942306"/>
+            <a:ext cx="4517583" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
-[...1 lines deleted...]
-                  <a:srgbClr val="00367C"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Phases of Preparation 11</a:t>
-[...9 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0254813-0463-FCA9-4C0E-0DE50FB0CF5C}"/>
+              <a:t>End of Module Questions</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28676" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{474BF108-D031-862F-249F-705B763C4798}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="701675" y="1773238"/>
-            <a:ext cx="7777163" cy="400050"/>
+            <a:off x="1241884" y="2465526"/>
+            <a:ext cx="6696744" cy="2462213"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr>
+            <a:lvl1pPr marL="342900" indent="-342900">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="•"/>
               <a:defRPr sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="742950" indent="-285750">
+            <a:lvl2pPr marL="800100" indent="-342900">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="–"/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="1143000" indent="-228600">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="•"/>
               <a:defRPr sz="1700">
                 <a:solidFill>
@@ -18171,2923 +18566,121 @@
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="E1002C"/>
               </a:buClr>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr algn="just" eaLnBrk="1" hangingPunct="1">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="342000">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
               <a:buClrTx/>
-              <a:buFontTx/>
-              <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-GB" altLang="en-US" b="1">
-[...39 lines deleted...]
-              <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Post-Race:</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:t>End of module multi-choice questions must be completed by the candidate, with answers inserted on your Self-Paced Module Return Form</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342000">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buClr>
+                <a:srgbClr val="002060"/>
+              </a:buClr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0">
-                <a:latin typeface="+mn-lt"/>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Ensure the collation and return of attendance records, debrief reports and expenses claims for all course route volunteers (and contractors) if applicable.</a:t>
-[...23 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FEE9A68-2445-BA61-BE7A-7604C166F76F}"/>
+              <a:t>All the answers can be identified from this module</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{068C859D-96D6-E5DF-25A0-42EBEEFB12BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E5B7998A-2360-4E08-BE64-17E9AEDB0F37}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-  </p:cSld>
-[...2753 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F6E0E1E-8CFB-CEAA-48BF-C6EE184CCBE9}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -21140,51 +18733,51 @@
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6147" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BA4C914-45F6-A257-EFE0-DEC21DCC3881}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2296318" y="2296036"/>
-            <a:ext cx="4587875" cy="2308225"/>
+            <a:ext cx="4587875" cy="1938992"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -21370,102 +18963,79 @@
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Resources</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Phases of Preparation</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="648000" lvl="1" eaLnBrk="1" hangingPunct="1">
+              <a:t>Pre- Event Preparation</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
-              <a:buSzPct val="75000"/>
-[...1 lines deleted...]
-              <a:buChar char="o"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Pre-Event</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="648000" lvl="1" eaLnBrk="1" hangingPunct="1">
+              <a:t>Race Day Duties</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
-              <a:buSzPct val="75000"/>
-[...1 lines deleted...]
-              <a:buChar char="o"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Race Day</a:t>
-[...16 lines deleted...]
-              <a:t>Post Race</a:t>
+              <a:t>Post Race Duties</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A96829B8-F1F1-BFF2-4036-7DD76034AA36}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -21518,51 +19088,51 @@
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2574925" y="2230103"/>
             <a:ext cx="4030662" cy="461962"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Roles &amp; Responsibilities 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7171" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CC617F5-3C76-B890-4B0E-BD6D0426DF6D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1477633" y="2692065"/>
@@ -21751,59 +19321,56 @@
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The Course Director is responsible for the safe management of all activities on the course.</a:t>
-[...7 lines deleted...]
-            </a:r>
+              <a:t>The Course Director is responsible for the safe management of all activities on the course</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="2400" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7015C01-ED2B-400F-603B-21E802C6BDB9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E5B7998A-2360-4E08-BE64-17E9AEDB0F37}" type="slidenum">
@@ -21822,1109 +19389,1050 @@
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8634AA64-C2CF-CD97-A7BB-DAC76DD3676A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56EE37C4-AFF3-A523-AE47-5805E4267170}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="707288" y="1671191"/>
+            <a:off x="504806" y="1383159"/>
             <a:ext cx="4030270" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Roles &amp; Responsibilities 2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62F95710-9072-D3DA-4E6F-022000B3A19C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A31E0161-346D-75D1-A3BC-048D61D3B5D4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="707288" y="2132856"/>
-            <a:ext cx="7765935" cy="3447098"/>
+            <a:off x="504806" y="1844824"/>
+            <a:ext cx="8170899" cy="3970318"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" i="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Here are some of the key roles we have identified ….</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:t>What expertise does a Course Director need?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Implementation of action points (or control measures) specified for the course route in the Event Safety (or Management) Plan, arising out of the event Risk Assessment.</a:t>
-[...6 lines deleted...]
-              </a:spcAft>
+              <a:t>The Course Director will need a detailed understanding of all course route activities, team briefings, event timings and safety measures plus contact details for all key personnel and background knowledge of other event activities (e.g. start / finish or ancillary events, fun run, etc.)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Setting out the course - according to the Course Measurement Record.</a:t>
-[...31 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Previous knowledge of the event (for instance as a sector marshal or shadowing the course director in previous years); experience of working in a similar capacity at other events will also be valuable</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60209CDD-5E66-BFE8-FFD0-49282B158F3D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B9786C4-248C-188F-7F61-966B144D4EE6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E5B7998A-2360-4E08-BE64-17E9AEDB0F37}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>5</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB"/>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2015072282"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCDB782F-4260-5678-92AA-A26528FB6C4C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9613F6BA-EEE5-C7CC-B523-1E9C28F746D0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="773831" y="1609045"/>
+            <a:off x="557639" y="1239143"/>
             <a:ext cx="4030270" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Roles &amp; Responsibilities 3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EA1632A-F0FF-3A88-429D-543FC09FC8C3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4DDB03E-D5DC-60AC-FE3F-01374E826E01}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="773831" y="2070710"/>
-            <a:ext cx="7632849" cy="3108543"/>
+            <a:off x="557639" y="1700808"/>
+            <a:ext cx="8062888" cy="4724370"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" i="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Further key roles we have identified ….</a:t>
-            </a:r>
+              <a:t>How might the Course Directors role be implemented….?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="2200" b="1" i="1" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Supervising traffic management (where appropriate), managing interactions between competitors and vehicles and / or pedestrians and other road users. </a:t>
-[...14 lines deleted...]
-            </a:endParaRPr>
+              <a:t>In most races implementation of specific tasks will be </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>delegated</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> to individual marshals (or contractors as appropriate), leaving the Course Director responsible for overall supervision and co-ordination</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-GB" altLang="en-US" sz="2200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...10 lines deleted...]
-                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Monitoring the deployment of on course first aid and medical resources.</a:t>
+              <a:t>In smaller races the tasks of the Course Director may be carried out by the Race Director and sector or individual marshals, without any one person being designated to carry out this specific role</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
-              <a:spcAft>
-[...1 lines deleted...]
-              </a:spcAft>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Supervising the setting up, staffing and break down of on course drink (and sponge) stations. </a:t>
-[...14 lines deleted...]
-            </a:endParaRPr>
+              <a:t>In larger races the tasks of the Course Director may be divided between mobile units travelling in advance and behind, sector marshals, separate event Traffic Control / Medical Control / Facilities teams</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02C1359A-A88C-C8C6-B130-626F85C74EE0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BFAE560-9B5C-5903-CB3B-B49354FF5F51}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E5B7998A-2360-4E08-BE64-17E9AEDB0F37}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>6</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="768412658"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5333D60B-6D59-C5A2-9037-7EF99C1D3BC4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A7A33A4-D824-A40B-D58F-014709152E6D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="917934" y="1343898"/>
+            <a:off x="566809" y="1434544"/>
             <a:ext cx="4030270" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Roles &amp; Responsibilities 4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7561940F-0920-A005-AB64-6594EA026EA4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4067AE6F-8B9A-5C31-5173-B647C661E52E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="917934" y="1805563"/>
-            <a:ext cx="7344643" cy="4093428"/>
+            <a:off x="566809" y="1864177"/>
+            <a:ext cx="8046894" cy="3970318"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1">
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
-[...14 lines deleted...]
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-GB" altLang="en-US" sz="2200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...10 lines deleted...]
-                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Liaison with police deployed on the course route – if applicable.</a:t>
+              <a:t>There are significant benefits in having a single person with overall responsibility for all activities on the course route</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-GB" altLang="en-US" sz="2200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...10 lines deleted...]
-                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Managing course route communications.</a:t>
+              <a:t>Even if specific tasks are delegated to designated marshals, volunteers or contractors the need for overall co-ordination remains</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
-              <a:spcAft>
-[...1 lines deleted...]
-              </a:spcAft>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-GB" altLang="en-US" sz="2200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...70 lines deleted...]
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Ensuring competitors follow the marked course, avoiding both shortcuts and diversions.</a:t>
-[...19 lines deleted...]
-              <a:t>Supervising course route clearance, recovery of equipment, litter picking, refuse collection.</a:t>
+              <a:t>Clear communications and reporting structures plus contingency plans should be agreed in advance for key events such as; readiness for race start, monitoring progress of runners, stand down of volunteers, accident reporting and emergency procedures</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4620E6B-48EB-DC06-241E-74046B096E68}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8D48914-019F-C288-AA0A-96CF6516A8A5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E5B7998A-2360-4E08-BE64-17E9AEDB0F37}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3650316453"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9613F6BA-EEE5-C7CC-B523-1E9C28F746D0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8634AA64-C2CF-CD97-A7BB-DAC76DD3676A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1061876" y="1554720"/>
+            <a:off x="596182" y="1689527"/>
             <a:ext cx="4030270" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Roles &amp; Responsibilities 5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4DDB03E-D5DC-60AC-FE3F-01374E826E01}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62F95710-9072-D3DA-4E6F-022000B3A19C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1061876" y="2016682"/>
-            <a:ext cx="7056760" cy="3631763"/>
+            <a:off x="596182" y="2132880"/>
+            <a:ext cx="7988148" cy="3395801"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" i="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Here are some of the key roles we have identified ….</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>In most races implementation of specific tasks will be </a:t>
-[...10 lines deleted...]
-            </a:r>
+              <a:t>Implement action points (or control measures) specified for the course route in the Event Safety (or Management) Plan, arising out of the event Risk Assessment</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> to individual marshals (or contractors as appropriate), leaving the Course Director responsible for overall supervision and co-ordination.</a:t>
+              <a:t>Set out the course - according to the Course Measurement Record for Road Races</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
-              <a:spcBef>
+              <a:spcAft>
                 <a:spcPts val="0"/>
-              </a:spcBef>
+              </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
-                <a:latin typeface="+mn-lt"/>
+              <a:rPr kumimoji="0" lang="en-GB" altLang="en-US" sz="2200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>In smaller races the tasks of the Course Director may be carried out by the Race Director and sector marshals or individual marshals, without any one person being designated to carry out this specific role.</a:t>
-            </a:r>
+              <a:t>Supervise erection (and subsequent removal / recovery) of course route signage</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BFAE560-9B5C-5903-CB3B-B49354FF5F51}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60209CDD-5E66-BFE8-FFD0-49282B158F3D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E5B7998A-2360-4E08-BE64-17E9AEDB0F37}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A7A33A4-D824-A40B-D58F-014709152E6D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCDB782F-4260-5678-92AA-A26528FB6C4C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1025860" y="1454870"/>
+            <a:off x="702827" y="1627357"/>
             <a:ext cx="4030270" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00367C"/>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Roles &amp; Responsibilities 6</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4067AE6F-8B9A-5C31-5173-B647C661E52E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EA1632A-F0FF-3A88-429D-543FC09FC8C3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1025860" y="1916832"/>
-            <a:ext cx="7128792" cy="4124206"/>
+            <a:off x="702827" y="2070710"/>
+            <a:ext cx="7774857" cy="3370153"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="800"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>In larger races the tasks of the Course Director may be divided between mobile units travelling in advance and behind, sector marshals, separate event Traffic and Medical Controls and facilities teams.</a:t>
-            </a:r>
+              <a:t>Supervise traffic management (where appropriate), managing interactions between competitors, vehicles and / or pedestrians and other road users</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-GB" altLang="en-US" sz="2200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
-              <a:spcBef>
+              <a:spcAft>
                 <a:spcPts val="600"/>
-              </a:spcBef>
+              </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
+              <a:rPr kumimoji="0" lang="en-GB" altLang="en-US" sz="2200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Monitor deployment of on course first aid and medical resources</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>There are significant benefits in having a single person with overall responsibility for all activities on the course route.  Even if specific tasks are delegated to designated marshals, volunteers or contractors the need for overall co-ordination remains.</a:t>
+              <a:t>Supervise the setting up, staffing and break down of on-course drink (and sponge) stations</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="en-US" sz="2200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Liaise with police deployed on the course route – if applicable</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8D48914-019F-C288-AA0A-96CF6516A8A5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02C1359A-A88C-C8C6-B130-626F85C74EE0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E5B7998A-2360-4E08-BE64-17E9AEDB0F37}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB"/>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Blank Presentation">
   <a:themeElements>
     <a:clrScheme name="Blank Presentation 1">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="BBE0E3"/>
@@ -24678,95 +22186,90 @@
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08EA5F22-95BC-403E-8009-C30AA1DC3D16}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>10 Endurance Level 1 - 3 Course - Course Director April 2016</Template>
   <TotalTime></TotalTime>
-  <Words>2451</Words>
+  <Words>1906</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Custom</PresentationFormat>
-  <Paragraphs>190</Paragraphs>
-  <Slides>28</Slides>
+  <Paragraphs>142</Paragraphs>
+  <Slides>24</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>28</vt:i4>
+        <vt:i4>24</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="36" baseType="lpstr">
+    <vt:vector size="31" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
-      <vt:lpstr>Courier New</vt:lpstr>
       <vt:lpstr>Times</vt:lpstr>
       <vt:lpstr>Blank Presentation</vt:lpstr>
       <vt:lpstr>Custom Design</vt:lpstr>
       <vt:lpstr>7_Custom Design</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>